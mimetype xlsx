--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f369b46451a6b8885cba88ba8c66e3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f91b26b9126c5a45caf6439630ddb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faca64fe19f40fd8dbe5d8f06167e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba596de7d6a7bf848f8c5997452bf7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cf78d1c416f9c7cae012d2e84eed65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eccb7572b676b9029a54fce56347336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f33430f2115b43f42c1e832e7d45967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ae1fd2034d0c2ad38cb6c4389b1008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8865f1c69c6b42c5d3720d56cbf09309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5344fb62d81fd2f692ac211bf5eea810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f8acee5f9dd4bb954b2328533c56e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901ca867a48910258e7d0d37c1c14c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b87028089ca8abd21885ee33b5762913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609e2b06587c22b0df14d4e9dc5124014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e9cdedd2c6613ea95ac01ed36f85c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417c8e3c4b2c7c76626023d7238e50a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2b3b207b9e32534b5f495fbec029617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d4c6cb0dbf7e57cdb53b1d4af366b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3ff96f31f81affff732b1b2a88f0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd619457d1c608987991ff756cc491f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4b2a4af8e51300cb44ce7734045e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b20b40e57435d054dbf7857db59b2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75d72294e24fcf08510c19c017234f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171298587ecfacf997c0e3206b08e5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68921437d9d1a95e3e49faf97b372ed725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a2fbcfe7f8261c7c1e4d1974bb7b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f9000d7025cd928354948f6f902c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf92adfcfb49ea757e0deaa42d75f3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55389c75bff22c3eb1d60340859de529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b92fb1e5185f80a20c5dd98dbe66d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57c9cfe08a8848a72fc0bb4191167731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54ec07b2c23ae263a32bfb447fcb7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f420de0a13650ba9525eea27ecc5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc02ef2043f906f3a57b5d2c07c615634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168516f4215e9047fe11545e393ddb835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31e80ff18388ea4b676d1c8988486536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a66201abae38429660e0f428d1e2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cd1cd094f043d645f8bcc8a07e7ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5607fd0dc658b66e1e48b590edd0d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf2e09cf4539f75d26eb34aaace97040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900f0f18c6cdd88581f1c16c1d47d0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add5699b8bd53b50ada9612dd81b5dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b7d614785dd2b41e9b3abe448918f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f522cfa1642b023b3d8f0abef347944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffc86283ff924ecb36ac0f7ee9a18145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f00774160bade99b908ba98bd98fe046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c499624df8d88e2c2711fb4e2d17bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3a98c8859abb9c2fd21267d923cd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437fb654bf4e9064e35634e939790a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86201d1b8100f9ce3b3db7f32a10d7550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47f66848537fa3228d9c893604968551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483ad6327843ee6a943a7b3be3c790f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41cfc94c85b2a297694d25a830f28853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbecd8228d6c4dd13a0d4ac986e9e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7979bd5abc504bb0290e4dd74e74955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1daaae08f7a930e4cbcd54030de6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0098a41643413862d10f0c3c478b3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1acee094d72e2a9b98af731427d8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccd8629ab239d59cf2271505bf14f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973b6b482b1b55e147653383711ef1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5806e9b9105527585ed8c3c1fd2aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b62281e7350a030821d54a6675890462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee65c00b1ee19dbef436b10d9541a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6142ecdafce5ae7fff877dedeee3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c3da9fcdd789383668cacb398527f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea4fe1fef64f382d11872f28de831566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3f99e1fa5e4ef8ee562ec6059734667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c363f869fb9c3650138d2e9b186747d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458ff3d4fb20243fad86a88c7af749e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb098bee6d1d2bcf3cdf67feeb7d9bab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb29689cce0f99897205af1c5d561471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454eec5e4e1cb2bf579370bbeb1151bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c31c4d0b37b7000a0d2073b89e30773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa086f577a09abd5200d4b00e8d23574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63123821209ff5ad6c544d59f862009775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7eed22555b671de3fd7446612bdbc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd255662a46f1719408a99c4cd1e0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd917d3b0356e2e5b3cdf975edf81c2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc69fd83d8cb146add77e507302b70279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ae4b794a6b71fab8dfef935e8553580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99332d71d7f4ddb70de08c4b8ec1deec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db7541f8c5dd662d8f8e73369b540082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b65ef1f236215df72765bd5e790bb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187055ffa6a92feb914a0027dea174984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975282fc5a3199381ab370430abefb1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188886883f3420735487faf7646727a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ce4cf5b70c0a11654ca416a15a51887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad0faebb49a00ab8c958ca2d0c7ed588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd474f0a27788c7641b68208ccb9b3e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d456cd924fe18f550b2164e45b0d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc688c24b74a6b3653df986a35d8f17491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9a150e40e15f24fcfe26a23a6458892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96dc1f707af022a4fcac27f2eeb01593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597542e8d80f3782372c27eea4671a6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466c370a1c249cf3b44299b16ff4ca895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57712be83c5441787254f65792ba57f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7ebed769601e2eae69ff817931c8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e18d342ade93e47c2f5b56400efb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fb53221b779881c0c39c58aefb10c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc5cf280c97eb14701ecfc1530c444100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644e0031b3c3ecaac3e5c92e681c619101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1e780182247a9643276e47d44d92c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198eab1e721fc573957168727cf7c88103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541d96ee17318a894137c8275ffcc3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77b796c0bbc09cb9046625611a14c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c52ff7500ace75f8fd56ca47e5b355106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e446ad65c0b2e74c9d3354f03adf3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3940dcf4a56a9cfb4633f6e7b4b05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f70cb5738c274ff678c08653edc55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf1275134a2151e02f4c5a344770f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36236af81c9f783ec699b8e37b7f8d3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808130aaec1a03aa3bbb8ecf985ead89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3805ee40ce2349dd12bbcd51acc329113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbe505bd961a3ada5bfd2c9b3c7afe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60786c9457da5f95d70eca91f22f3c87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46e566dc9a4fe722f9904be3823256116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb817ba6b497dfdd10180b5272030cea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe800a16c8c2a99b2a813c7cccef4f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b649873fb86c4c1df12642b1fc405119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7768ee57ecf3e049cdce89a5ab5c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edeabf8b1113b96f716bbdf15f693e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d9dcfbd00c571ecca4eb438018f0f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb5c26acc245aa93146d6a369e7a69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fd8468048f67bb8463add9d00094f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a103182c96e16d04ee92a2ad2dad56f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd1764058d13225fecc10ae54b6a2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292edbdb963417354cea02feeee5bf3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7758868da435a632662dcc32c612009128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee78090e923cb61b30d56dc37c7748b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844ad84b0d44ef93a4545d796fbf6ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854245d6d4b138e93eb61e28d67cc65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc66ef8e8894613b6e3866d29e9c0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ef2b957cb255bec382bcf7da5005d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47133c8eebd7f80a515324c8a71382c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2788a5435ada255b96560968750a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d87a90e0c43845cb0734ba2d023fd5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a434470dab4bc8bcf0e8f964e3295a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d85f89fd00e7cd7b334dadb10df1ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5f01b6ccfe8d00e7435b026d6d5e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512e9b4dc7e5ba4da949733843061ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed0f090dc4d6b6cfbde6da8b0f10c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a094a594a903c0ead7edb35930002d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0845c3cd50d791def9f5f2de42c07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad5c213732d239b4a68cc83626a8e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c8559ccc2476e444b1a0de80fc67d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20828802500f931ceca24cffa99b481146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad374d79821d3569b415c28d775a082147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112acfe8b52625a7db67b07fe41fa093148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2600f91b6dab85b50c867b75b9c07a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eec2ffc97fe321167a536759af2d1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041724de78d5d4db6c88a5cf0ddc85d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcd7c8f9d7e402ae40e6531cd6b685152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab472387b30e71866989e4489a67e3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbfe49c8d0d6efa44bbf6c09ac73e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ed54e47eb02157a5be4240a2f21fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77651d4bdad20c87e7c212f41b26ad18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9580f00212a6751caf36d7a49ee835157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20fcc3eb0323237a23d1752d400d6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e404315bdddbd589323e4f1fa42fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1b395a0ba0c5bb3d754cbace659f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf4fcdcdbdbbdd18d7cde8cb467cfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1412d4f25147abdaa7412c8bed39df8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dbc68f098dc2a82d10b8f848be681163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a650167ed2683659315fce85c74ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927288b421dba3540df8acd39ba4a1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18862ed7b2527e1fee5362fcb31ee43a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f798a7209a36603f88e0e5508040d90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaad9a5c8059ba7af675bc62d1bff98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120da1a60b4492f3fa610103e780bbaf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b275bb2f6f89fc8c87f5d794214e69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdff59e69d206423c227f3e968c0986171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418f3d6337c121cf2795bafe2f3530f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98bb844cdea3830629fd84a18586be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bebb191f990d6b030ce0c553dbf03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a53cec98e433bba6254133ead152e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbfcb42bd994c96584824b91008b79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086813e99cee337522e0483d24129544177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ec4690d2bc06fdc3adae9f559d680178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1239cdbd69006d170278390d8fe2001179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55888a426a255bc3077a70a685a7abbb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae1f9f061ead1aff15969f24a64d5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89566dc769f30eba4d5a9dd01435b66d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da40b4d57d4fb1a5dae6a28d5e27d49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074661628988bceed17f0107344ee2c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8046c4d10dc6cb4433f5f15c99fc0f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a528f0aed42c2810220c283d0b07b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf74d89beab2515391f77e34d3e3817187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3c8bcb4b3ed83e82b8127f41855d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55f3bc3c4cf267dc9f1d06c81f148b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69f482cddd06d9fbfecc1dd85dc8b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d40d4af53ae591066f5bf7983bfbd1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410aae0ae8980d68e92db1a98f6d6ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7079fa12577dffbb09d8040943ce43193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30816add4dedc67b1358fba52c23637b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b151e09d74f45172ac23f871429034195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bec1927edd1070af182e4cd047ed99196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98449f4912592538bbbf30bbf25131b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7ede7e984a521ac6c4fbc2620684f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68401ee36ac882211bf336305229ed6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94583f3dd140975371fc687b904315200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb2592ce9a8d5576d120188d2b0f04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3627ce89101bd9ec49e180df95211202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac997028e18c8fa7b5b9fccf27a85b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512e3fc7b4f91d952ec7b5702727040204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbcb61c9824b11ea39ad5a91d69d86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b105310cf7d86158907b5475fcc41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006b2e04bbc7b0a4218330bee06b2a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68988c8b210a2deed3a06e5ff9bc536f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5cf949709a965b4c712f552b16b45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e13421b9a8cef5f0b0775bb1aafcb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3216828fb7a3cb3204cb3c16151d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2350cbe0bf6a99144e6c01e4bb01fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b05bdaf44cb5a2a4127e0b5a77eac0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d036044b17c7f2f191c32d37c77cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d497e1d7404db160f2abff2d1f757215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea628b790204eb550e846c9e7e4f527216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4299a7d78d4dac87418bd7a1842667217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f02505844a649b502afe2a9ab28f43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe24b89285b791416feb5f2651ddaa4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd88a3b1cfa44a43ff2837d8841dbc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254f503b84ae24b429a5ab06787d5ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb9b85380df143f3de779751872533222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b28dccde0b815a0399fa379690b8be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67fd8ab14aa622a912e26e1420f80f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f6f8dbb3c10313b72d32786b3975b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd8319054fd0525528afc8c1b9ef4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a247d6282643b578df4c71217a88211227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338296dbf341e88104a66655e48ca2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166f4c9f8c4d20716ae36ee2bc7caf8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55bc03d0c44203f6c903195a18505d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490718edb6ecd7030039efb68406bdc2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15258dc14b873410585cee9e95ed21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148db043a7edda9243353d3c3b87ff0f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60672bec775141add1614fcb051a3b7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641bf86bff0bfbc90a588cd7ad61cfb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0c638844991196a2762951ad5b0c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4aaa33868c6859394d4bcd9119091237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554a26abfb78b0cf9cb42b3795bc1ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cc8ac673ccab596909a08a2910a1f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667c0496ed1c158cbf396fc58bbe411240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b1b071216a5cc1cc12aa1f4d281c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51d73ab0a7ad9c38cb6ced2c3b8a57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f05dc16e40b542c36ea6c2fb957a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a5d2f00cb5bf8270cdb5f94f54b8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdd859d246b1230a30ba4f0a8ecd03245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe277272dd396980dcfaa47462e7ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb274ca8542dbb40ee34183ddee703247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de16a586b409515e289d6dc2884ece248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028be90f2807a3664eb90b9b78e8513c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25144607b33978dc2d2e2b1f01a39329250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb3f9d516952ae99dd90cc1e264f7b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04950567c18d37068ea9030e9e5262252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9a20762e581cf25d07e7603b6f17f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af4dc4ef4865576d61828376b1a817254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350edb34ef7634fc915b0a22c4f877e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737e3e17d0ab68e493c3fe7c02d3937256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193772d7ba1b5ec27d0b6609fb4df89b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843259556091fdde20b7b32de8d8b0c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504164da8162834511c5918b47be7aa8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521e368668cac5163c69898f4532bb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9396cfe03accf9ea08c3d34cb9386b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09908261df120c10638fbda07765560e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e607174ebeb3b5734f60b8580c1371263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073959f6db1a4d4662e5d09aa39ca561264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020ef90ea55a17bc0a6313be62b3ae5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987de11e451e70f2f2587b7a7525a2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bbf4c5ad55f6e2f672ca7af6243fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5604ae631239dea46fe7cd24542524268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5258803cf932d2e96c67c0c3bb45700269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3829537ca35b0574b450888c7b0db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccc0c116b032348c1d62120c2d1631271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2012b0fee7474d914fdc251e5619e7b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc25f50d782c22580f77589eaaac7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94186271e59adc7fc2b80cb84368e3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbe16e37113db7f7d6ebe534469d14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d38637dd4f51e389029cf18efbae7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c316ec6b17e1bdaf35a88d5a46fd9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444436f5ab4881e1d2ea00589cede9d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f60b64855dac25d0407ed544fa10d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091896725345028f98216fdff6cd7eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377777d56f15600cdf5cdecbbd95e077281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6d996a44388336d076b9b428feb8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa093302535174d8cf85b06b83769e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c4fc4cc6f54cf69ecd30083ffb699284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92db7f3217ec247abf683c57bb31ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d672ed2d6e2600dde9b7a4c9a167ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcbdebeb6dbc119f51f35d80230336287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324ed6cd9936f3096c2468fc5faee16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6414511546610f3a7905e48a5f477289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763c0dbe86bfd8f0ecd805e1ae76194290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f2269d25e757deb68c190ce596be4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e2cdb9c74263458f21da161497bed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f99696f0bd95d9288f46feacec08d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d619e361dcac507d7172e108ee4fa0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c168a83772cf07b2a6620b96a0116295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b12b33554df876dcf8e8ad1f7d3336296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f4b2f642ba204b55567b4838371cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98431b8d4d05107952d00407d7633215298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a219a0607e63fc2c66f45ddda65805299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cc2da8426e3af1521a6a804a28801300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468333e5141b21b1dfdf95c83bf83195301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6221ead548bdc0405c434326dbd4042302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec031dbf45a7fd7a493117c56838e2f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe920ac1d9ceec95c502b4d27a0ca9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f153320d0c8fb8b9166f07d1e2873305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a6bab146d51cf3118491eb7975eaf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180d2babc90d059c0ab00ba3cc7d02f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05232afd84f0715821ec5473837688308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5796abfaa8ca595c3e3654ea35124309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8fff1f03c6708f24f8d5abf0a2118310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cf8ebc096eb7f5b8246a261c9a7d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563ec58f53f74b8571fcb900bae31f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a122097d1fc3bf7ff754c307da91a32313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42432ce56563087650cc6ad4b391691d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67301a5f68cc81d8051be9af2b738b29315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ad226bf2fb861344f7e7bf44431cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445c1827e885dd7682e8fad9b7cf770317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdad98f2feba4011a7568775a4578d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbb0c71d38c9cfeedcea2d0258afc5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6187469cbdc8fc166c29aebbd3986320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0150c3a7c8398d775944ef3244632321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdfdb863744ce27266c195bf427fb7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65f24191f5494935bb7972259fffea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adc1ae37944d9b87b213d313cce62d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ba65bd36fef5e39d0f53b2e694127325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebb8c314518ea1be983cda8d180816326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb8e9611b4f4ea33460923599760b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb64000322575c4bc3af6bebfcd62c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a73986516329fde8f11660d814d9ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc63aff8f6da922af42fd998c5632af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe87d96c5619f55c05f22963ec4f434331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f476b3e70b707544905ce56df335cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a531d5dd0ecea3473ef7662296527c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07872eddb9e853866e1787d3c765795334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7282ee6dee6231aba79ecb4f404fab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270d41a461f5f6fa752cd83a4f3b0b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d090b74633155c2746f1b9630a4aa47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea000cea4da0a2cba391839e5e59212b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a96e75ce648e2f6c20b8c4346aa810339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf56cac0f8544eb0d9e0834a9d835c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08117ef2c3431c8185f38c95719d5d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ed67b15fda4309d08ad0c0d29d74d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166c827e65443d6b7c8f9f9f704e216343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcdd8651f9d95b18cb4c807785a411344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131dbaf005b516a4a3b8cc5fe2cfe09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87643f299cbe28e41d54b910f9c289346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ed482ec0cb1b83c9d7040d202eb30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121b83a429d8e8485f38dad4824a6f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331e9369de821843a9db9beb11a5941349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf339b419a345ebbf867a8bfb662c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213a79a96fac336f7682add7d9cedd6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81859967a601c646685d21f43f43ba53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daffe7abd651b25e7526a93964f76d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4fcf5e7438921c875bb08b27e2290354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ab4d0f405f2fc8b77828940fa6e2c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794879bb908355a0354fbefbb34e7d24356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105223db1c4b6854261f1825b188a13357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25979637c020c7e6de8ccd96658fb8d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edf4a4dff968f303862bcdabf65f8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61a14ab136232bf2d4606d9f5f8dff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8110be5daa2096951816fcc266ebe9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b5b108df3f09af43504b265a6d8f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f1b4d3aaccfc35dc9cecacf58ad43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de838418bff9cf3cb827e2d8f9b5c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c711c64e3d541a7696ff012507595bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856bacc78818b9f4aac97c0b267c363366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0450120de7c29565da6571c89678416367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506076ce61090789847539aba49b560368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e198813a890ea082007b7c64da21848369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dedb5803fb862abd768a5744a01c0e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1896fcd0d4f63e8cd17100f8cd925c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3e2174004fc1d01083edfc0be2853372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07f2abf5281597ef6cf27b653801aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ddce4f3592d9e10d074d81832ef7e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292d66ed80e9cd87b26982cac8b41f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28be9035b72eb0414503823e08d5bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c811dc03c3cc7d5df73548a48a20af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f29dd4a7f44cf70a9bfcfdf734d726378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa56f6e12450864be34fb89f8358754379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e417f582be6520489a9ed990ba08540380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bbe7255f4278f6585b75b1869a0c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8114714207244fa343713c559389cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138520ff5527f3d0d2901697b6428919383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fccd24e8c2d87dbf75cfe3dcec0b5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c03951dc4191d5a0e61ae65e89726385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9acd71075efd594c334211c8b58e39386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e157e0e8d3fe36ea39d79d4882222a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb9a0940334043a46917ee55dc4872388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9f295d4002817688d3dd312164597389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fde0e8ca5052083bda9860524ba67f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db492893a90312312d1d807f0813d12c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b486c3e9df2331e081b0a469470223c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a425c9283a87ac1ad94b954fb06397393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d36a3169e5467add0ef6253f27c703394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cafb2e182ba25c544601932d0b976395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1bd7914340ffd660c1b4290a4a088396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7886a79601bfc6e10fc7624aea2b24397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c912f4f66601f7aaee7ecac2fdf557d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32fd27b9da3a4a2b5563f24351673d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb27a1d5c6071ecb3a3c5939dee1df0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb043380c5b751d4e4b272aaa29e300401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797aa16eaae6f9971386ed73f40503ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131a03ff789b2bd509700a58dc4fe66403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae707e9815781e3124738285afaa42c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7faa4671e7decc547d250360b7e01d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fc541dd2de7e7f601a4e56d87f402406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4203d903fa153ae2cc0f354f49ec218407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e699fcb43a31438f758df7f3da4b286408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d8dde0e39ec069f2e0a1689fac696409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec05c99014fe10d033cb42e95778669410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcb24dad925cf283e71fdfcb1e6521411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed2f9faa115aab0868df394429f694412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fd619c4251eb94bb0e7daeffe3d03413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb25260a101e406b6be63f191c1b28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea8851689d7dbc3fd2788a94f1cd57415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b103f57c3b1b9c116e8c83768cd0ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74044970e49b0c5f54ad37533816d7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676c885237bb84aacc6c4e7736b1a2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf2da79c317a8e566ea6f628270c46419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f2bb4ee04a2c7c5f08462c6013ce7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd9940c5dad01dd2ff37dc40624c09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58507fb5337c4520f6f0574c0ed8209422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ce1398fa62049de44d3889007de2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f93131de6706f4343821d913032bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26901af48f7ec6219343176c45e47b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56461a6e9d0cd56dcc9b8de883e08e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ffc77c7218f08a8182d17b6fbbfc0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10be144dc7d3f1ffef7c01df92c36f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea8067ed3ec092d71f8c3d8ce70c0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d6b6c439c76600b51065fa055b3f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af6c59e3748d9c81eb81dca9a7ff0e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2947eb5523aa0618e7781ddfa1cb93432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693027b37096cd4ad150ed4bf58fdf9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d072b7869501d9d2c00493ff527023b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409862a747ec90fbcec17f873c7e7e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5911028b1c8ca4943128358c6c6bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b011a2aa277877cf19ca5c3184c514e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b32536c4f034c85ec6045221ca41f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f1c62727db7fb2843969d5aa53a16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92811d0b511ad534ed3eea827d4b75a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b778b435a02d180dc178af79d46701441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde9fcfc0b16a1d10ae0a0a969bf5da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06311d0f7f7d0c02b1829291c60650ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221cb4fa5718eb36a784c570c585660444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e18dc7b0713173b7035f70d6f9e63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4834d6aeb20ffce4efca7a5c85c1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5cbc4a52a676a46e3ae5a49492475447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d3bb2c7a29f6eea01c21c3c2d1d2b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9170e773e7b7634f1cb829ae653ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc73cbb5c54b7e717712ad69de894f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec4f13f9c62697c332746695d4ad42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf75ab999b4dd61869f69e4fe31ee3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44e5075dc75a36e710c1a65982a29d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7927b5402d51b66fb47b5e7636e279c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600a5558beb86341f9113c2dd794fa8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a2a9599f4f1784bf8375208350e14456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0d25c4f6cd2b52e4e539724b745c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e16eda4eeb4d3ee5ba1795fa43a47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb9588292e38c72a688c3585a385a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c137d595894c4916cca28bab4f99c7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a201aeaef27782eb4eefd72056f3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328d33592cbed40bcea97510d3eab2f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaaf54a77111740cca5447c2f5f459463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87805e8970e339706c86f86c5abbc820464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ee93ffe40e7acc4547a3e69832855465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71f5d1f8f7e2f20a823a87d5812817466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcdf044d00cb5a6e76b86a8b02cb0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30a69eb3cda78293c2205b1d74dace468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b52c40d84af46a6ee85bb5fa1c4d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470cbb728fa68f2a5077e5f734726d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace4c1c7fe8dfaf2a9436475e2f5ebc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90be84efea17cc8b982d20ca894086472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce0e1a9049130a14de43b7541846c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f255a9098cefb7690ad8fd3728636474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e43c53ed6b8747035df7767339cd6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593200e829371b997e985ace66073bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641090c97b7e3db5b9a77f61d5a066bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54395b83e0340268b405a0803588da3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5deb1a55b2c3fac3eb27ea292e02490479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2a2fefd6aeb786d5cafb69f483232480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613e6e1de3432e071897d93afa6792a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e73550507c3f0b470d780f021695c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc193d626ea099d5d4ed70f3c0a167483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7761b254abe5545d77c770a6f3bf0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bba5789dc6b3f50b070ad9521c048485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb82a3f0f7f3d470d6355b07a13b3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a8dc7f61c7e0a9deb10efd90e9577487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6999f4ff2d781c0896147d98cfb61e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a67642c61d5a66c925cca027e92ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ad31f07a1d31c14cb691f109333c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603047e0c8debb166f918d9c2f72f623491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddba65a9389327456daebb422cc0b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089a53aa93e9e0c2776cfe7687bc65b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e0392cdf23b247f3c71849a190569494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13a90267b7bc6b180ad9e2b3d6f9fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207ce4f6294d218e6e3069387d9ea7e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04bc0184a5db0094d1e21abe44f5ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8ec3d5c62b66cb4cf6e5ea0cb0e56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22764c68cb40e830f3a8e6cf0806af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a83b53893b28213fcd57b38223637500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0295bbacfa832a505e3d1bd12e00803501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05513e3b6bb922dea9cc7a29170bf01d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc755fb6a0c2433ead12751a09def80503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b66b9586b23ec72e3b81bd9e4253bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1765e60d53f8bf23e40e3969722199505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c70ea482e66e6f80f51989c0f6a7cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9b00e2813b97dde61bc4daac18113507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0993994433dbf4d956c6b2927306e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de0db3e9636e82899fd02c7ee439f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250308080e98bd56cae470ddc58063ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae979a2a8e63b351d724618eeaacb5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeef9afd0b23195b682da1d935b53a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fc2994174d61e566842fb303b8651513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd360e823c19af8db7bf7dcf2412bee5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9514fa07baecec1c11a45b5b31190515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a81beafbfee9c261f1e1ed54b23c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da2920cbbcb07326a177b312f51059517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85d7f2b970a8f773272544291246a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a51f8d7f12f3ddcbe8165e8a1b61af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec91298d0ffc6e87589c8b0499ad68520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53fe2f96af248255dc908bd9fc8628521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c21f49039acad31c79d58ea0f8b90522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11f6e4ebed156fc0aa61ac10fcc2f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c966de79ac9fe25118eb06212f9d7f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769c7203171ad29034a355fe8ea1d18525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad13064a18f6531b019579a60e1d123526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc643caf498a1d0acd0dc5cc0ee3a3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02bde39e5eafb11b9ba3a3610929f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee948648caecc455bd71c457ffe070f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf78536d1f8c3acb907f4a08c91100530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baeac78f7eae938ea3804cc981e001531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e921f5b3b51ca10ea627e8e584f25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdb53c440ad92103b495f527276030533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fbec9d501021941b91dd40f298e83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979a21946e0db7d07b122e22bbc0fed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300e1aad93a815e97482a4128b46ceb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d83b5c796409106d43de7adf75d640537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398fdc4d90a2d654ee777b60bcc451f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6af45953819c4072c5f1b4913031f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03588aced144ce63bd21c6141483eee4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157527e8225cbe7f370fb66cdea85d73541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a2192821430f27d0548ea341a7f2a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3acfb81cf0ad140bc0187c6dd61991543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc84dfba3c904c99fe56a2faa78538544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dce5dc6d7cf3ee4448324650f4459545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f323712f31d4746a5c668aef3056a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc79e152286bcc3df1551b9f3233d44547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9cd5443a2ba652f20e98b93e0a1b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19d4b72b4dc549e829b8bd6320f6db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22050341f05c8770f5dfc824651b9b8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67326e1c7daf9092fc801375f90d029551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22dedfffffbc6646e64e612d24cfd8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aac604dc649b51a45bf0c24dde967553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e71fd81a382216c5d551cb3d641a01554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e301bc110b9e1f49e5360f11a0dee2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d301678bcb436c25dfa9cfa375a695556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c2ca99c6e0a1a5e964e694de0f3ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fae59c0eaad88b1dcbba4ec471cd9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07a142f68a84f4bb6e5e7765ee5af6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ecba05e77fd56d114b4f230fd9db2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65e56ff21f73242b153e1b3cce73ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868ae180baf2417ae842edc4b5e7eed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77804eec30a5f11371262b7132b18a3e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e2200112fd828337767b8551cd1cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba80e734b0d876b6b197c7cc952bab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fbb2386e39e717b6e22f7b5971497566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dae5516d0df82cdd7661a44e1c2bde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0945142163a015a4b277aa4940831568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd9109804c7432b9d35d1f81c2be87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4883fe8fd7b869e9bd7e10f905dad7a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244834f0ebdb92402d6c3d7798d28d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e70b5f1626e9039bdb3574d44947f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2a68e82c38b18c44e30c3c03decd4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae697b3d126feb13d7d568ba7154691574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65835df1d6a1fa3a04723a7f2e20067575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623727b833c664a831609ff3034eacc5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ede60f78b9f9db6d8b8722fa41064577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e08678268c129c287455abf4c94e55578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797f49f9affc1b8702fe31a69539be9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90821de92b63e32b349d7052e07192580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1d75d8e215406788a2bdba315e36e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e77bb9b2ee70877cb4e4459fbdc0bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e733c2d2e98fb89df414bada2b18d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddf4e6aa1ca34f11fa262ef82ffc72584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537223bdb5ee15c8da6dcace85540c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836da2e9d7a52197d15d77d37f0c07d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03ff340d1810953d62041723039584587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64944ff209f49d9fe7dad000726d92b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1963bfe5469386f17a9e2d2c3082af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71457cf8ceb281c247ad9918f84a736590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7079a66d5246164f9e3fbbaf618a1a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeead904fd6c6cdcbc61fe19215b7dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe61b3857bac6e1aa0380e618abb3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5d741470736baacaad242286b4db9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb3e471c0059b086170b66566c3479595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8110d3eba3d69411ee2b16bb04a2ebe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107899548104765a61d7c933df38d275597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289683b19adee64c2e88d47ee081c4b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f075ca41ada7c30180b305f147d52a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcac9788171e2e660cd8f2ccd7cb1a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25d86eba2cf1e7c52326d57c25d55f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaebfc6961bb07cf93b7b7f7c2c1bf6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb64b796530e5f569a8fb928553ac74603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd1b76f641f6f3751d6df33fda56c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434d8d0332fedb12fd4fb4c9d48d572605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d7b0e617f90f95dc9af34eed35aca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48d43c3382571dd774c0aafb5048a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c40955ac1500a6c2564182678496e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f44f6ca352cc5ed99bfdafab48fed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de7710011bd66371bb1f34149c6a50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83da9230093336509687cd24d4198d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7919240feb275fd39d20017be0f714612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44606cf6292b3f8062077e65a2c05c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28617be9c0a6339262db381f68c8c12b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa162ea1aaf38e35772a8584db257454615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc843788b834e9186be2c2247ebebc6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e26bbb9c30d408104f03ca565c6ade617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606360a3e2694577dddabe0072a33f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b4272219a614c6bf9189020958c75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e683ef4a65689e0bb80681091eddb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a50e4a18e243a3f2eac0bcc69e6a66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7aa700e8d2ac6da96a348df04cc44622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58acab531910b6b70b002d1259c220623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7db75cad9182f61e83eaf5f612ae2a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a513af6043f6b26dad1c46990afefb9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec6066e42f112cdf8a62efc1fb879b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feec8618fd1ee75dab5101982917743627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049852fa0dcfbbf7c70a4037ef9bbab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57185ff69aeea2c9073459b837bf69b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abe71f405dcfd108fed94451b93158630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb663c4db7e71c2b82b4a069f25dd82b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb59f31da8dfe099879f481c34b627632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c96da98bfac59373f113d2a6f9f220633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472048556aae87787ac00cc50dd8b2b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df128bfaad82e1b1a40f169557450a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd179b573b743ffc01ed5ba26fb83ae4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27b567dc365fdfe4e8f535fd6076c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce18f4046fff7c8e99b5ef9ab556463638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26810c7425c938f78d54289863a72291639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bb9da6fe65fd74cb1f9f7d9a5fb2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc43a1761077a09edf3dfe50204340d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206ef51827325a91ac6654dd9caaf2d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ec06732a93a8668b40c754d0ff0b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfe202ad2bc6ec52335eff2718c93c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da18de8f7367f0c51451b1641ceb5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c113bad295dc3bcc94a2b07f7a55cd7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1953f16550c0ca33a9e82b9881fc0a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbead9abc5c0523fd30306492674ec33648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ee823576ba9cbb01f584fe38d73d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523a13485bee0268a177d901d29b0e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b47e7bdfb16ae5557406ef0b98f9c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac899d7d542a2c1aa76e7990c93e5a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d07d3760d8b83dccce98857f623fac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7b956ff51d0fdc0e316530e4a8afd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74a8242121289ac0ab61c79c4f739d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb71e0cf8da53bab55515d2b6bc0181656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21ab53694fa5a5ba9d5709a9382128657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd97082a2eb8d3ccadaff1bed56bb3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89a56dcf24cf968c2cb556faf07627659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e43b75104b15608de1d46f179b8bc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5d081688601d8f29143b8d7cb039d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e362480bee00508bca3e54c2ab7ecbe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66587b8a22dded30d0b5eb5d861374bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f45c320fa8a01abfa50d09d6d5a7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee709cb9943bbbe49477bb0e2e95a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87b45204c840ee9d8ed2e608cac9e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94150e839a9584e47f8fae7c8eb425667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cc9eb167ccf23fa31460c00852736668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50ec8e37e57a55a249ad540ae5a063669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1377e5a0b8b00dcf8b11fe4675c4dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4ed5e8af8d8d51ea31ca7f34df6b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dfa21f9e4fe7b14b4afa24af6d8d1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1d9138d186323c941d01f93cac243673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac162a734e1d85f8326915b2e8d6302f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a650c1405b2b617a36b07650ff7a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46e2ca239dac6fd9c3437e930d329d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d72542d3be8608327b07283e1a104677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06e25a2bf47f5cbeb32ce098b5ddf9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c075c1a366aeeac78ddf591fc64368679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58300a7ca913dad58301cda09460296680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94027ab55c0ecd624aa6456ef18e04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7befa84529d600435fbc546ce6f141c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37721cd9a80ccf1243493158c1743f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff283aa2984c82d263b478f76639d440684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a1b4c7dfec44a499a04874af10048685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb58c0da1f944db1293340c7f48f28b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9666e8db6095863486f012c984a9eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28a8a061437275a62fb3f61bc9ead0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bbc4f27d35694492ce7788a589532689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0fd2889cfc2d83783dab092f1f997690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404084a7d2e0c17f2fafda7b19ca9548691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b46120ab3bc5b8a23c142fce6b96b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9ba48cea74cd1e568d83d32e6562f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a141fdcdba4b904e13ad008aeebc8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c865208c591bb93c82d60ebae08eb0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fda5f6335347a3d95bcb1e87769866696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3a45a6a0bcdcc43d483f9e6f7823e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec38988f3f6fd44c81ac5dcbf3e4f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc59cd2fb39bc992b9523d4290d496699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68432a3e78010e4304648c9d966b906700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed56248d2c457b680e7edadbbe52c2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b433cebfb394c05ef9d57bf55a818702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d51a50eba735dfc821312d8c6fe71703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c36a2fd6017d4d4febba0208791a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f5c15d2d27dcba17185f21096c622705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8a24f7e590a19f5812db3d1f476e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d44a00562ecd609f16a08a95e3720707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389b61e80643db364b5c99e315e82ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb0a601601a40ea8c8b8d1776c93e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc8c807a0446195c3860714df366f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e34520ffc0fa5db1107b151c5322c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6fa919804c551e66664c4637c8044712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611acc296ff480253ea9d504216e393713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e38a0cd458d3ab4b1cc35604f05b56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514e2b238321fcc787dbcefc08e95af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28187a1ba38d9a736788834eb7e3b37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6185910bd5e0ee4dc8930302f1ebb4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df476df54f65c7ff0ae00c4ba732a5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbcb1d7a8680a420f3c76be2408661719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ada63202a4dfddff443a7e2ad42eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02d37e3d606cb307f6b99eb1beb51f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7ee5945e4a3f88fe1fba6a08ca123722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509f864f88515e19218ccf137fb9ef4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a393b30491d45a1bcda695777d2d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5869fbd385dd5e1f204bb0ce5bfb3ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6815a1b89e920bf73cd8019b6d2a148726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac587e3bf04433e7d643c967972223fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57740043286ba236641ef2eac4a02bb6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a343f07bc98c0349d96b3a82c486a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ee2997e313e023a4a2b4b325e4f51730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f25e303af5047007d0855684fd5b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcaaa0e52ba0a4afbf08e3535a0791732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bd704a9da5b8640712ba45081d763733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d659a4effcea5694c14d8db75a9df5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20676fda0fdbe3c5eedb78b9323bb25735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d66a6d7f74776445fefbdd422fca13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e71cae1a6a2350a44580577e4360e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d295bc8804f392a632942c7eb97fd4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4c808f67ff711af3b0a79eb5f7538739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c88107a9e2f8431540567a6e50ed9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd747e60e6f22c078c384bf9e254fc7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1513ee1c49710f98807557f2357005742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbcffaa2dcf2cf166b32004ec53a85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2401f20e0888cfb925e407c51f19df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4211b0f4e96a14e952177c199032bec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390dea6d5ee224cce0e24fdfaf3ea47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a911e2dc75c48268b4d80de46412d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787505a2ca66c5b73ffaa8984ee133e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045f135159861a4ff89c1dfef3d7ca6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129248240135240f8b7026d2a68cdfa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d96a8439e59394a4d7644f536af0b7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec603670293bf75bdfe61c05d61917752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a0f14c1e31275d67c7fb694526c86753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f710204e0d7aeb8a79bf29ea3cdb22754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852697d22f8bf5108c46b451f8623d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc2426aa78589576ccb8bde3e4273a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee18bb0447cfb691e1abc6fd2332587757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0995bcd37105028efae1420623cdda2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077e155c049f18005207ef4ad2862df759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f3574cdcd70d817ec24795ebdf0dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb837bd78a9cb07da6e63a27cef1ef62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e56353d8289a0edeb35ef25c6f52cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53535c6697cb2b545aa93ec4670f324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53a5f4f9ff30d86db13acd430c433d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ea35f84631c746232d7a6eec4a98b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573855c67086295c9bea473b99f6fc3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5a384a6294aedd9888e830810f9598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2e7ec4257fe5057483db8037ae46c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9ff4614b4bc2fae850fa542a5d5a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d03c958b0a2ace5feb22781e64de811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d58b1dd4289622ad0977f8127e65f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878914140b3f4f844ddb0e8dcce552713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad56fc1830905f1f2d8fb764b32ad714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c126b642c4ca5d662cd2c136ed82c0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ed9aff34d4c232b8c70b36c8388d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb929f4d3e611a4cd8190f0f24e7d9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9155b1798210acbe6888e9fb5d40a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811ad1f6cf261fc9bb5da2bf541c84019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e1bff3bd2cb185a71cf346e59744a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9120ecae1b162ab2046413c414ff521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07200a60281122b2c1ef3350fab57e5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bce4fea946157e43c3b58d77bfaee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ca2a2ad151ed5453a17907c50918324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca8cd9e3074d92fc5203470bc3246d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b3219d4e29e2459802824a53b823d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1124a3ae878c1d69c962e50ff28bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38591d9e3e44d4da490121b30e527c3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4e0833533c09288cdb0500d8ad59629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26728a7696ee1930314c1fa1d7b77dce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca03772609ac48dc952f25b4a0a789e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb78a94017c94c15b6f3a2e7767fe8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938606e5505b9493010e0beb346f2b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c81a250ef72b491fa0a4f38bc77f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2cb3e2eb224ca82b87960e9aba97f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89c4c645c32ea9e99dae65392c738f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee64c949d18a0a0c783c79802c245e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e61d0889249226a59aa6d90bc2efad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8397d1e82b8b930d82e4d4d42636f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4695bb6103190b9ba45acf9f3efbd640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0c4f9382c0718e6f1243c4f5be65941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabc270488f180f617b253f9180718142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a852509abcb16cec49e3984a3ffe543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0a114d09030b910320f7dacba495644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bd631e11f45bfee00759c97004dcd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54161c8fd7457d9c9396f7c38ac8bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6edacec08cc7365a1b565caa4e043147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0ee77633f02ac58afd56481a222d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14305f7c38efdcc236a9939b26c1e48a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf32b4427241bc700316a2271562fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9b1ec76cd4fcaca52a31c681ab52451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f307049fd77d111d986eeb282de7da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b422c795526898978528714f267aa9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c4f24f52d760ffddced4005d4abee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c2f636ae9811e5e79fd63f547f62155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1d97bf865c30d953fcd6c49b03d5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09e2a74a48acb6176f4b488045156d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bde3a5a1ccf11f80e919b436cff4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7efd9ce4bdfa4d270cd452f87dc1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552968d74ead20b0b649f7389f9b79ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75f853c3e02e493f4b234d41ff4f3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba87ff4bc004874bb0cc9198e883b3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc47603cadf7fc84800ac8002ba15c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f89ba52cbd4d62473ae40304d4b7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dea4fb3e967724163c7cea06f07f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f38d11764219dd4241d4f22c12c1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be412ea9101b8429fba1c540b0d88a7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56324b09a43367b553959761584b75f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85412393fd7100eb7b82733f43ad436c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c1fc900b943f3b954b2da7df838e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbc2e06dcce093b8bff4f26a11bedf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c7e811e306a4b977718a29060a8ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f518855f46bb323137ac3eb73e20bd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0bd13d9aafbec289cfdfe6e4e7d6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edc67dba31554195a4feaeb4519eb875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c7fbed32fadcdb59d9a6041e8a1c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a150b7bd5042c08e551f012f13c6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925e09095c0bd21d6b4d741b9896e8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb9aec605ab8641d31ac27ebab495879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232c0f1d46939c24d7b1806377e3e5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412710a4ad43e6c9f04c51c1d4289e2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bef60788041721be929f8d8c7f06482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a59968299bb3c86a6c445f4040ff483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22752cc454e887d65c9fc78eb0aee36184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3ab1507f2585c843e520709aff73685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a8538ee1966b5d0dce4a895144d8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4afcb578f477fe5294e0dc7a2212d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f467b269ea376ace75e9931212174888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d050f970f63939fc6377afb1bf9d93b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be599c4617ea1f54bcb9e9db4a587890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0064fd2422a3b1ce421b03b08715e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79028b3ad1daee960d67b79d1d8de14292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f573999e59fe8fda88ccc0253250d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e8ad5aac5b456d53e7d8c169eb2c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c62606566d7f4fba0f3beec6a826895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8239316249d30700fa4f1cf5c8bb22196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd182ffc8ddd194db603320fd898d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7ab448313bf3021ca2d4b7c3f5ea298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0599942baaef91d7d721a372f75f6c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194e5ffb0c15a8f50e16d2c6a1bab78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf94a99356ff7dfac7248ebf460d3fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752078802b439eab44867913b715267102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eb2fd61d4fdc6c358a0e5026a9079103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c57dce5f3c7bf7589563a3b3b61e4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f07b6ff8289f87cc3803d9569917c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01059c9969316ec3cfe4d80127ddbe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87982bc7ee1abb26eb8faac9989dc90e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f24dc87985cfaeae3bc4f7d5cc9df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321aab3a289adfbbffbaa43c49a572a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cf537fda03e78edb4e50db397e884110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374979fc67c664e0b1c555be268cdb6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de968b9508c59aea22e937889fefc5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ef03b8ff28425a37b6446200356d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536c68afdb326f420eb167d34f2e7e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2e754a2cea84dc6769e0d8e58520b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcef19d00b6c0e4e93eda80bd06be3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fa783bcd58e7dbc67291f0df8df95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378ccceb61eef7c89be396368df4acb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e4db8db18863cf24dfd65e86611b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b032a85b3f4335db6b6fdf51f2d0ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a25d11131bc0de3955ea3a4329dd1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e25326849605f016d02a5e0fbb160f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decf29092c2c976dd083f527326af54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46afa2177cc9aa2a9ccfbf9914e59bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7396453b46c0ea93c06b0dcc96f1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75af2130b6076fb86693056d02e477126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7209f4b8aaaf5f8834390d628b23a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3ed93fa7cc26eb54b279ae8c631db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863940a239664928f3a064fe86ea0cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93564348bf8ffd2a3b0d2f026acd81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a4994fc07cfd3e426af66cf7cef8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85a9501643e3d2920a9bbc4d44cda6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0b16bd2d9a24ceea50c817e0bca2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b4c2ab62c2348144424760758df72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e052a958efcfd804a1d8e1fdc3150135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21de2c3868da5a21d12da35fcf6ac96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111f57cf288f5a1917f864fafcc5048137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9129b15bb0a85026f7e90eef3b9ff4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c0dcbae7815f16a0ae2c6e0ee01de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfc654dc7573fd9338a276a5f108f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dc4e6224cf588fe4d8d3c0c30b799141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cdc055e167764fe368824b96e66c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248d2703455a2f731c2ca065492b5a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f157f1ad8758263e672f359eac68138144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321867104c8e0829053ebbaf3735eaa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f41452a7a6dc74200cccfe7cda9763146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee553589536e29753bbfc487b836ae0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb37798127e6bd8c44bb9c0ad8ccc4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914f81d2b74ab1e06167ace3f5c10a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d38d439d9fe0f62fe7b53059d6337150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3ac51e43574d620e3eae34d71eca9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7c08b380c3cfcd696a26cb5cdb7b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07f0cad37b07d1f8dedfb044b22f37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9f5625645037067f9c8ee57d11eb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429fa50dbd2017de820c06f83e2a968155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d33b4e7e2ceb7d0fc8543c05eb1e69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9897f237f4df0d5114c5196622f296157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26516dff4356259b9d07825c0f540cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9c22c5ed150d6818322ec42473ce0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de17706c4a19d1a6fece743b37bea0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d51a315c239cce773c35502d8182ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cc1c16346567b34ef5ddc417a5cd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527bbfa55a3e23f7394ba0195baf6ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601097d548630e1e9b492740cd635534164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3f8ce6dd7632df57d0ab7a2234c9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55343ddca530acdb3d3b5a57c633e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab36f4ad6e13ee076f0e8651e1ba9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39bb5c3c9c86634c64cca56400a7ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d56648244f7b5baec993437b6832d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf51fcf116d824776e1e9d3b479a444170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53a58450c1f44bbdacfd40be1307f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16c5bc1123ad94640de8c7d00655f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024a1f7902f9e1fccd32a563a94ac3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032364732a069b9e2929755a2af1ddf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59d788ba7c7caa81e32428f8bb1fd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1b9e905fb6b61344ebf3fde5226a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978fd68ca09c3ffa83f32fc0b8e736f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8869f7cdca0365074bbcba45ba04d4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318a6b12bfa3a68caed8bef3bcbc64c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c94e8a51f65fee123c520a1772c89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e1a387f147a78af92852a62fa85b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed8b6965ede0df6760572c9c82322f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d414c88f2f4d03f790be92efb4976f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842b5bbb57ea37205f9415583dc22c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de0962f1290b0af260a9eefc4de557185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14782f65f23f26c6013c52b41978e3a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8c4cb4d0978c345aa6c2929c0c340187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66901152a06a32eb8d636e4ea44009f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6f62670357d71354a6a3b30f3cf08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d7c6e7b94e50e0911fee66e592bf8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2550c333f6db799089fed1ff9385fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727bf37564a7fcfc4769ce3231adb02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1368fa7347b2f727ac428e5b91033193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf402ec4e0ea929a920eed8fac8f8bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75359c5c5c8a564a81a67e47380dbc1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f100c03f13a13112142c7fe9ee73660196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bf9deb22d699da4355c07234f735c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236219f5c6fcc82aa9022fd98a89e298198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d3fbec37e4c68bf2db6497de01fb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9deeff0887c0ab0f9c42c3fd436818200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044aaa805a3a0054b95844ffb04f0db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db703474bff7c0debc026ed28ba632202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dac90052e8584493ac920b64436033203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d542d466cd50a19ffd97739ca362f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da23964e03c866895bd385eb115cc4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17529e8bb8fbd9b32f5663cc9c0ddb4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4f89eb536572da8d609d24522709d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989cee21ceb0bd2dcfb92237a8c82d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cbdaed60d4bed581180c55e6ee9d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4083094efd7c849b7891efab632755210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a858c9f3d4a1f6bf45e9b93fccd2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d7e7e28ecaf3896294291192ab10b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee93be2f60b393e8a956fa61553f1b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496be2c1a19b6e4de2e4c4a04948597214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d42d89d7baaa38ed612be7fd35e01215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ead107cd5d45dbd7be84a8a8ef35f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b59a7853b19960c9cc9fd58c2e1e2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ccd0b73506fa9f568d0cef9533a0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510f648d4b81e1dfff79dbd327902ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6a1b99752926953ade1c4b1d2f50f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc51e5b4d11d043726ced4c37349fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c5ad091cba9904ec4ab7196e750af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665edd850f1c988b808d9238e624c8b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78289c79fdd28153068cf4e1d87ac33a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254d4d461f66d7dcaf069495ea2198c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f5e0d2de8eb9b1aa56884fe3ea304226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc975a912b97f1ae9301cdd2c19925227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028603fea057a24de24334b1f48ea274228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d15482bb6689552271243148686f0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca036a9910a72e93321ae875d6f487230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6c44d27e3a5a6b0cb9ac1a8c928a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cd9d34e087591ab7d9108219e3716232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd16cbe7d86a87134fb9210a476dd0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617ae33a1eaebee83623b0bb61a66f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbab41bd6a3f9edd2eb29e98a70091235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b94733c18e92055a9bcd6533eb7e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cd7b97a32d16062e9fed11746a34e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed4ec2496382035ca3f26358007eca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a3c1f6bd9b98c7e1dc9ec41fa1f01239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69995c4316b7ea893fa7eac5fab1070d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385763c60980dda8b5e817c3509f57ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f818117f6f797f1a17465fa064030a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb96ff6c66269e7103013932d66967243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2287c93ff1c5262f1f8847adb6790244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28eff2739b9ffc13ebbdebd829f9a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02d2daada97a4a1765abc0788a5fac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d991869bea5fcca5311867361ee6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f047ae41b16d216a3dc8deaaff1856e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858ab88f4f5c294668ff881109a0494249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb736f7865969386ea84448ddfd3bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269d35096bbe79bcc92f2c3b5169631251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c62c28ebb1cf035664d7575e8cbc7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043eb70c354c56bac94256bc84023e91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ed4404209b356ce6ca1620cd5c067254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf691f833bff2983d354d7ffd1dd482255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141187f9125d5a46bcf625bcda6b6c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de620be02c47599c9b8cfce02225a736257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e4b232ac52af6fb791ccb034833a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d08889b5062d631c521950a3d1371d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2b0d407421dd5778693184d44cc86260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f290d16238d7297dce1054829648d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeab3cc39f52ce19ad3af7bee545301262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fc9e2a143cc85c0e8b58832cf689f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd299eef8eb3dcdf170b01f604fdc74f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f36f85b24e782e224b467b96808a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5489e533cf853d5d468815887f733cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b165181d82878141dd96e0be196a8a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0155bc5d208b39b0a0e23d18e4ed8ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb7f9e33d5041b86739a467e7274fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0a3c3c59cf195066806640887cfcf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1c9fdf58c631e13ec6883cede9ca8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfaad0a7426c3e93a267605ddc9391272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12766b6d7010e1568814a5d8687996a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33ef405676b40d2a5fa9da02b19048274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b236fcdc9413a86807f7549a0593281275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c77123041f4b1dcdacfef396ec0402276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe0c386727a3babadc55033cc18a6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569bc0d76267df8d5d8ded51cf6002f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb56c04b3086fd2e3b1457ff578d5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084d0043e50c894b5cc5b3c90c213c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d135c5349b16897436ad3b33c1fcc7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa959097d450a3a16480f0a2bad5e31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0febcfd42f3cd9682684ba3d8082e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebf7cad6f085cac5172d056fb7599d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec545d67631b124c4d646dca6fd337d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec9a236f20c28cf12aa1ee6ec00562286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca358feef26f64369af50172f80a105287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758c639524aa8567b452b0e1a085fda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5d9c17ac5a7d94537e042b2e12be4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4724ac7c26315e728a8a84a193a6976290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758213489fdfc0c0f03b057948f4091291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6ad1d3cad9967de9b82f64ad30779292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ae894cb504d92b9f6abf1e6990031293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560d19624c8eb52bf04c61d8000d93c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd1d07a307955fd3f3753ef8e68f64295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51da8c54caf7857f4c607579993f66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5badcfe870d99c412556bf4fec9ff2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c40ef05137cd2b4f0600a79191dfe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9c791ef54e5975b25cc724a1d2ce6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8941bf0924eaf1aaeca9027d381c94c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31feb69d9788470ac91c12e06307f919301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f397608dbd8adbf1666ed62d53d3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f98850c5a14007f674869707579074303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a50a67291871c8de58ebbab793ce44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45483959ccb8ba44d63d032b839c6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f29d7982421a70cd0393a9bb9bea0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420abf55dc964ee5604db17ea10ad59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19c7fcf3fb5666f88d3771ae819af5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cc85bed09dc98c2b764bf778ecb6f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a55b72a35758001bed4edce28a0afd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedcdfaf93a935cbff74624b6337546311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60e8d34cff6cb8303c994680d13268312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b318e438c6457e9093d2758befc76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8ecc7aaa8bff60e18516f191e980f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ea027869692c6b3e98d7ff97040d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a8951cb89421111185cb30dd90c2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f8a6ee7323aa255704605c27c2a1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ea67732c3269eedba441d5a9dfc73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe5490f13610ce7058a84dca56a7ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27151f31d8e1497c00a5a94aab20473320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c931dff76b0ba9cfcb888866ec084321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78d7630b203f634ad3cc040fd0dd71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391837e428f1edab89f513effccf3a03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc4b081ac6da74672f98a735a754d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d212b4bdc0409906e2b3d5b45181b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a713338882bb89e4b7e8487f8a5f25d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c20541c6de90694cbbcc339b3ffa7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8016120bebb1cb3cfc6b95704e82dd4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0f95047a5151c41f286c8d56ce84d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946235d4a28fc0fc90029cdd60ddeebb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290248bf741712ad78ead8116fe82db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c261bae25ae6bd8a833644fe7af5f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c467b79b03ab5007c01bdf15b375f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aaaed2b957ca43e2561d8baaed4ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dd2d60d4436fce5669c088eaf273a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b26150ab0a1e04cf28231110ebcd4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514459a736cb7eae710095cfb787d76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118683065f72479c7742e65ca0c59d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55d2ce640da432418c7ffa280980ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be5024fb3b2cafd071212578296f8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eefc356dfd70c14b43228d9cefe9b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992096a80f71680d862e8eb5e42fd29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5ad91b9d42266afb2874b72f4c5af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da51a22020d35bc64e4d7d889be851a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2f47df888ddeb9f6e145da7f96e99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42758ab15d8cd6d25a05e6bf76efe8e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3a1055cb5219bdf5e228d0b4c87b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654243067bcf1411019e4d64d0a0547348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c30f7cfd501aa16d17eb9615aac76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb483ea55c1a082033e74e2d7ec6f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b9f5156a9d1a446341d0fccbee74e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba38ddf1cbb8005df5c750cad556f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a957f277c0fcd023fa52a868e02ff9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393d8154df5055cb72e2077d4c6259d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdf23cdbaad8ce491aec8a21026098355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16691a6b43649b3a5d7cdb43e8bf0af3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee29485bba7b358e57501cfdb1da1ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181cbd1d012236ba237c9100b014fa7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1c366b8094616006f6319df476f9f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e372da8153a7db1676744895c3c384360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2edbc07627e5e241dbbb6db17580b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04dac71f551001a8db6da7e4b64d21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcefc400b7710a1533f73ce69e3ae96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e13e867f7164dc0855dd995e6ff894364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c89ab851fbe7ae37cc5a2b5a9d661365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730b87463bdbf1c9a5ac579084decdf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32162b5e1dbb330d2dc2e5f5974a092e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570ea1b4a5c826f7d28468b5ccbcef8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd34bbbc071465eff6cd92dcb8392bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdb040d02b64243ef87278acbd7c2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cbf9eb80b364344b307d27a2b68db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15911a5e15fa9af3c7914e9bd5cc3cce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f273869b0250a8edf315cfef6f690a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2abc0de4f664219893be28f766787374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c434907d986023bf946b08e650c51f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6176e14f23c94726d1dfcfbd89910376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9ca15188c6fc0f4ef480efa145eb9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59a5a8d65841115c95ed69f3db384c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa322a26d7cd1797022a0dc7e9e8b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199412add43f057b4bd9fc76b627fd5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f762456a3f4a3fa43d0a696b28ee71381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363350a56ed189ca4e6fd865a3af945382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3a92ccce9a74bf22e194bd9282f77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a88532e20e49a1627b8fda42436015384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6bc59f98f7b8ab0f32f08faed7a85385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b75b6691be85988c8f82bde3b33975386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4879051943c14154627c22e66dbdbd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7d67a4d62d47494bbfb6c9b9ed4e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc39101b36c49e5c43f0b031eba255389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff74ee0823343013bc1de66744038f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712777e90d0508e94744b5a0211f7e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9a4781e4e9d8a24d36644f5a77322392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426ca11f80e1adcc9a07e99e05b3c63393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3054168916399c214af306684c622c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cc5c36bfaa6fe7f87df2019e066b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e0f92347f0a94cc8e76e9927e42cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fa9315e9e0734570efdf0b1374716397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c54ceb9c86f749480e70bdd5079b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a9cc56deaa6753013ed0140fea26a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee29a6b69a1ce9b3de208210a23b7b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5497405c634796a6e0772980076e27a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f3f9e5ef88071374a3aef903e0de5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153d816c1aab5561bf9b4aedb082618403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221230acb57b97772da0240d36055ce8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51e6d63f7f632db10ebe5b9a94c5de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7a3a7be054df7a9f385f9594f6ba9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797848b077c0bd0e80f836f0f3a77586407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e947640022895f557666954d1b3c0d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d3aad791f97c6df849cda4d2fe6d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71db7bb737a35568b3c43b6640b58ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690d392396625987b12b8e01b2c95f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5503bb743da014997656973ced92ea3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590193213b43aac796e44567ed8d6f96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fee10f480c2ed28db4d33f9aa6b48f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7289b1203ff516c7133375689422751415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88cc843486d218b6cfec69bd82449b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95a0b3f55153065fc62bc5fbecda2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591b41769a11beb5c72c023a1b19f51418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a46773b286741b31b073e8b74e589419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26f219c7fe2382db1c47764803012e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daea4cee52951b1690d36e50ab5da5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0d4676652c8ef78d68123254d8b59422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6bbf8d65f90353944435080d19420423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be732aa5aae8305db37183e96e6710424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413fa063f2e051aefc1d90ba373afa9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87923e9180bed1480930fc778ca98e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e6ab6e70ff61d89a7b48ba06a5d56427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028bbaf886ca60b3da212dd683ddc0a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082589e2ac693577062bc829e10ab82429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b066e05322b5efeed65103159a48f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce08df562f20419f83af64e9c332dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405edee0720544c05545c0a70bf19d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ccdf050f440ad59c2f87eaae1b08c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd991c4e6d5ea986aa428d110cf0a47f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274a1132fbab6c72a9a7059cf6cb7ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3369d44c1d8849246166555159df5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff7a9ff9364c14f788be8e40b3806c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9da7d24ad3fc18606d705e51e1d153438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1d4f8fb0a846622ccf8133ae3a42f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b9aa9879705b28a1de9103ee22e32440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c1c04c07a25cc558d5362530f98f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd466eb22dbcddc17c4c54fbf333c804442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375db234f3d1fc1100278cbfd9bdebe2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0a139d2c7948568a578389df86dab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392daadd2471fa9553562ccbbe944d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d337071debaf43a2e5eb0fbb808e0bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ab86474bd53fcdc769326b08d9edf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617eb720016c6540fc31703faca09f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95879b77f1e939831523bbe98a4c56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6be250217601ce2d106eb7c66634dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38b907b747bd60474d3bc033f996f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710df71e9a588395be0dc3f643cf38a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e2588cd2294b6fc2254fd279ab3a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6263f08584846969e84cef30e35f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b4a920defc6bfed2c6fbc787a5175455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3556ca3bf28ec28b634d4d0177f56ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b1395be753c32540b17847cccee54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966494dbc0463bf58a591072b84c770458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7e5d2c6635dd7b3f89f7d77a93ff2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017e6efd018f327a896abfdc979d5c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43bc24a7f9062badd9f127781d93d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466ace72a64c7350cc56f8262e43752462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed8bf71dfd2d7e9a46849b9a299fd1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad089c5e2ad0ea9350c42ac4d42df1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fd58d59a017cf0f9dbb67fca4188e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d049ea23df763f7b7f357925a8708a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbd3bb880dcf673f52b66a53937664467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e556939449d8ee9e353c214d16b4d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d59f492b36f2fdcf219b84d12240a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c939eb57585877a9c906260c51b0b8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae889cf72c32e22819c57e1a59bdaa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975445abe3ca92acd957b1ad204c7f83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7df8a7b3b783d0c1a020575ca058d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6537d0f6c43027c19a795fe171d24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d7f47210485199987f2a0e9b80f59475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd27f22f324a5527ea39df485260e92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96423896d64b797c1e1a2f171007e2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0d850390fcd4aa2bb0b635a26646f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c8724d191bc938e1bab709669da03479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263eea457782628ce2f7b1d5daac8efd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fccdc156911f2d8b04293b6ed94e06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a840c2602831025fe29a1026eef178482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705387767aeca6e71aaa391566f7264e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c9e201865297ddaf43b1a7b906748484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a7ad55a17b97f2e2ef0be6f54894c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef834d54bdf586425024f8b3550012486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed92e723785ebc60dda981c8da5cc0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c89cdd30a2daa3377f41610ba63c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfc420da0d9177ef7da6e1b1ddfe10489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6250196fb784a4b3c042da59f83407490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714a7ad2a5ec35736666136629bf994491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b6a1da5555923bf8427ec738dc893492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b16bd8e7beb00c7591b79f15ff76e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b13925825711940f37ac5c5ebca9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3e6cee77cdfbf4016cd9857c4919b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea2a031219582bb76f1e825eb97ef5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22b4e2d5b00232af6dae9d942458ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b4b841eae73ad923de4f5ec173be9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdd91319e6c1994d16bcbddda4d9b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4739ee7dc66f7232b0de79cf3ada1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f70cd4975bc311ed4a0e1f4918718501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679ddb605e6385649a1e50c24e3ea06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838ece2670a6c679abca528f3a5843d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2dbccd21a5c4bf73cd6ad9a4a411d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1151625a74d7b0471be4b92ab2d87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039046d60c3575f6aa4e3dcfe3af252506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194a4b3d862b65d169676dd6a47e211507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc435f20e5fb4606c4272adda38d2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e47bdd10c7a9357c85448a52c5a8f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057acb829c5edbd65be8504b4b4461a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb411a6c94f53056d91bb316443d4cd5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd87755ce5f7035ee32b40d12de35e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced552d2b2531cceaaef84c7830ff43513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469bc21a9f166d2951e9e53dffd29d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c633365d7d7c897a6d15c274e2b62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b8c3b9f00622a9e3f2e9e3a47a443516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc923bc9b49254a581b0d727acc35375517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c5893c8b07ecd22d0d9d1aaa6d3cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8135c87ebaf7f5ad176398ae9567e40519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72729c6440dc157dcdadd4b49bc9770520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0e9e262a796c12d6ae72e169892ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd97d4ba30d87941890c4b9e88a40b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4592d36fb3975d920d0e53848f61ea5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe1b37946730beebcfd32b47eed316524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809abe98d4e3586c1556308b5989a7d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c64809292eb2b84e46eccd177a7cdb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0c39e45a5fde063e7dd4c773be491527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e60ba40ba81e4565e2bb1b66891ed0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9c1308c439308e80c284176b59fe3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6b926a185e0b39fd3e106727dc631530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ff70f5714990ffc27b68f0f92f5a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22c592ab724c314df1817bfa04381f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667e453da421a6bdf235bcedbf03ea3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61b688d200f5a57d791235ec12e940534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa164289b71da0d72a4943f6a83bd12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1babe15091c31c193c5d75982e7db2a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb75522ac06fdb0c7e3a1f6f5cf11c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9d1d20d00d9956b44d62f605cbc48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5f6bdd0c405b5868c873a0792037f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8bb7fd420248f14083ce1041d9e1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f01e40b0471269b297ee0a0d6b234541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df680e5c359950afa8eb0386359dafb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a83da0fe0bc093b489e8fde5266c41543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360b6b1b6b54cf36c8237fdb7380977544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df1bb7b616b11c6fdbd108b185745c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfea9ae6cecc3bcbae500f033e5c45c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b2ddb6ca767e5e2d34c436960687e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632e2e1543d3ed4349cf82460369b60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b55eeea3fd370fbc0bd3099461c05549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ce9408ae8bdfc0a6c14793595bb72550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aa83b280eae08831ed900c35fc5be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5cde2a28214226d521f420821573e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb378be5bc6ea7d2988882e82831b65f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35530f390eb48011542bf6ed3ab68fb8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b1285cfee0d9cf974d6635c9eaba2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bc8823ea596aa0aec37119445f88c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66b2acb10efecb42ca48353fd27ab4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47c77b609623e6bc4e5be0ec13d17b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66014677e099eb4706119334b00364559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e66a6342c8cd56732f6b4cb342db7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbdb143fd7451723ce89560002485b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580e2fbfd2eb7a75b11cd298c471ea0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b119980cb3c4ce283788577c739781563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea05ef1f91bfc5978a592fb916b74a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067d206e22e6df4d999b0b8ef6aca07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77c516826b79ad96933949f5518b21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcdce253c44883fa9eefa5f54fe38a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d92f7044dbfb686745df60d7cea179568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0fe7e2d93cc56901387453a20715e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485b463bce8916820469c08b0493816570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784686f4ddb1751b42a0650b12328046571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ed16756111b3dc703bcf55039e75e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d4b210bb77432f8743f0c0712ddba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7d7bed2c250fbe857eb217884edee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf78fd46020047e85377e87f8acad73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151ecf7ab8229a786c81d3a149b462f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810fc23a5abac13de22e23a53538581577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f35f7db06e1dc7613574048fde383578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9be5854ca91f08a1fc01d26181d43a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e71d01668a483b539414d05b99ab6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec736d2372dbb565a984cafc8f26a855581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983b0d794a14e5504ac7e70664d0ead582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dabededd0d0a3e8067b88544f2a3e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583fdeaefc03ba1c6232a45b8f7d678584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99106654954d98411bc08ee5601ed6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba57c2512a8708646691501ddf5c41586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054b8f4ab87f3e7f0d07b9723d643d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe379e53732b0e1692cb0ce481d756588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83f05105d705d00750f2cc97112a57589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c55b295f7aa708357a8ba6131b7d53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd877dfdef68d66cd13472f8cba48d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abd8d9c40699bf2a3a09f2e3c49e5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc682751dd2224b530ab93dcf2afa80f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8781229a949af137eb7158f9bdeef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ab48b761d6f1f8e7cf5f916cd703a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c839fe4c045ab83f9593df5c88f6b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab438557478c887d8e369c95dc77eeb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59289bba0ef25b1791aae69af2d0fd06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7588c6e917917aaffc2d24901052a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1faee1b2051262f9e0e2606d41af4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa332b7258b3ab3a0f9be64ebbaaf678601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef4e12e1f68bbd46cbc51679ee54e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acc58611796c70303f4da7bcabd425603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d8ddf99cbfe367a007b350aa1cdfa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50c5f7a872253c240e6da5aae7af56605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f267a4845b481312365ebefd86889b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae5a697be5a711dcd7656dcc0dc59d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ab533b037bdac67406cffec81f272608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88d4c403949bedbeff65134a33490c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70bf6eb026b6e99f9bb4b15d6c83b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624dd95978c4f4830cb820cdc018101611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc9e7c3ed4b7877d4b831a3f522aaf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef7d4cde79054defdba0654db788eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad208ff8fcb0182c3c9cb8a2d341b7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06dd1a83e1f77ca86724b73e41de41615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96983267b6f72931983798f4905e069616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098160713a51a8a3e69294cfd5d1f64d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334f07c17ac80ba23dad8e00ed670ea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f470b44e4d39a8b081da9460042ef88619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a5c78da16bd7694f620942cc7679f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2011c231e3a32d9245e58efcdc2c71621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35a8204c2e46b96073bd696a4ab37f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8de4fc6413cd72c86359b3bb4621c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962460ffc932cb5fbc4faaea6ffc918624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91069476ad1b2a8e52aeff6fd72d59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa69f124302e3de03ac67e38549b0a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5eb97751e4f36b43dbd9d3321aa19c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8efd0922b09d981a9ddebfeaefbeb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ab5c9f815fb25b28463a307bc89e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f1ad655badc46eab2df75c33713d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3789ce4cd92fd3cb1b5a849f4530c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8498c2c6a69fb32dfda88bb46dafe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccb0aba64a86f49d3d13f5fcf920cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7375dcf62d16a4bee8937d435e122634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b5d214f6b00ffc304bb0627faa07d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7df8fcc1edc1de5383d696488193a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04446a2b7eade18349dbc23c4e65d1ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26951bf465518edca4ce16a1fdc401f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ae3110c9a900634f0253929a78366639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238db1412e27f8a0f52183735bbf3d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82020172dc6cf10025bab743c008abf8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda16a987a425ef09f5be835de15ac71642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1435eafcf583df19c4fccd02b6a5cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eb24998ca9243d1dcbb37e65e7f91644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935da71025cae2dd090c6929e54a1cdf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332a3ab031ea1ae3a23cbc5290f3aa8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb94ec52fe0e1b7eba1ec0e5d9f1a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27832194d59e2de7b9ccc2be313625648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3bdd043080ff6e0a7aa3f849ff25f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01357bf428c634c86b15b5b3471c150f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1df4c5392883f8b73f637423fccbe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58a49d25c76003221fa8d0a0d80fd2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89540f7da0c0569383159bf05e5c01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f449eabff2e27ed525bf587f4bd325654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf83947ea8389bafca90b663de1a6d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028cfa6b0604946aeeb19b836c6ab5e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d22ca68e8a8d72b67ec7d19f5d26c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3b45f76af6f92ba0b6ac9dee141bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2be07e2c0253ebbb9bb72bfb7c48f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14db4ae320474fcf60d0180c4959b09660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873e9964b6f4a139012e307322072d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7bf411f5ee84388c2c23ab5c5ae41662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66fcd8b3343dc9ef74363c87c41521663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34af3671714c65628ac37bb7be938df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6887d09ab2804222855ae1b4cc1096665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff4c7dc58587af6578c1f1b7622287666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a3b1b00f456c51b51db201763fff9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c372d74c7b1b7cd61a7432bb838a221668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb59e40f8e3834ef6d62c986cbd987669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a974dfec2dee069e6e02277b266fc0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0e74cb29f678735de9aee1248cc8f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00709f46b1e08338c89fc44dd60c57a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5a33dbee0f547666d37e53a22fbfa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaedf0945f008ac90c213b94f05ea8d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680049f8103ca98bed45e229816852a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cc2ad3aee7ff2a0db511082f65de4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050b2d62ea97a4b98570d048f7ea8ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5f79af2f3578e2c0bf80d2b9053c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e074641e2d6b4b72051cb5b8025d12b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b29f24f1a649ce658f146f46c735b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abb804deefec3c5efd6b29813464c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67f82e92c002090d55cfadd970d991682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541454fe18d7265badd0258b249d4f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daff48dfdfb503a6b301176d9b6dc4f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7ede97c08baf2c6ce68d6a7191a09685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a7bb7f4ae0bf4e347cbf3dcd1680e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc551bcb605344f3067a62cfd70c4fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877d7cc9e15f556f3faf7edda0719d9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a318d2d5c954746135994cf0398c0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7355beeb7a5eb177f52f94b76c862690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4314a395ba148596f5d8d04f251cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947d8f4915ee3e4165578378b69ef62692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25288aa4476f45ba93439f0128c38c1c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c26fb71ce9c584d671e68e66b16595694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b0819d90af01b4a9c6f838bbda48d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466f220d0a6fef377a7ab4edf1c9178696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005efaf1c665186ab09863c3a225ee1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6782508fe07d6d78171b5d47765ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514174976ba2c171e78ccd1ee61476d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d061393f6b9a7f78e48a1c5840b79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944a8069dbd7962a3d4a704125434a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7603e1e1a68362c7c8e9dbe5d8f65dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da613ed09afb83d609f52dcaa698785703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbcb38a8ed7c4e4d0d79039f0edfa7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89853ef78068f6287cf2284e377475705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0baa9eef17898adfa033826948b79706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4228e7abac9bb7ee051d1617c7201707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8ebe88cea4713131257123025d2d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf1519856556d5f9d85c975c2d4bba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18f8c2c95d0d9e6098b5ce5adeadc6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d4c9cd68975413259a505c2bb850a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2dd8c75655013625998ad6bf0373e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add315937ef9d499dc1113273b8abae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931208de3bc60c23f42e57cb4c7cd41714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6050e3a478a5186cfb9d153ac85f0a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a44548ea1d57affbce00e0eb29466716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2d187dae8bf782fd0f9ffc7114858717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d65711a04c038450b6ba63f87c458718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad206daac1981d9992ab9ac253afb9f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974047a3e2082c8f2d80f7bb2ba938b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a04f1860f5e5169a16a47a5236947721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fe05a1c9843ff13c8a0d32850cd9f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a60aa2637c03cd838635a6efcd4c33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8fcddbc4e28b1d5536d2a456fb139724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698af49d4477af2c897a919e22d2aab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e7bf6e208806c8d1d4a11e9e3fd1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43b8871ae9b16ac8d28b25a53b09b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7af798f672c97f6deadd0771d1a04728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff81208cbec6509434ef249a8715a37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f756767ff661772f82d4ce6819031730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a381dcf464867a9e0459d16e0ad0f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00b50ddf71c3a9d8a2d05e26a98136732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba231c7d98b33964d5d99948d8a1e5ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39266be4615058557c979d13e48f6cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af0818605be00cd00822ee2a7011f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07eb4abddd92f26d097faca44d7f25736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6233643cfe6590213451220882094f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b184bec76100a52d7bbe5fd5d65c93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095492c34b6e554c2c7240963af2ebe0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce30c66d0dd8b77c1b2611fd2149fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ccd7d1d45513392376c2ef3f69ddf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab3bfab0864716ffa1d44759f20a91742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a922e71355e0b2b6003610469cbc699743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a38b516afdad8c5e141c7d6b58037744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb838914d35f2b6f5c633c3539e578c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d03eb92185e208dc7e7cbb23463e1c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf69825de2066c5ea32b29f6cdeb28747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca390f2fcf8c0535eb461317c40bae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e575b870777b07e400fcc5decf25dec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7265810cf20c208f6284a7124391db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f042f2a1ac68fc960c1f63a10ccbb3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14014ac2a6d054be748c4f56cb43082f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efeaf537917ba9c3f10bd3e8e22623753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0da66b02dae1e378c2afc6a5d4a781754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce795f2ed250e9f95adffe7077baa0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706fb0fdfec7fa10628594cfe475477756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61dc3a06e47c0e7d29925c4fd8cacc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7349783b53a8ae72247407476bbec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3983d52f68fdb6753d30af515df3d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>