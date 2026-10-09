--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fac117231c2ec962c5c77ec74defbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bfd09d0f560cb856fe19d6c3d4e172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e5884f315a1e6733a325e2376338f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba6a1107c5ec64aa7f307c2d0f69144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f068c46a9f81a02697b84587cb1a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c369cd77bc054a8ddc597d80845bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c640a22011b9090170d03da7e5d33a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6481df21ff751b7e636675d2ea85abe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f333bcc61e640afc0f63857577af119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfc9ff7f6644834f2f03b61ee2a41110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040630933a2b662b6517794686f41ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001e43a91f84f738185b5bd91c894be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804505089862fd13ad39b524a9e2634f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94676c48c478f048494a692c0091c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d8f8e08f2d237f902676a46b9400415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412fdc87e1ee111c5efdb380909a39e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1d475d933cb4048b2a895c602990c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d3a6298710a9b5b07f32abf92737e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa3b1a0fc9c969a015fcca22b6a91819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e05fcc3f00ef13f116c87e929c1cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ca4147333a6424e27a7ae00fc70b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469ed0c36678352c558dff55694a7fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4d613f241396d3ae0a1d70a8bb45523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010385894cc7a0d91827007f4692936d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f31b0756c78c7c5831b116a294f81325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924de7248c19f3a3905c4db68bce53326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6da6f63c72dd621ea01a66e58401327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff025e01934644ecd14cacdf6ed21228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789575cd9b6c0e35f87b4d7a1d124b4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092714c2d8678807b42c58d0faad45730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb04f92dd945153f913a052a39d3cde31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469fdfe6a1886fc03ea0f787b42e79932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4711ce32e42e5dfc38ab619ab9de6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06810973edce95dac25c4b6158e7dc0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d01c90618c24bc54191a30f94c12a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab05443f9f5d06bfe18c28b0edf421936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df9a8fe8c98f17a90917aac10e53d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c9b7d4759926373ae745de52e390c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b300ec70683be961b072c2e8dc0b0d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37977cc5cef42d63c9a1b38f70b488640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca4e7d18ddd95792beec737727da9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df805a55d3487c8a6246aebed3f86d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b827718cc7d26e1cf13d35858e45b6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9da047d58dfcc1ea35817864a5244e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812d98d089be30b9b79e5c69b7e355945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3706c9d342b922c0b833a28f6de36846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9308cee7e13db1cbedb06659a443b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07a51ec512cf20827931d637e2df8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5dc54630a5b2cbfad4c5f1878cfae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde15007a2235e000fe163873f69179d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfb32776e3f22d84837768d29075c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ac00657b4e81da4576eea86dee80e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70cfbc07fb7690aaa2ad7851c747f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49252414a971168ee141cfd23a66917254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf66451062cd9a26a48ddab90f6ad0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4d9efd64afc6fdf6ba286327254fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95342073b96cba06f5597730920afe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9f67b56e53cfbb000c8931f73289d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9e614e174c06e9f24521b30ec052b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5240557417616bccf40cabd18e08960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299369eaae6f95a974df1260f426f5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec238e1a39908cebf466befd022a6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a2c9b6c3f6241a000495b729e8c7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1a59653cc2b149007abed39618e5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d90b115a8249d1f7ad8f1d192436065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be73ba105abd599cdd79d07d7cf867f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705f18ec79e4060e9ae5ab31a398c8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d648f7cc8a3c5f801258a601d11a2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff28faf9f4389c6508a643bd7e058e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fc46bbd6baba27583137b3494a27170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb9bebb9b682fb87e7ea54345fd7bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e1947fb2da0901723b337d883545572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127a917d8e340c177bc22cf6527e77a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551f663c5f68c97756c8770bc02684a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d133b4e302ce3e3ac1a09284026257775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6787b91b6760f0b2ae859f83a6c75f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3b9d6270319559182865757a49acd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191b029a024793b506f3b397240ab7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151f4eca09f43c3bba2ffed073074c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba68ae42838132c411012784d4ebcf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a6550d31d73210ca117a27e41dc9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdc55f26671e6cf68f25d03ee6467782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3d334758f6b2ea1bdf16ff56797c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f80155a0ea985bb736ce0d42e6688c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7c58375c1581e237619e0d2ba4dfe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e100eff0cb6aa606b56fecce4a70886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb8b094731ce5cc5a3ac1e93da975887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f603bdfbdf99f73426099102b30383688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253794bb77e4b45932d8beaa89f67ad689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea74298fb15dde4af246575e5980a8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccb7d5fd59469c96b3aab14246624b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f995273ce947b9cb3fb7883d27fc4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a837377c57e7099288ca5bb3a7bd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8879c43b1794260593f3ec2d03b710c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d802a62c9884c5cefd5d93fab665cff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ec9ce0111c01a93695b5d078649a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f08c31d4c46a1bf4b436691104df497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acc68c731e1872f6e58e3c0e4f6b2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd9ee644f76fd6153a7eadc9f39f4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433787c1f5f08a9e317def06c5d06bba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfc1f683132ce85dfd11c72803be6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e2d94a9a0f5a618890e5c9afe80db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa661543b0f3f5070947107bf4cafd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5f4268641b9fe78215afaebeb1158104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29909f1d7352390bb4b228d0213d89a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efbc8277c7ec07d88f1cd215dc1dbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cee7c563199d0c625135ae4b60d90a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928836c73788b9b91f830e59340a65c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabf5a3c1734ab31d9ec6a5d724e4cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020869b51ca0dd6835d89c864d0f56e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c92910698edb85c771fee5676923bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de655db628890162afe391ed6cf2f1c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d60ff577015168d0e5e2a07679ed7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010ed7fce50848a7ea31f4048805f16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56c6517d2b81492304b4bc396a009f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b19b623014d586611095fdb099d90a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a866c343a007781c976fddb0f2b08f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a450628af2924a1d0f269ca60c4e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b04565501be8459c67e7298d86f2e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969941284e90f6a74eea24b8379db023120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d810257959f793ac03824aaae954f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179029e4f93e5adf0cc02eaf56d03457122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ec1a31955bc1a3f4081416e598a0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3422d3beb8127ae359aa6cd4de3ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5415881e7ac0f1251ecc490d0f03b65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3b4266332513cbbe8092444556720126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecbbaec5503443d6961b7f6704ffd3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bebed10334ec98c73343047d516249128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a58eea734c4c9b57b4bcce0838024129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccbdf98cde4c5652d1f9aeaabb511d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acde028d7b7bcac8889c0f6d719cee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28631f5ab56c81c4d7d714dce1d956d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be328e8f5b7bf4e479699cee0831cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bccd20d3fcea55a40147b22e05c5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7382361fbcdf4d63481c20483b929b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcf34c5d4e6b8b59bc6a6b02439213136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02827388917b50e8d25d28438bcf278137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fc6ed8b67865e0094431955272b6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabcca73adf8dd7d59c208b0dd0eba0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12234b1ce1ff6e0d97b72a4abcb2b0d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e0c87315ec96b81c8072086e35b28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcb0e1a2e3f1b3d5889459467dce0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bf616593df6153eaa9267daf26831143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053f10eeb7be2ea153a04e9e3816b49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cda4ab24781c53d4c442b096b73b5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bfa309d9c860671e9ba4d303363a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c905fe0a3e1fd48bf23948a69b8ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7da39313b6a3bc78f8ee820167925b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b368eedbd25c46f5e610b189bcb0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea337f0f309b5bae98b584f015f64c25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129ea2b7a249790bbecef3e23b7e5f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9d2800089a4a10df4b18cf9d4956e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c758d6e8b1baa046897f96c5034cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c728cbdce3b4afe8916d115309bd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618c96b2c8c2f3ae3f15f1c1070a63d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07478ad71d4e5607319f35928eaa91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11021fb86d012aea20cf1bcb4f11960b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217477bf171ce048a0b20d19c223a41e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe8a5d03250a98b65f5ef6410d1549159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dfca53a58e5989c3f35e492bef5ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180e5638f13de4103bda9ea67dbe15a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d29b5986f13a4f8235ba010a014ada162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da3d7a13d295536bf4d1e50a0d21d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f07778290502f51506c288659e7c17164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8e2b1e4dc0ddcd3c443122be4f24a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6168813f3ec0ce5e47208313dba9d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07328a07a8bad4644c71a1c7c8a22619167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c655d20b1146c9e5d7dc24f1d50b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa84c0665eef5f648b5ea683c9a8c2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273a3766009b4be0b93f4d6567688e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaabee5b6b0ba64d6c1ef9699432667171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1333826dfd7961ada4f52773297a75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a7f72b75ea44e5179c701b5027efd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed55821b294bc426b3d113682d8c824174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006f8f9af2564af03fd151a7737eefe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdeef3acc76ab48563fe75d0f775f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1d68c330e3a8e84c0fe11b292ddef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3872d84ff55e3aa6e54c73cf64a2401178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69e533c22bd22c1b6d5433d233b1a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11309f42259ff4e93cb6600969819920180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc0b5019d22bbbf1379ca363fc362f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf03979aadde828cf7ef63cf071a17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936891d505c0fd44fb281c88b33397c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121ae8dba50bfdb5d31988d4ea6fb16184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585248b19809581fd212d8f6b8ed9cc5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d329e45b161f1a9b62ec542d405fa76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eebd19b08442838df1eaba00b9e5d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a9291f8a961a6c5e574ab67dc8c81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec861f8fc38f9867a155f63e1170a1cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48606338bb8e2ff66334fb7f4bebc89a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34fd9ba649fa94bc62b787e4ba6ee1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5747501bdabfa10a6add037a537a7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56909857a3712d2823623089fb490f50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b533b214ffcfdfd2cf139bb3f3cfe5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba55e29f8a69540102c7a7ab48f518195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab62e62ba243c00455382056c9e68fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80714a280ac048c3d4fdc666cbc9ee03197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d894d51ee1a1661b2a6930f4537b3e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14880552cc743fc55b130e119c6061b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d289cadadd4dd4f05ef4b0f78e34884200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0283edcb0e20550240c9199fed37b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfa5123a2fba8374951b701da31f9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614d836bb5497a6026d2cbc6326d130203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070af50de7119095a7d207540ef1361204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3bd618dfd439bc44fb9ae7ed845ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d01fbefc89bd02dcd6837abc669bb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4220181b48ab885021472a62a4938207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc4284c545053e24bcac2140149faf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2ee7234c85fcf813ed5f1adfe22b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbd6ace1479c3ce3038218209b3a7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb850985dfe8f4d0a05f6af1b2a27b9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819663c0955f31d92b94ca2dbb5fd5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404b60f651edb0aef68e5f78a630d7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb905a57b87926cf02539a5a3d92501e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e25053c7bb2332eac31c92cee8b9b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d01cc609680d8eff50466407b71619216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f27c60fc63cdd78f72e556b5734366217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad18e8f08ddfd0ac6e85afc63b78223218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f986ca5a5402d8247b6ec5b99d94ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1d2355ec5cd83292bbefcd2356232220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97a7b39b1520d4ea376459335cba9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f132ad4096eeb8d9f10f82b165833d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf56cc0d374ff5a74e50664b0277287223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a16431cda0a47d9ee735a63b45c390224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde95702cde60c82f56477fb4539ef0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088e977e307d7db3e3844cbd0a589c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44225ceb0dc6dd3cef68b73994f0f2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952857dcc9f6085bc508bd7d58b4f66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62416059c8875714d6186555209ce2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cb2415acd846a483a9de3cb3ca90e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab064da140895d511c261cf31e47097f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003344b8204be4a5bdd41e790cfe9776232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa2c2bb2ec5fabea1b66d40cfb526b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf90548f72d981b080e419530429eef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4f4a932c08ec67a960a86e9ecc90e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db49c576130788d4d68a91de601ce9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e20c09ee56945f9376b7b838df887237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e85b2edc7deeb6bc160cc35fd59132238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb16115581cdcbf05f152f78ec5428239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09c6b8fa95735008b6ddf795ce7b4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae22f6e760304869812897b5ea9471241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba18a9b51489288680d0f2bd525dc19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae49fb3a9fcccb4becafafcc5e4040243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70e6e4155a98c86e2635098bcd52f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5df0004c51ab0caf199f6f101e26b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd02063e3d8be7b38072aa421b9e5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539b6634fb3af32078fde2ae0deb3f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e33aa4997f45d77bf044409c78c87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c057fd1ec59e06293bde1c32b0629f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1de5731e7eae21a6680823131aa59b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d49371800003e2960b0d3e7dbbc712251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de3a4c31ffe0ba314cebbcb30c66a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a475640930b43cafc2d93db97eed52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f83c8df38242f1abb4a109b53910f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eaf442d1b0c45041fe9b3fb117121255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d9bcc6107477eef66dccb1b8d2a6b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7169f719116121646d66b9b1328e63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191ea9fafbcfaf07d6935bfa823f091258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f44864ffc2968001be5e2bbc49c5a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd57e42ac0f92593624fc89d8af2d5d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48eef813396d038007c957ce630ac5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed8e5815a76a7894d99dbddae64bad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7262f8aef834d8e1621dc23dbd48aa8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a8dc46c669b0401398fe8b372f278264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05c47de17a1b1fa45c037aefc1c4f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fef0a3a17d7b518c61597100454942266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1781173a04e5e9a452551d58198b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01128edc6c2d4ea778af02a207ead8a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f83187b704b31943654de6cc9a086c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96be300178a42698f2ae7cf86684a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4c7786b30208c7684df602bef4292271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e9afcece173a8b17e75d1bacfd60c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9ffad48e01dcc282f86512072b74b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad39670a505ff7ccb05777fde120df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287bd5e4b53fa09dcea20558b4abc11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972f879b74be6d3360e196cdd697bdd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc8e77798cd6133a726a0d113fa1e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59188ff71bead3b9740951c4653538c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28187996a15d6e08d8aa7fff42bcb2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514faec19d4e0902b560ea58eb862d9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cff9214f3b144c5c3efbb85d048c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d7aefffd061a234f85cc5c21f8ae8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f7ac2c44ae7aaf7fc794f26235688283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b290e869202752c225ded66361069db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c306ee9542df9af6693bd455497d18a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759747ecdda2cece9f34d7d2e4f35d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7db1384253a8977dcb34ed79cea1e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7673235eaded9c36aecacb6b69c6679288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db031693c4a844d0d3c018e5ee53a24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b140aae69e3c8358ebcd308146447290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787da254a89c161b3dc84009b1115de5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774792df910438de407de24d398dcbd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bb69fc80154f70832de117c87ad50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea17f4c433df602638126ce91f74afb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78d5f9762721ff721d1315ac16ed82295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793b6443dbecb5b8b9ef2b919bea9ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26501b2b0848e53b48c2d3aa836161297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700d4a723074989acee52b9bdbf63e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15618a7c88cb0778cb2954f7ee547fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368686cb4c6b8632d25f28a9d11a07d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f10f6dd2b7ad2e0cb96f26c7959e08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5f80579edadd31b609c38421f2399302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bd4618463d109b08cf30d7bffa4ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c598d75b961442f94fb11c6ba41bc8f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f08bc647baa6ba8789f333c521a19a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ccdf685166143c4d0c1053b6bb764306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5236c88f15ae86bdb8a38c96d358903307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311a09415cc34e2922a5ddec32069e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5bcc8404264d3ba89f4bcdd72f98a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b40c19c0aa7a7ce1a054639011359c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ea06c9daefb4a65079abb7579fc94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103a33fa32da7b32a99e9e0b9bcdabc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade32582dbcf1dcc6eaea30db7a0ad04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7c1845a42f7424549dbe7934b5878314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e17d9e0a6af1032bb4d46abc847d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc70e97f9f89fa1f58a12cde846894d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad90fce0da4e3e83a9b2adaad9c472317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f91c6c3ea3bbe11ca191b585c2aa4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17514b1b9ec3d706380ce0c8b012ce16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48625bf84e5559ad305a2e047b04713d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045e9c66ce45aa3221cc97f80b87e56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c0ad23a640f6961281827ced31865322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc37a997ce287b48e9556b9f457a65b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bf338dba4a2ec47d8246765aa295c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f8fc318042eb0aee83d59e9879403325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42fdf6f1959b7ee45f7de96e9c7aa8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92312bdcdf313d3bbbbe2bc764e86c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92323572f78821a28ba44f4e51831cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dd1f78c8db3670282ee10d61276c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd960149955737c21efca095049c4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf189dec9d9afd475ee40e5d81ac03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f35ae1f9f3d827aced804e73fe5f58332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcfd74d855a95976e7dcefcdafa6db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a885c42c049d04dc38657d05485d99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8992b70d08f84f07eef38b022655e25335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d243942ab9fbcff211e3de475f946336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16384ac36e78aa3dcba59f2c40127a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5ba19c28a8a89dfa91cec6da3bd0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e9644536375e0a8f587565296369b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a4e605252add50211ff08fe3775df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101009128e4f7b3888c0b7d350fedd2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cd6bbe3cd3f5cbf58343245e76d2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba778a32243783cfe15de83927492d67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51ff726d76d33b6a6bea5e51d92fd4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701cc2f7561ca061587bf158195a696345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273032564d06f42268dcccd79cd38a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb0c5633e75ec24165ecd147946a40347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58353e7a63b627343d206b2e148a6bf1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7b29e50117331a3a7733c2f91032e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fa7a1ea08d05e524dbd1e27bc443a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569542d26348cb8c691cf7a2ca8c5af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309076fea416e3bcd5560012c77ae67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bb916fe4e8cb81b03c217f382bfd8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13fa0a8704affcda337d5804bc1c41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235c7fcfe00602894fd58c95cc3c763355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffa463b28e203c9c4b45f397ab066c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b03e9d864f1445e21c2264e80e7f50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e50d8ae6f0e0e179933bf7aedaec7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabb0d6a832dd10e10216121b39eeec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedef41e4740a834d7cc789de0244f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacad1c46b680c97a7d5ab275d697c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35cac2e5ced5fbe23978d70ca42440362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96870b9d96de3969f314fb09ba624de2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb600b69f817f6438c6b768732de0e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7e8237b1c5526162fad67afcd9241365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4171aa397802b3712ff95155ae28c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65096ffb95a3ab335c23ec05f5b0d45c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43521c7fe9227d616bd2bbb65574a33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdc56713e54506a2fe40e890f27ed9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaf8afeb61a6bb81e445545e5de3d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1866bee40d08cc02ccf0149738db31d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525695d3d23aefd07a1ca21307730cc6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde96e7ce8c42a0ab311b053a26f362373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fee8400e320d9ba9818e83c7b64b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1040778ef2ffd3610fbe53eb62e0507375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc600c115048049511739ed5574641376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772bb901426d95e2d423a5c823ee400377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067cf93718b43c856983a7d40fc722c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ebe8cee401bc5c6b3004ac524d2d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba363615bb0007e2fece833d0422c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c14a2fcf58d6f6572835a4eca8d51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9921c18945455a4b5d354a621ff92dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480c5ebfc3b138e2ba203fe68a0b918383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30882ddd9678002032186ce91f6215384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d8c46d23c1030fed3707372f19aaf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac24a02a3db6e00be3a7341a2266c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e037118d504385deb08dd4437b64776387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb09fd690e7a685ac7d966d8a5d90ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205e0a3b1e3ca05b73c0c6d2331f0a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256981bd4477a7ccf68950939d16dd7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da68fac9ea2507812f2515e7d2de82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5c8d91532b1611c571a6bf0524beb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92564a92dcfa0a7903fa441f397060a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d57caac27c48603828f6b13dbbd462394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02e889db15842cd8d5ae2715985a51395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdb2699c859687a57480f140b93225396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98505cc357e17ddec9e02bb322e2efb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e3e280d4ada83647d255f1fa23af0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630ab062bdf09ac3e5d9cb1dd53a52a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add6f98d90f93d50c7d5dae74134484400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77836cda9f2c363029099757805ec9c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a18caf7cae679837fdd6f765fb5a1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb4462b182a0188d4cb3d2a2412513403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdd38771b12cd54d45bf0402edff0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd033cb8317698e2fcbbb3070edaeaa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd0db741bfa1354356b786985a75a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a848b14981cb8819bb8b1936e214ce2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86b00379d332f0a98025e8a027a029408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a70df2c4683cf02a582cd3a18304c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4bae742211e84158e843694867d04410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150b5d7abe74dfd5eeda826637ecf5c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5b164a3f06f4fd1eef34489538899412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61253f355a92e932108dc7ebb305097c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ceca855dd17b2114c00322586a0c9b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedaf2addc55116fb7741bf197969b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391413ffe824ce3a46e1e502779d3629416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcfdddb975e60e2b9c3cb982f29562417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a27a3c2ca10755e62698660775c93418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca66fab8dc451d1de436ca3eb8ef23419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7454603d63ad83b2ba8c62a37e8939420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03ac0d807f67a7e9530d40bd465a43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae23d22b868ebe4463422f72a6a79b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c4cb140816b0d86e989eaca93f7ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159e3ef46ac0021cb73b9dea094f4b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0174b36afea242fce3137b3758ffc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f482d693ea6fb3874c297a0219cc37d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc813f187cd2218158a283143e795f95427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49787c126a7a816a0264364ece20d7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36750ba913d8b045c0e80cb7d59b8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2a128a68ab40d1cca04a311dd6648430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726bedf52228f5cc7072e6f4256ca4e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac68dce3209b0f45c3aa429e00b093c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d359bd8dfe3ec0989d0d72f88549d36433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24becb18742c7ddec5f95d9ed49067c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29f92bcea6cdecf4dd25189e66218c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a48c294f4b6218996534cb2ff5a86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fedf92e475d264d93d30befcb7f8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23e2fae82e84bfa8c89b18d3b55aa5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f9741b90a288da94d65fa0b49bd16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4042c538e6cc53a33663a0d29f1cdd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceac71abba98508e187a682737ea89441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110eaef2a92a0676cf451f9015a033ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806890bd472330a0d969371e993e8369443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56ff98a46ef4f40748f195ab2bc7e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe7e269f93085a1ed87fd6092178e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b57090bc51fe07a4c5000d314eefc9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b376675b5f1f6de699eba66363e82f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bfba8c02416fd5a1a340b90db7581448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abcd3d8323705efd608a877ce408ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296716cacfdcb9461230707a533bc345450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75834b7fd9d6604653ba5b284a4a01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7433546f32058a431b4ce670c395f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c3f101bc1646d1516b9b6e9e60ac3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12edbe8f4668412a77f215db54e7cce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b49508b4ad1c6644d90e45a03553c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb12f00c2cec39b66e43e5829d38085456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba969cbca0e06507c388de4180b4ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c267494bf65efb14e9bdf04971281458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038bfb06faf1c5938b1bf050274a0c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84667d92c78f87e67558f02ecd75b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f2b3b2f6010dca51ae0cf5f31b64f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1f6a85d56b29a42fb93dbda33d41b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31253a17c2f54df9a1c1603964752c58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074411c480880a151d0eaaa984593093464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa49b7bb208ce8e133a975b1ad78ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b23dd1adb948ae8a88324b540cc64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b6bfc8396b966f0897c58be4e7c01467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827c551b08e27fc62d9bbc30eebaf3a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd69f3f29b6f39858b2db24f0c8863469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8c5afe9250513b5fbff168794bd19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9671cf6dfd8d4f3730f0ec72fd5035471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a8db9b57b53260a020fada139f926472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edde0ff96515355db9803158424c12b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b244347180416d278b5ffbe875d12ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0540eefe552463e0f13054965b844475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1d4733e67c5cd21cea387c2497dad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de96d50c33e62df6faa45e42077576477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662396ee5f19d269a820fd3b568a879478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83576c7f4de1f30ef4f6145e0371a388479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b933e0d7cfb7b544c927e56f73ddc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7dc93f6546c63958a7af08eb927e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa8b790ce66c8535740fe38931967e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf0b7c7e0f930f832ee9f52e4d80e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb11cbc49cf9b27c2bce300febc815484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4d39fef7b644b379f56f1cd41f225485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eab8825529b30bc8ba97e2359d30b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de1db74a67c16a60372178db256cc4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fade217ce63e429dd61fd4222cf43488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790cc5bafd3f7721f8ed99dc2b57784489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71294e172a20606c07822717ae729774490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a8ef1d1586b56698245a5e8a5d2ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151d42fa8f88122abd785b101f8df7f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0998fb46e251101d585e7a118b9ac03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec654ddb917bbef8a23dfd3880bf31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19af9cd2ac81bd5f8f7da2e9c6fb261495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f38e08154e9202eca1874aff0a43e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272685d29a9c75ea6f90dd11a534500497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207d8034c7c054729ad13619ae26eca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba262931e07ed56634c237498fe02d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a51a7107f7af848476e6df3a908985500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8971a4bf0e87058dfeea24dbe42c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0ed6904dad7bc08ceba838b60a52f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9024f97e287bfaa9be2ba347e8a94c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45010307a0f6dedf6602411119fef492504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da3eac38139544e8588f00c36393fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c041d4f370e5f68694955cd8a8854e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56c17749e0ef48ce622f2d2908c51e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2096dc434ba265226a75e441805ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d12ed0f1dab636e362b4ea171c68d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444dd4d124832d4228bdde38b67d7fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb2c072e7f241a4ed1b1a1a103136d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a18dccb9ab4d92d10b3d34864e1b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb11f003234c56b07c860c10a82f353513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf4632481e4e475300f59fcea48f9b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f849dc9374e1762cb5da676acc38d1a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fecc40c49d04444183ba436d8805aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7973f44d0a609b429a2075a7faae35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2c322623c5e4ec345060979f81653518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fee1ab407f0fbd80537a7c2717dda0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8b3bf56b900652acdee3b146742a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac118f42435c7b731b711bcd549bdf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc27c947309ceadaa181eb46934495522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690719d300e49fe4692c9f044436aef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b120bf5d91c6b85ccb6be39a3320164524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad9969b8964f20787e4d04e1ae33cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0bd9aa84ab85222ace33b12627966526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb12ed28bc59feae9fe80bdca59da2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856a3a53383441ac36697f805f22b73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab659e5d8eadb91fb5535ea9fe80331b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac850025e98355fa07f2f397b2bc0ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b75dd845b1662528328cba7458c95531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c2e25543b45563df9853db4b25409532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941b2cb4d16c7acf47c9d36dc75ad77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1984aecc8125695d2b16f7d50843c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b91cbc83e7efb12ea8cd2f866d1d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b264b881fe4ccece288f2e05bafc849536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ad7dee941ffcd6f552855488fd79f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da901a6e63a6d54bb8febaf9d86d578f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7650f46ee571304a29d1400ffdfcc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffac838f21f7033b333ae4d36db771e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ff1ce72dacfae6b3c16a00657ba68541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740da48051059a2a7c95865108a12084542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688c342f375f467c959e7fb8d405a65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce10b03de57e138b6b8926e8a973126544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bc031b647ee5f617f68cf4cdc9482545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f75e6a501e6f7e3a7b859ac2ffdd49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121348dee68351c7b50344815c86232547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92771a6c54e6948a4f84e97e70bd76a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b927aef62455fb954c9e04de2574db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43550361afbca95070e0f972c61b224550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3339e921c63a1159d62a4e018faeb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e927c5e35eadc2678915dececf211552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361d0933aaf864b14fed2cbb35960c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898c9f7bb5d0e8cfebbb2648cbd559b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868a2748e966887ff65a296c1fde9db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9134a2f1e4e233a85bd72f899e2e14556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257f619f6cb372af3dcbed868847153557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e78c9b46b23f1cdbbedb29dffea27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f316d2bbe6d5fa3cea32235568ed4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac652903af9d38344188e1c8824b44e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11632c02d793e57b598f1b116665a398561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d975dca52b4036df33960f76be8bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dde7425aae8c60769a72ffc68ac86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1658d449477e08783743cfe7990a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6799d57bc73a6720163f4ef84fe8d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0243507dd4cf16c77ad2a5a6ce5dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a254f2016aa741f10441cfa9291aa26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7976c27321a7603be9aedbff097a91568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285d208017c36c172054bc43748fa84569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e61c518082d6f91e9eecaff6fc396570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1db5db643042ed8b8bafb17e09ab4f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3b378fb2f7f8410467d952a45d878572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c233027f330ed113b535f3a6eb978573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766965238cfe1ff557b5148656865f40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cafe7e732dc09ee9e12f7980d63c88575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6974f694e95a4a2ae0bf7b2a49182af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e675d2f525bcfd2965e55533dc0bf0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798ca38c566a63b5ef01c49ae7e560e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe6db78b3ee29b86a6ae3f4b44698b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb59b01269b17f11d4c1cd266ad7b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9996d07b984ee1a4c528a4d338e0c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b824ab3be8e1ac3df43fe777cad73582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87dbbb3f4bb77f00b80b20370c8f98583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fc63740ff5a9784a122f1e9fde18c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6188bdab32eb089ee965a14116564e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0401e4268f7d2d68b6f17ca628b7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593494bf67703243b4a13c73ad6edb5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec523b2d9d3d4d6792e18a199adfd4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c845d40c82140be29dbe7b9e156aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dfdecae2dd47a80e90c206126a71f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5cedf26e6d47579322c51d90191ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e7c1bad56241ac74dbc7ae3d38cf2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b55922cf4ba8fb616d6e23207aa55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4601a82c81d544b4b8bb278d07cbc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d4c4499d7a2b76ea5fa663effcae0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db94122cfa1ca9c5ba2837c1f45f6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640ff49982fc6b6f09c4ebc04d43808597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea56fafd255ede9f24b9ead1d2a620598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b1245f1c58b80ae593ef2df509f19599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d004cf5aabf43a56a1fe0ae4e6167ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c1dbfe115cd10831b0b9a5fc02b0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549eb69d71ab4f2dce947b4ccef98a8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7971d83763fe042ee071fe48b200031603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee618c3ccdc296e97991f30eb8ada5b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037810e420982c4c2775b910b8b8340605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ade4574c6047367c0050f3970822c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1bc16a997af680558205d3d147e33607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f5eb8ddd86fa94a0bc8c615568802608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d149a7360964beacda7fd6d570a53f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56ae90ac4fedab45cc2033726349c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a22cc4deeaf4f772024e4d1ea4497f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c3ca741f5c24291d4047b68f7c260612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c1a2d1546527d242019ed48649820613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc747c4e081b3654ed407ddfbc40c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757e7209af188f63c2631c228c27cbd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385d6bb03fac4e3fc9b59b34fa55df2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380008a801c7982ab597c53e7dc3af1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1279197cbd66cde7be1ed7fe7f803d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80077e5b9de4adb1e1ffe3d35bf5fb42619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf448d7475dff4ddddf406d63ce5b3af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58e18fe24710b8587ed85ca086d2d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a90065cf28db0714e991011f4612b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b90b48d57449ea61583947f51f74a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f542d45840023ef8e81062a919b09dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4811e143f1b0cab8188549678e248e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf2587ec57d00007df51210f9a99c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e74ccaf33d322d427e2e0bcaf5c085627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b217945cf9a553ea79895bb22490158628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936abc5288fcb610852728632a8b76e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077b88340abcc2f0faec8cfe3b30466630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cc490bdad5221db3f3cedaa251add631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a205b73bffe6b76f3596a44094abe4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206124b7b42db9797bea3d3b16ca6112633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187bd0772e9940f048364b5a6bb4d34634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee68f41303d44a5497803aed60d7c07635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6fce0846b69637870b0a635ca7ec1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b35dd4e2af4981947dc36d8c84e44a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1ffff6584a7e1506e2e1c9c89a7c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ccf2f18a57002a0759596c79eba6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50bc9074e86e8a87b15d4cabf71de2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35929be6a8659bf0a3ecd5e340bc45d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66944fccd077055d312334e9e9ce65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac3c9fb9914fbc74b1731d923ce8e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ab935682c928bd6290937970ba018644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d74a2544ff67ee5f20179bfa5713f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b34bb2ed05eeb888d393323ab85e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a0fb53163df3c78aaed3311b1b097647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0d6a8b687ded60c2f199947685977648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079b1bd95e9478776d6ebe8243ace64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b5b61d66efded5ac82acaae802893650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816fb60ad6bcf77a62a307d66deb823651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b34249932efa0a1f6aec63777a391652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe35fe852948a296ef03268f7cfbaf3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4c77daf01cb19e52c127887b17e83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c30693cb202b273a14a9b2e2e18e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df6b08294251b3398939d6285bb83b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a749e64f26b6d414be0748d233a83a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1688c9feae337294267a27ba80fb54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a29987baec774d47c9677c455c561659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c497d38c914e6f90d7f8bd9dc5576660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165932e8ed5a053f6d7dd4000779aa3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d9860632685eecb44c80fdbdbd296662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9706e140c9506bce6458a1a3adc56e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec3d069425fb29692a28973ea388a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e6c76cf2bc85d976e1e7f2c2231a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175e90b8721ddc1dcba4406721862b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f30bb7494ede2fdd74395e48f18d91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1d21b43aa6c72a52dbee5b9f5fa83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed839303d69cb72ee337ceebaf7b80f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1b579fbfc7397bdc31ba31369f604670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64800c64da003debb422656da47c1b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c149eda2a54c6dfbf7b2bf9b8476a42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d001deeda53f3bb5def0bb9742bd59d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf166c018f22ea395c3f5b3b05adbe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f33b1a5e256457c8350f6e464327c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d11b4b517179dc4be4d68c98e651a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05483afd31eef5b1d881512794c8eb44677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdda335517fe1199400db38f6e12c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8010a9a718458e40bd24e4b958a443679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ada236390f5c60e2d4e266ab1527f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f1c6eaad2efc6d62b51387ad86b70681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18b2869938e202041f97f89582f57d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c5bd98651bbfe28ea5989e110845b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fe6f9454c22f07a282d026e0dbb9a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd4bb3316d370a742b5042e4ed19d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b468a09233eea1f3024fece48fd5353686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe0ac5f3969d06dbb6dbaf6bec0489687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703aaefede35c29a8d43dafe5cf0002688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dc35d40fd05675e25a53a5aaee0e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d217dd52f9cc8c196eb42163417fec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351518d157475fb554fcefb6d227441691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51161fffa20ab8871324f2af693daef3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9701865efdb82bfad578877dc44ce40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caec017eb7b2d6967a6d4afe43b95a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a8047a8057aab34b6dd9cebc7905a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e000ba7afefa8dae97bd7189db966696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af92858bde4b484c4a80cdfba701162697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d7b9d46f89032fae8b3d94996c5a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a42f1ca077f41d74e6d1431f626ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc11c9d7c6a06a75c6f5ab0939a7b52700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef59c913f3993df8ebc5ec619bfe29701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a63832273b0d2cb9cadc1d50145482702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0711c89daac1973956da27b5067646703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b0b93a95f26b383e34ec58d7c73b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840476782d4771040750483f9124b77c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7adf79968ec117f25b2463fbcf75a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c84a39639de100543c773dd4e4d42707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2682fd2e815216c423bbf7a1f43da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ddbcb40d2a944d036d17308c049ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98e1f7de6afe04a87e2a472a8a60d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed78c23ba671f7a70153d3b9a2f4151711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec32ce59fd729417b557c26a26a3de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7f9f5c3aa2db13fa0a50ca365baee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7355ba7537f7e9bff0a1fd794b4e489714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cee9e8e6dd8c3674fad65e38050f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13335b364e5f9246dc7a30bfccc7b729716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c37cab77b4e4ca1408917ff9f79f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd2cf16ea01c3329a9b1bd2ff6dc75718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938f2cb4007eba84f5d3213a72cfa35719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202d8a50590c1bae0e45839c89e62b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4377870dcb6b5d368c9d05631b5d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1ea195bfe4a023cdf8d066181fefe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128658c2fb7411fd539d52a6db528a92723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20433bcb44c4dccac5dde91e055098b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93daf68722be71381399951f3b065f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f6705f763a4647f5124084d0798df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac890e7996a679afed75b309daee7c49727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66a1316a183573ec82280a74d215b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982f45dc13408b03646c813e20f0352729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bb931508ef458b1415becbb8c5cc5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b10c190aa3c3c8c890e7af8a84132a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcae412658f1479df423d4609e1ad3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366ce3f74f475e2ba2ec1e877860ebe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d27e9bcd7b3f05d643ff07ce35dfd9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eb86c212c963213b02832633298d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c972278df9c8cf47e6bf059dd7480736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a22178dec187836a949da2bc6ebbd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b467c7ba34ec5b933dc89c5b6a72c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4bce451863305e8e090476929d35f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be8c81053cf348ec1e9720e8ce72ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df05d724a4101f117906b7d9cb1b0e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be583c348ffe56ace3709ae2718987ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb2246cc7dbeb2db5688bd83350194743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe824e64ccd5483fdfde7f7c98b1c324744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597a347f316252da535734b91c6de55745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aa2acb0f5f192b2558433d5657506746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bab901c00828575fe800a4deb244d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf297a7b6c839c4e0725a91b6481117f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c626ae07061243b6f95517932bf76df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba214108fa8cc8f03233e2dee952fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16368bf49edbe9507211bafdeb0ac0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fbf3fdd3b68edbb24684200f7c778752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90a7dd48eb3addb063e927d9dd7657753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0a54dc889558ef5a57513fd7a1b26754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d39fe18f43124b3956325a96a24bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d6e882392321f5b991ac6811678ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d100a2df1bda75bec5dffb493fc14dd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db576f5dca2d27aeed1aa1c71f485b03758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddf49270ba619e51792dba145d171a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea5a3df8e54d39e12138ae496bf4201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ddbe717d89120c32797aed328c4bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdee6c1e0ccc9f1453df261331fca803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eba2a90773eff8c5966bb79faf26e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad23067c303ff074d9fe90465d6dee55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263196389297e4966d3d2bc8cb15a2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159d4a3c1068baacd7a5f6ac15212277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054add1e22a185e913ec16218a10b3798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543520d3835e1f60d21f94a3286d5329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa2b6d22cd4e1f39cd687f856838a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05c136eecd1861543f014b4a35a40a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c387ae0bb8129b15d2a16476abf949f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ef63dc769deac160ca78dcdf6900f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8de229c2d86b4a5145ee990ad859314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde1dc6b704426c502d7a62c43b77d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a046c2471b656e02f7d6ef76969c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972226bf75ae1f051feb456c1198e43717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a44879c81b3afaa6a9ca06322e6ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3347d68de19abd2e8f826d03043a2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355c701d68665ebeedcf6f0acdbf25520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f615746d664d4acdf6053d16b33837d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33df76198444e50d434dbf58c672cc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0fc39669d568415748aff67c906c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439347ff4f49b60e65f3601593e5962724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e297b56c53034c20ac4e2cd54344de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3abef7b7caafb6eb6b17e769ff7f4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e60e7550dcea58f25accc2050309e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277f570cbebd3d0e448b6609d04e58d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e4b2f509d198f4214a2fcd407af1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3be4520556a6bb4f7db8ab0bec4b5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851c35075c6c1bb5303cd13038b165231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa134effaa856b583d1548f6a906414932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8651b0071e73981dc4048e5dd203733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197726752aba303091bfb15e454fc6a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dd20125a9cfbce7da31178f6aed7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c2bd27decd4a5056504a2b74d4c9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83060cb9f2df07dc71d17237ae5bedc937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74012a0e9e072f2308159db6dad5b82138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c1932810ded7b3fd69fc394f75e6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c376a16fcb6b4fd1406d85286ffac8f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d982953aad63d2d0aad33c0804246e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096678191eee758dec643cffd269b9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16540d1ff479cf708c1a660178723a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c40bafe1b36b60cb83805908dc3c7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554869d3685dab26d25fb815a95940545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1711bf40b111b8f88daad9b8596ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e350db5262664187833082eb3163fdb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce677edcd3d91147e67cc0cd7aa479e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120ef46a9452d63c8c91d497def49d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6184d88443d2339685d03fbd1bffe750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1920f24e8639043b7bf6e7c6efdc6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8faedceef3223333d0f68853efc0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2a07c7c7a056be781a639b881f8c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06eb9d77767b99e896a6b9786bba0f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d61d62be19cfb5bf8ff54bcc8bb30b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637f6291bb1fe26d9666a0f7d52e40556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ff42d6fb6a3cdf14477d58258b8b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656399bd4e8248568b501c3276234dbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28a99c144a056fee65d9eaa6d838cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccb4222f695ac481f8f839aa181c5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e44b1f576cc41688a71c06ff8de0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbad782197c6032c4d7a95850bd1de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e085ff24e1a03a2db17e572b2691ca963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f974927bf24a87bb64347f92f7551064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be7d7eaf13b96c694aa41532c6f69565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae1bbea5a24d2e59edee252a635b7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87ca6b510206873be2901099595a0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafada45798e86e71979d45ccaecd9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad2714ba56f1fc31dc1af585955bd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1edfd3df803df0d90bfd9f7f2c5a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cadf7d56dfc62122b75d49395308571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4446cfc81c16d9f8ff300d19ab93e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14713e543f707bf2fffd0ed38ef8c5f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a24826a58e6fd29d907cde59a9039e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f68b30e073184db6c62d3aa6b4e4b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a964e47c5a284a3d409a1b02d3fd59276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd4cb6f37b5d7bd17c5d608196712e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01813f0edef133fa6a0509998d38273278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4e68d8bbc6ea727ce7bb50a71c99679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08275fa11e35fc50564177d8156cb9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb26ffc1e3cbf3963a0c1931ed3fc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630202fb4cfe2dcaf675ecf35b535e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e381327b08d0b199b3d8a15966b8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5be29bda749eb004b24d2e84a960984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aedc60e3612d61e0ea38be3df5aba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaf3d6d0fb958de1c3002ff4e48c3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34329b1670ffab1dad5087c61e1f257287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843a5083968ffe83199cfc91949e33788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268a1b9e365b27aac2aa9938fab17ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc21c6da49c897dbda226c5d99418f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1822024c5bfb9748ab80fb51c5f5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa61fa291ee9daee356d081a42622da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1c67791ff8eabc4ed6890cde22ce593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4a4861ed8dd707dd6f13935b2898694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183e7cb7a044a7db0a79e33c20f4d8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc630d560a62867dce7d196173085396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519b3b027ed4a266efc402536b7628597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71fbe3189cfc9792d4895aff5be9a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c52831c748256e18b890ed6309ba6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41641cc558d2b8020333777a52d58380100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53259cad030c3b9abd955e25d58ec1b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082280c5ce2965d1294981521511750102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf340de140e44f418e40ef0d6254d95e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493de98515c849201b2953e6d3e65df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8973ff4371684c61fa74147699e313105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82234ddbc0f3b30c46fe19709702251106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55724d57ae9a1a6be466feb7d7d4f193107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f0390b02c4c5fb65a6256b3ba1664108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9487cf051aa99202d9e1efce218ab0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281ab70f14471cd09c52cfba763e1a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c254921914b4c4611a83e159ec03db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf1beb28b6b4787db172d67cc88f2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b89dfe98dc63bf8e06174969fa4ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456e0ded7e149c62f6fb6345d50ec0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ce78be7a29aa951ae759c66d85e8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae90e6af005862a1705c0e0db63e389116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6f131c8c2bb7f0cea013209dbcc2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f3930d32349bec8ee7ad98d7feb16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ee3016d8d53f0d804c15ce67bbc5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0c0d3e998855231603ef28d8ba0af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66b9433c4905070cc11b7d8f0eee75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e8e00c2d2eba0ba10f6dd7fcd0f40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb5faa2b528cb8f154ec2f111f2df4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e99f389e98f0911840dfc3b7b06f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e2f8da185156b47a42967ad727626125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a0abe3c69ecb145d2e281e1ffb927126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d05aa58831719521b0258fe6e2de6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12926dd4f8b4d1b7aa6a0acf3ca0fcd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86aa52e8addfc355066ff9f1a1e080129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18ef0fb6dbc6d42c1726dda4790431130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647cc05228c770621ae8595cab566f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8a9772ca652deb716797a3b179ab4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49349c24eb1d03eb2e9bc61fbc80de7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b5a9b8b53f6e7dad7b79658a57af3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b6ab571cdb204936ac2479a55610b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f8a6f184ed4ded80755960a4e5573136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48a1958e2624d35f7e9b0d71ec559b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef283d33e7e739dc3bce2905a70633c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f62611bd2a4bf14d9f7d55d2335dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184727fb0891a7aef362372d7134e1bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa16fbe5f2f6750182dd5732b64cce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec929b4839d0eb13ca7affc5ee595c0c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3888e0ec11962d8fe425bf04c876de1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05274d9036a22ab11c1bed4f97ddb348144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c5752f56dc18020fd6ef9e1fd9112145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f8b77d97c712f52fe3437e9aee785146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcd20100ddc97dc38914ee54689e61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e954055f525e1119acc03dbf27e7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1175c48a12979fdd43531186a4677149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d50861fe44a37ab3bddc6c1ce5a3ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e901bc94ca3076856fbc9f6fae4c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4dcec8d9df94664083484748c837f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78625a3715f1739404c99d7423b4a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dd6dfa51373f6addb2765f87b9717154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4679346527a8b558ae9d3dbf360c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c371468e66e22540dc1849221cfcb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f0d5545bfb6cafcd51a5c387b5b9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b972e855cf75cefc995cbdb1379d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3b5c55fe250f6b5d2de70f19c9762159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5bcbabd437634c60c4e16cb755e30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63943d86b43047ffbbd1b841bd82cd3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23e51ab9af00eb4b171db2eab93f69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afa5642caf4392ce54211ce3f43a4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4c2b1f4c1a3c60cfb81ca81c36de6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8904dbbf093f6bdf2363518609333a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea81945d76bc2582634906c9a7f47e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065a3268482f2ef1d9509aab5dbbe98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a2997acd74e7337e5d2f02c1ee90d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7064b0b643a8e4e334148704926c266169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bc7361ba0bc5f8ca7a2f9ea6eae08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5592a5c79d28b4b8bfb7774785b60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fca0af9e927c1cf7e546ea21eb137172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b1ee9962ace453efe000db86d3762173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864aa1c7a9936802f2048b279ab01df4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814fa546fc6eaa69314f561c63ad3e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd151a3cf948c86634eb526984a021c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c5e20ba2bddd53c21f9e78b73833c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ce142c378b91c14956147d4df6d44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a4c73c7bd641521b168252faca49c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bc56d6783f16ffe275ce3a9817856180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8f4412c96e81a2bfdbf16f6c81e08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c680844ad409df98b1f3725ab64f1a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b51d41d87908f04388736f64fc03d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3865556be3397e252ba221853ca48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75c636552b58707a40419d17203234185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3278576f84f4e021964842a2870a051186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f62f30b31fe1b44a5e57ad1ff9de8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d5a2c6d650183fddd7e127e5943f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a90e2c1c4d96ce8fa521feeab65a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086295e8d05ae072a7890d9f2a2f245f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c548b35d8ae29dba6f4e6a1fbef87a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e563155752b966ba9a21973fb763e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4c77d4b63ce18b2b07c4c7fdadfe0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5a878086c025d74231dd5a80feefb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da590b7f2c2543cbc03945e58712f81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edf92370fc3cd7c9fe81bf836cbd72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e194b5d50f1d5b211d6e736ee33eda0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a6c0ecc580266c768ecb016ae80b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef0424eb02fddd2d1764ab50cdfdbd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b11a1babe5eff3b30a8f42065dffc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceb3cc6f892d188edc43f2cd77d181201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cba42e56f92565da69b18776ccbe2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7fe8d360bd9bc4b9932a0b404729a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc4c3dd75b4d2177313ef99713b798204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982d2aca78ce89c845d9479d5a44fbd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a6e80c47202104b05e6f4055c0217206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0fc6c1ee8afb65b51ec19507b3d98207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a827c47d1db532adc9b37aa9f087d24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48133004242dfdace6ff587c46cab641209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411399701474d73e1e889094a0501bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab1b5658ce4e7b34776eb87d74b2e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233efa1951f97eea6615eb4a0424d7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d5a32fb9db269a0d3461878a5e1ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382a526d14ae2ffd5d4d878afc9c7db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05cef8c9295c8159ec1c9b4e7e83ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f8c62dda49a7d05258145d5789940216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81e945e3a0461d0df88780494a2601217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ae0e5871ed1ea284e2e4e5e69c80d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d2f33fe2c62b498b9a2a7b0285f3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6acb0ff685af9842cfe78079c7f2eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68089c87ded86e853b371a76adbe72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b68aa1c277b4aab3671b9d00b640f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac3a6379f16f7e75fd70e546573bef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dd7e5333290fabef38474a3982a98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2666fc9bf7e95df3e2deac2633c6c92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcbd817c1cda7e345cb87503f39257226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda92d9d68c7390c45f56cb11e6cc9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8af0653de25ad2e40f14180fa9431b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f30ecc16b5b4d7433bfbf2abdc209b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bd8517caddab45386f400efba0b11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe0a851881d7b7b0f4d058baf98b71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056e07bf2fb43a00d184b6310db85fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5aec036c7120e08d78ec98dad090b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402710943708166cba53a1d5057e20ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9f5df320e6ad7e3de6f7368431b14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126f16771f98af247645b3cfda48605236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537eaea685bae71d329b34630d754804237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce3b6a50787d03a49a97a3c6da4dad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0796dcab33b27c06d0eef7ca722e614239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271df711445f53ac763838b18edd3cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3376171df017e229a21655b321f8d06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32010fc04be552ccdc34e7c77f40da73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe901bfaf6727ce667c9e4b344ac6e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968d911b49363f5a857ddf8fbb84eb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c85dac766a4fd7f34ecb9790cb952245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec63464ebc704d24b7cae147e22d0ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601a6f7ddaa0ae10e14b99d6f03d352247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32f6c458bd1446d7e917028f3853c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0e95106ac888adfcba193a5356707249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a9672710b2248ff5d5247ba322f2b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f0447a3bb94e2555c4b3f07ceb087251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92b02ec0123f0cb1080a04ce65a2bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043bae5c31863174d2f361449e64638253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba12823cc5dcff6c1007349ab0ae2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29748413c12dcb453635da95d10376255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dafc846b4b042ba422cf24e5e7a3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e5d698d1153afb6e328e048c869a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30749a3a71bc4625158d41ad2a53048258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e752ded8fdad3b231dbea552b699631259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7304ba260655b62b10e263e6ef3b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f8317bd055005da686607056a3898261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7326d2a3b6db3b945de6a7bff3324cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09014149b2d5d9d374d04c63668563263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959ad145cfe4f88f3e30fe929aa4d50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069398db947629dc676669c025411fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cbd300915cc0b0364eadf856d191c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e719f8af0eb8373f35ed9a813beed64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3b4a88464a933530d42a46d572388268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe977f3fc1f3b66d067a96943ac2b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de25842fd1c85299f57f4a4c03ba4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93281d5152f14addedb29174454706bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581f881e6b3605be071458b7deac346272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cc3353566e282c4c8f34c65393872273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd77b2a9357f222fa5d239317e2ad7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f494150eb426e9e3846d26a862b953275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8b03497661c382be54768a32629ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3f800f5b7dbd4ea955e73102390b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fb1eef77626dc92834d971599c3f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52d95a19145c9d015e7d744f5255d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962293e239488f80531f0b73b896040280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935b7653b7af275b44ea8af092e5db9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cc48fe96d9fb0db690fb70b3c5e4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfaf51897b381bdad30d3315163f73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d81a280697035a844ffd887364a21284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622df5f43958271452ae8f35e09d2b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f2a0a7263060dd6156d6ecafad08e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8eb0e339ab22108bd56deea3ab244287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcefe819bfab3e8c94c4440961f315288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04949528e66be7f0bbb677efa7091456289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7b6b1219320dd06360eacc8053c1a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660990449ce8402bf6ff71a173ccc956291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8cab942fcb95cf5d6576e66d7cb07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac1c27d31323beb28eeeb5a14211ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273461c5dea4cb0e0fa15311c79a4a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dafa3f35c44de56462a6f54af587d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9bd0a2af6d9d25bc18005369e1883296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511589d7034072af407bb2f41900e3ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d915cf5bd2088a9360636f7f18f7215298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49487048aacb132e787f1aaa1edbb5da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6b115e13aa986d409f183498832b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c4d889141447b6c89d09c001ee9bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c457b70e2033204cc24d02efdcefa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb25f0957cc76c332ad0833313f95fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e76d4e44a464dd42736525640bc20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7b776d968f00a3164728c06d0cb25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293608b6e63cfc2b322e31a11e45313306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ffedb992b1442adfe812ca624aabe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd6772ca6bd7e7bf98211a4779e426308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667a2807c9f6b6058172c45cd399545309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a8054f4cb2dd2476502e6be300515310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c69c9eb67c94d6d092e56d2b333f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebce509663bd93b2c1635286241be48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d35326db08e734d157f9fb68c16a52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c48bf2134cb254a3571c40c7cc9fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af44b71cb672df54ee2345913c06ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c761cae2950bb777a695f6f37c26c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f119814b7b7b2214c8f223ef34ff653317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17aa808088a6a5e1de41b939edad405318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f9940f11429c00ff64e5ace1c7a4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b976e221d87dc56fe9f2eddddc7a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dcc62e8396b88ba4bc6d2a9cda64e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5e4d6bc71b69ea598d7dce43126bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a65f843d3ffa171004e4e4f99c21c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f8ad555c8e3f68c499f792326e5c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947ecbcf4b47d30233e61eee56e116f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef243d09d6e6fcf51d89c046a9fbbaa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424a221fe2d7357b0a7075fd852f1d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194baf06d1b7a57d7c974bf003328eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c8375485c855806dcf66856e1df19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b35caf98298d9564dc931fa1208c1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab32a625aac1891f77db454d155cdd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f00d71f063c21ba02af387ea1375eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6bc0c1f483a44a00e25e29da380e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c7900944ce27f8bdf91eb49085bac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae696704195597f4cd244a2a4db8014335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e11051b8774cc95c1c9b0497bd058336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095a276addc2d4436cf663447df342d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba585ca2b55e29444bcb57a40c0105338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908d69188c49e4f9f59415c1c3b8186339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2c686eb2059637a5fe7560ba7dd2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02511a043df4c158f5388d5f8b7259e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a07b0ea6b3aaea9fc8f93e2332e88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae605e7a5546e4a08703e2f97540fa38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d96fa597627f7102a5b5b57ba5f9e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7a4423c4e3c714e7e1bd84fa8ba77345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764959df7a6d6ddb67f9b2364838381346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53020ce5b227de52a2f59536fc11165a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbb9f81a4198e8a84be0037819c292348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42bd7f33ea5fe35965588719d4e63f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1944b81bad180d19ddef53f415b3e79350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f917991ecd96806acf4d1b54f746c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62e5f32b477f6bf7afbd2f03c8b93d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a5a7d6ee3e5e062f383576d12ae53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6770b2977293eca2c10e4ad44856c91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962b08eb9ffd19bb7a2f337f99b1ddb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935dde6bf3bd26bf4e8e150bd43fa18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fa2f39aaf941d1540c9fffa3b6001357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daf433b49ccc2313ea83de7dc46275358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567408533db412e2c75f43de9f9e4fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ba14118d46855500ad1a96dc88829360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef256abd5fa762efce95cd88180a210a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736a9a055dad7eb100d30769c6981b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74f641097acb324d53110f3f3cbb3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333843b4a944a647b7772b1f81a15def364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defd9ad8f8b2be40c4a1bd5e669aa8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06356cc4af4d4b25a296eaf1fc6dc4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b99fc341e1bf0329679fdf38e114c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10999834ce6030320ad4f17939323230368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607db5c6db176eb1b38cc39f89f9615369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714887d01cd2d8f8c4a6df9602eca99a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24018cb6c83d7288a32edea778fc3c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83f1a2da6786f1e4af1dda91e34190372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db3ec45301fac24cb7fc454a89f601373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9dbd7a4435e9112c2f14258de2100374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ed3574d9905c852702ea206a3d2f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa97b929dc3b7a09af643a9452786d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daebd185bc27b804186f33f00df612377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9546988bab3a568acce0cc6e8adfb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750974814486c48cb36a3a1861835e49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd36678f50ed42912728313cb9e7842380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b2f1ccc79272f08916300864609f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5b08f9a04ac67e7a7d6f89493e453382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbd866709b071d9ffa2b4f2f6b27c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83179124f7ebd02af05d27237d210c68384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a6246e562a8cdb8780933019eaa67385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572767cbd8e238407dd7f3d5061be58386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0937de2c71d58bce108dca8cab1237387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fbc59437ed6ecd4b717ed400e06c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9dd0c35cf87e55c59da4e916d3cb2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82237ef13ed3d0a3094f99df68cd7856390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14042d34466c86908f51354db0bca881391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dbd227fb4121985685c5719561140392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdca44bfac397157338d4d96df1639393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67c5a75b56cd3a8700676ff660815f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b89225250340557826d8b2fc17c743395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64cb7b12b58f5d7b8d97d3dda85c71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2d7724b48990c3e853f90cf4080a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb70d7c8904abe30787ee0b6cbe632398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d6ecbbc8ed5c4b4a679b09d49b203399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521a9875e78edaa93133bfd22c160b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e127f96a3b519c31b5b1e46ac136b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425c5f7560be95067093df83079d8ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7c9c6d24bb1bbcd0649717fe98479403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774f1330cc8adfd593e9ae7fb73af21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e31050996634c844244177c4944327405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b391273653fb508620c3430992596e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863081ff4bbf9eb846458aa0aa31dc4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584d2a0d93ae0fa4055a4ecd525e59b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf9f3fbbbac843c2423fb44ea5547f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e25168d49cb8a9532034a0ac229dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c0aca7f8ea7a40d7574db24316ff9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8a78bcfda7fab75c7f8499222414c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947867e56e921970aeb4113664b6bb7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aba5ccfecc0eb4a204fed0ecfe354414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a0e8269930d59ba6e73b1cd14ad74415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936242638527d5f42ab05a65c992133416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c662256c22e6561f8288c1c7299602c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0c0800696d523f51eec9f18a81848418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa10079d8f966ee36d03d95e7feb414419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25871beb3987a9d7630fdf93d5c76891420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01bed0f55ad524741fe1995c9690c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b23238345fc6c006e9922ad419d8c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044edc34237d71e08edf0893eadc8187423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7465f74e47d4d749b73afe6712857424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d7b924e275241bcf78019fd916b29425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3469a8f8f20482858d5f2814fcc6c6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e657f022656542970aee52f2f81b4a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7107e0f5e497a3309afdb84f8ecbc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0eaa84c58ef60a267cbefad06f6ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc328e8a008499093eaeb1744019b833430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176e9a03cf926dfcbf8dff7669f4d19431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d207c61bc0ca47640c89177f82874432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75516115f17c1733bfe3d5d2aff0b55433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298daeb6d176957a56fcb97b0ff9b2d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b9ef8ed7cd8cd10b2c5030316333b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba5d42e8fce195950fbc8d6d0d24ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd7bbee2df7bc73d790efdf4e01d2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bdd867e4b4787ddef6e18866c9c0b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857098a651028c4644e5b4baaf646f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58aa6022492972388595c24384e5d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c48186f19462bb16fe4a745f989f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e819c9d7b64c665f6a5952cc2bc1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a51b49b718cdd426f83e3d7da20d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53d5aa099046b7cf369ba204a98fdb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e30d28cdd4d7c05512267bf9e615d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55fddefbc9d18018a19fe5a319a1a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd78dd2f907c1e731713310acdd481447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351ec378cebf3ffa1eb92634b366583448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5ac3ff5bc83eb5b9dd6f8141b5196449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b90d551a1499aca9efa0c4dfe294b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722de86164738ce4db646f2dff5598dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e64dfdfc25a504b94b1aadd240ee2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93d75d4675097a3902f69d33949bf2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233591306a1059124cdc18d778ca7a27454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efcc9e153a329566ba2dea115ab7ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816327ea7d25c5c7993f2bfe847cc6af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc33ab4a55248ae3917b67a0ddc69b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc726fbce01812b41bf2d5eb898ec328458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293af2f54851c93668736f02ce82b676459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df41eaec16ce9351990b7f15decd07460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81beee74ef5ec8f6ecfe1dbdaaa183c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721405260074c56764423566e5aa2d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87063351fd695aec41abb08c247db25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29463f939c82baddb6b9e4b1707cd0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4d37bcc303e19490c2697c52908fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15075da4ffba25e61366a926749dd57466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fadd14c7bc5d40f2515ba446f4efd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8627375097e8babc90f5fb5edfeb3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2dc8cf92f7eff5bd649111a33f137469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c55ca3d4d91de5dbff3098e2d9ea94470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7586d99748ff05a9f4545af3fd2ba96471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aceafa1ac2722e4a5efba66be40e5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124cb307d9041c1e18b9a4e6141f3f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d26f39e8ee0ebed88c4e7098f860fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672fc0f0da511a99446371abb4561d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc96aaa2312864bda5e2fe1d5b5861476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952f0d6ac85dc3f25cfc3f101217031477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17afbe34903870efe9149a48b0b16cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22dce411bd3286d837adb3f26c53d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951ce8bc7c39566ffebc880957d821c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedd9034516859d037a8922d4e658ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced4f4579943b7fbe7a1e0d3f90a87a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939304b0eb0f2f022712bec1ba87a91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d009641627dd43fd90be002c336b19b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e82a2b6503ac9f202f8d70188c948485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815f726345cf22e93639b8c66ae11e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654a2b6aa079863b609ec91d95863a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f900a859f8ee17acbdd69f5710130488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d60688fc64231ec540822928ac426a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf8083b572cb49e30a35578b41346c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce77d7723737bc1b7d3b6c21715c044491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bb31a03fe56e4ca8a084a7113eb15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947d1e476625bf929366a6624040c04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c2e45e7974edb94760ef8b1b8ce52494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb7f86367520f7c413c2d5d4cd52b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f40be48e32dad67edc7b3a2cc0622496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5cccf28b29bddd1635e5734fc95d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c13182e81d037b5a84840c27005eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aae41f8f5ad5dd33895a3d15b46644499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653d0c163646cc48d4e4304e29605b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8a08e4f2d729c6b1e12c073d33667501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f05ea6faea2163c5f1dc4209248094502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1d89161c49b79ba9efecc1e940fb9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf3efd18d1566eed4e9f25ad191894504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2861e685d56097aa53f1b3aa3a36a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3731f49ed7e3c6ec60f2725f6493fe7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68490139dc22c6fcfb4e087027f83c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d90b422625e905b8cd872c44b3a28f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58eb942c563dccb1abc86579aeddc9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83575150283050d19196ea2d49c9a731510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf5a377a3b1dda3aaf58a41d4ec2b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed8af298349933944795719f5a28e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe636b56d96db777ba8dc373ebc4da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249e25c4b02e8f40562b1c012f01790514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c6e722890ee9fd8eef8870ac26e5b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaedb90bf6df3b593ec0bba9b2e0171516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a722718e0020205af75a4164d92044a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24417f1d11e63fa58478dc3fe5621d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758617a81eafaf2c3787f4a36c786ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec40ae8999574b9be0fb0eab9ab2b68520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bc97c755065b0eea23fa737379333521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ceb190ef73bd9b85901db3eb764df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46df81aca6890e5fd4b3e35bcf35d6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce1c98b8060d3f48128612a774aebb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4c68cc61e391e3b25719eec20bc0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b2d25f975278c0e808449f170f152526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6fe06fd1a6236f5826c87c2cc358f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2febd61f31ecdd767d73247ff65f00528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1408de76b71d34c0159a0860f0eeb6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610acd69f587584dc8059998e490e02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3187f7443f6f1f66d8930e89ca2f93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386467f930abee7ce7316a7e6671952f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaef2556972602e4198580218b9671533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852df931a0a2a5988cf35a3638f25c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94580e270f829c492ed2cbdd77b8167535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1790e0f681528c73cc02f467ccbed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218cb83058c44810a049e87fd40fead537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f912e940801d413eb4966572fbf24538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f09b3fd89711f8f9a7590301170f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080adda47e3e24e9b05b48d6d025fe5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484cf3dbc10b375874c6ae863a92631541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe452bbf4d69ad078cd125caf0ed2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d8471fe45c78e28c8dec64f3d0c12543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf857d2d89d7517170fc336e3959d65e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3c7d7208d7774a1d3365d8e0faf16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1e6c0678ab265deb10cdf29d35da8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178b61a808757bcc67f276736ae1d2c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09712316a54eb1bf1a1d72ceeb9d9d0a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77da745bb1f485298dc6225e75098e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5b14421b37bc31c9a95f2e50c3f4f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fbb31670eb36ab161ee22f5f4f31c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771409306e8afa7c9835e16b544158d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990b3d042b3972366269130b9368b6d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8abba43215a2a3587ff0954113c94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec7567ce7859f60066267d389ccc15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0363f908d7fb7fc80ac4fb5c483359556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58885b71e8289fd9ffee0236205b79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634b51e9af44441a85f0f3c0b3fcfe7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e084143656dbc8fc448bfd0a3e9c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9ab9689fc616be69590aa8e9e278a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7918cbd1ae4bc0964011a9abba58c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e64616bee2748494c4af409adc2f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd6b87935f7db99920b5883470beb6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6023ac6417d6cd09fc629cf813734564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c5ff0526fc680541a3780f280a080565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8197a2dc992aa4fda59f21e6e2cb76566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e37d7e347bff208bea892ec7fa884567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8b885980d5109e43a7f0d31752a1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4cc10a992003b38869be30cee5cd3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb64a89769d9259927199e35532cd1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034f76fa0a0fc35c9e3ac9e98b791fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dfaf4b2a1df58fda88f869322c8c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e0cfa39579b0d73770db2bf45ada5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a76018edd5f0140db53bf9f4b392b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceb0158d0cfd0669cce1b8b5759761575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d099d4829059206f9b3411b0ff8a8a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b34c1e7dfa06e5b92b368d0380e860577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196cfd39bef9ab534a9ff5003c92fc4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399ae8723c678f50c1d3ea1673311bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f0a7af87f5bfcffb96c472db63d03580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c707455a4170f0aca7ee2ad9de1d493581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135d3fe244a7e2bc4271c731a43b92d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14f6a4a85c3399fbea0a1ef1b2a52f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce5467f434dde367bf99eb136e3805584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2572bda4457d82bc4c251ac86a224585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76669821e41cc0dd5eca587d29e56d28586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba642d4d149562b3166b0c827f970c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac862817a56165718f918abe40108834588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98137f7decfface6e5a156b2487c77b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49077fbca11387fa22b8cf7c49ee71590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad1022696e0a825b277365073c2a27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30e593eb5524e9296af386baa7f355592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183706eb0d0246f4e5fb668150d6a4d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9cbbcd6d79fd2709d91c46201a602594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518d57c61db645a539bdccd57d75a3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4934cd1dec2e662ce2153ebdea0819596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412807eda75da8732eb197235f9156ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a43c26f763c54743436cebbb0f24dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbffafdf809124094b6af5bf1f16a1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1d5e3f9e83e7e9a12eba9099ff796600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad0d2e30e6e18f63bda9670771fb40601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31726513ec77256297478ef46aa330602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3cab0028e63e091164dfd1d22fefd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb854726a34643e39e6425f048a3f13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd045aed5b3d68a6dd18e9820a35ab01605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02b3c426e71910906fe9f237a9cd1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f840e47975f4930a1a6e3b57ac1974607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf01722cb9fb7f4b864faf6fea029b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243362131747d31190b9b5e0b75386bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf3200b4d9491fe6bede5c10436307610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c416577a2e1b30e8ae41033ba5a1b67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4163cf99077a28f575e9409bf2178612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31807d886dbf8bf63f0a638d34e59e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04801194c11e5e41b6d6b075ea73ab36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1a97aab7f03ccfa381d602f362b19615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5eb537096657fcc808673b7875db1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd5d7a3695249edbc6a54b5013177c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64088c73b7050c1a1a3b180a4e32f7f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee62aef4e198388191f3f08aacc19a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a542af8daa56dd2a6bdd5d54cd936f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7dec8d4bf1597e9a1b67cf54d0fd0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31493e85a50bc7646ec3b6188c96111b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f54c5948ff4e3aa2a6ee391fd15db4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992062393eab91b1962db1dde0457fa1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3455c2c0976f69f650ac964dc2249625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d862b5d6700575fabb23a0855ecc128626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41c11398463546ba6dfca191e2917e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae29ec4f495c121f89d50549bb2a64628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384a9f7ff35cabbd2f958fd95f0c957629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f84c5fe9d7fc959a560b1a2d92be1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c680791bd351d20293e3b46ecc04cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85265e1ee3f83bf1b76c28801ff95eae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9eb9c851cd60f6d13ccf83efd744e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5f727cd627d5b8bf70bbb931ef134634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4d45f8d9bf1908a5d222a46b9a7fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209c84a8b09e729177325a4046ad748636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840098dc8c1281ce645459ce71dd005637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754aba72adfcd56e7462b95a345d97e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2035a2aba4110be85c5129e38539c41639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96e561f266f42e84377ab3a0724a07640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cb790f24dc0f6933c8ff4bd263558641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22412d826aaf9a0338c89eae3076d42642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216f253b8df01d09457d14868837c2b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1138e157b2ea759439df68a37ba39be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b74ed4f0633d1709365210e1efeba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ef94529e262426d6479c46ed61893646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630807fdd6906c2b64d94e7a26a419ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95ce597745d2a63ede2408f48f7769648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685330f418d3932e3a18a7ea86bcf809649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332484ee20ae33d84563cb405ca7932650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb108fe886bd900fbdc2441f21707785651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92878564a1042f74f865526e581f39652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5663fff14fc10ea18a5fb3b0767f963653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c3dcbf4665a61b137f10cc7a5df8c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc6aef9df76c036d851f4cad5f4456655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba888c64f16ef1bc9a635102ca013769656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cb775eeafdd351d138aafb86d2681657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364126bbdfa7aec524e6a9c71dbb81a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5776c98bf95aaeb28516afe73d4e68659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935b3ebaace8b88dacd123454596e45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48bdd3913614a84f42ac90410b1406661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343335bcd5f06b06b2c134500b0d7aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90b94c12f5311548d78e6a81a0565b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa369473b1de296386e5bc1a115b23664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f450d9423edbf28d2c589654b61a6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2da4b3cf60ad0e8a32dcd60b587fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76959558383cb093ce3951d85e6fdc3d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfea8adf86660d87f0f509c361656f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c16f755d7d4fabc5d0eba2cb63c085669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cf05558795495d9cf4740285117db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e0fca9e79b9e5c9d4c41f89d8f984671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97a3fe94ea3c446afeadc4f4c71dd6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833011ac1fcde25676b789e16579feeb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb79401782f8eeb7965a06554c1c3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379126346c2c13ca8e68eed5b257bf70675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e2bed7ffb19512da7ea5d918201a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5baa1a4b3355d4d2e75904e7e96b1c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb456285d0efe1520bfc0e0abb33d298678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a372860190c170b90dab9620a0bd565679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613409c1ff3f29ab575db3733e5362e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916df905b9150259db7c3fb4f110abcd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b424ce6c8d3574828a8e50a556af14b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54744e550652fe11a61b4544dae41787683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744613bad3dc49696ff4e7c5c40ad3e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecab6f1301aa3faeecea138d4111a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e5ef31e3e9f913a16d9ae33ff512f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe5d607f986feb54ffbb48a3865893687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bd12f3e588a4def7fa7ca774d2127688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1110bfba326d394f4a81fedf9633b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16bbd28002fee87d75a30a3512afe9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ca1610520bcfe751a5eabbee2f3aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2254e9376a31630e0b4940ed7301b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc3445f5c07f084715f6bebfbbbb2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76790a6a9997b8943208e98e44efe580694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db6faed367a4b383b7c9c90d14851d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5ff5455e874f8f6725dbabc641750696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdda826953ae1aabb89806cd1588588697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10160a95ce4bf85660062d8a64da1606698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07600cda92acbf32008245b00fccd0fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db1b278cdcf994cd9f1813e2ed39cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa3f1926b52b393690f71295f9a843701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caa77763d244b439d511677fe41cd6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f817288f0d3dcf4c60d35b132750aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf060410d348f564c938db612c2a2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4a73c7049fc547e32dcddb3847b4f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e622e084190a38e14b5496c21bee8ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd3d35750346fd667c9c8fa08bce55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f195712e22e6cfa079cd49feee3e52708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe1fbeb149eb26d60072fcce588d11709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f67b2f27e8dc3579228370588709fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f098cebea44a6bd3dfdfed7799164711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbebdea546899f2108a67eca1f90614712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ee033ea40259f7fb68b4b359d656a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44b6773a4a2ffffe81fa65537854de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e585a9944e9e789cfe98be696d36f5f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12227ef0987bf125d5660a02973da8c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b53f674464c5211e5c1cb93f70ec6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df242ad190830bc951926489fb2f039718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad7b6ffa455b933c3c0c6790590584719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2970b0ea22b0aa23ad85f32c3e620f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a55e5e60b5c1d1769f9356b44a04e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa82d304fab99ce80afb771fe28a52722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bab7866a9c8131deebbf8f3989f41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefe36d75d65c3611b525c0c145935d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800e3ea7752d129b1e95caa8b19d612725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f09943e2bd90df111014fb66bfd2c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5efeff986c0a89207b9854d0c4267727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc138bc62909d7771c4512eb2905e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe6e5377746b9a04ae158d10dfc4d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8630d606ce137e30f57f06baa36e16e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85df6f9d95b1f1bf2bdf4b8d9c75021731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84400704badaaa0f933e2327c2500a02732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c3191834795fa3060c624313a7822733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f4b5f47cd655f5d67b741c94f07f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a336dfd6a349713fccec7e8918e9b82735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15682db96b4b516abbf2a75042f8f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7665aaf8a77307dbb731f575c921870737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50502df73da70b062fea3d98a9151c89738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff15e14ff8127b18dd08e30116a1f6a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0aa7a31538bd48b22f7d484b58c80e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61a4efab0a784c556dc4b7cae28757741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0f034c065c07f22f3055de32de10b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c5aa4b61d047fecef48fc257ce540743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ad406bedf89ce18b2ff7ae6e5e2ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47da559d2d0efc94567352f1c8d47aa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9531e260795b875e9902a943a7937746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d846e037628ef90483ed6c50351caec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e1b1810e6e9d2d3feb1649aa96664748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f5d7f490dfdfe043084b4220fdd39749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0632786e0e412b7a7da38828fbc8d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329543ee5907d040dcdd55ffab483ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0151d59bf840af60b5d3ecb9d3482752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62e1733705485778c0a2ebd64c8ab7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cafd858c28514faab24e87164e2f94754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2da06fdf4cad59cdf402e515eef0b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeddba5ee172c93caa57c4c65cffb2e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627c732b5f46261a6d4abcc9fe50d58757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee22db9c39ccc4e59141b0c63fb1ae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9116e4054487866eada712a5e3be2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>