--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67fb285f79e216d2c89ac39aec0bf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347aec3b57f9f461a7ebe94f56f64b082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34d9061248944307142486187a0e4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4613f5c44aceff05119be994159cec64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f58febf5e3507af9ecf8d920445005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ea29d4ea0e84dd640318dcd2373ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d568c2a1a3bfbfd03e44ceb1e1b32e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010535a84cc59901441c634445ea23318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355200290cfbf7e6d72f785612f4db1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d081eadf4b86219f093e71f409691010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2e3f302eb7af29e59b6c7dabba45f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd56d0383ac380f4bc594f90ab9c7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850d02e25c1fb99e46a602cd5658a8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc38cb828d915044d5a802ccea072114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4818274e5748e5cd7a28becd7907115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95c20162304cdfb7279c33883e14df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ae0272c06c4fadfc351590ea79c3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17470a629eb0f2064828cd8539caf0e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575fa53864bb0d97dbab090fae31c6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe88a990fd7be13f4092ee15b8f9f3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb281a7b0cbe81f29118fe54cf4e8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b0d10ee0046f03161a7ba77799e9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b47769c952120886577f3712e498523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c611d541325c17340fb75bab208ac024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88e3018d61b259883ee41d0447ae9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783ea715a727a07ce96b4a368f285e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9464efb7406f8a237eea0e16b9bf85827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c3e13713021bdd33a8a1907c47a3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18f33562e12d96252770acc45e81b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93648a01abfd48d04201b50289d10d0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30908493bdb72a4f7c3203a44af5324d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3be6885966173b3194acdfdb710f1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828c84465fa796690bbf17bb8b796f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d533ca2c50042437299ab85e2640a5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ffd0faccba2fae73e57721438fadb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854bdb44f1de8a15251ac331d72e36f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0f3fad88d2331c0fa3ad0a6b50fda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dbdc1a53f91534a88aee049d728be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bea347081e318f275df181196792c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305a26be3baa977e28ac7878b4531d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309dc345d0aabf868282d86ef231dd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a293da3563777a0d6b1af7e940ab0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc77b3ac151ad57c1240c9b27c3459d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876e0c404ffc08f82c0ba599d831ab644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcae1436e0e752b5705a47b725dc2be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5b5778a25861f2a4099d2a6b188dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b655d67c9a9c152c03d2a081fb2b6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e284984560e4a05d3e27317d8e10848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587298bd6e7720b644b266ba86c683f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990a01b0445c8a78a139f87a57daf6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303a8f86033eb587d8efcad7fcbd73a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d9504fe3f47626ee47ede81ddd6b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc46a2d634d73d43a3056684c32d1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc31664913cf28407086d4521e2bf454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3060f07cd129f2549c8c7aa84265d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3138dd6c26c6c7286425da859398756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5084a24619c0548fc3d44c375e42257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98d005ffbc9d57563d854277f6644458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a1b515c088b1538e63ff73c07cb3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb64232f119a45dd489793ee224932b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a691c12ab3d567f017fc0a02e0a65c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1f4c3ea5d569f9b8e54267d5221bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99641a9693514506267adb327f6d55d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaf23cc30baf318b719ac9898d3f8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d0cf6d5acc0c938ccd1a2557cb5aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a8b36a98edf1ba6de1bb8221c102266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ce96778b59faa99df823a9f804f8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23afc78587270564c397423c65d9aab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150e44500ef559ea4314ae6da23223469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5825de6130615396046b48dd244707c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3f4b70b1a4217bf293a4d1f1c04ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7338ddf13dee303f168cab78c08c8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c25fed748f866fa89ab24d452128873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f62993004d8e29ea78eb92ce141ee874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44e04cc49d408eb13a192b6b07659c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2911e7b5daa29eefb3b7805ab66a01a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa5af057399c83e335c110654044b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72bf02da64d3a83ae794ffa215383778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034af12f0f388d94c4300cec41857fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86764744812209ceecea08b854ab5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706aff62b103b9137dd6c976c3b9a5b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498c7e8d114b2c8219651798739040382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42947d925587d94d6a758f298485ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12608e50eee988ef8272f55a39af942d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247ddc1e3802f47176494cf4ec12bc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f0b395a70bc0662b7e7dae94f81bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e3f5795ef51cc8cb8053f0b4e751387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fe8f4ce2b4257da1daeae19597b3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b812a81999ffae9781abb6303a593589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f634c45ffe234caefea61b03c22cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5434ba047c5382309b4c03518d5f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bae3125e9d17ccf960cd8368d4dad592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a21be503a9dc26802574c25d0b458993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70787f8bc861d4ea5d2c92bde2b21294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7c7fdd6911997c94b0609fdef867095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d3d2534bfb460261228b0ae6ac5af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d39d54af4da4fa1d376cebf5a1bad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ee57de728383f62b10c98066aafdb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640f58b9cd10ff2a55b8150e1238ad499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d099529eced9feb714fb2e0a375ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0871cd5377915c571347e02300de7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d20186af8d8cc66ab9b73c28fdf65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984262b7048f40ec2ebdcb2e6191569103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06814996898d186094b3acf09a7f241104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385849703f11e07bcf0875c6be3b5d1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127e120327ebeefd9cb88b7f7467fbe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b998c90ef312c417a1208580232bc0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531c50ea9e14552658d25667dd86d6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784b1268d1d370dcf133839bdb9d5ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b55dd2a2b8d4b5eb3756534c5ec5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6148cdff7c0d0e156c66ef65025da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e24805e16e0103a1c3d6e13290275112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140c72c1a5259b68c35cd8cea9f4f48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c66de3d53b74c1c92fb4fe8033cb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86042cc405c935de2353a83a9d0968115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888984df49a3a1b00311d676fe32690116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8188860ea2b484232609c166c0a426117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f4c67a48b6966cb767181b2dcf037118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517475b6f2b8875f5816f8858895be5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18f2d8417f4e1eb09faf1c4898b732120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccd28808a28a089976cf6b99b7bcb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3f789967ecd61aa7e72f3a753f8ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614e5fccb68dea67edb12f5081c4b15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9700de02db9091f11adbf91686cbb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6276d3be7393fd2f207eb15ae10c360125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8c4a269820282c5bab7ef074d25be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7fbccf5ef47f07a74e61907ef0fd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771b6710778593fed059d5895d16e04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893bb6b57b21d598191790d511522aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e842410e2253fbeb769a4dae6c8cbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdab3146c84071b398d7252d36ae99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9593a79f809389db06dc6d8a3cf4e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc88051edb142a3cf284c9e5ad409d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48d64e6933c747f02305e50d916e3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb23c9a52b091909a3341b4dab8953135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fb046c2ddc66d91603a91f519f332136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38867274732830c87358cafd229a10c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3508915800ed42fa70fcd3251b98489138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a582d5974a2c6164833681b0a3dac0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16100962b12d081bbbb8b0771609dab8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3edba24d50040ced7c2c36f1a40df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1419007e93407502f0331107921c28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523efb000dc2ca4c63ac5286be85ffe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5344a89bf5752bbbb4a78067eac1de6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9dd17ade792faa5d8ca0ec78ecdaf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db61a0587317efb812acf9df3986df0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99a395e2cf90ee04a3e7456eeb7aaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6525551ac178b3d86df4f10fa5a64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebf304d3eea607174603520ca68622149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab78723b9a1dd2f3f263a1492001477150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48c297ca8054854ef1e9ffe214d7ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26460d3e0d1625cd2e02d4f832f0da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3989f374a9c89ddfe19795f02c19936153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7006a13dc1a40ab7275515052f1552154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc1a0465120755fee401203b5d5813155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad37d71a1dcae52fe5d2816d58cff7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a898b4f4adb35a60cb19c1f94cf740a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92de4d82fda240b8b96452e1a01ed7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7700374fe558fd9b95f1f85db9ef2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d34567f9a42450d90e201a7473169160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a28c92c4611c526f5bf9ab2d52fe40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018752ef6ec782c613d63a92235376f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345633a30b0ac2de9300e93ff9b11c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369c1087829c41fc6535f396388aed7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b89ee6811ed8dcf68539339b3c91a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c059f8c39bc8c5ad9ea369df2e8a0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ed6e3635e73befb52684664c48151167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ce46ab0f3a1fce37ac3accf87a34b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00940bbab4c790af1b4de26267d12f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529318d80845721d22a57c66521681f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1f5b259650e891b6293b5ed7c90f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b2114c51ff81415ba5e6e2b5182cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d778d973c10c10980c6c1c95349423173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbda9f8a2a438b10c79dda90ad62d3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff4cf4851692cd8afa63a39fa6bbaa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b442e8538a7fcf0308732710f543027176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e67f72571a74d5d9148903523c598177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a2fa73b43b6322e4e75ed08921cc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf259a4380c1d6d33ef4d6b352a41715179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce401da4f687fa0511ead58dcbdd0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37842cef6593ec2c40d2643dc21df2d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2eeea9cb72431362663b56b52dcf0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36319e38bf0aa69b19c0a726f241664183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72442638d160f83bae2fffa357118c99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2039a8c35ca266f6549072700414f92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622a6769b7bfd69f6f44e287741c8e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58867be1033d14ea1d09ec19bfac7b88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112adf25ff70f5e015de12c1fcfafac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80587a78eafe9e56626d8e095ed3e71f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b530895cc830acc1abe8ec0745366190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b42ccc6bd0c4da39cac4d1340f6dca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f181071d339f23dba5b9d43fd2b39bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90835144c0be28418501d2ed3e34e74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810ffd991e403bdc9759171f35040ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c93ebf3406c53b637f3383ffd6703195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c915b6c2771ee55bda493f30da8d5aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d02a2bb0975bd1140b05b5d8a5044197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e36b9234e7a6f16af95087f8174cef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbe1d8007046680bac1973539ddd91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d225a51b7d5658f23ff0a45eb00ecd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b58d57975885b8d6973cef6b19e3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08636b9d11981c2eba7ea7e878ba54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2224c735dce465960f24d6e24d9af61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4e484f8af98afd76717470ba9c9ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8679ab4f504672f373b057742ebc6d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee83771c864ca467ea7f9ff554fa59c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137d6afc371621428dd1ec8f380127c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6dbbaabb9f671d0681626944cdedb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894a9a1ce48d9b81777b445bb02575b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d89154257c823dae5a8d30c1d057a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426054e6755ff1b0e37852dcc668dc55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376c7da5805091b4828bc1241d29f57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd412cb985ce98e65fcf511fe5acfc8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f408c217c1a10301f63b46f1ad75094214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061f2ee771550bfd05dcd0f2ed02df9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b766cc78e768bc8d2d9f44bafa171216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae6a483e292f833c0074f292e23f39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019caa074f1af4030b1ad8a598b2a71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565af455df471440b0dc0cd235923c8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3739e4cf61bf1ffa183ff6449f101f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb4535983c0f952cf14f35a3e01753221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac002d6df28818ba53de7298572fb85222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b038c27c1296d0afcfe388ce09a4bf4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65fe625825bf22cac23c5c561c277d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c12c7b8f02b05724df45e1a928598f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a8e3472a29c894a9ff70074ae6770226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb23f526c6c2e7adad831fc8cccde34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b16e0ef647452e6dbe86b1b053e69d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc9e8c404b7ba730cc1978e9d5d312229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8db0e8455fa950cce3461c0b3618c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8785e3a906e1518dade6ced6b049780231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff731a13b323303da3b89fc4a146e01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c2367dda7f64cd2e56d44b7b59184233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a582696845f034ad476c5a16b27f2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154b655488f42aab9c5e9c624bbf42d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78479eb5be0f8e2447ac2d776dea9145236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560ca8d00ef18bb3925bfab85653678237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7e245956bc04b3f6892e71a1a584d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d5b6af3981d6c3215f47927e02f01239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34719f3b73efb97fe57943b58bed056240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6c321a6489eea77a66146d04717d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4fab3381617b86a180b74d1991c87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9b14a833f1cd3893a258a9259c0f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79051797d159a535abf72be77a05513d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216411e0d3b46602189dbdc31c7d457e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f87fe6c9bca3b1d36f2fb77ddef3fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e3c3abf875b4a026ff7623db8d2c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc360a15f467442c2b89cc0b3bce490248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b78715291231ffb075670a7418b17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b481b388318246bd3a134eb8ee45b99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c68fc278b06b08913bdddb329ee0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c460c0e234fa3cc389611f6a1e537d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa788e1eaa2fd946c02b7d03adbc9f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f176e3260712c629f05e8964c85ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d534dd8c71acc892a5845e72e8324d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cc76ed33872f1ce4ade916fa85847256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca47e9ee3c05edf65ebd72f9876968c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040e8b8ffc80cfabbd9abe1c5bf819f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396faf3e91a8ec4bf7ae2dba10f2f929259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26814a71085f286315624c00dcc18fc9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2755245b8cb8e39dcec36ff3f4a221261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34373e3061533e138b8a261099c803c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf89f5e49a123c6d11d32b54d6fc61d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b3c361518fb13cc5ec99e534731a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f591bc02c61942f24b33752851798b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863a8d833208c9bc5191add3f90fe6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d54fdd9bc7ff7de0fb4f9038575d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1a1e69f7f7fa320bbb8930c575623268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ac57428d1e9b3287c3e2a0badd840269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311278bf0d797fa23c71bbc66344439270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c6c15b569e6b035d2c2193f51c10f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6aae454f8d929031dc502f10a17e30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495adeae4b53c96597503a25743f55a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024148eded139fb6affee8d5f32f3bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b361fb8e0b66a6880f7dd3a49d16046275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3142e3c3e4fff4cab6468f5236388276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf27471ed87ffa8fe27059bd8ea80e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5f979f1076c0e13ba7402cfc4321e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a1a88a0554429c33d6d4cae418d55279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2272b1fd4d0dad6e48cfd600ba390280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bfc881d8f9fba850b0566fe2ad159281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee714b5710424d70483c3b19eb3c4c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d4af5c00babb69eab969c7c52b495283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9208dc35ff21aa61cb7efe2b104ae63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067af347b2633ea7bb018a5e02c311a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8737664527e5f2863b4673c6474e56a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b25956de64d7b2c6c8b0ecfe0e921287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712be5ad58f65fec0feda7fc333671c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba326b4fb9d7fa3e64c3e0eecebab1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e879ddabaa9b555d3d5ed645f26e2ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7cafb9aed6d8a16a40e10f195d964291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6134093f82135be10f8b9cffc5ec10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe832e8d5411d82ed5364ac6df72e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7da3ebed2bf482cf4e6f2f7b81975d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad02ce7f20e774c2c999011a10c2e26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd13b437f754f508ec8b3fc4b278d27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864249225e022f15c9890917388c582297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c992a8132087481dea5c9832e4d6d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9652befa428b1e04fe3030167cfd8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c489c17ee2d2bc0e856a4f2449be0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c097b78810e8fb66ff0da96a158c5c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c79e403611cfd3c46b5763143b5b3c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4af1e2e8ac1af49062f0adbdb6e80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c73b0ddcd20d989ac99fe7f16f422304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979686167f7f1645b48895d3a6a94bb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8834c54e7ba58c659ed8ca326b4b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614478fb81a09d459d8ba1a42e7cebbd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40d06e9540d146ccb210f634c15b32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890d47ec70bc9464c55cab4dca630ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79504fb22634fd6dc6e07baf40da1de8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831bd12fc3263aad8c78a9f544b826f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eeae5ffa4467c72949432c67cffff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288a77f43c45fec8ad76a8cd78f14a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfe58b7dc10b62a564a38a9b3194ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfbd7132d85ded04b594dc845ef519315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2ee26c570a9bf5135e96fe0dfc1b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61420cce02311b1a11aed4b394a1c7cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367a8cc06837aa579705b739bd9b3c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85a9ed1e93e64d7b94c37c0aa6b9c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c941c1dadbc1901182f506ccf30461320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336c1ecf5b5675ae17827750e922275321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369b7641479fbbbdade1f03bf1b8018322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc27ed1849b59497b01ab9a32a881a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e691d620c49cb71e89f3fe58b6f2a32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e84ee30c1cb00b9a11812861fffc5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b3ad52f3179f400b25f7da4add94f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63644c4d8e2f2f73f408e40aae03e7a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40063f7fd8852c015fa9bdc2af4f78f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e066d0b275531cbebff7a4d82a811e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806daff69a910defa3886160834c81df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fc7a781ff3fc7021c80f7b165736b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a82e14e3109af466d26e4b5bb268d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd8dda598b162f79e26c2bd9c54a06333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b78c09e6e2a71872b8f27d7e9babb1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd72160e1dcc4f25dd3b39cd76dcf87335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1717869e651f84f79e6baf02bcf28336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab84a32c2df3aaf93baed6e2661fac8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3167ba58b0224bf82d0bc758475fd1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba96f0b695f84afde86f5f244fda6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fb2cb907704ac8ade47a4f76c402c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38547b4c45f3eea4b5a113af0ef145db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a16192470579baf2c50e022236d82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0b355a6d14b72a76893c25aa1866a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdbbf6f15e9a99db0511b731fb6d90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578afa833a44cbee9fb2abea2dc3ee5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf7374eef19f7dfd4de622a174bf18346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce71cfc5adaaddfe173862a9b759017347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dffefc503d87bfefcc1fe4c15504f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862980098f9d3e0f5c0ac9a535133849349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1a31e4a1e9bcd2e51b374565b5fb8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d8c27d6f4c3ea7fa1e663ec7ce62a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffd9a3ef825309cf88f8d5ab21e603352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55597b939cc0b32a5975ac8ef4b245353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90444106ada9e92b96b0ae27de1798b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e107f33aee23c637ee976f0d1b2819c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aaa5561e37ab11ed98f115f56dd7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caa35450d26c5fccc0ad80a1c70e4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceb5c6f5a738fc252e85dd9439c86b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c450711160caac5cef69bfbe5268f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0567df550b5060da86fffcd6bf178e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268ba6f5963990b012d6ed7388c2ebf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a37eb7c8897756c251f1cc50de11a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecb6a8d693ce08ab2e4533fe287822363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faa5a8d0f5e2bc813f726654cff584364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146e9b430384b0a22b5dd59ccccb245365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6c96137af7397d15161945dd6db92366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444bffd3b0ad984e5d52204711f2191367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ff3fd51435b32c4580c76d88620ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaca231c72e6efd50be52c61c03097369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bee79b1d8791aa4b858bcb4740fbea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688df9aac080a60b3bd0cdec01e5bab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9924f1e98e365def39c60e1260a473372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be6a61c8b3b24c215c15d75634af79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54aa5b38041e571b5cc77d340937196374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8338870f2712ced5b6e2335e50612375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc5266fdfee8a3efb44302a99bb516376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26259311ec65995dee87f2c396eeeba9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e302e10322380ef09bb19314836dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7b3cba98faccd0298132788540dba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a01cdd8cfd38bd9e67277b496464ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba207c85c8d1e24f40fada2b2ad8034381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda362033bf8d6e3dbb7ba530fc71c82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86f92922189d7fac2736142d50524c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836979c4a79653d8f9a10c370a212a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50e2d5a6480d1c50960037a258ec63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab4b0f749f6bad1d8ab2f4901d0ed0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24f9b786ba0ec62e5228a3645d9d39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb5ba862a5bdc0aa7989408271c86e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f260b5b60d8b5239062d768b4188b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb699d60d65a91928562e743731f8ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3dc9298294e0650e7f5c421860706391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc2d1d190fc33f2450facdd3861dbd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f3e02b0b92d7d324f3ccd8fe95f72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e771777c0a8bbb55ebadcac29403f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98029a03ab1d4e4ae51842718147113395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3d4022c6f4d4b903318c5ed8cff41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725db751501c2593b4ad3f72fcb9522397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668f84096cb82149112b6b0bd024664398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc6f429493416f5b006b27eb44584d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cdbe8f6e591aa8f67a1a141a95cc4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e303f833ec2c7cfa75fda76e756852401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6466f3faa94e16b8465e75ccd07b99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566440964e10546b11d4e70e01133f5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945cc169352142e245b60cae69c1742404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582e06f1fae532f311db0e015cabeab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b22f30602e825f8e250b5e9881f765406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3f6d83453e083da4b43d7f8157372407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7c7687645da5df9dda9a85764283e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb77a1015ca446aa0915848aab96804409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad37d196963c097734f631b5ffb49b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef9eaf4ff10e6bb15577c9e6247339411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38f9aec70cdce824c5f5f2a411c10a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdfd70c4e37d6d7e9da8799b2ec1aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5400c71224485519ad01f0a470c68ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1949a9bc294df010bcbf7d5aa712a6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b801d5fb4f44047579e0d0b1065201c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28901cd24fa1f9439f1889806441459a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b767dc2b35534bad8cc4c988a4d75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e3fe776952d4690ecaab162526b36419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371b892a2928eb3bfac49af13e284f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7a8ab4f781d44424beca1caa1e6d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73309c1fb2bb5f973e8b465019a464422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4e16930a1d1bd713894f3d7705231423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c21fa8d52fde22ea1631fb7c81fa4a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2b406b435a1640c0f81f57f069d1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4edc7d52628611590fd76bf989d922426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa124f045d55f2154628d5915a5376d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e52b07edfb1e423dd413e290d5ec6b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e7ccc81b5875d9f5dfe1844082c28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0255eecfed322ab0294eccd0bd0e795430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719268b1acffb34d8567821d0a4bfec3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507640a18228d1015436cb2342a5ba5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e1de652fa87815af1da3fc5c2e07d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853330e6581f488663e2880e502c688434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e788654b47896b166c664cb84f8e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8c44912dde19da76290d9fa8a4b53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddad85580ceae7c3f8cb18e6707fe42437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697382a10cfa78a9de82fbb78f51511d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c059dcd673bad18335fe186135f7b12439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ce3e8988621f799434a2095f7a013440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a953fd35d18155e3b4e1eb3217ab7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc8432b2ce8727a6f83c9f673300f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf76ebf31abd12e5bf06438a43c619443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61f6a804aacaf0b1b83946f4a34f2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583bda4d6fc0a3dc96cf9e11bcae25f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eaa621c5e53d740aae06ceea5712c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013a2c68547fdb14820af26f0153653447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b4d0be1b9f44b282af8d3c6b48e4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd3fd52efe530840ada9cb0eff0860449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17760cdefce228f214389f4780c2b08d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2c43d1e032b65c053687985b0e7a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876564de9814e1a71c5f07eff3521faf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0672c36410cfd633651487b1330a26453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6685d27a11e3015853966efbe7cdd16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de57ada8034934d73bdb4b4f9ff24d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedbaa7f0d03a967a161c2ce20be8b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb98c3d59114444093dc46085865a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446439236526f652bd85df95bf5d2e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cff0564b8555b6f3e64162ed6503b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a7e0824789ba9802b62df6e8d3576460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1b5f93ddeb6b41378e8ab3a73b22b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56e760a9ad1acf2de01a8170453cfb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700965c9e635f31ef549c4146f2f850463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d048e339ebfcb493024410243c4d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49683ecf873528d43429edbc616e47f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7577defbe59aba4db8fed7d275bf198466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333fe7b1da6e08ceb4ba2771190e87a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49842e130d043e1a58fb80f75634749468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19161dd84b676c5a4e2fc7bd8d1282a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953e4de42a1e2a1de3cbe90dff1a363470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94a5c2b6cea0c269375ad317fa7c35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44692d287c23d736e5546626d88dc5c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d354a1737f36a199852176d229081ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362bae466e7014e81a0ce5f77507a74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90c6e37f11d7ad4b2ac3b9b3c703ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d015455c20b8da3c0808df8e9d10c3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb85f61475aa70d9573d05c9ea87282477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e693b4c010827c9d252ba4f70e1cf5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60327e604d72d2ad76c1812b9774d0d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5befaf2606e2cd86e24830f7f1f384480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5de722fbca6a344f1ec960a32493c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb5fc84bb56bd0960b4e17aca148bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79869f725964122991890fadbb409817483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498e8bc5f9da1777d25236b9925cf3c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a8d0e06d3428e50d6506083ec3910485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdcd23ba42d3c9317c07238e066c14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089b96288de3661a819ef284279862f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ac3dba03557471ef00e40495019ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bffa7df92280454a780b0c711bdbb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3a9f9c9908d1088fab8d14f8304b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c50e9e96452f34729b1e375c508a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a5019e073861e8b257127db7e3449492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2ccbd6b43e79a2664b7107588f5c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b526d125d8b4c5904f9b8ff781563494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba6328c7362aba0c14834670162e19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa67f0367eaf2b8cadf0fe08a863b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc0970d47ebc73b814c8caea2a308f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28654dd2be9c23029e4f5d8bd9243ccc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eafc22542645a3c8be437e0234300499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e3291d51da851a37b7b1048a0414c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b5a9461fb979ef046a2d2358904c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce669df19533d4e4599cb448f9939a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff28dc72a8752c06f303454de90ab4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7929e7ce0195cbf3fb3cd18f7538602504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e88f557f3578c458a7fb0e2cfdfd3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6df5943cdfb81f316eadd17c5d79d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90b005b99d40157ed68407ad066032507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d3f58557cd5d631a530d30b8297ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05005817b3fc0581f02c7eaf3395b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f24b5770988ef946db69536ffc4d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea300d9b6ba8e18f980f94a636d04ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be69f8f7e18804a37c061e9a0d2cd6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3f518800d20586022175fa6b26b59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3ba3e92684553a10ddd2d94e9d1a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060dd41ca3b96bf9c2afcd017af9e2c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1b6f5c9ecf7cdb5555a02de914235516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8730a13f1ab83941786696b4fb439ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee246205d27f72a697e32338c235995518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159bccf6e1f27b380661f1dba1ae6b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e063c4e52752d316f8f304c8a15958f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf32a3cd87d5d719047e39f758faff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ed4c648a1122d8d0fda3e5883ed2f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c751fb467cc71c950006fcd1e641d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4626ed39a69fd9a6f93a4146eda8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26f8ff4e5b548beb4eff4d799847fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd4939de35e1ca14b4210875f58b78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ca3c0e457cf9c79e6dd142d8b923c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487d712ff0050d42240062615d49fe0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839b125ec0601b8490b4e333c738ba9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb868e7286a965555c31b3d5fbf9c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36355a48b8c3293dc1949ba53cc25c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4753f8a9dee2f7452e3b44e4490f9e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939ad18877c4ffc029ade6b76d8e772533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d7b80112cc6d0eb1b7692a1bd69fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18a198176e06ed7df8ac4181fece84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376c8110ec55bb2bd0ed71190106e0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cf24c1e9148a45d143417fcbb3883537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d000ef5068075d31faac7773273eb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d831efba2b2119a19951afdde4ba54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ff9a9ff103776698c7342d3d12117540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce68e81b8ff0915d04876b8b9fe5e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97e9bf9bbc7ddd2e9076e741ad7588542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274f27f1af5123eb3b94670a7021320543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70739e75159120e5aef870b471a93df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfb5d2528e5fc994590f11a9ce84e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2075b2806ea0c2ffc063368b4b241546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cb2142692f7042bf843037eb8c68a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc030379fefc017dea276bcbd54aca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b965932a610c0ff8e8662bfe663e1fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdea72acfab01ed5cb09474c8e00ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff527e824dc2747800fd8023429c0ea8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bdee3f7b23e87b4d6014441cda6ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df18bf17baf0d7f6bc3d65cca3c746553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5613e5a26daf85e1e9ccb58beebdbb0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892a25881da0fa4e1f6904f8a8582c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0600cbe8626721abefa8150569669556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047b8a1c2a836d03e83ce93c698841b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d33dcb4fa48acb1c53c47820b31efd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66845057ff1dfc4b8f9940d6254027559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea2451281f92b434ad01ed0dee08b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fde50d4fa53c834ba6b840e027b111561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a032be93e5a02210b257df58e21853b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dedcbd54bae16bbe19a73964037e06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300df105e864f952e4a6cba5fa27ae4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20516225c547249e18a5cb9d80ff0e92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3354bc4175c7b01c05a17d5c551c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb85aaf4ad449ad06ab129722f89a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0108c28e48696b4f6c5069dfa058367568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47fa9deb0db28df333315f27527cbe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e776fc81e426b65682b809fe915cb6a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cbdb8b87d99cefffbb8d80e169af3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c2063412f9ca429c497e63f24967b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624cf5fd0c9a60bddfd62588a0ab0be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbb628bc18e138bda13fcb95bf6d07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25810434c09ca4a0f1e17d0b6cb50408575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7ab39676051d02c48417680d4cc83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e9731b88416bb9f4ed68761fde8cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9db96c03af9fbd079f7ebbe191bbc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ccf9c4cdaeea8f7dc3817368a6d2e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dab0f638709ed393f3c4569de443e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0826a99c0af467647806dd5ec79089581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9579623eea601084960b3f23789441582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ff2e4dccf04890c65d715799d1753583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ef7bc0e14ff72b5c25e22206b5e4a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c703daa2469c7a499b9787396dd76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab043c6952d8f84b46d8bad6343bc8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb89b91cb73357bcc8e9d607a83788587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f5ce3f74a7fba15f36300352e91ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bb9d9f6ce503da902ca3b4259f7c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a35d227aa02d59d7c51fbfda68b71590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da47ea0fcb93ca0f6c5ece038e8723591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8d5ea101e8697d24c8544bab9ddc8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a63b675895c14943de62e34c924f56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1379998ad45483e44e15bb03a2913594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109224d10d9b141f69741d82bd61765595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ed251aad558940e5c1efb882e490f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53446e618b623203c6ea795f0d784b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd9de2fa50199d1dd1b06ec986ccf8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6d4e233f1f43b1b995325193cb9c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f60d5a1e77c841add5e4eeebc6a2dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb48072c26749e122f81c0773b95c76601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b85b9ab15a625c49028255804161d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8cb5c79a5df1fe4366863733c8496603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c60cda63e87baea4931b0c34d4a7b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77332deb9e5e83f8b696ee3ebae1ee29605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac844fbb80db46776ac038754e257dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3888d4d5dc7a6ba5662b03f5ba7c98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b704e5a175425da2fb6a116ac9ec4a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf195772268590145b2d03b2aa4a273609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a638fd1dea291197c817868bdca7c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dcbf8b00de545da997f72e8a14147611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d965e13ea7723d6eefeba4a42ecce0d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261d7b13360b695c0b637ab152e5fe8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bde0b6a4d34fc62d72e688e86f12e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fc38e57c8644e53e4e58d8db8a34e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8db7838b16f9cb4462fff556bc76a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32757dfe6e47e1f5a46d32b1915b41617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d3815dcae5696edb4d61b1e5e3930618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735937b78550ddd7cb2e50e3aa6f87f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826024aced577da106f5a999130d650a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4121cecabeea518a1e57d8c15c3a95621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba5fbf3717a4983d33c7cd5965df1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38c22e082c8dca19cf3a9d02927848623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d710e8fd262db039131229063d8f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd74a1d964b14f73a26a1d6e7492511625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91c1fa88d73c587e18149463064c00626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e265703baa2a496eaf645633ee85ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f07b50cba879e4cca02fa59992a730628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f084432013f09eb7accf890019cd514629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a00a65e8c38cf817a983489b407599630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4747edb4d3aa2d5caf5f37c9bb989631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40e10ee02a1ddf9e5aeaa07409cbd3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e940c0cee9a4c38431dcc63667f0cda633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6170d208ab1f934afc87039f31269634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8690e530a8825cc1f825bf69b9a7371635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89adbcbd26d2c2990e0251198ae119636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186feda98b68c458e2c0f3a0d5db27c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe423b510c9e7be41aa6092aa0b56cbd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808563a9f528a66c4d91c3bf82023633639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee4c2cf0ac44521dd6ec6e23867aa0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7966c2db9a06176f8443ccc3261ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9cc315b27667751fd4c489e67e5b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7d6e83595209f00d3986a0e5f2c2f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d74fa269ad2805959b032a7bb0f588644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e785cad716713f24986499afad875b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd30afdd029dcfa072aa52feac4a76646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514b5d9c737f11e00f7cad80ec9d18f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce048e908d7c7a27e8339d5e6cc760da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922b6538dc3a0141f4fd7c8449da655649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7ee7c8dbc955a67416df932aaaf76650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4273f34d489fb14cf0ef7ce82bc9df5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4e98a29acc24402fb3013cf61a916652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181bc74119650d47791cdaad82bee27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c954c550b2b8418bedb55acc54d3f1e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efce191745e90431e2eda5e5bc7f44e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05743b43290836db95790f04cbdf62e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8320dd862a6ab060fe97190a33c3db6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b003f3db2cc4ae8a7e88d1949d958f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf0176f041c14f035841637acc5e13659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8e3e36a6ed34da2852f2c828f06d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4f238588a4a7e508467625cced8f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054a1748eb6a2969c821e3e6ef8f094662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ec6299a85d88ea387e8195ee04e1a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982c499265aa527dca2db5b59688420664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc9a81d44b7dd7c9e039b99f971e02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f61655d8c8ed596c660e5912e95f69666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df775041a045726b1454a96d2f33ce5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535156da338ad3901666eae42f7a0c25668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682f2e70bf32b511ba8062894992684669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d42a14b7655a983cf75b3b228ddbe6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a11215c8486a6691bcc883181ebf2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84c02e6c2238b0b415fc3cb2a12106672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1f26db1c4da479e2552efeca2b27a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c202daba6027597d81b0b2827d0a52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0765c4933f40b1d02d82753fa2cbbab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af093faaee741d35ca7b5f91e4fb2366676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417a8c70f838caf6ea9864dd1222c98677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f105cc010972dcb133499bdf9abeb1d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4c026567fdbe629fd743c979f1dc5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570c3567a21a9073db0e93e5c1daffa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd84b972a50eeb1dd2d53d33866e05681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a182e28e7d49d3ebff5e9c9065534682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b29b8c6d72e81cf7746f22813c51e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a6129e2f41afa260eaaccaf281ee7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53830df28b562fb25e790df008db1d8e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3432dcee34212bcbbc4c9a508568c36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be31c71c424ca7b9c5a4c088a1f9dff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0780a712e17c30cbd1420afcb861b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5778760a9b831d4dc8e59b11fc94376689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfca9abc15c0f96bacf0dbdcbacaa0b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794b83e9de296d2f4f07521835a69a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5266af93903131a90d6cab7a1040c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd45c76e7643ac38db59cd5d13b1dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca03fd74aae139a7de0a321df67e963694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c16b4f4c0bab7d042c8098cdbf3c62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b1831208a4d79f6cbc92821efdab4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4347d48e9657c4cf4c71e850efe03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d12507c694193bccd465ac41606d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc790b3fd69c9f1df78f1b50691c5863699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9faab217728e21260ea7b91381e112700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b0f809bf29885e5ccf8cbf97c1d0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3efc591991011a02aa3832969a8294702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635df5388802fe00fe2806398d86031d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25b589ab73de0659bdd0279ff50a85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa82a97f49dfe525de7b2621e14bb9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b88a6a25e297651db7d124749f9e03706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142cdd4dede3123b54e5e07bee435bc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bb72413408f970061dd83bf9fcb6e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939ba0af668c6587ab72b6da73e3efc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd0c069856cbec1acf14cfcfce60dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905908d32bc80dadd18c339e2108c01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d170cd37989e2652a073d53a5f1500712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507a2177db01e80bdbc773be6b2cdd2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d006b294a7896e79a36a0c4f57ad67714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff85104f8f7d50b88f77758a3db4c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288adc13e2cd278b581939c0a260758716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce32f5705edc8bb1006205db4a10f26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd944a6663a98f3c348a827e4ae6e494718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c14c5ac5cf9cbb8ac9bf984f5c1479719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f50e8ec3c9ee861844eca5ff602b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96145271fe9fa4b1f627eda942576693721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1d72b90c502ab610f3c0470a14f9d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393af69ca992cba34e64ad89af1cc8ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e2db9685ea4c6ea70d821ffa45729724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b00faa329eeb1ab06b1efd2dd2fd6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549a1b069d5eea6db4bb890903e3295726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e1d3e3f4b75c1a8dc744c772ef007727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961b2bb1d3af54b893fe4eb207c761d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74942378fed884425f9fac479fd9ce6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d468fffcb1ac68b70e8061ba946f54730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc17fec73c6641812ac1333368c04ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feafd28a08f55529d3ffbcbb860454d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13279e09b6363cef747cbda35d10bbf3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c53d8589788de952a3627b86baa1d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af416c3a4b2db4d26dc909d36df73a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27ee3728f5e6df39de4084d849c412736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0f910be634a47e1e6e309f190983f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adb37d96d9a779cdd377bb07d7d373738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826741b7abd781f38ad31e04f157c018739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6609106dd3948ce24909005dc2c0e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ba2ea6a4e0c88956039210685e089741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83507070b0546464ac83f3a2141953742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014d16d53eb116483d6cb0019d1bde0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5a2a7ec71cd8e8f8660ddf600519e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603e8c5eac1a812048b780539d75b0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbdd27f7b3cb5abebc5cdb4e81cae9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170bf5c27a3a811ced4aa13cd6bf35a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada13e197f6f3da4be26110a3600076748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e871784789acba1502a10b41822746d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4484d8f7d3a18e79ddbd1c48ac1e27750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab2d5ef6087983d2a1eaeb4fa8b88e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb9c4db72cdf983d4b1b954251f7d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b535e656d4f226c9d4deb7344b1d0d2753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09547e0786de9aadf71c4b6d7ddcccaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110faa03d1d083e22a98a74c26343a672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b0eb496782d0c84f40781a311fb343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21f59f814d7ea2a15ed1711a2710ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e41af57c626474a3a19da714ad15245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab760fd27d6d3b1f7ee85827ef559a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45bccc1d7e82eedfeec6508dc2a5967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674e54f1c993a9493866849a59d93098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a55762a8541e04ad3127b9f3c753ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947b40d5c50f9985c0d09436ad31d1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb9120872fff50d51f260f7d320e1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd9d844ea4d62be29e0d1ff9e65bae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1046d1ce6ba43628859c926b8c19cd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee0cfaac89a312dee2bcd34c47d96614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c086badcf4589894d6179238948f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213ad4467fc1bbdcc77ccabdce676d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cbc1744812af3a16a9fadfab31a0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134e98c974934c3dfbd16cabbfd63f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36500d37727ea25da088354d7d9d3b8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536213ffb54a91ed7a7d702b946b40e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e020f833e3cb4cf6584ed5d748eef621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece993a27ce961b3a3d221509116af022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24613c8c25337f13fb64dda09c20fca523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c0d5998a38d6a62ebf4dc40c5e55b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05184890fcf36243ca5ef58c5094be9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd4851235ae6ccb24ac806b5c4be4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d178e0cfa0f83ba2fa6de7a75bc5b8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1139c5ac85283bc1bf04ffd1bd00328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac891c883381fe1d3b6d3341a789faf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15039943a6e35a6613abc470eb8ba030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac15ca2983c3419d0646b194122b1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c083f7554682f3c137845c5e9675632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090269cca44977b76ab9bb4e2bf8b54833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e074badbc487fc18d1e36d35c6300c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e32a5a6553a560514d641060d72ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc04d8df75bc100090a87740780163136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8ded7118a1b8125829fb10a7e014b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d18003d0a2e2d90e1ff6227f86232938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63973e9f385138f56eee9aff7fc974bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f902c927c597a1195d414873d135340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281cb6c49da98023ba8625f7947b18741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cea3668714cb3e6ca0940c33fb87a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2af341f4732b6497540aab774b87a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557ee55cfb8ce0f71562ed9acc3243144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9929f73551398882936bc0a7cba37545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047752c17389d5dbd8c6dd8d4db910046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7a9e262f0b9b87c53a3512677e26647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb267660b4eda27e33b6019f2bc44348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a246d6ab346aeb7032cb91b822d3b8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbce3545aea5da03ce9da8381c5538550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3da1715f7628b4a80e608e58fd832951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69771ca9a5514bc3f28f9969ac75be2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34363239733afcbd20525cf125e3f2b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a4160c1fa145559b702a2d7bc6c1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46365317df538892c978f0418656e3b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a84b8d9b0a3b3d3f6979c06fdeaae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0247e047f881577c99c8b987fd61057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd315efdb25ac552c9401f527d79817a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e27cfd7ca14d84a8da80b6cb36ccf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd7bc0d0d2bb538287c6d637a0861c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae941753ed0b6d6161302e7a52eb80661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e58b3ee74550e364b8e97dd3455b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6410039d10e6cc1f4b26677717ebbe063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a83d0a62f2463fa1b0d019a11f686364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7097035c9f5430592b66b2e5ae2dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20611d0eabd5181a75a0e9c37cdb4d2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05ca18e25529549c40d83e4468c22267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735184c36c6e6ba9a8eccfa492b314cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c9b25a1c71761787991002dc175f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743814201ea1ebba06ac882b97f20e1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab208f42cf9b5ac94a1ee40385f2d4ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9db5a265632f1531ea9235b247ab172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9026ffa913ba1d0d338b45ff1a9855573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5be3af6024f91a649a8c4ecb02aa974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e71c58f514bf489719489d8048f3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1504ada58873a252c446d02abc28476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003535f3310776d24f20df21d73770f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2495d6b94374965b76d0594487520378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd306ae0b22a9b4e58bea26b70c717ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce85d226cf0666e2da2bf7c76b53a3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d22dea2b6ee1442902cd276bf31b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a7f79f8e65e1c1d26b7af6fc1a2df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa310345b8af281367494f7a20f87ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ee747956f16d59c827a6eaf7feb1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924eee56ad4d6f13bc72e0fb3ee9fe885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff6a629aa4352d02ed7e39c9d70e8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd40c76eca8e62291511b051d835a3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d83c8ffb2bc43ee2ec08d3b28197188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2798486bb6a7d78be43d7d15b224f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219acd0fa27f52955a575015acefa0b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91079e4a84f173ab0c908955dbc74f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb860b9380521a407de607dbc0f369b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41a2df759562dd30c9b9d3f530baa493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae42188796fdc0b3239a09505c21ce394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9ad64038d9cde40582e97aae3bec295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408db2e8dbeb7f87929f6d2fcd2b8ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89366743cd4368c40dd892b7bfa8396f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18af0bc7fcb5e1a3b9f5ab60f4d417c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94ebbf595f22d00fe77196e9f54dee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014a00bf539011e1d847caf7508d6bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055600693d1fd1367d2c3456f8799328101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf6938d7650599d825b93b9a13473e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785516c3fb8e21e2495830413546742b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746fc80085a5cdcefbcfa7ed6c971c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748abda5d46f386cb6f589386ea67260105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693f92fd8926ff7a9f6d95b641093e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740a9d8db43a4356dbc572179375a99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159dd3dd231018845f6ef2406ea44a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d561efa91b42fa5ceb748c27e47603109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fb2c4d39ef0f67990fcb4d480b6ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2017e08332d051052e69154a0846e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c9bb3705ca0e326122632edca5cd8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d9c83bd3632aafde2b1ec803946d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0eb4977ac04fc692c4ec0b56ef93a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f671d5ccaa1b732b0c138500b65bb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69138723a855f02cd62ea0c5cf66b75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614a00db294eaa635f24af7ad80d653117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b1ef9ddd454e971f55d8545dae8b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983866aea98208778a370420db9490ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5be67df6942182c966b97a9f654272120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddff8734cca1382e2e549152b1d59e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d1b1245b902fd766cb3366960444e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb77409114cc03634745df9597d9b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8c154a51cc6abe4901261d176ed5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301887de05fa16788c47abfb70c1b09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46ebbfa067984b3d7ad8f87943673b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092a20c5671a1a3805269402674c961127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc41aa7e9710e0da3a89b6805513535128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a9e1c02dcfb69e5073464990b71f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb7d3f3e4b9de416238b4b3a865d71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6ae7ce85d289eb46c44d9bbc378b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e671812f438656aee432a519948abc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5876185765279bad510f934d9effd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb1f28171488f5dd747b95714c55e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a756345ae4981071cca65bc0bb830135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b633d477bf4ea898b2ede227dc1c96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835c60cc7640539b8774b2933e12d31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0a5e8b0b1e0ded132b048944ec01e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bd4b066de0e40fef33f947b996bc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3e624a039f8958cbc5944acbe6a68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7c7fce22394fa17cd7ee25346eada141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2e4a30d23b6e21ab09cb71b6ea65f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ce86e6239070f2370484007c50fef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2bd7230e18f39c82fb306a5e73e56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee62f73484d752e16ed78e916959a83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4765e3d691d3f7cba572989b84c58fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bac660344f8202429ea6cd3dd135c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a722419986426d263a2b2323420d78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb65654488cdf5082c39d02d4fb8e48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3eb2c473845bddcdde466420c1104150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949105f503fc6d3a69a35c9c16d87d3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdebea8072acf8ce79e1c438d2282d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e94863b56de40793cc541c355f8244153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a60153ee54d95fffdfd19fb2a9c1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f49f849fa3c82c9cf5b1590b68f20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06864c5886f5bbce05f57c3a599d1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae183449d795f33210e4843b8ba7d5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e0dae6094738767ac88ba338591f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdc94cad9a4e7f33fef654ad7226a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f2e2a3c798bf7d8ec1ab6716a5411160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333e36ac9bc97998430da166e14ccda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08d4d3415adbc12d75bd2b95809918162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f46cf0bf42eaed416edc515793481163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa55858e8abf0bc50f333f403aec4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca548527b69e8ac2f5a82b1980adabf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc979d77feef9c74ad3957da2fc5bdea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f86e311197d007694d9a936ac115d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3aa1af1caa62e17cec80aaf12cf8aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07567144dd9f5f45770af90f05a5f8a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644c5f86b5d9dbbf7d8efd73d2837e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4373cc67e0cb44aa761241b76137a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0de62be26769c420d3a9bb51466964172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78f5dea0f4be89ecbbead17bb60362173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095ce2ca5a80251a1ebf3684a14c6a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984f188d244229814989c4e25810dd6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417fd568ed3358f56e2d01e9d45aa52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487302fafc5b87ef9712bf7d3a960226177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f83342faa2cb6c9747d3c0bb755c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9697b6213f5f36c66e277e2972eed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b8c51daed12d05761d7e8be0d85e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396d4755e88557c85dd6f5c62bfe1e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65a3f2816f007ee9e83098ea242fd2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3ff2e113befe030f4dfad5f9f87ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c917b8f3d72e0865a041963667b066f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7282ce4e031030e241222e8a684b8c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73031aebb3b4968a0aa3933811544686186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dceeab4829280d909f32ce25f01a50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed49b43d3128afeb5b3a90d9d6a1a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef245f71141665b1d68558c70177c94c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f241b20721e192bfa7faf597efb66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564007b2ffaad2f61e86940f016eded191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339f778202902f68db1d120d8c252f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fab12f9f0c01ac54173ab77872402193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb6d1725c43166391bae964d8c92af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de45636bfddbf918675a737741c9488195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c6c55216b0ee326dd606678dc5dd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c626fe52c407dd4ced68cc78b97291197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a5560ce0253ebdd8777dc84a5bb3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2a238c4f61176cd0402540f57c814199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dd50534355a4e3f00a28cffd8ee5a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534be922a2637d47f2c2af7d77f73fb2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbafcb4536b684f8ec4279045e9129202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf08e48e4dace21046eccf20af90d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d0661ae3af5ad1a52695f38e671ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc569ae874cb09f1d4ac8cdbef79df7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e13dc8b24368459455dc1f67da98b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f08a1a4ff346947c8478b0a323334207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fc9900e0acd07e00dd067f8cb7cc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3a35f8925e30d9d8459fc6ed67913209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b154593600885436714ecbe9cbb743c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435de11e071a24546d1f379102f5e31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415625e53a6edddc6ff7c59ba772716f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a8f293476a220e261055adcfa8bd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281835f402f4120329abe44bcdc872db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef0325a3eb4f360b4718587d4fb85b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18c6657cb8b1cb4b16730303134f0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8092bf32a2a4772ab15723d7c1e6d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c76d8e95b2018e845113ddf6720b2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedcab0a83176ff88e751238b1248cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fb51cecdd6fc7d48c3be0951b6948220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b04504f9fd97d0d6385395d83facab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9dbdb3aa921bbcf4701444c3c8118222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e52ffc7439d974ff403329b95a359f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6959cba0bfeb89728f6f19a4b9600224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c76aa5bcf2564f5dcae5d966fd299225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179f1f79119a843621eefe9fc816a89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316278b5404d447d2d8ff78b006b820227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144967edd2163e84902e7d52b71f700228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1322139729845a0615408c6ff28ac66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab1c89de4cb8adcfabe138dae8c4fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606dbcbe1c2912adb6cbb4e14bfad1d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eba9b2900987d67e3fcb7272137458232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a91d4f007ba1f775c9689e6fcf461e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806c90dad90a3ff71b3e15bc22f56ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7cab24f90e4448192f8ab93c2003f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd26553799bcc44fc112c56abfd54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6811a5d9e572d8cfdbfe088905997d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceeded733524dd5faadd848fb490e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98ad7cb3efc498ada3ace92e0b4017239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcf188c148f8192d5e798fd46c701f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e25c8ddb941af7077f5c2082f630ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebd990524b9b9f0fb02c02706d2ee9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47becd6020f2ef4575e8a391a93bf7cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8986926cce9f181a558004400198746244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5993559d3d7fd493f2ca8c14e741886245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f32dbfbaf5deb71d182dd772c3c0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa675fd0450b000ab2899168c031ea47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427e7fe759d5ac370abfe246e2e033b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403abae8da878674028e8679e23d907c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d4e9abf1321c77da202d175c5efda250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6477ca784b41bd3ac73cf2b595ad7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5256b4458848a28739d672947193f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17264c06f0fae3038180f231e1ac078253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340e8a28c464710b41cabd7b126fff0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d113678ff86d4ffcdb81a81f391c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88880507bf837f4e9e55e85727884b77256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f85aaa7b6d16446132d0d10d21f452257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40793fbee7319baf789306bc63a9b0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647564509f2c5b68803d59080b33f1f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b0569c71892fe1f41def447085c29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05863b9d3fd64c30c99a68fded8fec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0334f8434b1e01cc856f0f96d7d3294262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53423023822343e861eb599ca620ad1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acb9cfabad4d9f20323467f662f046264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2581d0aca702034fa53b7d28fcbdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76aa6c8230d15a3c7dca3aeed28c714266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c6b433e48aab50d43386f5821190b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938d681f85f31947ca963ea1c7769bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315891515e36c21123e6d46c2b0121c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa7eba3b2ffba4e8f4a4c213365fa1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb58db807bab3b6e2b23db6f1a049a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e32dc987694a6215204dcb2141db9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c5105b764f3752dc3ab756d2bbbde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01266b0675cb29ab860919e413dd42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063b5a0260ddf1d7d57831a5f490f76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e5c12834c06d8c50c353a66c5dd33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bac882e0dc5d2cd35eed426d9811bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bc99f8b8314753de787794dd7cdbd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b697e7a4c5e61a9c876a98a31c4a91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cd5dc131725fabafae0896a5659a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2f63d11a27044bc0e1b974090f532281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfd86700d188d3d827988d0782afe6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4ac4d9ad01623da6a4ce21716ab4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d876146a40a3cba8c9f65ba3d747aa5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd84907f1467cc64b5b472ad58973f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2ff4683151094c0ed676abb5566b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a22559539b15efa7dbedf970584a4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a7de37da088e750967656a91fec50288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a15529776716072afa72e73720cd31289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7ca262723c21ad7fb21038b40bf29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a575f84331a3971cfe0c7c25301d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612e2642012b9698f694deea0ec3387292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e812b10cdecd25eff42a8bcba479ebc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070353237a79404b61eebaad428a884294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de044969851b0b86959a3c9fb8b7d4ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5572f7d8a9703ae79ba0eca0734b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9c0826c9ed653d980daab136f9def297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad3131c7b5d51f98b6a884029813a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68b2201f07b2a126acdd61968eb478299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eea2af43b8e10836c366e08d0250ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bae6b3ae9ca7ab7d5b313c798d2ac5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a46e306319963c4c023b5b0898922e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00d7afd057b4bb6ee518390f4bcd15303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0010e498423873ae723cefe5a45f406304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d63ebcaab9dd37b6397d3ab2b1759c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36098123b1dbb9675fca008a8ba3fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3e2536d5cc1677482334047c93c3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d246e2359fe93ca0d23881abcc9dc4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6191211adceb7a25e9f2ce83ceb893309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d84475fbd5a1a388b0bb9f0a0bccd9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e69c6577fc4f3db6a38d9190e6eda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273111e2fc0a0f337de9ec7f58d7855312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d82578cb44594038ec02b25f1bbbf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe66417a51803397be5d9555a011feb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fc29eabef7c104848b25ab6d3111e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bec02ec76b77e8102e573ee0bc9f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79315cb64545ae2469d15094d31460ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec63f52b51d642df69637db333e3ba6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0affdcf2059bffb534a522d4a6af3ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a273013ca33129d59ed246b79ece3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4f5e57cf9b38ac7aa207c6cccc73b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d191b6f33843858aa09d1fbfd5751eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714cc487a4d2320a57b54ff631a83c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5b1f43709ccb9cae6a87a211fd41b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448954ff9f552c2a29c37d518f35ff36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102d6ab730cb336c9a1f77852e99ccd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaea841f1dec9640fd764e8db17ae0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ec610ed574e4a34eff14589fabd35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf939d60fff924b146fdcbe619ff8b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36207bd919519d2e630b69768fd150d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879ac4b8406339d00f2c6263e1e5fd6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cc06f63775e49a7f0e573384baf86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f11c606b3d255329497f78547737b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf361a2ca3cd163239fea4ea2238134334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07898abd7dc57283699f343b4cffa5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd798e9596380af73f9ceee9bfe907c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ed71af09f4c17bebdf22ea4389a5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916240223013f53a8b386c9612e0468338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afe8548214685170d09ff069fe6b15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414968e6b15fef716edb904d61a0306340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06face786cc3e96285ec3a520b3c91c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac75ab53dbe87c41360a0015eef107342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8e994a941018e271c624a810cbd50343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab67092b98d084b063e0e94945a9e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb6116ecffbe300c386ecc02537b53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9ffac521f2d6efb42c2ede6bcaf55346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8cdd149697ee835f7750b95c14e03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837989a1fe7a3fd57869f966b7a80c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da48580184c81bdd34a0975c27ea2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50462a1bea230744982396f014a30bbb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54840cb10fa702e07b4018217237cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5b5dd42601c4507f0d33e1101b1f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70757d2c829c1ec778006c833866babd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7de314e6f3478fe6383d8ee4c2f2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeedc18a3623918ca4636c30062566e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2de100b674d71232ed85b55e7838a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf2bab1b77a485f17a0f37f0e4191a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddec7e90f2de3c3fd68535ee094e03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0084af3475a218643cad4fc222b2f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc1141799eec9f91726270f03cde01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32818dd2e39d37a3fd17a875056a9ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1eb2a6ec0b0e39be12682541a36640362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938063093efc72860bf0fa86720e274363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be8bbcb6d58b022af487117b6773b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb343b50aa473d617a4e7bb3bbbdf25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cb98ab3b23c9d194e984b584ed475366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c62baf80cf8cd59f540a510ffe162c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0079af4c6330f3014387e80f0af44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed362fd21045cd772c459503eb0f010b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710b70eb2c61befd3aea68e4197a7d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928320de7491d3a86bd47899639c381371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3625b6d8746919900cf65a7b5fb51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaddc409d1584c7215246372c9846b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f160de5005cf857b1a0ef2fa6dbb3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63924547036e123b774b78386966184c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40304280c4156057f43081d5bffe68a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2834537b36fc3fa974968c316b62ac3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761d8f033aec466cdc72c0efec5b63f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405c4b60d19142727b1f71eb1e68d92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a3c7dd7e462d5417790fa7db89d66380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b88b47e1f5363aa36c606de89fee4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416e88e2f3e6c5a92cad8c2510279bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962af8169dedaaa24f3d30d12d1d648383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14580c0d5db9892f5c03481753c224cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5506f5f818751dc9818bc0b3213ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aabdf57b9d2e4e26f7babb0ef3494386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6020d8e15339acae75a800a6687fb6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1267c50a40081ddc8064551480e64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf39834131fce806b98ca1f8f7ff30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427e01e843c42ad57ef09dc7e16bb99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2287d0e4e2f4ece0e46e6d6b6b4dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c63a58bf13ea2fea57c36dff9060f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c3819350201e2f8a786af035c1cc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bd77f7bf6d0964eecfe2b35fc8109394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6700438154abb81018ed2e5b1ac532d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de543d809d4c7ddadef4a1f39b8773396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af4d25108439dc51941242f0a3d407397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962500a8696af01837b4a1d46de4785e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749e8d8b863e54a2e0f699e4154e272399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9da41bd438103f42a2c171def474a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531da68cffa6090daf2a6016fe28e967401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a54661ab0f6daa8e2ce9184afc573c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae8aaa45fd2238b58e7049140d087f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ec09c5af3958ffb5d1d941b76c765404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109a2421e7115cf6d87fdf7f783ffce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb75ad4957721f27a6c7105e2a48418406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd212a8b4f62e56b6737f81db32c274407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e667f1902bccbc28ec1c1d7ab8e2669408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80f34e9c818f9f762c39d6f366a038409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2b79c2d0c560ad0db9d5c380c9c25410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df356635a578e06a568f3c3ce166e86411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2a0266fb9100bf1d0aabcee1d5290412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d14de4411be98544fe815c7385e30b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afb5832220956ce7e5f44a4471db8f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049ef6f74955e71079a23e0fbe889bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ca3f8383db73e52d83a4482cc9c46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebf2f1fe330688661f2ab36a324ce9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efa4f3478d5cfc7a32461123f1f8ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091741488113743892dfda8141039052419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4e6bc1ebe1d50aefcaf5e7b136d11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6bcf33bdf9ca693c55e872e17b838421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19254a6d0ad54292e32cce5a6251b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3413cfd9eda4139006b127bdd7317a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e463457abbc106f99bc9f20a9761e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363044a99becf9f542860dcb282cb283425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949e4c67d93b77388784bd8552e53e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acaeaf4336329200fc0c422d735965427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0048e299517ed0acc04efa0871e38428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3274abe73e4d6551c51be62a0dcb12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cced403ab86f1cc237476a2d5618e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08383929088508d8ada2649d855c3203431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adacfddede6fb918464cf9571ba1ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc173f4386f53fc254bbaac582104f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e6970553263783ab5c2cdeb9aed60434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd43940138c1bd1f76fb82d86737dd4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d077cf21da2d39bbc773607739ebba1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986873a1955fdb198329674571aa6fda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad191c5f558d80a0345c82725d757ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcf8a5bc659527aabb8cac38066e86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc314c02913f95f172525c0dd41fc1e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78e4aac6dd45e17c767b96e34c4b90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61969573c3cd4081997d6bc30119d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310ec7ca3c60225efb08a091135c849443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb3751b3d45ae899f70b8387e44e72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65bc828eaa2b3a03132ce5ee0b54d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e2703575d79366994dab4585f28b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cd38bb10ed07326635b36f64fef81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1124fa89a338235a975209f83891a70448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acea3d0e08863c3073d3bb4eda9b73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754b30c663253c6341493ce952e4460450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e744c7b191d076a26ce0228a19d8343451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89091c18f5796eca692775ad594179b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27e7bb9e9cb16bd0d7922f6014dd77453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad60840874867d0519e80939166813454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dcaa5e91c501fdc6e79cb6d72b422455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210d67bef1e1712876e629aa108a13f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196452519762d9f9fecb18b50f0828d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fecbd658e0d92657810b47d5ee289458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca9cd7f6cd73c4419476ce74874861459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6249b4249bff4718364546d88831ba5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8fe4de70cbadb199d3dd1f9b4f11f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294596c434faf62cf61cf09a793cf595462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760610cefcf54d7784c348ab6c7e9ac1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2043ea151c23d74a41d4fb5f36e77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf718f62bfd3304a930794ecaefc72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052af1cf5f21b923768d78351636ec7d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b69c5b3ed4f6890cd3503ceb5a3bb3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf946269b3a2bea95d375a12bfe5aaec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb6a3619ec84de58941c907c990f0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b22cf3d26d2c0e63cad1e66675d19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf1db96f332704e41a4c7a40ebb521471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff6854e2cada39ab49606a48cd2d50472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f045d6fa5491a6b4ad0a12972a42a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221aa9bc96294e07234d35186bff1f7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab17d459ab657e0e6222b03ea21d98475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4c3085333c2e2dcc69b6ace46e75b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc47f6425a413cbde1d284ba570b999477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794187d4958e2f760a53109d087f269a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05965f4e2adea9f3d64275248cc688479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f881a58b7ea649ac0cc470f0cc17a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe50376f8031446e9a094edeb998b20481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd8126145ac9622930325be8d405b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3a0ad2b6d1d8d5e1580091f42eb8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0951f68f32edeeee3e5712bdf362a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329840eaa7d9be16491ce0436cb0908485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a26cedc6fb09fbfa9860f1572d2d04486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825d8450d7e0d2a43769a9c25f60255487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44f6a58fdd96c9372904d65c725fa6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8360dd95bb7387f5cfebc66fdaae4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ee1a03df49ebe575a78bfa0d9c80a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53834c76306d8209b8bd0ab7029ad85d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae9cf0fe04f2ca4548b1bce0c6e02a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4dd378b4ffd0d7a5145b541869577493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d4b8724847cbf69a42ad2bca2a071494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fc744594d206acc4fc7db0caa6aa6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be3a42c973c1e7a78df960ce1373fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a6a13028401a787b41cd20fe02144497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64804675793c4585f2e5d47392adc6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1463c21675ce6d38e405b10d0e487b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae072a6b61ae5d466835845d90135b8e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075ef04c62d9a298b0a77916b753829501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea9327c428ea81d636e116caf7f265502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35608e8c495349f624a3e3e6d1e6b1ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0797b342a99e617d313d6465d5731d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea838c23345f057e18e09a5bff00102f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6db6546eec6a8a4af871641e5e4bed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56509e0b777ce274073647dd0877db0e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc75b2adcc7ed800db1ea148007243508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3f5977084d756d7acc273367356a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97e9e8e9a82a2dd13ca013ff602f17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ef567ccb4376f41bfcc6acf668ad9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43db00b70598a47f2883f006f01593512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c54d788c11952b45e6d04b3c8f30a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f416a1d54a4a1fdd8a8ef70e47ad52514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdf7b6cd7799ff03a5e80bc6b062f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe66e09a4e5f79f952dc8a7a1f64c4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a2e1a6401a6ddd0716a2ae1026a11517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c5ac48ac74a19642e73caf8e6f8c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebe3ddfabbadc0111c15c2c3111979519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa102246255086b32c6bf133b5a7743c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2164879ceb1569feb965a579ed6eaf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19477966a01af2634fb373af1d4df1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d6b0296ef23a21311daa1f25804a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9bfe25cd39c6545d21d478c096dc5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc05a4af7d70c47683fca95a9b59a36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cc14868480fc6e33b702e0ea42cf9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ca5b45290e60ac426dd85d64af7f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c6b4b36cea8befac4056361901a3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf031da7cc0c1b17812fc8bcb49ee65a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f19ae24e4e4cf5007a8907b9fc2a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4955fda105414dfe800d87e2849d07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31a046b9ee4016a094233c45a36b8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15da0bb69e82c785a9d9709d0fae3cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741256fbb7eed7ac41c3f710d19f933534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb4e6fdbb25f38b7048004cd336413535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44943f18e80ba6cf216174b88258ff52536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ca9d1ca658019661a7fd321fecb2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14ce726266ed9d930e0286c6b4668b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b7766a299b5641107a6c363f9d1f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509f5e881dba70327cc1f1913cbc341540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79a1a93bd16b975026ddb1f0ed3971541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1325bb37e909f3cd865580281fc855542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07373f067f4406adbb37ed13410bcb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0db0b8ae8a09d833813f5592afbcf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67653850e6b14bfc0a904667dafd5652545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeded0b1c3332edd65913d6c6c2f210b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6d9060bd534fb3ad40820282ca068547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14b67f50964d1239a10409729579ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037141075d104af12acd63ed608efc55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597f42b6ffdb97840562c8a361492a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822f1d03079db8afd58506a18d4c83e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31f6c8d0e05315cff9c14caca6b5b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf40e265e746cc8f78bcb526180945d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd912cfa83badea20d4b822941359957554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3a35eb4753bffc6853721f2ed9e03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f024d3ef5c8d7d852d8789652fe02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03359416d0e6d95a2f843ac8f4e287557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dd1890fa8184ef9d79249779fbbeb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312939fe3fb9f5d821fdcaeb938ffe42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb0e3789c6ebaf3b612d8585480ed0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721efc96d2f3730ec0231e830d12ad6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b07c6b0cfda3a3c4f419490afb7c17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c39cfd64cfa375edd12eb8d977168563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0843a12893084f59350d89c9f8a073564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ba019dc2e32b64079e8cbcc18e64f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1740b503662a4d00c0a3610dcfcc53566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2d4f33c18e143c3d60d015c748313567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af31c2b2598b05b231df9eef1329169568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900383f997c80b8a9a7aaa7aa2c29417569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21c0864cd2d3db6b54b9d8439fbcd4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56797e1037518124ec74f0cdf3b6a5ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166390589bb060438ac0380c9c90ad3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df337fc430e8a4b7e5e3c6647563be7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467281d43ec1d6837a180cda569e13cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838523fdb2842316d9937600bdb08a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7715d7e2ce72fac6dddf1a70f445b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378a45ea6bc722c5ff9400363fffceb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d84b2d4d35b00593e0881622290ddf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fff9d277e1e987c35a3d7c1c2ba346579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a040c3f108fbf0fd547d8f9d4e82619580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337ff4a894dc2fbdde15f801377085a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ff623bbda4a1544209d9cd3612e9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888538f6827a93875f32cb199692a0e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17233e12a0f5ab98188ea6305c061217584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8423f05faec56770d4c490c93105fe4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a278efad4005d073fd9c56f02305c6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9826381ceff618c3e0ad5b3783a662587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89329cd193a599131e27d429f378eace588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0f9cc2eb6c8f1503ec31d64450c33589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da0fa5255f15eb71928e65462d5bcf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8ea1963d78079a86f08de5f0b79fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b81edb0512fdcb8fa48827f74e28f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c43bddc91ac0d99ea3a3d497040b99593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a63fd59c4921504de51a965dcca6d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d40d4a8312d24edb6bc95fbb1b8e87595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f016ac6775a7bc0cec13b3a4e3fe622596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc966f1f4c35b5349884a0ece198bc7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0a6a4bc5f99944b597639d16021b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257235f00cc2933762f7d5ba0b3320d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34efbfb1224e354cd95d25508876106600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7fa89af9751f4bea9816ad383b174601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c1ce37843fc8c499385d5070dbd13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dfd1cc409386a112417cc1a33e94f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64350bb34e8cb86da559ad0a3fcb7d4c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42aa781b87ab9febcd29ea4ce89752605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7edc4e6c3153fbe370439c9dba7c70606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fb797347f836041806ed45d49cabf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328afe8efec223fc760208fee665417608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1bd78fdf258ca72dd446a31609712609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803a7ad8fd210181319cdda602fe031610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2022d24b1158bc36b4c19fa9ba366611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d684a73ff45b5d507aa3bc133dee95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0096ffc79a4ee1bd3744c3b1d99435613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21914cc3e0b55aa41d59875eb8dc3c0e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953369d55ad193d4e714c8d22e1168e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57b6f6d187422476f0fb694855cb82616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee425ac7f0346c8ce627972f2dff3349617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec288f348d8089f5528d743816be49618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366a5b3d799dd1c97980ab6c9480a48619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425aafe2e615973c78dd95c3dd27a850620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5200aec1c746d2073fae0f444a59a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c044452e6e6f3bb2355544659f31749622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffad76eb77c14b87a322ad974941cb0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc0f31fe5611e045a1b3268d117eb8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28064274ac2d737a3fbd96f52ae78142625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0dd536e5cfc769ef6fbac87ab37ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd289d7866e056983eba9fed62e2e74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebfd9bbf494131e024aae4b66bd60c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736a811713d41d7a70b63be3406d83d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc643f6a337905416a0e54dfdbe8789630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cd69e69ea28626fca99fb909f5adc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997ccc37f44a778ed389f39da6b5c55632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ae9984966d5e93047d88e18e10a9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5295931759bc915639a57d6b0566299634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71288d0c6dd3210f9193a144acb778635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255c380d42e4f9859c73cc4623a9ab2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d24542f174f3e76f072c00c932b19637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedb02dd096a556ffa839b6d5cc4fd0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0a23e888ba4b893f507ab5df7a641639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffb1ea430c9ea92b76042922bfa8d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd641636aeb9adb5b898c74dcb2b5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe12644b6f702b780ad375f91acde82642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f4e2a2c75350af5d7b850a2f8059d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd3372ae1ef6a4b022f88c2fd8168a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb931b6de09c4ded00c221463718777645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52698e5c7b793dccf580d08b8c26c5da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cb39700ac62b1097a334b5e3e2cf2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a74ed91158f4176a3bb1483983e392648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d787c2801c9db5b191721d7c53b883c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05ab219bdf28a0f9d211a9611d19cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbf5d7a6b0f529b9247a50b1e7dd19651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d495f8cd98ab4165befdc67da6553652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb0dcf75f5723f68a09c0196ed5628653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5015b7dd8d45a8394f780d43c65c60654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e32efea53c90422e22bbab0527dbf6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4dc65cd0dec8bcc82dba360ce899c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d0c6b17def6e81eba15dad7ea4345657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb0c2f6907c1c256c0571e6f491865658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f784037a2758d6791530654c9f8a83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b1f20686daa39860e47147371adf8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1580b80808eba1441fe896735bf1fb0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b119484f8cd16d53bb2f1b584ce29662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5766bc3b57a1d3e162df4f4a2859ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bde247c24085893b0f2f24e6b72f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5eb773c3db05852da5e541673d24c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fe0bc67024e6ce98e0e335d2926df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b2d25e093551f0055fa70f9d1a263667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c25e1bdef83f6eee814a58b728fe4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44303a89a29efc777b3091c2705aeeba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3acb1fb7d03ab543b535fdf28d4add670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd36266003fd9860eb4764b9750aed1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e957e0ee618e8388048dd302defa239672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b06c91bc194de599b83f1dc3d7880673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8f53b0b00de4bd9afaaf18d8e7b81674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd35c5d9ac84188f594d10e0c20805a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20679c67dc3da194ad48186d288eac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45780aea59ad7d97a6411ac9cbfd66c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d78868e71292df78df9b58b41e5b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ddf25ad57033c74ed39079c087342679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec049b2d6d652e77c5bdfa092fbc4a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bda35de6f6b912b50bee9732cc501681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f590da05b1bd080baf82cb49864a81682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e65d5d182289a317acf1c0e01ec771683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854069ce29d35a8aca5bcaea38ec588684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e339af7605a39891b1ca24ff9844ce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac7927f94e3b9474e8ef3fa2535f4e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ff15f201fb800986380fd62c1ee72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c5519de70f02b0943ba443ffdc6a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb1488fdf19a87c4b0a553a27b2c0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7cecf6bbde579471416bb9f0d9443690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9cc3e1ef4f8923d07e200db4f7eb7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a07c121032a9bd3dfd5107de8792c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed5277a72663ff11f01043f45afa1a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc42c09e2f1725a9e1fc64acb59670c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778c4174e314026c35627356c6793e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965cb6924d446a7ab71b79390a00307696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08888c2986396e78477fc40032086fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c37696d5d76ce08fe30801d52ac7f2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa526c4f1478574fdf549faa7f4c2d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e86c81f79f9f193b68e1daa86cdcfa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225e9fdbb83becf697c6219b0127ba4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a70bdb83381f344b39f4b39718c17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732b18a7211b59fd02c3e586ef70391703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affe193916779b3c3f2fd6d3c3dd0c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7f8f4ac04857cc062cb311cb15bf1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83a644a50c837a64238914ce816512706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e226619eeef215a5b912df6dfb711707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3a96ab0b8c26ddd593ebca2cde191708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e12c5341c12e71ab89a0a1c40d6e86709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a867c1d828e11d931f888b0a922554710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54ebd935cc044813cb8354ac71da96711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ad92e48e08b2176da4af97961583c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822946e0674f3691cbae762e76e6307713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d27e6d2b756abdbe08ffce71613ceb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccc102956dd2c11a9499a4984b1e9c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41642befda4b2d42368a2a29d7c819716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a20357d47dfa732110da5b7c94cf4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c3cbc9f548da533b5230410b87473718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdfcd2a4b98af86f7aca5a759f9152719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b93449b32d9c483060acaaca67f7d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb539c54a90c3b3d11cc16f220a8541721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe7315c89dd713adc91db69badf136722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff7383742a1cfe8e9bd751a6e49070723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cafa9bceebaa9e7793e3c35f98e297724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ca3540b5f54d18bf355aa8a9cb3b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2571a8b1e92142ba434c57bf184d4f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ab7ff5d8d5ffdf071caf0e251e93c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaaed6844425393e9f024a95d0d18c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24402988ba3088fade339f4fd32ac8d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530bf2a728979c4a6e20bc285adf2b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb62c76203e31d7ccf7e1ccc0ed9ab5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311cee78255a56f599791f18111b0da732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d3d5fde3ca39edf5beb781f3c39a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1cbb839ad6acceaa70c6d60185dfd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cc42524570fc666b590eeb3a11c42735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4c9e1e2a377b53b6bccbc790193c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190edc1dad578371713f40d3d0a5395c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26314bcc30c8e1e2d75bb731f41c8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc5b67d6399d31c16a8c0587a7a733739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacd9e8bddfea3fccb20b01d5dcafa3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f715f14fb06e2d5376f256429368c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8799cecb13404ee430d40eda2d0f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f865cd01a8be31dbb007cc4369666a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de4dd757698d524103207c0016fe56744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c04f99221246d6109cc51f3d8c1964745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadd817fb56cec5d7a8070be7a6c981746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb58debe4234e9279188b0f39e23e14747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0895a8f292eb9a713e0dc569356ce17748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb83450dd8c4130111e6ef5c75ff43749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa529b429be178edfd533e4eb6fe216750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f820394f692bba9f67cc5403418a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99cc211ad44216630a873f1257c3bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801efefc9a5f56c4a1a83794fd7be83753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>