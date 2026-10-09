--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3387423dd59668ef0b60b7b6c901f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2542798ae264d222c03db698fc35242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425e9cb47f0e59b86b8baa914c623013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c56d9487a42609ab39b40411e0e674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2118eeb6ad90fc58fef393e3ddb4715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2dc8883051e95d01d03304daedf1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8f3046327ac8b12947ff9c1548ecb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612211c69dbdc5923c94b42af75863058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93387abb75db8c37c2a7ce4c9c23c6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565aafa6386d9ec67032cf920ab8f2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e35147dfc47462dc09187fd22f79e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694db5d4500bccc2e58e143ffd24600612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133339bca0b6f3a568824fd9a8727c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028225f7a808e25c7fdec2fdf2b3ea4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d5f3151cbcd5ac28ce7e8ae6b84cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67552822cc48a93d2f3e183ec19249516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2e50768ed9a4cae57512999e862b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0946439c20d0b505af23fffabbc659218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ebaa5890ca0803356a76a067d192a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a729b842ca42a422f04852a9b465d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fe51e65e2d3a4161a372321da8a8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2553513dd75aba65c67288f379750022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0920ebf8224a3fd77d0e30863af16c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e270dbd18f9336cf65cc3523075fd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52165deca3c3b1852f727bab1355a02925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f55adf65e4156ab24801fa517491a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0a4f104de2f91373de730db6d432e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c543a138fa6fff2ae27f466033778328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ba63aba5af68d95409742df9a433729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd49d3b2cd183b529e164743129a8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d27f03d8ee0b6d7a07283f3b8a4a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fb9cb8b873708aa7e19bc98d5fe7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735f6edd241a0135b01e6bd7cdacc9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863086de29e2c77d791ad9560be6134734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756fd0bc0185b26162543d44177e2cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e36fab6e76bf9b2770670277c1d9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dfbe6b053b5534e92aad3f652fd3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdb8968ca83b6bfb4aaf4d2340683e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d9e575611d52be2973bed08366b4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef551b6b3d0fcad09027b3abb0c588f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79cc00d2dd48def745be4a758acf4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243de22b3255467842d063ede1223be942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facc5e0d4d881a993ea8f46c86f729943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6141991f6c07c71999445d32ea8a40f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6e05be91d52ed89bc66683b7f93c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da62e1c197b2d8097ddf557814690d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a896273f077ef3352053950c1838a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fb7d4991248f29f64820e9846deaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b26b8dcd0c54d108a56ebae2ed03d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17423dc7d2244f1368695b73c9f2092350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be01f3884aba5608d25bf22b2988ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a60fbecc24501d4b77cbafc0319d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9185768479b463fc64df9a854f63d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f21800235a87064593f7c002d6ccf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b77d6b97a244bf896a001f49b12fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82c1d1cba2076c9405747ffeff515b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6ac4bfd670439990915b2a130d26c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc3c7e48ee0e2cf5b5f85ff219c91558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332b9bce14506ac9705388d2212778459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86176a277da93267aad4d703f046f6a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f3ef751bb35f80d417c821788af4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c163d4a3bb8d2d986092db6322bce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318541cd3c5cc772c6825fa240d839063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df8e34715fcecab052529edc478bca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df06050785961dc557142006f0db4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58801986bd82f59dace4898350dc176b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04613d97afa2f927c7cf265f367b89c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b3fdc41377df2f963b37e462f5aa868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b63c3d8d46215799438a6acac4ca8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdec44570d6de85c7123520eb457df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37356b5bcadbc40dcff80bc9b6b69071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cf94c61ac87cf4f7fc5e97be8730772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c99437284dbfc0b835bda5aee755ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade2b99e01d7c65f94ef653b970702374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec365f9e2eb7a6daac75f77aeee4ac3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e994eec3d5b68c14267cfeab657ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d098d5f23986e2754b9a7a6a2f13377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e40fd997871ef81c30feafa3c74ab078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359582d7d65ec8ba3e87b486e6efc3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c099d3724373dd539e7cf4494641580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fa4c64a55cbec43e7c009e3194e7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c00139f81b4b0ea2cadc55f6e5dc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924996d9a071eabba06dae54ac86a2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9fb9a60957a5cebd6cc9bfcfecda584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de99c857965864132fd18e50fc6cc0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88e242a0c40decd184a7c1b8573e3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c317fe5fa3b17202d07753aed146487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2d863c64b0efde629edb3e22f566f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617eb274edde20452cffc95c5eb64b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc24d83b5587223a2285563ec5cdfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf1866242b93b635fda44059c44ed291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc56f1f7b39982c159a589519b560a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962649db27822cff1b4a94480c3ebe493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8dcbcc24f5044f1d3a1bd17b470f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947ea0489510a0eafc0e5e2151a567495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d061b0590b056365b807a8fa20cfdb796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d49785c8246beb1e13b7b2636fc31197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f909b50a8e18071838eff088706a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2706f47ac2b1ad2f74705a6b7dbaf599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db279e05670b1105bdb4880ead28f342100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94beefc6317e65aec87d90c8526ab60d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9d3f785862e8f94c97a1218e9c3f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39769f69b29c9973eb608aa0f6ac70e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4ae5e8e4ed95999a11c707e9e78af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74b7c818779ae9c38a186f44e56484105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7404bbf346db1dec8ee8598cce163106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649817fe05742c4903e5a5bf24b6dce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e98f6e46093ec3b6abf00c22d62981108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e47164115a933921a60aeb9c19bd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdd51fdae16ff026dd2b2ead412d6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0fb99d2b1876f55115e2a93364c8b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afa3fee586a852bedd7505ee1e05d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f17bae2be0779e1d5145dabe34973113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d756087b1c51e11bf153a228dc097f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6452b21e413db34ec82288f61beb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214117c1e5a0917a2645729538c47f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9503ec56c0d60767abd33fc6a98cb04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d376dfb9a94038f6a13340b74d22e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dee36e4a6d8c1dd177ec9213fa13cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fd036288fa13b581ed60f27e6ab73120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338fa01380c658a2dda157b6d434fa6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cc7a1172dca2c1358ba7cc0a6807f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd5d4cb19b4a818cc312293b300721123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c019e9c7c306674af3e4ef9ebb402124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76665cda925af92cd67ba11248fa0609125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddee52081a66c5e66594157411b978a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bef0f35f15de5db058bd1e24cfe170127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05532b535b4b4f411f10621f84e5154128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378e4c5bfe3fb5ade510161efc7394d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc629a24aa7615be3fdb8391ed30f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b0f370a72b371bccafc0736321ff5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee87ebe4ee66c61559b404612f3fd6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cdce4bc98cf165ba0cf28c3c056e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e9a13e365e502a61510a0453e71bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b6196525ba163a1d6a936d54e1ac1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeb92c17484328e8f5da97934a71f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed76793e1a98e49f34d4dca00a3043b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54200e47544ac1e0b0a8ac1a68fcecaa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfec14d177c7cd0821f5c9be93e513139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca5285cb828b0c23ed98d04adfde15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7af44b7eee85a9a3f9490444e3540a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fc89989284518c443e4d7c3efebd1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457c3463fe354fadba97c151ce388d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6c53519e6713616f3c1630c643736144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6fabdb18e2a43ce509516561cb327145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2ee52cfcce0ce77af375dd9e3a171146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fe3e7754f0c2c4fc7d6ba5d8e513b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60fb2626024cb97d2aa8ff061b487f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1250249b7322d1083000acff74840ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054057fb0b8640aab6bf8c6c1b83585150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ebfbf31ef6251e47062fb7b606e3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88bddf5f3a75ec90062b59f4e981ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c78a96003479e72e0e1946b0c3299c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f3c4b459d1f74d6a59bfed6f4c59a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58312f648fbf53456e37dc74e48e6e09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db399e317674236269a07607d4951384156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce49b6027fe1f6c5743187cf908e06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586c3e98fcef30790c0505fde19a900158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23c61904513535a2e56cf907d6c5d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecea371a448edd05e67238a10a818e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01ff566bf3faaea5ca7113f2ecd224161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8501004cb422aedadb401e50b7f7b04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c4763fdedd731bfacb6bc1ab44e84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf176122e30c760873f5cde11f5e136164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25904fb5d70319cb916641e515d140165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a43b1b3a6474b28a2a99100a5b4999166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1d6d42f0fd59deb0985e4270b6fc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec347703c60c7ee719a1b5843f268ace168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67285ea1acdc4a88404681d852427500169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072cefd9fbd29280f3dc5fd22ac4764170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f59854895d37122db2790fba68bd9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b84e243fdd053a311fbe63d83ea5b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a45a001e1f1c67bae880e0a663677173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cc35d657ae63be44850b93e2bfb21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f952698dce91741147e15e1bb4b13b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5b22fbbe8038d77f4a29aabfde6cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8450eb560d69424664bef9a2b7b3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa33ac0ad46e4ee20f6c63b5eb86d72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a287203fa4c9c6c8ac8f770ef78814179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02e7a482932f8cb9428d3fff699b3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab49c1b9529690de78dc6764f4c899181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2a9be2d0935931f1585da64b90c7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b69dc0e4116daab575793f8f6530cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c05284bdcb49aa32a2b5e2b1ace3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5167c3e16e2c237199bf6d8485400185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155f943caa9a641000df1d9e7400526186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cf7b3aac38e79d94bab02d7da72cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c1e1abe3e4f433a2670996dddb0aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e22985e9a6041026965a627fd3d78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd55f00ea80045a22fdf10529a3fe8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086dcac219c94823048f80a5c1cf7bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2fdc5d2c3297e7ff30d6a096c150c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1716a9ca626133774f7e42a40bd04f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ac7b44baef2b11d01e19bf83943f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892a23db11fef5f2bd2bfb76ab18eb1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dc97cd04666055ccf18042cb2e36a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6205d09dd4d6a14279a2d9f1f1e17197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a4da88e2f9338dda6ae1edaa5d178198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6e019f5ba4c5890cb06c9155b9425199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c291369bc972819ec9a0f41db71780200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483acb07519034922f11d7064e85b08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930524d2a2e6ac7a2bc30930c862cc71202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855d85af318162b48356200abcc05ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97df31dc3f3d7c6f7f5268fc89fe4c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a33d82ca8775b3141d53e74e4af13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c68c3f3b839c32bd395033324f10ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d031d0cd6437da874563b5f251077207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15ca5b9380e138b47134f98eb1d51d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a9f9eb33618b7f5b4fdb219b92744209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c011db016808cd0cbcd5147e9dabf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9595acc15b30801c3c3169a70429e8c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1cdc9de736aa7c71787715b0fce8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975295efb13066ec2e051826facc80fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8692fe6767199e7b0cb20f5658e3fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c532695fd5deb2b47cc845013015271215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28a7acb497b56ae9c696acb5cd9fdc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc61213c00bf363454afa34b92ba153217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319af910168bdcc711601503cb247c5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5bd4ad87988a83f8366677aaff68b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f1e4f68d6ba5bb132cb5082ed5755220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb27cb876f408fb7bd2225321b0dda6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7051899e80430529cc8cc9f5c4acc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fa5c7b819672bf38d6b65cf6b5072223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78876d524336dc50ec8f9bce9058f755224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2840b8a5313b8d0f3686076ea631006225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948082ff80568f1adc6e28d9e2251fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e826cdc270c4d86b7fc48c1299d6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed101e96345b8749747084f93925fe42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae4731bcdc3705b7e3c46919587089229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17f2a086ac767f17e66bad6519e794230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd7a37c478008e4cea522ce84759d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552ca514611784b5ce20eca73662a66232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66504b3ff88ab75dbbfeb77e312a100c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e34c5b972409bde4a70c619029601a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f560cb2b1690e834a2d9f1a13eb8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96914dade8ccd73d037a49e63ea5fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9eb02a9a14e13dd3c8abb4e64120fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f676632d6ac4330dfebe103da8fdf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4aee9d53d73edcfb64ba235b15cd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe36eeccfcddd9e32109b71f705a724240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff8978e3a6074d338180309294bb62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90de0a3b25bad80d6dc65a04d17ef19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4009052ad6b934c9d817b3e5ec2da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f52a74e8cf1b63c36bb75cf5dd81b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ce00dc95f67291a1e18058a0d401b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970d3c5fc0b26db9179969402e02a7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945318743b3a19c2e976f4615cc0a6b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bf10638b511cab527d3d3ccc27bc1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d2707708f55e0a674985135063ac5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e252e60f5fb781f35eb025f9329b9cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079b754404a267a8448d42a7e4c9ce5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c04e27a684e2f46d19622fda22cad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722895c40a7e6a528379ffb30f7df229253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9d0360d7b3a3dd86f577888057e33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f9d90a4f8c02fb9b1e8520d36cfe5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed8ffc841cea059de0bf0b03991c69256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d4f61dfe806fdf33c19d257cf298f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86429b625d6c0612a1345583e9f901de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ca596bc2a60af32a9991162fcfaf4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4afd9966d93c1b7fdcaea46b0eff3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65614578c027d3776b5b779f5b1175261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80e6aef957b9a3b6a4322fca706be7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507efef1254b1199f732c5123ce97b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc905248d394d776596e20147b9d99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6208f3a92f26e44e4d0b4dffd08b528265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c613afa64694eddec8345d9a7d6ea5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5dc0435de47b0f146c23feae2df1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150a826ab47e35e26d7b0a7b70e0522268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d51dfa1de6c713f8d292a9b6720194269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c8edfe5b3616f41a4020932e55112270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d102fd81d8b8145c5aa111c7132677271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d585b6031015326acaae1667974c1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b040a4ef633a10ee3c7d84cd01871b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b1ccd6eaff77f210e0ce3a63937dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f28e08d4775f39c6f06f4447e462a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f957370df733d6b04c7da42e3c1ab40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446448eb05cd891740f61fea4b00f0ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185be83e0b0448bda81c8079e675bc8b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a67b29c263a54e668f84e432856863279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef773f3f0776b3c3a4cf3db7f6b3dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43352049a69dcb896fda003d2eb45e92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa1b95d7269bd16804727ef136b87f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a51f6d86fc96648aafe6bb38c71e38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdb6aa8b94060aa971d1116e9cbffe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63d0c49ef590c523cd04f47a078c12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b631d3a614647ab6bef1dddd81e8558286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c1227339f6b519c3f8d777c36e4ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab50e44d65d66634d016f9a5dce437288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550666cf92354c843b2b8eb9fa97f3b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc7ded0277d0aa865b353e0476e65d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bab5e18e0712103d1a5b2ae20400c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911bebc46a656f2c25b68a8e0c7e850292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f01e25c42defc7cb9d406d680619a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9916256bd5b7210007a5ec1888c5f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc49e7efdd52e5631e6602fc8986eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ebd8a6fd96efe343fb03eee98fd50296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef7c1cd4b5e8cb6ff836098648d3b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a74cf67f9fceed1201cb70643feb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdd1c6e7dde1e696721214d39dc478299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60ddf2d5db0e33451bd4c5d64d2444300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5126a9ca588e03e0e8a412b6325c9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef14c8a987be9a4ea9ebc5484c1bba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1aa216e8ad914619e315afaf4c29ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae97c183576d196971253f74df78de7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc5330ed0ee0167cccca7c947f4463305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32425397a127684d7c7b9f87801d02f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37040803c0eb2d58489e06d4c6d62fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98701db858c00eddbd6af53d499629b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e56d3d69eeaa2e26df7e8a99371a4a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e461bf0baa69d4e39f47b723fff4ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f052698e317b04195ebbc0041dfa5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6a869459301af15f44849a7aded9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdadfed386cef9231d724a11f0b7ac0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8dd180033b5f01c8de5a754db39aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc777bcf25e212a40dfbad5b329cf913315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42220ab7f28e03184d20f11bcbbcc0f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0357bd143d20990c2822f03ee8595e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada1070e00945727c8ed3ecce04d4a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cddd23ad26edc3ce84456052a8afb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfda895d7e6464d365f74c9b6d7d4dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4468064506abb0e8afa1f31771758321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e0b0d878d6cb0f5af09f7f190168c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f940b4e4a0c836b2d3183d6093dd73e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bad971d115ba453ffb6db16fab15e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1d968cd968584bf5d1177cfee78aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dca553639727c7342554d1e0fed835326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbc33ee7a253f86ea61398577f0f01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e438c30f6fe7402d0e611418d8f0ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bcba414db66e57d360755cdc0d058329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af38d52a9d090f28d64ca472dac73c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8166067971bf62cb405668560acb5d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca1e468ed19ce789536b1ae371c6be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06ad943569bc90c5c4d117d708919b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b134f4ae89b8fbb4394c7e9f9a4933334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2aedc2654beddeaf4f8c45a94b568335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2030a7a8384cda911403feb4e3f943336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bb91be212c1ac930cbb5b3a94cf9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4214aad681c670aea1b212d0503472b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbc8e92e87ac0841446cb08b8f0d07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7e1ffdd9d7ea949d0935dd48e6214340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00417be5149ee8d3bcb0eb3bd8e568341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230be3af3a8003c55d43e88529813a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e161d725d892df09196f16ba9a1d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732917b3ae276257e351f5f599c3f129344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834a0f353e1faeeb9bf645836a1c25d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7a5a81e97fc582af08c158033b000346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89eef59902ef11fc50611b9d240290347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fee2ee403eb78266a3a8705a0c2ea0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7640dc8b1bb674c8577ae84c83990e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0de2987c83f6755047e98c7bdcd16b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c2b7e67824f72c900676607b53de2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c3ede2fece7f11f3624932980c1f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a78cf50e010da342d105291acc2efa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0f93381c54c3d9407a8884a12421a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b378a67435f52bf18672bbc9f3aad4e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1965017a77885404baa6cf5bdbbf14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333ea983783bea21e8ae773cf07323c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91986368cb96dd2574c6af967c90866b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a07bb622647a01bfc816b7c35d6294359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebbff294f50f23c87ce642e5ee0c9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aacfd432ca49789836db49b27ee3cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e614e5aa54dc56ead32722a9f1b907362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca378035ae85427b3587b20a2721bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0aaeca6a2c5759274734cb7e1cad7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5faca390b671b9f0b60d8cfb970d84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc2253ecb05412ec6560ee6ed0695a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470c6a9638b233ddac0c5ae1b440f11367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d258607b94402b14428255d497d1c47368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cad7972b0af7d10c93acaf0f44fb5a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82c10f260a533c13e0681d592c4184370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409149e571c91e7af2bd5df7e1c3626371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb004c9ced7d251ebb3acd019110efa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528a4d4bacef6e39b9fff8fae7e3860373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee3cbb1fcf5ecea2861f4cd32b32db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6de066f4429458b52bd732ba56db19375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f03082355065c1d8920006dd26e5cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f892835d8f8464705e98c27ea07de48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8d6653881d3292410ecd6e495f4db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceec099c2a566af4772aa844974005379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d24667f22ef1cdeb3c24d1f041cc7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1673824ddd7bed3bab1a2fc404637381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fa948651e2d434c1bc49a6b0b389a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca1f24b5a9d7742326ada0cb033fb0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3328729b8c70cc19195a723bc93ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2d59d39f96b1eba6326bec7d1f736385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1024ebac75890b60ef708b1a27329df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431f522ac651b5bbf006ef6fca36f3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47897daa44ec67e4db3974f5a5ccad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d6eedbde80ae7c525858b7e071572389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068c3e3bb1febb872a3ccc2da94dc4b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a545235e0d273d96ba439beaa32d23391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec9732f36a89df647f598833594029392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884fd3006c78a49a6931fd91f186ea2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97632f2a59604f8222463138a7470fb9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb097dab3fbbb93625e86cff101ad75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d037856595077842f0bf5814b5bb6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3d3fecb591311c91729f7560b5cec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af4c734de8da6e1b815367e6a3d33e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e4d9e3ef22913bbb20bf7decb71f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128116958619c03748833926a1a6b16400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177aa2df5ade989b304559f192389fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee26f02145f4bdaa8b6dd500d4520d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bf5bfcd73a6b1824b67c280f53398403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d14b102c0ad8f8c06cd6a6c671a60404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbfa79aeb86b6142dd2f3151d310cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553aa190709e6b4ab5446ccf9310d120406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0808f1a3ee059596cbcb3ed27ba7b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc257d5f275d9d8904ea1bff4c4bc4a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d652e8917d0adccf2359c8e480bbb6c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e9fd980065f3a7748d586ce54ea37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f1dd3d6f0f4cd01a4de2132520ae4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4ec134ec18e3bfd3c82494fe8497a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921e25e85ba40f96a823bae4b4fbc1b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2ca3bb87024f8f3a6e9aab73df59a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d32d3baf0cfad158bc2037b9299d4f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfd8aad6304aaf1a13f614d0df2264416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fa28cc096fc22ce2d5c02f86a22e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98125b8332d82d71eb4a01cdf333fbf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df39740fcd0603334679d6eafb419e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a15f9ae06dd6603bb63d277eb05b8a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75366a3a0ec3c33cdb0bbc99106af7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe1e15be934f127cbf0606a416045d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbb10b9958f2b324964ce43b566bf9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbcb8dc394a8d8fa044f6f0004028d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b7a12f4d2b280f9115fcfb836a4d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ade6c47e78db0ac515878726ae49d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d6e8b641029e472b6d6687f108ed3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06725fe0b9e63f70a88ccf8ea4f302cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103308417c3690001bb7dac0b16cadb7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1503f92aefe8cfb706c7905141c8232430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19531d55bc89096d0b4e09f912115e27431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21a6095dd8cbc57e5d14dec1d2fccb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e917bd852c7bace929f3ab54379b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843a3af256166f393e23b2ab995a5b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3eccad6357c302f5f88c0f0882b979435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a1c373203c73310d47af550563089436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cd423d2414f2e9ffc83d75d83a349437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c647c8ab7b3cdcb20cbbf087563b222438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad164b11499dc4d988bc906a757580439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729a86c0d151dcef46d39c5c648cb17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97080a58f1f0af5bcfddbb8ad495bc0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2c8777e0d7c18103e64da4f44bc77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bbe50cbc94c5e377c2e4c70bdccbc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8f64ab3a0699bdfab544aca527103444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13e37384c809c8f281d34f948d03cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53107340110e87d1569b375f3e4597446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c0c4af4879e6a8139497bae48e750447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9590a64454e9accc009a8b7e3b12fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae496828eba45a145986b397ec2570449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9eb2e9bbaf15d8c7f169575e3d4bc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2559a680967d792b95716fa40fd053e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361c85008be8684ddaf93cd3060af6f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21021a6bbfb119d00459f1bb8e0007f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfd0e2c4236cd79af799fe8bac90da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538eeae09f18564f6666d7b2192c7ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e330a0228a5a2566032d47e8fbda89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9e60e04834b4059e4d70eb6b8defd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405971772d9400b055a72b75019aeea2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d30a89b6952d6e7ab54ca5011f424459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90564b30e8d44b760a67906309f9a6cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f19f916d9b0fb54c0818310983f7a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b22e19303cae96c6bb3fe34f42156462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59a1d6cf506b396422e2b8e3b08022463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9715990f382018132bed892a7dbe0cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9513c68a07b5f1998d49ea816afd573465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c36a3d4347eb723e91a77741a7368b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147fb1b803b71c8a73a996c4c6b1117467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66645752063cd82343ef2e0223203a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a712f660e866990ac32ff4a6f45c47469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e5ccf5e4e695016f55e5b8c9d9402470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f7f94e48ba5591ca9816e7ed121d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f5d979eea839072233a9dedacfa5c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d97ecfa048b5b4efdaa3805d50434473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa8dd784cf3f2edc64d9ea3f0a332b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0246ca5bbf8b3ab0e96c010e5709dfe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cd27832f1cbc3f84e78e73ff764b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a662ea58dbc75c88c5b8abdb9028b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12244d70c2a6d76f12a14086f72987478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a500a33b9af734cdf4f42ef2b1dcfa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff24bda93baee83df9af4c93fe4fb4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d2cc85770bd29308ae0c39305bac8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684135bbf4625e45fa6939376dc67de9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63a82fcc8a7d1feb86c7619fa06f03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb11e5cafb34aa77015e51fd50fa06e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bcfe83f2c9bc13c7c7e634614d4fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f73fcc39416b8d189a3ecdce1d4bc4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ecc6cc8844d8e69fa4c55b56e00f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c0290c423bdbd16756939a6e0704e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381ad42c2e2100e3d21ce9567420dd4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e254ead7ba690d154ee805fbc0b6f27490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603c4400e15a2818942bd3e4e363678491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb1caf88d05c5d3d085b33cb6ee824492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd296fece0314ea7ee29b0c589c8eef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e73702e6c760695d7d9452ea7d32cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3a83fe94b0f3fac506533df8982a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6a695ef5d6e70f6a5df1e85155f4d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e726e0815862790f784381d76b0cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f83698c875fd074aa6a6c89df9d6d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66a185467dae3c734102b7322fe19d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a234ab0711b8fb430a2d67972503c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24755209fd4124e8e685f4f84cba72501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e5031595a4477a8b200865307cd5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075c1e1b89c3331108ca01210273e55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb256448bd6e867f851ffd887fc1f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e74263bc8223c9ec7ef49eb6ab259505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c79dcd012870ee18a7d402f1a70dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95371ba3ccda8ed3c434805159b1ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb68779cb2d39e37921d0dd867c5a1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4b23ec840bfaf8312310cc3422e2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7ef7157027b84bd6ed810fd023eb1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ccc825219392dfb56528a68670687511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0d8a06969be93597340594633f9c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d02a749e394132944f4f8445eeff8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7958b3a971db4e5ea83f8f06496ffd9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047688285d178388bb372cd93e3be1c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908214b8025509a65638eed53daf64e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda7322ae542283402468ba2fbfc034517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f81bb09ccc9a614c92c1c1f8f1974518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0e8fd7edc4ed464044093b6c8b6a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbdcb64b2ee2257ffd152c028194dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61a02cbbecaa6a362b17a97fb6efb9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28b33e9920c8a6df89c0f4048ba9bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251dbf548d75d3828be99f76b428a789523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1648a7b6445d3e868abacf7fc50304524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaca724446de3731512b758fcde8a7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5057507fb3dd6b89786fbf8077a4b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527fba641cc09411634efeda9ae37e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ab06db687ef7e7d06c000af9cd98e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c32690b55e3a18c9b9ba817b3c17ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff58de29fc3107103599c549680768530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd22712805617c3721d4e9a5b1a392531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a0ea5d577404c067496d66a8659a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bed390ab5271770ed16ed6c6669029533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac4a8248963687b017f833db1cdfd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc229466a451a9257a91fc0d86476bdd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27386bd256a489ae5f115073d403165536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7a4f600f605c702c71ba31dc65fb8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3add4e17d5c98d7d1573fe599c336538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b05dbbc0a15e46f83f61973e2caef6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc36c0c4160348b578eab2f7c1a8fe3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc5c5cc68be21eea621cff1316ca23541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3cea4e0a5103f246860d0c7557b2f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee38efc545f3b4dcfb71a5ba1b2a803543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28e61c3b1a7d5cde2d9b665bcbec22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62152e54a05c784f7a1d91412467c41e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65668749ad12eb6b826216154ee1fdc0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc60ef7649091d80b8be6ecb7280d68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f63a00f9eb3a695c87e9744a743527548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17d565d16b31e7f4f2dc6510be1629549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bbe07fee40e14f7baa274e8a04711550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ec398263c270ecdd5f708f08cdce1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923139e36e934f29b427d4065b954943552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9eb7084f734e561d01cb57594bbfa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f0c0a978b7d55fa7bd5017d190472554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c24b04a97ead32deae020106896674555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303cb49da421eb50fb5c16322493007556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80e0ff9656664e9f251fb1795b5d8d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da6276926c289d1fd5df87728000f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737f86a9259d52f30144ea92e7c0d79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f907514995a771e1a9e266dd1092a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22089eaf400a945041ab1a3003d1840561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d66a0d86e1b379f88bb73018169bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5506ff30897dad3f960f5a4a10f3111563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d157f03f2e6b973ea3d6cce9bcc4b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b5eff0bb64e1df914ef6be4fb8ba7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3986e99497b628168fd7dfa85862bfc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a97ef6b612bcf951229af67c048682567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0af84fe5e8da0b8964857e8421708568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b18071353cb1dc55fa5a92963d9a79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5a17455ca33349568d5c503a4cf80570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5119ff13937842b99a0653d187105571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8630d25c3201ff7baf0f19355872d19572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5239a570f3bae1fd11df6ed0e7b44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20b3d3f6edcb1de41c5bf0b58681f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd0f16e2be39df765689b2ee12c5f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1b3b76284bdfa91389c6f0eb95505576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fc6ae79f0d9b353659d37ab014483577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147723c5a42e540a71f76d8926ebdad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00997a917b0f41c8993d517c60e27144579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200835a6d54691f379e30270cea40249580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f97b87d57fdccd97315e63e0b605c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac82276f930444c3f02650fd5e65be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9de25e160b5ebf8e5d99e8441b8d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75a0097564f364cab80d96c0b8e5cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cd6be2611fb6441d9f34b0d1c48a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a031cbf44da89d56674ee960e0732a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b9c874767f08eefa8805fd22909fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cfe40211a9c05e9ab5123ab09d49c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a70f8430ef4b01116f8cbce8b969c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c70596327e378a74edf9567609095c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bce1e1527c593fc0394def796e09bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a882a12d2bbb35bd5ad51fe58df233592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1556b98663a57d685ead1e27cb2b6fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936a7c8c829770b25b611bbc9025566594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fd795912a9e287d3cb9c81242c45e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fc3c99d18de67d9c3a447d234ab06596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496cb3c93c0c0ee5d642721bcfe8219597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0895506a47ca34ad9ac2d85d993538e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ef0bb0a7879af9028e0a1002c21c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9550903203dc3ae6e7705893aecfd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c82ca756df5cf6bb4bd47f50514815601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afa8da5883d68fca0258d82df681cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df533489053320d1a779646bdaa87e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d885c2447d032c4c5c86e0835f7d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100f51455a9f504303a145087f95d76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a3ea380c9bb662afb90e46d8d1b1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6147ec03e95dc55192e2023dd866dfd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb96f39c6b88b6e08970673bca86dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316083bef4bc6b540e7110bc4a7b887609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231912219108e58800ab5cef16946a1e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f477b9addb359ccdbb860f5031064611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520654423e78287865c1ffc71f5fabc9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf82ad34b9cc496ff04384cbcc38052613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6b1e652163c758cee9df15af6bcd1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d626c86c56c489baf9eb9f11abfcb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ca6479446e78c2e7ea5ca5cbeb7af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa5a28b3c4ffed8b790cb44dde6b55617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1297e75193460a95f7bc64b17f9d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d285ab1cf9a1bcbff50fa6d6616898e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b1416ec4b661e216403ee47c15798620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035046084216aa2f44126b55a8dace0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ab2e432af44a3b251dcad07d837a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0624a9a63d454bd8c06945142dec4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1bebbf01ad6040af70ec8cd95dbce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45098fd8ffc08a3259fbb9bb7e1d65ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2feda0839396b98f336e756d94052a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc32abdf8f2527e610d5fccc03c691627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472cab734f93ca9909687deb240e0cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbf8228d79a755b3d4abbe509d4fe2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae90b58d827acf96c9657a0829021ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409461334d6b3e8787fbe0933f68bec1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0476056204c08e57958885d8979c87632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8510beb0e753a7feaee7bd5510f5b83633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c957169e7b85d84b71000cde47504f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223569b81730ec75285029cfd17de1c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b43d02e4b473287c5aa6b0db9efc75636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9969199695a3a151dc64f2af85c8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cf04b7c0a008552f28838a50df281638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9a6c5010b1310a935c82ec4ab0049639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e22ffc35be30fbc04a2c7f15e29393640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df98aad316ef0f84fea0e426b250578641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a538a70f60e9317c7f6a9c92a2e16642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d58e927b311dcf88f498a3e06085b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7540a5bba0d843276c78b268b4b2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371709510637432d32654ebab93c964e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7498953e60f5a29b83f7e5dc79133ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058d598c10708e02a5a6a939d997546647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0625f50203c2b7e2937ed9d8e347e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d5cf2f5c0114b29bc9fdb3ad3ba81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f8332e31842df76b27ff62f31d9cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e21c06f13d815715ea17193b31802651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f70b6d78bedeadd2145839735f4fba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c201a7a43937d9466b43700242e527653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c62cff2d7785a4e4eca5afa8f5640f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d089f36653636531b4a2e8d4c83e365655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d6c2eb2345966dd8a8604daf08e61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad4795d3981ea5c9e3373a2074d5d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca546977403acd398e2e10df05b2a5b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785fe35b93a0b23f5307612cb1d854d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cf46d36a0ba416da0d9dd37996368660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a90dc4e2c15b4969773eb8c89ed636661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130853ac04aa6c504bb9190112a102a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cce65c8a61280b0c73a698beb7cd8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c56b2af386cd5606f45a2e077eaf5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633847ecc1d4eee0b3ace6ea6fcd60ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bae1cbc629560eb01bebf9895ed0ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f697d1afda442c01cff9a8e9c2543667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e38ed2a110caeb1d0b69893870c60f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229563e5c232ccf535833dc4ebed938669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94188f4299906ba0fe380527dd82f0a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d6b36b0c782ccb7eaaf9dfa138533671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708d0e8b103f3f930fc4aa09790b5ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c40e003bf5aa61ad4115387e41e5f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325127c508c6ec62df6d2a14cd577531674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04376da0dd4df6f88227b4eb8cb9106675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ed436d19b2a6a735b5fb8f99f7e84676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ee7aa68a54a6a5929f58fded16686677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27b020048e6eccce4e23831b953e9b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373eb7da2819346ec5405a72457179ee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82aeafed501c0847774f578eefa5dfd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a16a7220f002f19c3e68f6f5803de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef555701dbe0b6940f89ec96db4359d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc58c2668e914ba6bdf0c14bcbf87f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ee696de66a8fcc51f23702df39149684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b61ea29288ea6a439e1298b469b41685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593830b5d6000e2bb6080cea32eadc00686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c93f8e6f838b3114ab4081f6d240c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398220174361f3683fa9a455de2c8bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6293153ec3dbfcdf14f440261fcad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cedc36a1296379a7ff37702cde2cf9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c14b69b1fb528d5edd0355f089e5b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd678134a50ad81a431aff2785ac32692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0b4675fe4fc9711ac017bf7446e2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73facae3adb5505ae56615048a7be9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee029c9c5eaaa13edc4226f41cbad2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f6fc1e8cbba66ba107019703a3d62696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024041d6ce97dbc1843a912a5ec90905697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e18540096ffeab284340b04cf6774e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3df4563b9f1b4b3b30daa4cab0a2c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73156556d15cad742d0dffdff2aa291a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d56378a1dc934e69a76b5dd0fc233c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13ea30769e6a29e19f4e3a9c0655e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c3c2147b6fa77e662314acb98a6b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2086bbef32c5157778dd52d8d6c73704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c532e5ad48d5f0e8158ab25f633f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31233bedb9971d334b035e9fc7ffed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f996bae9db8efdc09d6721ecd2a61e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c02c5bc5b57937ce553717bc39f9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7cfc24759392dbde72048e611c1ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bea4296a6ef8d219f116a6a6ceb72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf087a9e5323915faf8da51e196823711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e779049f0b86df925845e33cceecf6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8361f489768a783496ca728f43deb4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8a593622a8c4e3287e2bff9671eb0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a1e473ec6d50077a4ab52ec5a6b28715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf60e06646ae14bf1d00ad17d160ee8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e9ad6162b74d15a7c85c713705745717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf69873a0d5a2d40ac5fa053d751bfc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c43acbe2ff1d66fd61ec9e5a98c42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda72d6a05d6679f16dcaf0d91801ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f41abcace1f0aa0238ccbe03635d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56628eb8d7a62020037e03ad55d5247d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73343d263c585fbb66ed090581f761723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce9c86e7c76f6e4bd18b6f42074e70724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713317dce0afede5070dbda8e2be22c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823e90cce8289d880ab13d3ce58a35d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34f1ddbc0ba877821504e1217757a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390186149d74f4f83be103a3d51644e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0f55a5be7deed7e803814db5c4a89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125a8be08f388f64061935901ea9b7d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0465145c42c1c095c9f4e067fb67dc8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ce109db79701de7b9efafe45455b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1899bc1c93f10a0851283ed479542b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6deab0e4aa8469821022798b04231e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353e12b9132a2d0c0106b4c35c787da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9020ec1315c0ae71610c6218d2fb2fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e8623a5165263cc3702dd032594a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779573ef374fc586806cb1e00c9a0ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a5ee3ea220dad7b8d856d76dd755c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d6564504aa3b86568e7e4f84066dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1c3399495f3f683411d450cb9e953741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7d2f627ed5e94dd65d30242adefd6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3b7285526280d04f3185f781cab37743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f851f5a3bc3e8168269f95ea0a4ce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4b2165c79670cc601fa356d42490b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae1769e7e40ae43d0ac2e554dbabfc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51eb775fa89fc4bf86472329c1f9ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dd5d7224eb4f94436fcdeff17b35a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb3be07a3cd9d05708741f61c64b1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1f5c61b36f22770f656c20703afb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65171dcd4d07013ca42a0c6fd77a9e64751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b140cc3be22f6e95a073eb4e1a3f6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e466128470baac4c87df730380c189753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc3c045868bffae0f0943a1f855112754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54eb009478f39b38516857c1f5c893755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d1342d4ed3d5a8a656d74b492486b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416273627ac7498b95751d6e6d213e46757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317997562fcd6a825b9e7542b315088758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca72742664d0f1b1bb80d6aa90d9ed759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de53926ec77ada3fa9b87e8b0367461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ca260b7b8bd83bba58370b0b9e8332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585865f0664af3b0f7a49284af8708c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140eb44221c9e50b475a98f2052882b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc32144dc808a4d15c04d6d15ea6eff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0500cf33ba7fde5ec4f5e2052e7b3d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ca3c6531d8b6bd225c8d8e703948e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e79b8dc94bcd546ecc1022d3642fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34dbbe8dc0ddb6df6b5dc8912e9b1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e64ec60041aca181e04e78fca3636d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44280d6413b7cbb52248ae7915c18a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fb984af01a12a103ddcffaa13a3a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec640ef37c3e508d4896c2f5b107c5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfbaacd9bcf876585b22268c2fe77114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeae8682f2a78dd53344085f898625d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e25580ccb9a797847256a1be5a2f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7b9155e3aa8f3ac2079152f101d3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd342581c9cdc2d8b390f71f10488f3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37b37619ed4581edcb596e6b71c7df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226771d72b38ca77c0080763615939e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d24e663a17fc2d356b301d1c28503e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a830d7e0ab4b1a24495df0e78118e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7359c20dff366954d344d372f8c121f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545386ebcf03e8cda9651e0703709c7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c002b00b0d46fcb56968268b6a2e2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f172e5437e74aa3c671591ade57512b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca4c5ef0994083c944436a0155835b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5305165ac289036e35f2e77f87517ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d489deed17e326b52b105aee4035fa429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e686697308dc0828171f46b333baa430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78a162cc9781092860d572481d44b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dc10ad1e6141f648d68a129c2e82b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be0a1157ee5b92fcebdc15944e816e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940d2319285148cfbefabf3ab892b7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d4f7836217e3ec9bbc41f1eaadcc135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd598622f894d36118df14c50af72b4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab649a46f820d68dbd38274a0808a3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d72d9d69e14d8f515fabfa9558712e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c676f150f5e1565310b61b772358839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6d773d73edc444a85ed8312e0d41540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56519827e3dcc6d2db13466b53553441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b16d17a22c1d60c34d056a94a02a7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002f3dce9dbb0a672e0fbd66e0c3d4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92bf6c82b5a83c00d52411596617a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4ae334a96ad0defb7292e6e03020945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470b60d18feca55ea659e17d1c55de846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f8770771bc4c042bb4fe612ee371b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248d90a1a6e92537158aaf141d10b5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e967c86bfc017993f125a8670088e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bf42f540eaefbbb0047c4f68b5d7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25d3fd705bc6d935a0c9c11a41cce251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c5c31c5eaf271c8785208fdd839f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c12f9193526ce0b520dc75d113632753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51069e8c21f9b04fcdc8d341a1834b0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a2e4ec3ad7836afb4aba4b5e62bc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9360654fe24d3ab128c140e60aef2f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02531739ba86525655e1daeb025b02c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e825bd40939acbdd85a5815c559b2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8242014cfe9dbf70190c16c06975a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0844a6be562b79914e8ef4b3ecea360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bd3dc69ed94778365b8cade89d35061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd4c88911fcfdd4afda31b082d639162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0210f1777c37ce9c9d53150ab6820a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f222dd551aef0a902f5c45f8f268f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e86904252d31eb1f7ee69c28841d8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6bf9fea5cf5823bbe57a447650c5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4cf1e9a800e780a5bc0f485c389c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6f0df190afbbe4ffc38593191ca9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca72d127213e3c626eb40f1fbb6921669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee68ea7772d510debccbf5e59c3273570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61e00db5fb81ec1b543414b1cae02271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e973f53ec4fbbe631b3d13b79533d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159eebbd00b32690c83a403a4871cbe573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f81219c825c91f2e790f3cf0f89cb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf012f9ab7dfd9d2147994613e1085b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba439ce076e978c9a8cf125e29a37876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2611765500479eb91d06a89b25e3a1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f4bbf2398096499c4ec5f1411dfb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd69dc03e697e037c7a09b915bc8e4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142ea0f322a7cd4eea886e8cbf4ff3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d1a1d8ec5329945a2b17226fd0dff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bee666aedf9a3c3a65b6fe4e4d0ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be688270d3608e1c3e46eec6707bd9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdee4280cd492116c96f99354eece7484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a432d213b9d6ad4e4c332bcd68f09085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfa98c288f41d96d1e50cea6f0a68286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c060f946a32bc9580650b852b92af687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f550183b911036c8a9748adc1c7def088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aaad509370debcffa27d88a40fefd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319ee62a3ace316dbdf523784a5da4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585cc5d982aed0e6c91b96ba9e2a15791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e299c4bb99d433bf8855c21af439f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13d59677fbe1cdbe998652be618d5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887456683002bb06be8528857e0865b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929a982ed158d1078d64ec895a5f0e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa62210bf2a983b3a2891ec65b668d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86d94bb9345240308d8f327f1af2e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c72588865e00bcabc404c4e43e67898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390702d15ddc656cd3bb2df0002db9b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab02db2cd5febaa157293d197388bd1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10588715dc0572730170296010e8480101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86f460348cd55130d48260cf080a3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c377f87255326cd6ef88a2875a0b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadfd4f66642dc009bacb2aaa0e3e97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef4fc97048636d5464684fb74c7f02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f733171b3932d0365b77a8ca5c555df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70668e9a75ccca3e6b0469c055fbd61c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea48e05bcf52e8d1611d34b924f81e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38bee937bd70e9c0b4735847d766e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b7ff32de5a745375c96d8923169bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a71500a9fa5109c8154b85cb1e094111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa94282dcbdd36b303b6a6729c3b5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093a8df5fa00282159a25ac84b8e888113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6d34623ab6e6a5e63673b41d16ef6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d6006ebb8eccbd1e7c49b369b1a51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f8bb3b8a21e5bf18bdf54e4b495c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31bc69ef5f62f6ce7c8dc25625847d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137e75c4661fcef5a04fded65825ef3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03911570d499d1881391e101ec2a4e0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff8a136d6278f6f34369b407c99985120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebd963e54506c64268bb9199b89bcb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc520104679976ba2bc3008299a57e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5caaab11f34104b1ed38521d6df995123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64eea4d542480a6e81616478de7f5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11ab208d13b67c9c88cb88d035df10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f0a17d75f117e97f1923ec1dd041c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c6b0374d5f417cc954002bd22d715127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556927b5bc616c57376e67a8d6a750cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eb79bab26ededf7b2237afadadfd2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812e46906c8453a1159277dcaaf4a88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f590bcd980eb9321a65d422e3de3d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab9382cf83a7d854a591e7aa75a64d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c536dabf507157dd29392716366ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a87916c19901efaa8449308dc33284134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f74ba72d3b4f38717f60771abea61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860fa3c8db281b3a728032a4e8546aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619371d0dbedc4eac68bf6a71ebf72d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6e2fcaddb068cf1c66cf913536a55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f382b878b3b48e4505c84ffecef3de5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312bad6b1abed4ab1338b107c78e0c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f224dfa3782c9cc5c4a26654ae346141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51410c1d34f16a8922d445e13e01df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a497030c574d8648e0938bca724797143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985193ae8f714ccf1ab5f65bde1b29fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a11fba5257043e4c40e24a6138ca04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626612c1b886f0a2bfb41337800bc14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893552fd1d7393545509a82e5ef9ac6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f1ea9b2290bcaf503f5a729731be9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed49cdd6c78128bc2838e70814caa6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103da9e5ebd925c1ad8e45debaf4a0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a2d903a723ff452cc52560a5e990f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085be0636d831bd49bd5c7c1f98fc73f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b11e25e15053e297aeefd6df4f5977153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae29761661963fb9b835ebb16f4a08b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a2e16539b3cc08c88a79cd68d01f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c8e13fe9e5466493826c41cf0961c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d5f2d81df25a73d244c6b7cacd6de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca45906c0d92f2d17f71842bfb2ae58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fe3784f17e40b5646ffcb71063c7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10130fb617856dfd521214ecff5d6ad6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219658df907baf626ce2063759168a8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71402de915ab35c491f4408a4e5b7e70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2f4c964e986956244f42b4401ce74163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e468e4b0b21a37a6a2378fab93552164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5042e3e3e06dd10454e6647ab8775165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b461b8055a66a055588b7a08f8ddf87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd50da69dec5304cb1aa54fbe96b9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6352711b8ee962ede229201d3bf0a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387b201f744cc66ad6edc711e6923a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3f6da8bacc0debf76a49d079c1031170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007c5542cb78ca06c2139fd869c29df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ff455fd6a9b04cd7db96a79d8b12e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227124c880af93eff355d7da863f2c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74fc411863a49126d3e3d00a831d84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d44f63ce1bbb1ebd4e0d620d2ed55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa0f5fc09b2b0a99229411243713bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e900ba63c14fa22215491bc1479fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687154f20a90a9c83d67a2d544f73fe8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb102383ac63ef1f8cd4c90158d7caf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a93d237ee9b910dc0fd895999eeb6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c959da8a0faf7606d91eeee644f05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb19ac16058f56ecdbfb04f60dbcf78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8282dad52c52bd405762a648cd365183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc4a54e1013a58d958bbb206de5b1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5160e8ba9fccd0217fad895f68774e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d654ce9fb084dc1f44af694945ff0d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77efa5a4961c864f5b153d3b4eb2737187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077963fa5d1245c87c6e5b741a0e37fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4827003a5ef309bb1295e7cc3031007189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777fa307e6ac7282f44adad4a763098190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c328fd105d583abff8e2a46d5d1e5b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0bbaff4ae7afab833fbb3b616cb63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134f3aa5c0bfdb0090c9e8980a6aedc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b3bef3e362b931245fc6c991fa15b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb429843ed0844c97f5126904d582c1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e6361a32b7cc44fdfcd69eb1c0e08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd6f1f7e6af15174711edf512b1452197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f846bf5932587d42d3b0540dad868198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4906de880ba50f92f96d1ad9f99c484199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60928094223399f9b45d75b2d64494a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d82a202e4759243a2c840db94d3ebc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9257941e98a55ab790981e4d4e512a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ffa72dd7e5c04470d834d728a51cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350051e5ec917d3b0f18753ace2dac01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fb7b8423eec8bb05a2cb9a147cb17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053c40e8ad3b5e567a31477854d7bc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba95f0a6e6a2cebc00f320e819a55e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7d7b0c0d2c2d03bd98ff8dde03088208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb645328518faf17b72537ec964630209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798e21fe2e0c46b74f0b784542c8dae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83656d55c26ec055c874ee58c550a85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ec7116e8d2cd8b317192488abea97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9cd8c8ba0a15dbaa04f8ce94ff113213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96b3684689f1bb6bc3c4d0eb6d424c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeab05daf2c20a2766d773e30ea86b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3c34c3830200d5bdbef22248d36b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16338859733a3dd116d40c5477c07bbb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134c86952195689c143b06abd968e58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77349a511fba929044cbd99e685513219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e021f3d63b12dd67a188c2bf102d72220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e4a5a522685980bc08295a20236e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514b350805b8a4ac8e5dab9fb0d42a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81d17dc8f382e3dff09d864c7360ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a56f2d4880bae555cd4412cd1ca17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941477baa9083617a610fa29a37941ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45be0b8d525616a4863fd66142f802226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9d47ecad2e666c6a529bd1b0403a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169fb83a71136beadc53a61e546330d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79285c806190f4f07863dec0ee105dab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9814ccdec8bbb51fa6442d9427fc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269c7b6500380c62f9d7e89820d3ead231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac46e5390e736b9407055d8111163d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ed1e01269efae6457c7a6159ad767233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54a561e28e046d4ec0a2e8d224b504234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840610895856e2c0dc5832a4445f83bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb54f187f47bdfd6f7f0c276c9ce0e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5be37bc009ee435ca7dba3e45a16e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afec4e3185c55480f71715d20e9d6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde150872799924ad815e82258433a60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec2febdee6ae77541bcd95c8a289d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda0b4d5aa6e86c6c1319a1043f2fd3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1e80a363f037026b8598b38effbc5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee478caa1b51fc645c2dc620365b7b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c57fb5652d5982018e7710e6af764a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432b40af52d6eae4d913cd03c8748b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57366289dcb8d5e7d440e15911cee8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c551ee11931b0c2695e22a52eabfe72247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07f08d738f9d5aea37cb5931b28893248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8974d69a2111baec62691989b72a687249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43205624b50dd3266bf63b19c19fef24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813ae1f3fe5fa0ce395a5eef5f6ef39251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27169071f9121a5e95d3d37d8b016d7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef328cb2ee4e053cb0744b768e2384253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b47c1783fcd113fc5804b93de8d47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8302dcff896d3ad873b468847c87b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496a4f41c635f0ca34b6cf245d42ffe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c06a7cd9e1734ef36a276998c20ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9d17c279c4048ea04177914ae9f9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0c11ed336d0b24b433deac5a24c84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b887182f7398ee91dabbddf2d66cae9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77080c8773fb65cb0c13ed946bf3ef6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a6d05eeace6277db539a04176bddc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8454b27056fea96295ed465f36e7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c986354d7cc16333ad72762ed9fc9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854794e916a825baed59034313eee62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313d305a14588db368547dc3d1fdaf2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e395a16ae61252c77d54da62b54e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee3a22b120edceac86818dbfbf7b7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f087b81b3c84be9a1484ca01f09ac8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dd22e0221cd80c8123a4bf80e1357270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b276c30bb7663d7d528d39f808cbcf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247c4996b079db55759d1c03187672f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75909e2f8e983ff81b69b53cb8cd2c36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6816c6ca0e11a57e0b5aee220bd477e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312d158208953e181cb6ac152a0c1ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24123e30d5f8ea043aac1f321c05eaa1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc738cab103420e75e24ad0113b705277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb545d1dea208cdf4652e4fef5369e31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8ddd85f81caa2f897af6097d3f248279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45131aa7c58ed9bb26c4ca3d8b7c9e6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304e8029eaf3f1a95d08ad302522b27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23458f26e800c0adb22fcdcbd90b4825282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b44c37f74cbfdb6059fbb93f374334283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8d397d5551d901ffc05665b5fceed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fdb05f6da10a174ca6054b6ecde59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae458de04dbb1f6d8219e671a730cce6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a44a44927a9ec7048e056594ca9a57287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46167de7d9691391eb4485175e7f6f6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4359cfa1c8608ca0ea7d4c0ec568c9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae6fcb598590752f06b290e14a73de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd92c1cb2735743455db1a777312e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2887b8576ff02158d85646ffa4c6fc0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d570391010b531f02409af1260f19293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977f22cac510a4497e91142f5f2847d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794220b1c6c78344bad493ed0e7de9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f6be1ebc7402cef311e7cffddc693296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8622777a8ffe504c00885f398f0653297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69782b8f51f5dffe0ffb9ae30d2d59eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04296a5e7bea5ba8b23f41713b8804d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382ba68d4698a202e34f4b0812093c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3e2821ba4006a3201d84f58f2df4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f810df9fd6a141fef60c3e66c0fe7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be634a18da9f863988d2e56fa586a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b62bd05e2a39a830755e905a7c9d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b563c458844f3689f7f61650a29a24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8872da1f9fa4030823507cdead9a935306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2dab0a52ad217aec7cb6d13ecbe28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac02594329d9aaa2d2c7f29c7b75894308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ed6e25413b7fbe81162572a087a2b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b81c751f5d77f3940d1b4459dd6de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14075339bdeee45a355fbb49cf0b3cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfba0d457e2d7ba676259c9e6d43a55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216555dacc4c0e02d8f21cd6e4a9a49b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec057015730063de7f4252519237b72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e47018678b8826e18f93417fb7b43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ff7089d6b991a9323ca5e03306535316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239311d40f16f9c1465e8f8fc59328b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011aa261b85d26a0403f9935653728f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e04329c2f5ab44c0a70252c7420cac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b9223db80269df76ed65629552db6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74f2990ce24a0ccc4a61a0747876b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7300e1f9bc1bee682e5d4432fc69b9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821be6b8d768303271d34c7fee69158d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cd40b2f288cd162da16b09ab91543324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3d15037e10f6306fbb3161464c647325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfb54465eae47474d673624ac22029326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f7791f10222f25949f0ec6964f3d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374268dabf652598438f4964b2a13f1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed269b454241b081aa328dc15a8d9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60805c5a7d345ecd8d8a1fad4daa2725330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b1cc553247e39b00839404b480bbe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d96d95e4061f9c3da44c13005c16f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25777ae35edb12686460e5b310ea85e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488fff89d296c345f4ce376ef943834334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99306d1595462a393f812ac199a9d14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700cfc0f2ffa426271717012197ef85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dd67872eb9f8a37eb72ca2d396e8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3979a1c98bb0a6fa66851d1ff625883338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122a396b597154277e008361c9f5a27339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451fee5636284b6ab22263202b52b68340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a97835d17c1b056f873f158fa733a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23597e24964f21a452aba429e6a142b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2276a616d904d3faee2a2a63d5db1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfeeff22f546149a89aaff783b07739344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e306e20f3346b66fb47823596a2fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44a4059080463d9af4159c2a6048ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f078db43973e909fb33ea9f048d1a3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ab46ead6111bec7753eb1dfc63f1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde2095b2e95ca11c23ea0d43385fed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538b640a7474b596f70df23f1e89ebe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a845aa9072d2e2a5c63f0fc070b9d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041b9e043abcf7c1d4b7828bef9139f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42902e8e7532d8e7410cff8539416ff7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9f13c75ed33f37aa7e7973f6bf40f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9ac14d806f380a5fc96dc4f5d8422355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44550af067364eb4a157301dde9d7e47356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a773ae4d4a51eec111178e853cb4c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde53b4ab508536e0d85249b1d7c8049358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c4a9028144453d449d83514a8876c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246f1e43b22de9c9d59bd84d51ccdcd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc90c0886b60589dc078657ca597a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c503685dd1ab69a5521eb7fe4845a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ebac6f050c69aa226b403e180bb91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1d44ae42c5b4716d16d1c6c5f4262364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e07f637bbf7db0f2a5ddfe48602b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079e0147b93a3cfc06e338fa78cd194366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593bd644d94e9e06cefb58adaf5c428367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181221ffa71fce51d2d702a24473ec74368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7059154a94a14f4171d41307aa735369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fc0daf8fc6708926cb11191bf11b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be20b6a3190221b9ccb7244080ea72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e3b92c7c89da32c7156579e2b2678372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db25d84c349130cfbbc9ff9e2998d82373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424c444518f388dcdbc4f13ddda9769374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499b0262f2ac4564908586a4c713965375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcc6540a2bca53b6094db17572715d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456d3076e3df20abfed65f068ef51f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ebb7b8a75a3afd568f8d4f86c7c47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a787e9269cfbf383226322b1e191bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06f9501c7826e9a76cd374e3fbd933380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0361d8351f9fddaf1f75550ebd3df91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7239384fb77f85633ef92a6ee5d99d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a85d2e1a2858cd9c87c9a62f87f045383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825cc16d960467e5162db1ee29247d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3c4b4ad2af3d017d37be67a4dde7c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc3d491f1768fa780eadfbc966c3bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053837561c2d22bb84fa0e7b2ef155b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8270c2b2c1e61899ba329cdef6331e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604d4e6c9de4fe5d54270ebb2790fd7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4460202d62982ee452a7511996734390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b54c2c789a2ff66f0eb0a811a536f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b4e82e10d0a63c531b23f88861d8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c00465535d144f0f9db35218277ec0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1806fb29bcd42820354c207a56e2d2e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47835bd9cf125951343fb53e9391ad6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a848e776f81d2e3d905b3dc44c123ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f877dd955193597ff3c7d894d8a5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a7d81635c743bcb48e78209b8248b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77c46698a636ec621f129e540aa329399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15a523e9315960089adecdaa2a7aff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf27c5afd70c08bdd3bd2795b61ad5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90684f35388e53005cc2dbc1b4a632402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563e5ca268354934990f7aebae0bab0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a05387d0ea2638dfc2a6c2fa6029c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffedad6ea7ef67e97f251afcf836a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c31cf3a16b5d24dae8a1891414ab47406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717083920053c494ba5bb45badc2cc60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aa31f6cf6a95b79f0d044e7685fb2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe974711a58d24f37ab9263554ec72409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d9571ed80c6ab33ef632671bea11e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd613a030978b1ec5033ee37491e676d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7086627c0f5d2612d6a8480f3bec95c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cb53317d87c5e354a2ef9b4aef807413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5199257bae8ebcb0450b106710ae4e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde0dfefac1a144528e2bedd2f30b23415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be0de518e448a2e4ef59982479b8c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0d8137fa0c1e5430519240fd29d7b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a76cf721ac63d9bea6c6efe67f1ffa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e23dfdc684c772ce4a8df9e777f7af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e749a2c00dd1ee8886dc34c026ba8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2e4b312e5c344a9f1737a822bfe03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7025edc5b9d8a303a51b4b7a9043f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e19868e5471f658ddcb2406fbfbdf1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29485f984b32bcdad97d3a5f6069dfc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902176761b1bb6e8322d190b630323c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3e0df01f80533910a4e9a38c7b818426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37c4860aa926d41e9432634546fb72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611a76f275de99c907b1f72929516a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72636507115a5decd4020a186cd40b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b567067288c7720c33566c760bd9adb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76b97c4b2abc283476f8935fc6821e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baf1a9a5f73c61625b6f3448062791432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b51c0b65d6f8ef806d92a319f27a4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd556b2e1abeb6785a09be6c77f82c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bc5d4d0ce57b055dceb3f5c471b7d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51fb132cae989decc09b428efec709436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c7635babef0d8bbe1a68e427080d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6ff684273d5f470ee37367d22ae98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c9081fadbc0e1c37ac97a96b973e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38657ff460e2461422c9eab46525f1eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53356be5df0852ec640aedcbdf0662f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084f4ca1de8e2bf7c960671173737ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51366d70207f0b4be9f6fbd45be219443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ef011a835334ab965cbfe3c2c20cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e342ebf719bd8c306404564be5be6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5a83bc2486dc5f440e78d02f3654c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7d5c574b2a564ea54ad871b3fca4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df167bf7eead65a54c43d2a72633a37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b16f20f57d2cf2f87999317a4c9fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da030ad1a100e235e4732919c667da83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9979c5729e62cfaadcfa9af5d6722451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfd0823ca56675cc2cb0c6ecebe0eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0595ca951274ecdb3076412cbac76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3b1c051d1bab3bec41b836a692680454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a5701c4931162909a4af9b6f31918455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c8e7b6dee9b97ba53238d2283c20b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73a923412ed8f462f772a5ec08d5f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3d97917d7a494c24bccfbfdb976b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec27d90b77a326b6b2212773b20aa2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1a59127ada16dd60d3f218749a55d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbece90d77b42c18e2de6e3af980c82461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b78854d277a7cbd848f5988c798ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119c71249f016345b3c9f482ac2a9d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90883dce6081f00e01a31bcf90e8ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe1134b60eac4fab438233a9f50a08465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ecfe90259071b7dd7075c7fe8404a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddecf33e7e877fa653f0a40e0e5326b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56e270892654cf19dda572bafd9289468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d745ce32635877e530ffa9ad38d15469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3e5ed8e3cbfef155126123e94ef79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84d41ea4e4ba1aa8fc29f6b5bf4f1a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48013291ed8a95040e034723edaa3195472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7cfec4313f72cfbd8c9104a9c6a75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774893ea01bb3a0950900ce26c30d3be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509a7c1ac8daa0ee16b9e301a35c4d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff96738b9309c5fe34ba907d63e461476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ea29442e06b1fe093feeb48aa3c66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b041ca8ec43828277187cfc3f080d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eca51847dfbc3f024ddee5f8fe5764479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e587bcb59c54bcaec79574b3272676480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294dd16cc1bc74041035f7b4b6a6a8f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ad90ab380a66cfa2f27f444e4c949482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0e7d13829aa24b7c3540bf7266794483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a375556e6c21fd286ad1f5a2b990c0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5031411db3efc7bb00d4370cab971485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04abf5d50b4a9da6c1112d1126d823486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bd09163ceca103f37d8a8300bb0b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1332795ea157c55a2522bfd148443488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605af8b121f4a65e24a861e8309c0691489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bf7302f121db4bb9efea626f73276490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5912b018d303548929b8dc05343d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ace7d4c3f9555aa7174f51b894a90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277be0c15649f12c9ecf8b60b96bbcf7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd35d6d4342cf611ef295b49a097a02494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10432c90aa4fe40c60b3d99b8af1c46c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc1bee374f7c4e8fe68b1df44e3507496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b56fb867f656c6830a7a304577156497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b254930dc784d7532fd18424c4c96498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08ca54271a0f4439fa3cdc5fd08d2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0456329592266d97f731047bbaa9f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa01d93325727afea3e685c9852dc3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589cfcdfd3426dd6164547addf5809a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca550ca8dfd388f6a1e146a9f9023d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f71d7c6c375c02e502ff9d995b4b6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ead2f113397a9e59f5e63aa24b0a9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0dc39a4062b86d53ba39c23fb7e99506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f44bd44e1942bfa60d13f4673564e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b14718acab53e3fd17f181e4b9d03e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f82dd896e78f76472b11b79e055b0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27133650b4313c70960126b38762e276510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335798bade636c280866c32341a1db6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4771203a7cdcb6d745586b1e35e4606512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cd5104910218f0c97621dec890bef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77309f4d408b03fc0b4d99322cb04e8b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84e33aba2e7209deeca1198ee6c381515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad2c441eae91b71395b23874a9b714516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c9fde811fe89414a2d0cc884d75f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac2c7055d7a3500b73a0dfc228f39f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb108f4b8c5708532a31ed2cdb306f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97341e956733b00caec64eef95cc9f7a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4c78e1387b7fe23f4ec08b2c9134e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb3cdbf199010921a6afa4e829e8e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937aa362a6a03123d17aab9f08022cfb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7f6d5b68685e2f69636396acf2c7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac5c5d875e06a64bb9752349e7c7cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749eb75ba4a98c4e585f2833e58a7e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4b39093748c52570f9fb713591258527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ffeaa01ac2e92d111bb5b193ae299528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a1d50e91f5801a32be14b37d06a8f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20831f54133be4ca9051c717897999530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e43b5c5eda32224322c147b84acbc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90619324c3ddaf8c083079d3f74352532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba7d0489f0ad1b777ef2ae43d83189533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0947f4d44c7644df9d16ab6b6b856534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20b005ecc3aa558f58f1aa2826a3e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daf7d84d2a9b2314f9fb5c4516da92536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4923db1dee346ca54c9b832f7a89b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eca41527a7cdb1e7e0b2d02e3f1a19538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d638a7a44a4315df20b3a01c17464539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362cee6834559d843dc11a3fddc3f95540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bcdace3f0b2690761f8d52546d503541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058e76fee3b9c495ab22421db7059ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a89ccfa18b57b936620085a32eab36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23f90dd470b306c137b8bca565af75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a0fd94526a0ebfd07d7a2f69c6645545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f52d0e47091bc1406942da46ea74ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49109e172b5bf44c9c4dbde826a28333547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dfa5aff0564b05423e4ed043fe854548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f768dab5190175235ccf78efc4bea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b7c42b11783ed3f64aa76c0f6b4b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29bf4fcb085af63c3821ad6d97d27b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508e9ab7467580b9c90401ba718adf3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd7a305e93d794262a5e16780a05f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a460d1d3032df419267d3f3ca2473554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f344346490d7a8bcd84cd028718cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041357870366df6752193acda0c6b51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1879054732e65635303423d837528557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f15e2fc9cbe2cd4b176457f49806f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e42d216576db364186bcc8f09b0155559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971ba4bef5701af397269734b5cb553560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93a0fec96f88000136df2b35a57a1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816678bf3fcd3a6ff506e4b8f9795c93562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d443516204e8f30058f007f7f6a48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c3c11c8be5c1b0d4f565112846e42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611581e5576a76e7865c58936d7caee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d68f9d0526741da3822c95c2747dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce936041d75da0c98ea97beafc3810c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abffe362c333699928b327118697c8e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a718c1d3cfd6138f538bf431acc0e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cecce5f891724458f867090b70898570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3657c927f4a7eefcf46a2ee2a925d88571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d035073fd4780541afa85ab15a343572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15d584ffdb6f04bcf59e7eba23aad5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c8cbeab024591948562d5dcf8eb72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab40216546379a44458c435416d856a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ff4f83b213d7ebabf644afc6a3904576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598a3c3af89f730d5ba06ec57b96274577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d8d87281667a46d6b04b2e7b95e4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bf4a953032de0564497525ea9fe89579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69171968bc39086405ce5924b740e6de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074ed8243527f714ae9c3871c2fd6aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868190a4265607ff9b9759c43e81a25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85d93986b23ac803610e478e3a0888583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe142da503d59a92c3fd96abaf2d155584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7b1947796acff2a884d7f44f8d212585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5e326e99539bc295d318fc17412ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51653a48f1a2a23550bf0e49d2085e42587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796913b728cb337ee37f322fe4a60328588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c83ed66e0db66c9f59a555bfed4fcc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77e8bfed9f08bcc2fcaabc0810d0dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da544f0ea5df6284e7e76dec06faba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5a214f2fbdcd2b6b8d6c5cebd823a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fd714e962531c53ee8de0715c592f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b666619d83d713e51c914f9ac96ab93594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1dcec5591a981a6bd50bd38218237595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2093367d99c2eaa32fafa9caae943f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522f1673c804e1bd52f82631c69eee2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601e48c2aab510884e386e64da85b5b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cea5f1d25add9346c1059e079b2f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50fd6ab04a5b3073848aea3646269e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752c34bd181c816fb2073d5a0e111ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285d7cfdb4ef80b40b5b135aaef0745602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab8afe6c6c4f93cda889c39454d638603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4e1effb7d13d522e44142c75f4c87604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0e76396b3b33c7732b26a0bc98a7d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659b613315b61a1371ac6a9ad038e0c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff02ab6e493332036bc40f03851e1a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04951488adcb895396368b47f639543a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a71da43923b1df8b0d87b9bc829f0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cf3bbe38b69f33b3be7b7f2ea5d65610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d84d84b00eb43e5ff62ff27d0c517611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7744e34dd372847448f2d09c7021502612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2872d7bae818236091126adbd5a29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f82d1865a4d2efd0923097b940684614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e120b63e6edaa6342bf35628225949615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55e4bbdaf90eea7a7a41c8cc56fd2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bb8fe32e02087cd5c3b0883b6b0a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e20a6b747c2cb0e306275f1dae5f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f20886cf18cbf04e33205ee604cc82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d850ecc9dcaf13ccfb8be31c1e3871620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47162a6bb133588b8ea215764be39f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c720663398b2ac4599f57bef6a10b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311cbbcaae414c178c063172a6d50ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998697b4f7e08b576d3c13d737a9349624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f85de8b197f7f38f629ec903ec868625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2875aca78d9c21d410196beedc0ae33626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13ba2c187925f9c10ee9513bcfb74f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f495547df7661c56c1868c9297563f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df979073293211ce8954201ce3560b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cdf18fa501b10e009debcce7ae762630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985827f89690229093edd0e74d176c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5c55aaf6ebed15e0e3e4fd830bdcc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576a7a01483aa606300366a86c74b6d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe091bc345191b6f059df0254889d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc374cffda65d573833f91a78526994635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91d1161a8ed2e673080ac6fe9fda80636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5bf93dd442d75dde3890f0f6d679e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadce1364e48ab8a2022ebfa1eb8e8f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee939d056945aa64f90fed697ea9999e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb4690ecb797795532553db224535c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688df1b00ddb1d4de397a55cf75d194641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71a962353361359ad474e9a6fe49d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088330fc01e4e13680067e5a82da6f45643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbc227d5cec002228cad23cddb5101644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435ff2e95da1de53c596222295b88d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352d9439d5ebdc3beec87db75f47909646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e882007919defce1ae4b121880314b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a1f674d035399e5f4496c6a0cf991648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf057cea6b3939471fb320979a1760c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54307349ae8b019b5682ba93f82dfb37650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a2affc867f9aac90124f0efed7182651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ac06b3aeddd4164883647d72b4fdc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707338a9180e1826fa190008a8eaec7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29765bf38740f6f1cd6f11585ea2a01c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a98f6a79758d657fe1ed4b3f255043655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910f56327ab3c0b36c3bf66852eb097656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74463749fbbc4dab6a5bfc588d9ec9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbea04db854f5ab77961557b470059658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236bc4bb2de3c314e03a478a2799017659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be918575f3953dea604a75d845b06e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b5f26d930b107ae5b2037545a0d80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19fb1ca12694b1b26b74ce89985c6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfeeec05f43bb4e8eee1d0c78830e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfe12b23ca2351d2df9f7f80d9421a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ad836dab1b8e2f5a876b10b13db72665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef419e89fb538b5f233a5774276a70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6ae56d7ace576a8067ee697634e97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017a8919df87d1aae78d37b64bbd8e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795056e137a10e8c5213cf356956277669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c0623ea8587d7eb906557d2088407670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f08e57c09177471366b4c6c9ccaa0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a05cf866312c810cf4865ee048f78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae5532cfdbd7dcdbea40e3d59bc1da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bffeee0e1647dab545578e3a6d3cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86d0f4ddd2954cc5e9f60304fefa5e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3db679d71313ef6ccfdcd90ec5fe94676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769fff75abfb6e9fffd9fc3603c3c49677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e0d3ac7f477e329422ce16baad59f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4278db9d501f983881eddd626e6514c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e270f24cc30c5030217e390efcedd1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d257557365a6e945391b2e1c4a44c61681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bce25f86479fdf0e3eb56ca7f7076682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926cba90e05fde9606de5db27ee22cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e5902f815565e0aaf4d9849d626a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33129472fb0d7c4a562154b7e8966d42685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88027832445e6a64a1d8a1ff8b15c223686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932ff263d1447451ac7be17afd3b98a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04d980ec4defdeb612eac143efdc29688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e460c7d0035a4ea720121ae28291e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f88170f747317ca29876d1fd195297690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f5611c7f10cdb872d28a9ef3c4f0e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd8540f4e5f094fbf468ab9608b215692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa72bd66e08c206697a8d018fbdc6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35e945d85a0863ad09e249edfa8187694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ae7f80eedab430a33173b7c5591de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0092161f2d7cf17377b61191123bf7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc541da58a04ff9dcc37fc757901282697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7be8d805c3dce198303254c68d8f38698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353320d501506d8c60954fe885a0aff3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7209d557df12d8b936d24e7489494d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d065b25dad08bdd410a4b280471b1ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f6a143da2c557bb97a86df909299d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5b4910b8b66de8d363e8678fc5f0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e989177c37bfeb77f865e72d9abdcd6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfbab200fb177c11c86e7b2abfd21c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083edf15c49d54054bbc27903ba24a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63c09df078b757a3b39bfe980c4fb5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8f9b773192d088bd10639c6a405fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fac64bafc773fd60e2db383966196a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa008db2f183b2ab2316d7f1e71adb0c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85a6d6e1fdabf0a01d1fd6f51e1eeb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ea2a30a18ed18c67a5d27a7c1fa8d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133eac10c58b1cad398734acf1ef39d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a977a99f17050336fb46eb4b5722c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d7cc9692cd3d676625bb463dbd532715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52223648ed65f318ed9eba817505fb3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805fae7621cda3578bcd4dba431da91717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeda7c1badb82125eb694059d86be42718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bb6a8521582d67fdfff9fa1dbd67b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fdc3934b5fa5850441487f3f9972e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a794c7a3041341902311e75666829d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e5792d6458d17a6b837c229f9f5f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29d2391de6ae12ec116ed78050b4ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4804ddfd271f6e562aeaf9e6593295a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7b6680001362d0904599688f71516725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61aeaf1b58fb049d6cb235c1836fb0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd5c85943563f5128df6a97781713f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2f8b9d5d6623f835333c4fa808faa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77009b2e40da637015fb29eb7c017fe9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390e8e9040286082a38a1c68ceb5c9b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cff3ef5a14c131df68f5bdb3ede86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e078f1c186c1483671c6af4b897b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacacc91794ae3469a2d2e8de77886b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac268ade3e571600d702b1a960b90275734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4851a85498a332e3b22b405d8ae630735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091807732563c4260a8fc8f2c5600729736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d917f2ebc7248cb6221215ab477e38c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49c902996230c94a966f5847dfdb73738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05098c80b681f61f6bf1ce0e4ce67108739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dc9aafa7bec61e3d30a74f04b768d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c8f80c23da131de0562710d98eb56741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff019cd7a6512da157df3e354ba9c0e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0799a677493b17bbe4dadb04f728d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265074bbe989a2f684e69588b6f761a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d112232b7079e04ae97c9e76a702b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8b67b2aab7699dcdc27fe6a6ff6f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b45d9c870df27f27db7fc5dc383a3b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af277c0df3844d2adaf6f004e31268748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610db61a74ced43ada7d3ae4e150a91749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ba11f96f6df79fb1e166e7bddbe4e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce53b892ac86dad6fdc8ca26a4c9ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169655949ebbf5fac524306c6d9d7d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048dd3dd19432ec37daa1f825f91bf5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7dd73407d9da37c9bcbf930db4106754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0d0d2a32b937b9ead06b7d059e8be755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3184d2f0279cdda1ddca83c1326650756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796583e5891ecfb227c41c558406357757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee63ce0635a93e5f21fd3d80fc6b70758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158eee9860eec3a3623af08139b6a666759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>