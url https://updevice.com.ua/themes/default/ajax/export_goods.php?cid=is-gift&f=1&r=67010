--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daea0bcb0cc626af374174dbddeeaa41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31500d99520f7a33ba06f0c5df7d97112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f18558b1658429f4cafa670f0fa5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b7910c6b8e6dd0b7de27d31c72d044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ec8f4fa70e2876ffa99286f5cb4055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d587462efc93ba09c3820daf720356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77738397b6c9e4501509a7239db750977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe4a5f8840d1464f79d87d387e969f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf7057c96e29591f4f9d39ddf5ff8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f4531cf1e9fda90efe1cfb2d5872010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6b23a7facf11cf85b1477b4098a4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1617a3ab30e143d3d3e0f2d4319ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f395c05e66a822b889caadd70f66bfa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c59620cbd4b54ec425d85373f6886f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d0ffba265ee870f8ab923ad4862da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07c7489e8913dddd13511d023939a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489e4cc09139cdbdc6b6d483de5f9b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f56a16432e4125fd7b249334a43c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adba8e3dcc7b53003e39a696c19afc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b664a67b45ceae96f8d1c4a43005020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30393a80e5800b7a0b9b54914d1e7a0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ab4967096bf0b7af483e193b0cd2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3293260761d77f212572c270eaad023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230151cbcea855439274086b26204a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e721c0b1a3c8260398cb84836e25725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719989c871be7ded854e017fc14ee4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546e3022f8ec9a5ee30562df0de50d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69256b44335ce72144e742ba91d1ee028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f9f278468840d269517b40130d89029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39800dbbae1f10d6fbcf4f4882c3bad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724306d1dec38f065e634159b720e49a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf660fbd6f021ecf875d6ef4c3cebe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb027bc5e63800425eb73db1690a2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eaa0b3ff0994084a392e7e7d0eab9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad7f0e970293e2dfcf0c11246202ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96ebc046ed49bd62cd171e882fe67136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954be4256c01b8ca93df1c3e30f89f4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd36ae68f2e42493d6368ddd5a9636138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d5ac9aaad861c5ea5205751fbbee639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b17a78de0a4c446cafa055e630de5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37835fc924dcd484b9cff4054a5a05eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b1bde8ba596741b6fb2633b94ddd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1b8c67e7e5a0f44dd13b314db7a0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88478cdf751a828202eefe122d69a4ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07e4c12c7adccd1febe2eea3049f5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c90843da7a9395bc069da45f5a8d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806e38947793e9d5520c994d83fec2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de29f8c4f4ccde0ae954c7cfa7055e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5870fd2ae62aabfc358c3bc83501ff749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b90c24a7867c9b40d993ba4b782e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7b2826bbd6cf5f580705c7c0d61df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eac1e492575f52bcc0ec7a103a49f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3429ec5fa089dadec309e40e875d8e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a04153b3fae8465ce70745e1be54b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc11ae95d488177cb84ec202df2781455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535d50d0a198eecc61132faebf9c86a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7361c1e4b8b846d6903ad81864962757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44baa67b11d727b001eaad11569ae23758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f1097b0370c32f790d649430000d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f64987ea488acf31df45887c9b56d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7ad32fb79976d2b37c971e8776d0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07b242e65c3441cadf7176ceacfa2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399bdcb8ef4f67f4a3b521dcadf9be463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b199410ba767603ccd6f25a5b076f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42a0c3272eb8ab5bae8997008fa88765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2f5aae735007932833e299c3151f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f04b0b34068c10a37c371bef7c6a7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788538682c058605024f03ea5c018fd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc0b309a1ed2541876733c2726abfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81f6c768b8d11126f79fc9e575ac3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caac50cbe5a6618763b96b62395365c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b8ee47cd475f3c2640b3861eb5b4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688df73acbc8d6017a10addf2d660c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c2029a675bea3f1893dc0e71035a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313165b7dae5120f69fc1469059e42375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6259074cba1291f30a4e7633c5a2ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314da7184da81b145d070decaf745ace77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd747bf3d72c6446f311627850c013e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd725a22e98a38c8cea6a6c4b476ed279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20282ae84e68a26b2f2e9c9604fe45fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd551a848e7effbe3da2a13126a02481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d56783b466a425241c522fdea11ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908f45c21626bd77777e1cf27a4f86483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96233dd7a8d14e2c017f87ff270e00b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c422b8bc8491e62fa5a7bd44cb8c60985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bba29af53e0d2592fef21d01e8546786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb65f3a4aa86fe9488b5efd84eb5be487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894519b1f33f943886d267285ad4e9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3e3f2b87e7cce21b31f3d86f9f04e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782c56afdf966f654b1a4d89543dd4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ff1a7ee2bc2cc145351e90160e1e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1d2b0b1b7de0fd4acd8a73453761692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17c69fdf34df0f1bf7388f199dae4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca7de46812416e0a26acef3e83a76394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae706cc958372d6a28bde1de3dc7bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e137af653fa5696af4e80474481b4bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7b91e173c39948d5f2de8e161985097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e375069625467d4bd50f9a4b2ca49a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25eb31ed3e14655dd87ef9df1b1b42399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22396815eb5cd3cf413d444ab651f12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baa159a599a519877c0f27587cab3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cad64f26a5a12b0a615240420fb2a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fc1155e8e73e717347b8d5636277f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e4d08eb77b67c6fa3a80589fb73b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51ac707df8d1d66fec5c14e4f7e392105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8e221afd279395d52c65bff3dce86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d6ef158dc32477966cde5cddae003107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8152e644af076b69ad8266122adb19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7505f7198331e37636947a5bbb6df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a652c349bd3a300fa7ff9ca809208b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea83aea234c75e19e694d2a8dca75e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad80dad01f345e0bc4878c02b94bb70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850f08de260011d16f201e54df5a610113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e8575d8ef50578377b7cc6ea37f78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd82d2ffb8522a108e96d25b618c0ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91798e214e16890d00d35a4e5bd5a8f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d90ec648c6854cf180a35603951c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1482017a636573ef3869c212ad3c53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9f58b34b9c47ed127e719593fd7e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacdf9b21c7c7700c25baba42c01e4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94549f6b4475cd66a51ef9c59dccb8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278138e69264460966d6a8727294c829122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283157a8462625968574e005077575ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03832bc54f79695bc9ac2941088fe268124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101f7690b707cf7fc28f0e3e233c320125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbca7bc6ea3c64ee80cc9697a8a612e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eee61a81beccc8602e2723b0f4457127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bf008a118e91824e37a7992e6906a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11a86bb0ea1afa16d2854c694ef283129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363cff3ad1c3dadcda3835731ec8b2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d204f746d6e223effc557f859790322131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5db740125da8a8335e34244681bbf2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69977fe487836a8e9fc6842fab7f6e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa973ba2d40fa15fe4ef8309d5f7bb72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21eb15da0a2a3b443369d37ac34409135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16e3cf2a311fe19dccae3b735510f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74945c56e6b79f1d8a808a78dc32f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed198a644a30c65a45e8cc1ceba66d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8548d1b0199cb6fc1c5af67b0ee068c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68acbf4113ae61d9879baab479f5b53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b102743981d2dbf5ac85eeff970f670141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c373a898f1ecc8b696fb3a0ffc418c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdd0da9f92a55d29ee1b01b3f1f009143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d09ef2971ee9b8ffbb34130a2bff0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361026f8eedb9565830df9039d1eb40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb42af7bc47463130d8371a21232ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407884cbceafc734f48cce82d8950b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb64e9875591f5f7601ef504acfa12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ed0018429e6dc7bef228c42b0acb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a99a09970f110edb71557396bede6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacc74ff02d583a4c69a185aa23de1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584623ba1506434537d62afdbf427f8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4d6868814a039db63163425df049a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9a8fdd9c2d4dfda0d0da71b16a99d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad74591f48aa4fe1d7caa8bcf0a6f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2340079615187c069a14968a1d354c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b2090c39e08199e70c76426425365157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64a81039f7c3894e93eff3aa9dd653158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7443642a5e63f29537b23b9372e8435159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad880a04078778ca91b111a9df4b702160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315e60434b55816872c9b0587e52a18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00af796c3db988bfd4ac1fbe384ec8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778be6b7afe875188357a66e6361338163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c18527b8282532a8253f537c7ce667164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdb38aef9ec9cc02a26807ada0acba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a998bef08030af477dfb1082281ea4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd04a1e82d045f4142c319f0d55914167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1e5c0319d27b8d8e548b12de3e2b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b55b170e90dd2e6c8f7706f6cb4199169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fd3f3c76f48cf460f412de59f9dff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d129d33ac1ec5eb23759f22ebb6d6fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28e18ed9ed206b52e2208bef39b9b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f07ee98244b228ff7e108c48eb0d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629c0cd4f547e1566e9bcd64de8fc31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ee53159215cbed9a4b66a3ac343a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722b84a156024ce8708c58f7cd037c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518966fad1fc32e7cf1b21e4120c0dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90835d8784dd08b4aee1a2f073d90af6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df06f7ffdb1748041eef745f877e1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf06459aeeb33cbfb82f705da5d2b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32e603d63569ccbb2da4474865042c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d708fdad1a865050a9eef54ae7278a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5307f27f04ea044a9e44547c5d69c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634de4dc4d763b23c36df92e3ecb54c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acc612d05b5a484a9643dd909fd4bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68477121c27b2714cebeb3cdbdefc039186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297011cb8d0af66f0a43938a43ebad57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8cb50fe3aba83e3ef9895b51940d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5e6e4f2951261b8856d17afeb900f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d2db31152ef1abca6a43fc0dd75e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7fe554ddf06abf25c5aee0e1ce5bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d357637c6e4fea5fe5fb7c2a3945de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe8de4b7ab8d09e751b21efe816d0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149852c34d43f9618158e4cfddc3c3d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba87e32881ad35d1155c0a11919e66a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b11cb904b72bdae55a781f302295c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b155d3d2ba92d10ae67cad55a9bb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf217b5bb7895a56828703ad9cba2e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee677cb576282866c318b009d1fe7cfb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67f62fa40698c33d11ded69195e8da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fbf6fed9f88cc2830e89d8768c93a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9da3fe46a176b8235f6a90f42490f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99058c0b435a976e7da7ef8ec7e8c4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938a89c39d0356e3bcd589d71b23242204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c536f388bb21d03d2f9b2ed139676f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d981553de48ab43a14fa33d7fa353b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bea7995950a9b86abe38d08403b35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cee37b7c63383a92c841f20826c4a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e8ef9e9bd89451e8addb452340d89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5b3f7fd871f708d916594defcdebe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a998f9a5ed1f664e3da63d4cccf0e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79441de08980639bd2f105f94f6db01a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f38d742f1e09d45a8cfd6b14c0fce6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e354c98368de355cbaf49935c256178214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edf543f032bef7a14956fe2a6251b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbdac8ccf801390bb215a174513bcb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055360300f925d920691892a9c75901f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff1db889ad8ccddb066bb1afd9b573218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e2168db8d72552b2f80dd8b94a1a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17236c60b56cd9679bbccb595ac8a39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090adf1c8a2326ac1d1d3b9e7c8b105e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40da3b260d5ae0608af504a7d64402222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cc79aeee990e8f2483e6febb7fe11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f56fc1fed7f49e419530fe4adb639c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9932919bb7b537557efa25d1996c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863af703388a40ea9b9faa0a6d732e6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd91832844e3b6d29795e663bbf9b83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb801a06a03a3bfd27ee897631c3da4e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2cfc31b3180c762a3acbe61378ba9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94222ccde9ee54afe1dc48dff70eb23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd3f09845405acf011e9d12154afaf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63886bcb20fdf63276f568bd1ee65d89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65804a7016e383cfe95386245e4ac53d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d8d426cccd9b75765c09cc8efcc76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8fcdb2e7539982661951fc8dd76b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9843e59b0ad25a1ae6326f5bca24c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498572d6e7eb7d416f842ff7e863730e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e511d45e3e0099391b72f25aba7a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe69c80b516e6c8dc39d7c41b0dfbdb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b7665ab789cd1b3898fd1ec4901da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c020376a698b91002ed4641592781bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc27dc23b7da858b2076bb349d73237242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc832f207737bc1bad5aff02736b9f0b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda836d7310fecd46638b1d245cb55c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7374d18041f76d744fa417f09688c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7609927d052b33789da6a958a36b916246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f57249efb354a61bd4396efaab6d13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14842ecf48dd45ac5f6bf227a06ee99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258137ac74fd0db2b4cca2e7eabc3f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2188f5f85559bba7813767c40efff3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa2daad25f93b5e6192f73e13fd00b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a172a8642b7c6efc0fdd06c882e3ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7c9b40c1270e4b0a634a1081f77de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743743afbf8109c0a879b3b546f7758f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f90be6a1b0a2060ce7689a0c495760255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d447a2f545275bed4ce9476ce8cc6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bba6192b5ce23b9526f55beb2b017d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e28cd9b2a3fcfd284aca848b5b6b48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a816173363fb7093350092b9aef847259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa8ccf5875f710a67d0db4a501774b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe037484442d2cfd40f35836cf8ae40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe082f325b039b99d1d039c2122f2db9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548875c532a65b3410b3c3f42735a78d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fef8c94a9c779a735863fe05917299264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effe9c58c3097e9b3debff8bc998ad2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885216be5c43a59ad2df1923075a3b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140d214192322270c4728aa3803689e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e1a6d857bb5176729605fd9d92df3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54500987890240c719f75890af6e4bca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306908fcbe689eef052762fa24087057270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03feb6c58df7b1062be54c34fca52d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b77e65cf5871ae40c613f3d68dddb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd0dd93147062d6c7f17abb688b6ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5decb0bf4acac2f7e377efcd9792c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c5b592c084d7c2976f2837937c474275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2808891c988fa3ae9ab11d9d11e4f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aacf1c85f020b39f1b91c76ba8afe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a98f5d3bc2e155add06e84a488330278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddd3f6f1581deb15f1441f492df2ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a99b1e678229028deb8d8d4498a1a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7359fdab89a648338e205766b434e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20d1ff596f25264fb927e2bd476fe2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992172d53ddb3be0bef33ede243ad4ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662428f86f39651e9000fc032ae3410284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd76a6f0174bbe647d51e2b0f3b146285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f517bf31313d681830b525a5d4c8bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029900e74bdc56cd0acde40ea7433032287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce63f6a493f7c79458095077bdd96c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8773bbcf2a3199a78847e89be62f53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636365f2fcef8e2f1d210d3854f8ad47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87304376c71f9e087c1d445c0cd196291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98a460f4b6fb137f61e347882b4c94292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a469b090a062fe8c68f26ef795f7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c7cc8920618ff886d6a45c7ba064a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc0eaa7806a9398949e82e59995677295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d9e013bc0ca1d2831a54b79756393296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05042bc65a0a668fe1a7c363fb5f31297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b84c28c52d8e5fd4cabe19f0e8012b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c63e4deba9f70260d9777a81e0ed2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4081ef8e0514786e3c8834f7b5bb1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9a4441e6bb8a154adb57136322397301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dd218b7568b971b5d98b2ac8cd0f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba950452fcb2284c93d726aece69f63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf5eb90326476d19a5e0cafae1c849304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148997733f03d782a5c72458eb987da6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdedf2d47034960597c9e00ffcebc15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93788433c29478dada8f444eba6ce440307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d295c79761c33be408386bfb73820308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092ab114f2c3e401babc897fd7197be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb411782d7b8c05a329b57f4ff2506310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d07bcb7f3094e987d1f4f9523c609311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e97c96479512c8e14a891b4192da89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77040f010bab55abd3ba9c5bcc74f2dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09ec9018db155636a87a1467856333314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91865f991615f39137f61a17b827a773315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc382b71d57a0275fee341351e141d72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dc260c9c109d95806dab9f3d878d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c71a24e5cdac4d12692b03bcb79e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2e9463de867ed987bec3e90b1f9a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf098179135b73720ffe123bbc25a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd15cc9afd9a3938915a51f78fa944321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a388568cd9aaa83372b8d71da43a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542543344a605fb6f63f6412c6bc25cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30906cb1d2a2d4d2dc79213874ada6f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f8b6c86240c0209e2cef536ae9600325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56982b7116a93e20e51ebcc23a8d7803326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8dada17d88ed4dd8cadf889ef67a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d65cbb25629d986c21e01c6f11e392328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92135405913bdb3f747200885c5bcd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e81a243a7a078194555e1e082cc25d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890c663c62c89af704234970a5ecb3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b70898d5291c809b52a3e9c615091332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eee70808edf6fc8f2a79c720a90d5a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dbcf61c46cfdc621dc19d0a2a4b58334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b263232410152068841b7235914636335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef514ee24edce63b392154566d91a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eac02d969e55185d317f445e09fd43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35923ae46f7dc31c5f3793f155ecf748338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40430c7c4501083afffae14b4953403339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e5deed94c02e65cc6f35e03b33ae7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246d637f635dd7d2434dbbd829d5a5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebae684e483c3d931c0a772203a708c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12d1f9a664edb3083b0cf48681971e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd800e97d2446cb3c92135e50e3ef4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd84acc04f7a902c7299785946ddfb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199213ea1ddf411f169f02b416abdb4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55dcc99216e9be1460673ceacf7c8f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d2eae2dbcb18e1dced2b8d516f0e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df9485471ea38d42d5ca6c9f4a09ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ba0cff6b3807c307b5284bc61bc5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669760a71182522f50c8735ace8ecf12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba0a1bd75551386d016bc92630b0f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845725af5886c8d9d366346591cad23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ce70142f05b2dcc29462984c9394c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf1400eb193c20e92153a42c8a419a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45f5b0b3675f0f6e9b462d648856e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f775d38fb0f2041912ba53afa121a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ec6c1c85d1c0ea8f45e620c53f275358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2454d1e6f9e6dc14f1bcbec48aaea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ae3511d264ba1e253d1736b591318360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808514192abe177741df5e2bce6c550361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2419b17ef28fdace3085a3962acf44a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcc83bf0b893d8565c428b14d00217363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc654cf0dd0651184b6a3487781a85364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d70e7d7bbe79c6fd2eb10004abf304365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c16bd12d906c2c0fc6cfd085b6d1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974e54b1f5708810097bac36af7e120367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353863dfb63456d3173064c0762109e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceafaef7620eeae03a8a179dc3d2090369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86decc2ad6e4cae82386d21ab6f35c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09e4a317a073f0e449660d75dc84a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964627a1cc50ef09e658d40345da9eb3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081ca989a1338729c43d29cc3d969d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e8c8c82075a186056ef788b73c7c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4b44d6af507dd3141fc86eb7ac3b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dafa5944e5acff1a8621190cbc4ef2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1ef5c439785016cd44ba870e4fa9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6e2c97e1183e512e83ad3f2ddfda1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4044e8eba686eceac1c7978398f5f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3776b6faeb3753e92288281f7e5ac5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd8c2a8203995d22c8b33328cf8a43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485c6ca075584ce3e45779cb0c45f07382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f5fb94260be97e63f47383124ea8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb25206dc15677baa57f041dee41bdd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b80d3778a904cf08dffebee8cbc10f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5335c414368fb092774c1d9f6433dfa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37d95b2f7bffc192eb4e049bf6c2fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d222fc54a6911bf3fbec74661c5ffc8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4551d5194960265aba7c48e1741dcd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca409aeb6784c652dee5b570093098a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec04ff478590fbc1201440c1e664a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf071b9195899b03df05e94e2271a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39ce9a5c0e99e3c643258ea2a07df3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451235fced30bfe60fd93ace2dc5e42394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93c7d3fca867a7545a8a4a05de204d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090eb0633e43a29fab1eb74b287d456396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c952986bbe99b1eb012f3e61c90118397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0557d496f2e584fec03a640eea3de1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef9aedf02310bd135b69e8e4da23af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a782ea5140608516ab13b30a0d1faa0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d7fa98d2732a3c524128f5530b5a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a529bdcaafe48672af17f813fd6be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0e9996658af158745f7415be5f580403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d66ea27aaa5bbc93b9e75d37705d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813090e6358e4793cf35ae0c1c031049405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d85e9ee35dcc3e9bb018c5feb5bca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689164bc89188c7d6b4e1d6fff577d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb3e82cc10168cb26abbd0c78d9f07408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce0f524aad91588a4d9f35a211fdbb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdf553d40592814386c6bbf57b51b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c31af488ec3bda395ea578070d66b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2b9884267a6ba0a31fd0b4ef80cc7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d032156a1dfef89fe81c8222f52dd9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4002bdb133bec9fa63dade92af91a26414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a4cb341b8b6ea2b8244c3451d0a33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26781c16c9897cb4e0cc0f888f1e8ea1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfedc7ef16b98bbcb326452776f494f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97395579c8e975589ee408b3b2aaaf68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b346a437fd2747714046f3ff7b0d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f51b3e4386d8c3365a20ecabbe209420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c02b437925e57ec04392e614629bba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb8eb506e035992d490408f74c96f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fc9f60a4488b9441d597a7c0ae777423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd234dc1593b96941252bdfd53f33d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf544bded03a3d183bf5003725e26a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b323dfd916b9d0e388374d0652b12426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b7acc627003200d98f83e90a3b918427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfae3c92fd2994ab74f2582e46fd759428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76cf6d612525299ca876bf2b847346429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a64d9ba3788c34d2aa3f5a5c782c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb99f1bda55611f0e25aac89b87fda9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5cfba4dee7ecb1c75a1071b686ed5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9582e70fc61c9247011da8ecb7c10e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d18b731ee333233f2b8a6c49e37ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454b76f6c0f7449e8d55386f5e38378435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92f592e6545b21502385472164d216436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0490fcad06c1322f0a03a06ff590b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5febd2001a021944070d61cb024eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648366d59fb51d35d9e2b190bbc3945439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed606a01daabc3b075ac1b3242880636440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bcd4bee230f027201b585ef47c4fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbd11c92c39982d8fe1ad7409047f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128050f802c355f8fea6a54689de7982443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41489a20eae4d0df08fe625844b76c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d5324debc59d1a1c2622e59fd4c63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f68b22d276527f2366bace07a9faf0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c09929bf7c0a33c510f76f13baaa3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564f2233083c0fe3f8456fb3b445b9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1bd24f8d9ec7a359a731d72f851b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09d788a3a5541868ce83a66b9600bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98c1c148cf4b06a3dab407d94a41d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b06c9c613e8b2d6d81578f0c985e1d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc80f0ee6485f06884e4d3768dcdee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eab408867f47dd528feb6036d9db44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19a1e728afdae974b99e8149c70d93455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f127927210939e2457ca2c38f13e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41080dd88bd1652ca0666cad8593412b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff633fa2fb81fb3ae9bf8723f09e8d3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4bc86905aa391c1feb3180da7b00b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6ec4a26d85c115885e47c6007589b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8a25c39096f8e3414f6223d00a5a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc369da82c7410d88c7a3ec3454f8faf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04a4947defe4165aabbd119b7db0ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae12de66eae8ec48524127592db6ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7c91a27ee4fd172f25cfd21b6c0c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c534bc131c181af42b24123cbfb72b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f08f48b1827cf3b14e7a67cbcba304467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab6486556ee9f02e5bdf9486516c04468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c6ba9619a24c738cde29d0837f2dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831508a02ebd6b9ccf63b2498cc033a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bda6753ceb9a0ac7f2833f269b523471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba9683297cdaef4d80bd75915f055b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a932d363feb9dfd3ce16ff95b61428473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d94ac0fd2684e00dcc826978b68e56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d903c5b070539bc47263344e67594475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc9c78460627f6f4bd9a77f06b07a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eff258deca210315dd8fa6d4bf4c57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c91b9d632deb61c2b857bf98cbc9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6794f7b9f4ec478c95a5fddc55ab490479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67636dfa95f714b704b1ff46ffe33ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc2d09ef170e65ab0d9210cb17cbbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b924aaeb9abc5cafe45ec2a4557aa4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6aafd65f9ab0f88f4de249166e836483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bc40698fcc6e63bd5ccd3f785d59b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec881046a45175b207921286e0816ef3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933db002c709ec9bda11755386dbe6fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875be8c32e68b7abe9a851e499f01e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b4519b9b533343f32e6dbca8a048c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312f049980ebc1c6da99c26ea5feda8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb652d61b9ccdba005f364fbffb316490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440781c019aca6c6aa460ad82b18c74c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd00bf7054a54c1e0451d818127134a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f474b96d28991069ddc8b7f8436796a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade752b00934bfbd60e725331ffd1be2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb81d4bcf80122d9ea78452e29bd3d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dc35fec2eba917a2ba077bcac6110496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe379ce3e63eb3b13a113327ea1970497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ae8f0cc03688edc691615193256fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca61c2f764a22b45e518830fafbbd7f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31ca33cf1a714e42e9f24439ce896e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71619a8ac73ebc919e86fbe49e2edded501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba52bc3c2118c28eebcf82553c64b61502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7deb397e316963de594186752ac10e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d55ac6faf2e13d0e8e9bbfe647c68504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535e8e3084904b8420ee742c32edc89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f9c44ed654a4f397638ceb98714b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5af0cad833cf5ac6fccca9531e5f46507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938353edb11b19548c7c1074b438501c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e15ad5c8e02f3a544e534faf768f81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090098b2b19174198ea6e0692e33133a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8b8995a12e063aeb39a761fd20e78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d744483db97279240a81e06d1dd20512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1d75f20732f672c5f3e05eaf230d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11058cd2c2ca566860beb719ac9c13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfacf78f1c28e756b08aa770489b3c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6961dc782165832735dca9152cd35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4eca0278fd168a6e46392d377247da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b686905ebba93858e88a9d5ff2d762518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ef3dddfbfb98c7c6bfc9af74757d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1b68fb1b588fcbb3706703fb26a59520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45632d165059fc07b0e4a3f3e847c82521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687868b780621cbb4267d9c92bd5acba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7710510bf59a88e8a699396e8e44dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23009c38c18687067d3ca75414dcd6c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090b65042ecc0fbd5ec0725182b2373525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d313be860eb875356fa13b51bfbf4da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643f7bde4dc2d266f3e39a547e34c2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fe52c32607429af96e6b58a8875cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d732aa6f8905506ef339600609f72f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9a63a2ba757a7b2536c15107ba95e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a94604662c7286776d0a9dc2367054531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1852a81f2143698aac318116f3097be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0462c7dc7f23a1a1b4fc248663dbb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296350ae23485339811681e1bfcfca7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d599bfd8f7c39bb4aa1f0386c477f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23060976483c21ee69d7dced6a927bf1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70d777ccdb9ea28faf72b4d7de6ef6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356297a680e0ae3f4ba42fe897fb1794538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c42e3146b2a86b7d7e17c293a7a064539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98421c106e9dbad5a11333e4172478540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c4e2bd78d867d75b2a0f880f6188b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24cbcfff360759a0a0d0405a19e0c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a846d50431cd6f8d001a2acf34b0b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed684fec791f66e116238f61fb0c3a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e7614f52f5fd2960339f2e605870f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518b2e09090182677ca5776fdfe2046546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb97b72f5d474e02feb6b3b3d01d878547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e11b6fc22d71a610686416afd2bba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01310d4d7c3ffbdcd472faad6412e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9e2f0a726cb413f8739f7f138d82e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcce26b6593331ace27853c7a960889551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95e8f45f2a7a290b4c8b786c9de604552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a33b2b4949e9310f98e1fc4022bac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e37a2ca0ab908d19349cdbc6f2fa3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad303ac1dc0227c6922d6fac8c508b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7f8f8ba7ab765931ac07609b592da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3a4269b89382853a192feaf0d9211557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacb4b16401f82092441291b6dce2db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fce27a0ddd21d5e1b4448cf5f12bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6244f3b9c5c6184b7239a1f0252f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fc03c12437f9bec99b5492cee72c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e535cf362ed4d27d94cb9ab8a6bff4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec4285987836f3d828b85ff93ab559563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434573f567b6edba704a17df72b25a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbf7f9bd998b2c2e6ecd6336c647ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9adef111ad08cfd2a3fa9863c22ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92bb0e5d31643c906bb911c643735c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ea875a439807e6ffd59a9adaeb67f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3cd7c81b835e3e050cfdfdaaeb68f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd023f0decaa060479f7fbbfd407c90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4629aab4c63bbd13186a67b5355e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48557d5bf127c22112273d10f92a9290572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a699f66d0a12fbe72b893c1f943f52573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254eb93d3f8fa649f856ee0f831525a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae16c59803eca6929d3526473045c64575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af49b8d47ce4b8a9675beb4e0549fca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1ec25525c1e0680ab595470787884577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bfc1a5cea4342e12af0de60bed44f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1962632826971f1c34dbd7c364056579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77ffb09a033c0df21ab5ddbedc7dea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce8ae2e72d69cec064e478a8b5eb45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bf147ca1694f0d0f1ea08a6598b05582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5f384969ea513c2d8f70b1cea836b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51368901ef1889f670f56142d59c447b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99572804367907a202a546b02b43c48d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae0cfcd56d580b96ad67604a1aedd8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd79ecf8449aba31ba23902a3165183587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f16469d519c44215346d5158f9415d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedb89a312624c105010cba0b3edb46589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8618bcf5604b636dfc35768c27130c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6fb09bb41e0788bd298369a632384591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435016eb78d9b28fba06c74ad352f5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febaa6e729a69734054c3c304aa2f94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c44d890370eaf8761ad91d53ac46eb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54295371741fb0b220bdfe4a36dac847595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35ffb71924588ac391c7aef8ebfe97596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6cf60c1ece72e7ee02d7fb37894ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dbeea90699e59d340e90bd49353e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc34488c48ef67121b265a3fb4c2e24599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928de63e7b4d6c30d8ffe825a37b301600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4136aa2e708d62dcef7782a9914a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab9f446f3c4a8f9fe93e7d6fc43cc5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29291e5d60cd56f28c12b8576c68fd2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3c217b7b4bc8c0c010ddce4261220604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d7140b654e65a5f2354c7cbd21b6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c31d78b94ea290a4b4a87d9a8d7cc0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58f8e377c0d2cf5470112b19f25dde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0b57e23c2d17c710f7bd7b06f1b91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac472ba886d72a3a335e8ac51d21d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e966fa537751d1ec94c2845ef17182610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd40cc791c5974500e6d4727de3870611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcc9afe79d216db6cbb646b0f93a78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ec5691c31f5f0aa0fdbf37a270972613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a496b50512b4f85232ce7614e485910614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17d01e8a208cbc86b1e20c07a8ae64615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04cf0dc2d778e465d4fe159a143577616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90861713feb3c16e39305e949dc787617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590be4b1d74afb41ecb61a490b5a5468618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1b6d47c7c9337b5fad2eb4a877374619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896656b61e65444e686328b86400c0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13d0c139847447e6af669f53377cd4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b71f4bcf45ffa6bb64eee874b76b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c834ff7adfe0a84af738b0bd368bb0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42403746365071fade3a12c77b4900624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0a4326b70282c22e87e804b8f0958625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6499d5eec1d8296363b06e3d7b364e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6d607405dfc7ef4cadc14c1b823d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d7fd26a6b6b185a080f4b0e320b39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8afb80dd947e7985d69b4d38d206a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f15f331458449b80b693bef6110eba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf00c567d15de7a17be6eb2775ea0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d9e310dfbba90102469ffe9d0c6dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3295e85922298941019f48bb2e2ca9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef5f58428bc684d5ee6661d351ba0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7166632ff44a12170723b2fcf8cf69c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83fa7900262257ed96d374d1d999c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1b20f0495793c714af008d015e2ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d390880f2fe6e7e7850f713f7b82a53638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f11eb6cd1f8541864210834c3cf8b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d60e054d535f33def9f211c0ae55b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b5241b6d0a804ffca7e7b35e4f601641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713dae8f8280ba2c614c9e5b86f6504642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bc06fc96ced544db5ac45f74019ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850a113b640721f96c8cfa6e02ae7d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42b7d0493bc6a9c8ee1ed56f98db7d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc4fb57e3733487712435ce5431af7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0650ce8a958440dad15f166803b3d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cbafc98a2a6928d695689c08ee721648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394a9b8076728c4019f40b19315478a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278ced22ffc5cd7fa6a6f0206c55f63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ef6eca19c4b38469261f207704d75651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa631fa7e2c52e86bca98dc2be5490652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033e8e5263143ee094d5a5f593f402a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a36c7f2fd59bf86c57e6c9034baee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea5eb711618727c651d8ca5740e53b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8c179f40690826c09aa605d6d47f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5815899d35893741e17a44615060dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44878a9c1deac9e28678319e16282865658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240f45bf85ced28a304ee86d9c5d3cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba652b6232410165f15be5475e4cf85660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f581f4172c6786de6abbe1b10cf6d25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6d9e69d18a670765986b78f01dc38662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396953a8f2477f7ef1020c3e3317cfe5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e18ae825d6631097f4dbf0fc59e5d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3472b75f61c83b34acca1b88a246cc2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d270517fb91fd5ff4c07365a3ecd93666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393f5b98e82f4e11a3037a7d2837f77667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ba223204e40aaeae8f83d0848deec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919cd900153e48d009e76537012a6b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d0606fed70e2558a0c3ff640b6b94670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e78f76303a09dd5ffbafd49f93251671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5146350710b14ef2ffcdeec4af90f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ab6e4d823a0946fc9d6bc935ee914673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8eebeaaa9ef5db56a11283a7d12676674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a81ed038fa3ec70c0c4e6e93c82ed3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94416bbc6b600d68a8aa8d3328f4213676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a28847b71046b708ed552e5701d285677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3357635c7d9d9680989e6c4b792ae2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d0712d49676932c73f54184244e51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44862721c2f40cc511c2d1d7e81fddb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e20187079e9f8c89746fc56713af0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cab878a88b29845d5baef1a6c2c446682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501780481aec1041a02b0ca74ac7c2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cde9c7dcaa38d665637cc6c5217bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a8006f3d80ae53c86dfaede4031be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73dba75d7221a58f60572ca3f5de8a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3066066097b32e98bd59cdd93c21149687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df21b4da237a043d0419735c7e33ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41335c14e895b3711fa0794f5d434b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be007106182d10ca82ae89ad1dd5b676690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb107a34034d28bd05015facc1a720691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8af2e57745f9d46e109909c12876c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db996f26114cdf2e26915aafde067d4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2406f40bcd5c17f2f9942e6953e704694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40b5d499d56ae26c26df680112972e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4fe0015edb730105a5013d7c1d639696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197824c2da1371d98b7e36637c72a95697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b861ef2be9b79d5e070de2de4a08bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ad7e6683214efc465fc10ce33c443699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92537df3811b46adb49987a455c214e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bcfb815e7df9cbf5abfabf7e41ab4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09751a19d7b41a2c544262e7225955fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490318d9f738b88ec7944d0eafdb2434703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5aaed12ef242aa1dd935571ed91be704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebec6be418de95b025b3f74c89450b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aee4c4873f99891f7ad76b4f7d48b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12e09a73261c4449746607095a92e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9accf3ba42f30abb924a3ee127c9a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52b96969170b135e03182aab72c189709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1af2c4ce0dab4a34e8cabd27c439bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42f86024c3a356651297a1fc0c799a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5363b6d62e7f0ce3208748dc54021712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b84915e7295d76e89bfafe3a1b402713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294cd545937b2628effe03e9fd332a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ca4d55c0bdee074facf64d89515c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba5744403722d0ccd27f025750a587716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42810264ce10088dac12c4faaecb9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18137af5e549e6068a57ac819edf0af1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74e0cd3051ccb705797b22947bafe7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2dca1a3bf1e1521c3eaabf20a1469720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1918c9525297ea803583759fa59618721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd46309237772c025581548897c7bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7357b9f7ea4af04167f488848f143723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc6f72a092bc4fe6dd30d9e7401052724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45eb6c4179fb24dc8e5fa5bd182bdd3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8ea7a98104d4bb26b559378f090a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b17e4512f187554d664303f3cc059a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09004f4f0e3d9dc676f3917bc75fb8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ea520c26dff252d72395b0ab6e2e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f375a38235d3817714c442ec479bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165060b78779a0c1b14399d3b76380f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d29ba6af7abbefaece95a211fb7f31732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c18f1880b56a37e8dd8b3cda3afc9b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e24ce7434b3e8db4abb3b16922128734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f0ca39458387193ee9b6893b2068b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b25767dd9b0fdc607623705b925c4e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2a01f881d059825b87f51440a4e92737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fe1bff4a80bccc31b3b5e19b2be96738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff17e577798797d0570f97d045dd03739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ce81dd203d7bdb4e4194dea764da7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487fafde44cb2f49187bf5bba0bbf21741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066dfe323fbe091c5e4337002df07fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e965cb4272f366517ccecbe19ab0c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c71e10d8a6680afb9541228acdfb2b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3351d2a8431d62d750c1688d74cb1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0a49f79858f599cfcd770da129a3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a9ec7f9b1d1efaf9a5c64d92ff08b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fa92e7e0cd9c2f0c4e1f27832c4b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903343864f8cfe291f40954f150c0df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d26144cd3b24bc2f07c05e458144bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ba77f8e49eed4262a6368afe714a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503bad30987f7b704ad55a4705d7b62752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3b3dd1a850799ffbd03fb82abe492753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cc25ebccae2f31cc20254e475d728754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699e3fad9f4f0e127bcf65bdcfa2b3b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1e9b1eed29889505b963e85b51276756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7a04178b898e0bf9032c15aca7014757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a42a95584dea302441ef0de496d3ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f86bea4d6a7fbac6fbcc24857c111c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a74658de7e410dd4e96e383ce34aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0bbabe37a90e8b7a81635a5d6f9232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cd0e796dba3973125a75db961b8603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064761e7940322bcff11b153242aa644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450794aaf4e522e9e31d2bc2546b590b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acba6711ad133b17ed6f14658409926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270772322930619c328404b2779cb0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea216d653fbca181485d1917c17ac6028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb92d551a1f42eb2e226c9223bb9149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca78a0f9cc349fd1b64d391318127110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f923544404809fdd2dfc3a8fb9210e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14206d3a389e94c508e8186009ab9e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a5116d9f8b6af760ecb8083ea55e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea31ecf844058cce3b947b3d43718f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7eecf7e2929109fc8b06355a27c3cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ed144cdcb9a0324668ba7377bb5da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b72b11139ed43c917bf25bc00e8f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb5649ac227ccb1a163d1b1246ec0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca9e0ab72ce25850e9f92ad8d5e0ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e884597231fd04d64ff53b04d7f72ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a993df6094fbb4b793ba12ba917094c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc8606222c3ece18f3ab5380d0556522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9776213f0a88067fa3bef898db2b36023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a74affebbddce98b535fa2c566a9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a06d93cf5c0ee58a97aefa9426d2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a1a68c71fdbac803c8dee6ff98a2926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027b33d7986a95ea907ff6d3f2c83dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c38db24785e61a2c34b8d8dcec9b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660e35ee1f365b7cb8ebb0c77b0c15329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc966bb83352fb22154abc4b0784438230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08a05c9404ac003b220a228370634531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8fbf63d947f45178b7200a92850a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c5ef612e966d4ecdd24b1bb5f382f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8f6fa54ca95fa10bc949dd62e57d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791239b45f28be022e823836fd5028be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ead9ba43e0158fadcab5ef590a60ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865bd4583cfe0961295037435bbb4ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c603a2ad90447daeb11792634141a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aa47502c7a0bf077c24e9f90d35ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d128e160b83ed67dccee277772bf940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b28d410cca907bb7f2d186514502141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d6e9fa02df61bd57b1174c688aa3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e30ecda6cccfaa00c0f35327207ccf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f51c2d40a5af7532dfcdfed2b168344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c324235e4dbef6b5da3abf2b8d13f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba187f64042c84f7cc7423b9c37583c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfa931d6aafd61ab370f0150cc76eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed84544e6445a23e9cec046ea1628448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36efa2f3cb91b540903b4560a5b02e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488395de3c4c68854dd54ef388e15be150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc46f9c6d1850bf0403244611864df051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e312a706da339cce19aa0af287d949352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182e569184a7f2cb10309b86d28d57253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e909ffaee7dc36f602f8ddf230e35e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3398099fb938e56740bd13f148fb27055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a775222c66b4a988a541d3a652b7ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b733e405323d8a3296034efdcafd19b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd04b68f74b1eb04d36563bea528be058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837fd9d87e2bcee4ad1a2ee32c495c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0142d570b8242be195ee175961e5eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969ca7ce886a1d3dd2d60ed8071e10461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f9de9c77f24960cdb2dc93d435ab262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65e53a4d940289e7ab1f3a4c0862f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcde1b4c2887752442dcb91224f1d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bbf3170cc388b3f33e50cbb07ab0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382524a0bdbd3f66f139aefba660a4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810601ea7d149477eec36ce75a9cde367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0abe9303a10609bc8a8e1fc1b29e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f04f85dc6fff7d9e2f25f3d6e7758d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d879f841bbdba6b5fcb1196de56c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dd4fcead139af157daab7d902ffd371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f6571e4fef3cd5988d4202afb515a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6702f71687aacca3400ff90e2205973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb035b239bedf97e2f60adcee82a89074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b297af8c816b6ce9d3cfe335b4637375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff054b2727aac693ff09fa69bc6b81f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32aa8caaa01336499de66f4716f29e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3f8a0f218d2f5c7128041bfd1386278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49ed058b169fbf23dd271fb438d3ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d93b5b7863b42dd2804c5dee9166480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405fcfea599ddffb79febf5c56e7a1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b3abf1f706783336ab685c3f4dc3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b0a62695fdb7e10fb6f3509c50f5583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5620e12488444602889aec7054f0ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43dc492dfa446561c241a28ebc82e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44f827ab793b583b48f8865c37d3f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828ffe5125a579d1346689e8c30a05f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2172b58c8fbc8ea092310b6a7e7934f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558935927712183eabb7229a067ebf289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b30a55454f969ddf8a16ac1d6bce1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83537ce9f4c7b98db27a8d0f23a5d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa8e1f2677373db40ea2f49971488292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fcfe4f1b8a85258fb21189c4d1ede93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb0c8a0912fe074645bb46dd3c566094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9547e233923b867d9d69134f99b2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a3cc17d541e01fd916160d95151d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168249cf067a9d69b7ed36994b4f2da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc8b03757075f67957acc0acbe436598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06799c027a2ca522a2a041a58809687c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463c965f587ad5897dbe3241da7f0ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a5e3dd62b34019d4ae46511eb5b86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a714d55bb27dbc2fcaafd6c0e2ab26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f52f8305797762fdcafd678864577103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d2eeb80862f7542d465e7eb78efd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819da3366a073577c233dae3434f34d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b30b3eac018f9dbd9f0457dba1cd3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d7454f606533afe42244e09cf7d93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b096e1abd7712007fd5d19401bb32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87793d3340f995bb958e25771ddaa3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632111f0bc4806494666bd71f4263bd4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55b6e7631a9c176a45fbced7a04143111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1174dad5aef706a9960cb171e5fa7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75a698c9a70b3192eb2d4cff4ff1ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5047e0aa405fff0b9448c66049abcda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e0b3d10f32560e29878dfc00a10b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d42136cc352877ca3bdd78e2fd3bcb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5416fe9ba98364e6f681fbfd14139117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5795a7806ce462b5e85ded14a6eae99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fe55f54ad32a8d7fe73f27b5d5595119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3315891592aea0f0526c2f41c541c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89eff82f9f97d2c15b8f82b0d35af7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616cef1489df31bd22daad67f34c2fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83cc338b80fe15abd747ab00a5c599123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af11bc246486b5b07697942b0ec92ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb41eac94dba550b624587490c5524125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1694796d932fe1d456d55cecd6dfbcc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dee0cd8b8d7c29eaa7139b7b2a735127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20860389cc97479c9ecb2457e06380128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2c1816dc7ce17bf841aab9f346d00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e34d01ae4ddd7106f1102eb23857bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdf5c992a7a0081b348ffb795ecca7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792b1a843d5f7e24bbb56ad56e6ea53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cf3621efa9b3fa2834a9a7293007f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0baa83bc494158d91495e759c89700134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142f1348c0c7b4ebaa8e39210a3b705135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53f72682f9e86ae754aa8c53d0fc82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f1ffdbc90434df2458bfdcaad89b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cca1fe1647fd6cd563853169fbd64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee684cc194d089b8cae9f2c52e3c2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393700144cf29669271aac3cdd546ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f2c29c8ed42e0035bd3aafe31aa03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62116cfd442d8027f4f1001378d74293142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00d0499d64a98c1e43f3f32072f357143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d7fcbf7ab9199ed062cbb2a72c9ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185deaff9fe7b27cc93af2be016ecad4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd52b0c9fd4ed1f78fc55f43aacb30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0980731e7d32de8097caac7fac4d29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e599cd030686a09261dfc5bc338fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa6c9fe101e20967f0eeb662815979149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20776bbed14bbbd34ef8ecc43a944d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6165649577940dbbba671687794db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94617b94d01dbc1404b4d872b5dec994152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7feafe5579815f302587e5620cf2e8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53456dd89fb9fca9953efd5ff0e4917a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb42bdbe4f6f380d749aa0badd024a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d1aa7317bb6a6e1bad28fa64e6bf4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03cb9ec9c3fc81022f848147f3ea34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44533feb055a2eac363db34d4d360e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d00d016bc3879b72e0d7442cc6917159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60182c9ba65d89ef98cb40f51035efbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af99d3eb32360fe64e9c458b89f9b7c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087f2993d954785f76e2abb800d2fe3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad64630a545465c45f3ab75201b20f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367cdb98cb8b1ee52ce87597b05cecf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42bba9c6c9d81f7440b9603069e335165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c380fa0cbfe0a37b72c23bcef87940166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864ecaf46a2c5cd430c33bb44e31767167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d0a749f40a9421fb6f8fcdd9754a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e264aa5b18999d0be492ce3b1725cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5ef1a632e7c0729c79b85fbfe0992170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5493cb334c91a26c00be7e64c7ac8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf3ec053e6f615bce39800d0b8d075172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf44d0e38899432888ed2a6d73e6f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1a4ce06c5db32a3c4748479aa4df8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b381c1bc26b4073dd3c32ce6c2aba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75527efae5f8509f07febc89e248e766176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afa14a4d050861a61610b4e245166f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a84821cdec81d69a7d7bbd7e88f657178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef149f5a8c7864b7cf4359c98ae837ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68173bed16af86dbc5c1a0aa4ef3473180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099297e889c38d4e703bb15d8991a76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc35914dea8cee507e573bcdac17b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05dced4ba084b86997bc67ca13bbec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0eea8ea9a04f5324cc66d8bf75ddd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888b1a61ba2b390366ba125143e0cc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b54dbefbaab3887b1949ec45343510186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b1527bfab959cece445dfe18e71b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a268ce595bf27f7bc570caf8b534c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596d84146fcca3f2457e74e253979e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0d8fe58310dd32fa8da062725bfc6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62ca32f98f12584896ad4810f9d2ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f3920065b437fc4aad03c31fd2b6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eff7461661562e0a888f454dc14c4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0add3e8afe4e8c7b9431eeb6f201f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9c3e0111164da25f744e8608fa53b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62052ab394cc193cd5d54ba211db69b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4045e177cbef13e2382e595a30036b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c0c84b2ca2259a754c75af214f43c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767f769cef2a9a79e5bbed6ce0f91b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83fdb68dca14d4a02973459545f151200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f2d12195291f1af6af6ae48b58d38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117271b10aaa40aa5b4609e9cd23d84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87dff92521229cb62017c313dd360d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a629545e35eebf4f3981dafc9bc00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0277bbfa904ee68186dcb5a7bc370b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba275782071b1b4628ca1526556801206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798eea543c697724e02f94c1bf2876d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3440cba5fa73ec333e76eb91cf3b64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3c33c5c41693cd8f09492312a1d1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4d25b51c841e793661eb0d7bff9ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010f278d57671b5e83e7118e7ac9f80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc09d4739e04a7d67033d2dc3a56362212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad9f76547da01bc13fda4044d43ad5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6109d71a0c18c937abe2af42396ef2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4af9ca2f99ce2a65e8e6eeba67436215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997acb0283de5b242fce9a5eb2409f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40c4ea6348b72fc85b2cf5b626f9b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ec366826597b3c92cadef0c7383a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e363a7c0be92db2d09938b8feeab8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27e7650903e9877bdf7952eea5cde1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfc76e60580ccbe17f75e3f4625b3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60078bd60b422733639fde164098b55e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ea9ccbfd752842eebecc6db68a61c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305f14106b9ccbb5e1a0e128e83b3f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcb89144d11db2a85a82e09d0680ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a832e25839fe58f55574e4b0ca87e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486cd82045d248c1ac9471323484793227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7a0cf6a96cc8ef1c54437e501152c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bde74201f888597d852d88c6038c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f15a307da7e4291cf2b065dc913d93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24ca79db2124f72b8500321d640d5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b0a04c8392c4005eafcd4abe48e08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3a2489183358243dc5f9c394fa787233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18887abae72bddd11d0bdb2942992f32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b217bfc65080a09ae5e4cfdad8424235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5271902447bc3530833455fb180c24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6070bf59e9087f4356961ceb6d7840b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efa24045ad93de6f1ebbca452bf76f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3c51c2a413e14aac45454dabc3eae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45293b153f85e810baa393f8aef51928240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d30c0441f89c59b2286110de4544e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99657e3b1066ffb9d160ac2197f17bb9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a3a50006ee1791e4a8807a6e8dab2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654db19facc06b3cea79a1316f87574244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6f644658bf395b66eb5dd229ccd38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac197de8d8e001cadebbcc70e7a8abe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aafb1058df49677ffe13fc1b4b731247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b798c22062ec724c5949d93f0265604248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0d087df1e33b6d047deefc4a27a7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9154920d3d5406ed119391e3ef195250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1153565ca459a7162d224e0f7243d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac1ee8635e4fc510152d55f469f3f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9d1b59b3020518ed6bae7d727ad01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01286fa76b69e87b6a40280c2911d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a1038f42b56a0af076df74d714289255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddf182ea2199bd7cc2bdcd0a8895fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f98b43680fba9a2d41e890620f122257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e176d7234d65d00458c083a8403af9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fb2ef1bf50c4273294d3be284c58b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d90ed32cf43b522b795c17ac7f3ffc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736e809159f6172731bd8f9374f88c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40ad2b5999c75a9ac032968696ba4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cc5f2d9615b52d3698c3534ca8ce5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fc227b9ec5a17f1374f2e63d6943d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9551d69473b7c4af8e1f70b5de84b2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b59dd0f2e9aa643aa88934e713471266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42066d73df20d2429fd4c632d60e2279267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5e8ce06fb3cd61970ae25b0fe072f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6977e19bfbaa78b6cee7f1bc9107b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c7fda7dfe950a6340cf581d64fc23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f539bdc4ce9b960fa5fedb675aacf5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd80d8c82014d78f9b05b862de0452272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce30d359fb1763bdf7ae62b8164079e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773d6872a6bbe8c9d7ff1bfeb3462bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860b39e28e2823a452bbf03250715d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4aa2547904c79befa796f31e291c03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee4234bf18719443f61864715326e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df92125b88eb6c21d990e411a96465278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20400d5719ba2c1a58dc53ebd06fde5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f865d64e65e86f24f893f4d470bdf6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f728b28c51a6469da741dd510d09b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bbd1e488a20a4efdf52bbb611ab08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a279eea35b972732b559c001378e95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018ca467b678b225f41b44621699709284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec2daf491116cfed0336c29f8dcc3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9cfed409731d7282314d9c04be23e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad010b23166323d2f618187edaf9598287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0625c886797811e768076b102649c78288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccb8614a676b0b1a7aba39b508ac4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc3a3ddfb91d06467609526450b904290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef72e7ec2a8eef5ade6c0c10b5a276d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a846b34d261991e3dbf060c4f305133292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f1dd4715b1ef690d7439993a502cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff392a0971af96443cd4a411280d6b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0489c94accb000569b212c6c441bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592349f167f12797f4d80628b856f38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb42668925ad832c55d9f37a94d285297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d89e7b3bf545c21e804499671a2c44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf46de2d8d68a450a758f71bf8cbaa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bdfb4a0f3882569dd956b72390222300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f5d6f757083d654495357792f16ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b716d97b10073104fee8809e84051302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3357882dc44542211e8f6e7e58113d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54917ad657d5f88cb30abdc8de0a3bc5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996bc0646770348214d680d3d12b6ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3854fc1415b7185aa6b16e00bb0c85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cca7e92dbdbc597b39da09bf9cd65307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279ceb81842db1c6e817c40fa8005e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca896c2642143238f0d09258a1ff0e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d761219af84943bc0ce6429cb3f58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cfedfb735c03947c0fb35a6d7c870311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2ced8afaf2e022b1a5771455f69d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4e4a5381d0c3ef6edc340fa09c2eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815c24c2ed63c778e8906a9ea17a64a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0c90d8af93796484208bd03167a5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d79d6e081a8439228496a4dc783170316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea358a56576abdd0f784fa23bbe7fb2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8f43dc925bb285592230cea16cf8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d1e10ec9ad91c4479b94ac457393d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f1d4cb7186e2b4ccb7b3d335603b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ce479436e4a171faffebf6929382f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb567e2d0d48f243309edba4426685322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2a2266bb3853d073df5fffecebb48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f371a4e06787f7813cb739d7604eec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40071d6985cf275e6f78ae0ab61af08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0e20fe3a3e9e1ba4e2108a73fc405326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb0a767378814b54e80e338c98bbe3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006a8d1dc062e7beee8cf998541058e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1790ee53ba758850a1395dd1efb62329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287c85b54a9f610eca2bf4db71aa4b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab82344923e42f7c3bdca21a6f3edc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637e7acc240902a3ea1695fc9684a32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed3aa83f36f93ff58b6881151bf511333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43d0d15d14ae356220e715409a5294334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d53a623b288e04bd0678afb8e1703d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c950900fe2249a008e6b16c9fe5d27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a393738781fb05bc8dbf46fbb8e54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1835de5df4326691f83aa88317a9df0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6465d9e626f3d7a2e88af22ef481d68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c31223a6d2b6584d7241ddb136376c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c86d6652ee6d6cea05d8cee81b9728341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93524efa475078065a371673bd823162342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc77604d544bc83d25494dcc7719f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4537db635668e859e04e89a421afc9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932b66d75482a5befddf4f89fac8a62345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba23c7b824c6aa0adaa06e0fd9afc5d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa864e09fac9abd6b778e7a262294a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c5bf191bc39af8d88f459411cbe6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38522d42ae75fa5cfd8ca7fadea63f82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403f79e71488cd4543f6fc9607e24de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218fe6af74f66cc1743337c23348b14351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c6292bec15b6c4c3d954dd6475372352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13701ec39c902c806b0bb23ab5d476353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e5e34916d3af82975675437942897354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0631d66610f2d470a76e234aa5c968f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d66d6fbaf5599ff445d028cc0e7083356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3aa61cae24571aff74af8355c32a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58358308e08f665676f28bbd15050ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80763d0e56af3d04c85eeead22b1b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678ae15276d4b46dc99abfd3473a982360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65631cfe07d2eb383cf685bb754021be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c104699944255ed4b6e05e6d78a25fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b1943f39a4ea268b1adf4bbc0b83f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5facceae5811af1aa41d38daf9fb3c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58a16c41eec351dc32c368b304a478365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b7330f9274a436aaf1ff8565a7c5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a111f6b9e41a06c1af8771356029f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc4024a529c35a0d3e1fcb1f0c8435368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8a5ed4aee598789d2aa178a39b48a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833dbbc82ae5b2cf43b17fe0be9e33e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a58864c371dd3ae2e94af95697cb0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fd99ecd3a869fd61b8867e92b5277372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386466f062e0658220bf0bbc5c1fa87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b8dc90af22b9474195bdf96067368374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e644056f926cf10ebdc478b9599f4c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5aab3460103fa19886e26101d4f29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097df39a3a94164c8620647f36ef574377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455725adb7868a788cee22855b99812378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987f2cde3964cbcd13d0b6e01de6e3c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3173d7baa8a1b45e79300cea219b42d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9599b21358d7562a07cb934e78c287d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e99f81567348957cb0e762d950e631382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a252e4a72d33a70cab47eb044c029a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076e517ee1fbe3932dfad548cb7fa61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055abf7e2c8d4df6406ce042793feb67385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374d8a168c3b4a2df75e72e6cbcb1f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112bff68401d0cec912b89a1c01157a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372763e63b5bff7e04b742743beb54b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec525325c6cc54e98029d02f1ecf5e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf432e636dc755c997ee8e28dac800390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9d553a855f64b9f4a5f0c56da347e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f487c5d88cfc54fd44a0c705e0449392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1896c735910f3e6d1f321ba73e362d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad9b9c37e9ebd2982986f0f482cc96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0f27b3f4b214306ab58e1409ed3be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc031126c53bd151931a02abe24ef2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef52800b368723e139252f98f26d28397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da364c3a70ab3cba9b45b9e04a7862b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b216e1e67b966d9decf33a2afd6d54399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43d5dedf53b41b905bb5013c6de3f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8f22e8f35ebe41bb018e41842a8e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8d7322de300c84e404802d6832180402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098de1929c5e4ccf9227cac021322c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e608355adc1e05f924e02a8a814c2fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcab8833b412b18881ec8f48a1a028405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fed512144c90aa687966144768a664406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e919f12c85bd5779211818c7b07338407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c47bea0637a2a64455c2e282750ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d0a4b7d25c7c3efd0c279600f47ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e676c832579f61685ef9d895677221410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1143cf8e78609d68209bb1b13335b10411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231caad44497ca309086af0c0c780096412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860eb7bc1def17f1fe8f4869afe7b2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df559ca68fdd749fc47cd3452c1b122414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59808b31f58a7bda6fb1e6b767c95642415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e3f6fc1c21b5b21f9ddf2524b510c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f20c308405b579a6beda1906798023417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd685b943fbac7e5a93a6399e969fb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02499a36bcac5ee2b504875a5452b633419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443fb02ea864f21199fed7d347ad67c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3504dc42c6e602f32e54535ef8a0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe92a811988794b97573c1011bde23422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d28df40d71c34beae58045785e343f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6552011f7581efc361d9fc3a5c28a5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2db56c42a6cdc5ac9a19334c9f997d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bcbfe1c60ddfc97e5c7add773b116426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db5c7a9e8528d442110da7ddc14e9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94d8231f8810c6dade545e0fa9432f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ae66548dade25f9468059596df7f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020f968370c4332384289c51c1ec800430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a1b56c8ae03888057a7a17e604677431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dca8ea84d475cf4c868586df1051d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6fb475ece94527b910ee5231fd123433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cba66806d02a011db86ef1773434b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98b59fead9a7c0aaf1abfc9c8c4ef1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e102b629666f81e514f363c71eeb3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5630c7796629e9d4249cfec89919f1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9ece1432ca9b6b375064466c0c694438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d680bdd1918ade4d40b80396dc045439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb19cc1bdb96512f7f4e4152f4caf60440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db1b8cc22855151d74b7e635bb63d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3a591c5e8d298253a6777dde53827442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4beac2596872b308d18f9940b4297c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aad7241c86bd03f2d0f9b3d46fae7a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd678520bbe18c57b01c35ad745e848445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ef85aac74ed06e95b7e61888b96ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fecd69aa2694736a857b7b5ec53338447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850374f2d957eec6169c155d8455cb8d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ce362c570b908ba4a4829ffa2bb66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a747f29a59f5e0b3d9cf944782ec59450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd125eccbd67ec9ee60f300b2dc633a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb59435a0e7977525e0bbae4eca68c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ff02b1b2915059191055cd4f96bf3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913457070c9fc3ac1e3ef418f65ae098454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae7935a38792681c5db940ea3745ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064b0c0b5893e19f1ef70ac7efab7db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c009f1eaa8986625539bc46407c366f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7458d90dda31fccbb23e696cfbb0f05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ffd3253bbb139cfd8751d2d446fc2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad077cec1704aa24b3c2844363e0c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9f71511cf1764aae9d2ca071d1d74461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721e3243f098b12ff2146497711849d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997bc43557050381ee8ee7bad5fe220463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10451a7b1c34b858611653f1e77ed74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4631fa9c023782d60335b9d5c67d57465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5040b53102492ed8ce166e46a20171c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67c0973958d51505aae4029bdb68b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9537fa71727c85befaff89427254823468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2afffd9cccb47a09c1c02194deb2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69933c16f98b5d4ae484c33a1e901bac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2c6f4e92239ee4e5c23c2dcb5022b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5158803038f92a6455d64932ca96ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a556a9818222fc5c756fd4f6a64806f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7596257a3ecca108f08877dfc5dcfc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe07326470efacac63a8c3a6b534772475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2558e8b2a357953adda8c5866f059c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b886d33df91a5fa23faa4bb3ebdfb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53302cb7ffd5bd5aee6afe9f90bdc7d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ce3603711d94cdebd030a2c816dd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86799df03911c00b05e3f9ec3dc58ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170ad10762e4c6671ce5b921a0d7679481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e73b8cf2699475fe7e5765795746d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84029ae4e5cd92b1682cb98192f71109483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a777f23f5a851e98b6219c2ab1d211484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f3dda08640d3831be92b916acb49e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4bb62bb659ee0204b9e5b3fe3437f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff6217052d62a048faa02c102654c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592325e340b6a2bc777e71fe20370405488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c07cbba69330f433bbd34be1d482a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ecb2bfb441cfd38c3952d4856ef39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b00f981bbe44f37e6572de4d14c181491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f934d6633fcb39aa74d221d7df9e04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d754b42076239803c0bf318de0b712493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41282a7474fa1239f2d6e83b98c733494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c953288c1ce9b574bb9fb8e893bc5e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6648c862d11eb77682a27a977c0da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0710f02bb19ae0201301fb8589eb7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b962d516e66de7677c135b09ea54f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad64cc2b5a4465a446803ea8602bac9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27556e08c51010cee0597c3f7b8692a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f63bfa28b38da34160e9ccf007ce26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3718eb60b87781d0ce4fb07bce0156502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927e93647988a4f0cffd193f5b66062503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0168ef1d0730c41b4df1a4158069c7f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f8de4ed0643e0f22b449c8243693f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c662fccaf7deb8e55f43ef59258057506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52354d69cea5c4d5b467edacc4bbbd02507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667c883f720ff7ea1ca55bc18762420508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce54c34931031d95b608c4302b003a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd905a65ce8ac2a752f83ada235f5f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844dc91df65fa76962ffde426453da3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c301ffbe49bebb1584a39264401b588512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559021348650c59fd69e050a3e82da1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b831c10a34cf64dbc0345b24b99bad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de00b2e4427543ff3acee053a6a0132515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f3fcfdeaa9f94426894dcfb43277f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f8d018dbaea9609bcc472c0119baa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aa347c8e66f07a85db996951d1408518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7e5d7f5d8987d7aee1af666a8241e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bb668aaad6d41d8e31646fc996b8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2315dc4f7aeeb03702251ad3f1f121521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6658852ebc16b8856566b9875b27c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9d29ac5763a77e57265bbf5246f92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83e2925aa8cb38062e260ea211b377524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2b253b95a3187c827704796322fdf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c01c7e4dfa018a88501827300612ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007fdb654d3868c353f7646623d4d58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2fbe3ab21d02231afab98c007c438528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5d5b3fddd848d30582b81bea5daf7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872487d1b441342626d36e702630482530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c3eb38d24e21140b25f2c8517e409531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e491b8e4b9c1888cc984518d5c039532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6e7ab2601a33bcaffd155b2c1cf63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50773d31015e88e2e064386df1e7c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccce195251eafa484d87ee58a916d5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a4503683abea5025003599ae5d771536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf722ccf46e0f11cd7d7990d936cc4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab134e98bb840ce3f580f065284c2df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d14c9ff4f788c5d7ae67d0d84bd76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbacd3d9c59ba1f20e0b8b1e59b6c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83acb90cf7975e11949f41d8ce552c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d710680b6ef925b9b9c0ce40dc937542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ec4243ce4602300dfaddac8189262543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028c163677b26d4dbcf805d935495c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc542fbaa812a3c1ff51e73c6892ea2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9cc34b6ea82cf0c8d04b11a71fef9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabb7c5855eeb86ef5f6c58be0ef90e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469e7670b2a3ad24e70253f7b422de4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282741b67efa598f72c225a2cc18d0e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115290d805796c8bff7587e421ef59d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e684b0edb16e5067a063cd6b888a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a58aebd396fb8009c0b6e024fb818552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da34f98a0e40d26fc9d32f4435d86d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8031f996551a2edc343a016b024bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d117e93ba792c17a68ddb82751255555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da805ed1399b79088c2fbb0972ca179f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6dfcf69a3160bf11661538102e141557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc0857fb766b687ee27c880152688f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2504a77988e6bad7d2ccd8bec7bc8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f090f4a86b76c6c706379ea596fda45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a249101ebe82537b04821e1a63133561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb95d7665775c02d2a7de45765177b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe98aa727a40f8e606117f2c864ac67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06119bffa1d7d835322afa3fdc8bae4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c53791ca17c941bb1d6a303d03add9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3113c3785058a362519db70404e4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d846f38ad5bec19be02b8c00df0f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2329f064a2037820fac10f2f140cdc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b70934fb9a49524b637b66abb36c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303ee79544a4fa68bb9c3143a30b083570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b984ab42ed25451a5141158e0c1f220571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f9e73b8d543d1b96934160ca5c4d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa1ebe189e434fa2ad57b34cc805f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc37de1a88abec1b162cb0f946e725e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbf13c99316746510a5276232f4e63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6ebd6e7f7663093830159279bff68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5afa36cb27e2abde7f16576935452577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371120a3e12f5039fc1a8063f7ee9b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02022d9183200874399139e754bda6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf8562a1db02877ee7f30a3e88be27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf4fe0965db70313b78a57a7acde38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223dda85f670b819b204ed3a225f270582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21aec722c59cb05364d7789ef04a96583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b95e2cd7ef206cfe6041e2cd1ab31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c72a286f32c082fe6b80f99bf958f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a2a0b470ad490052a6db1ce2eac4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4130e363d81c801ffa43f285a34c6cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ed2b7cc7096ace88f8b9e6a9c9901588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e65fa7e4849dd934d07e0738c20b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e92de3ce8d93301e02ca2e9cf74e12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c15c86d7e52564c08092561236baaa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11568503ed15ed1f7c8ba9509cb0d54f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1156ea2b816bbc47befa04c49308fb9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8d51f666aa25b28e3d70b5ff92a66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc62cedc19b1e9564caa3ab793df0b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875d447679525bf623858103526d355596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b167b168d5b29570167a83f80f65ff0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b31c84f29ccfbbb6138da7fad76088598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8c5b67a8ec1766b0baaf185f4a7e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59ccc9509b2ddb1b85fa16ef871b5c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89da69aea8fe91f7afdf672f4280d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1996bfb6cc3d2a7e8a34449a3a8d4e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390110c5a4a994bffe1aeac8107788d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f49ed4ee2c64f1439ccc27c9a4177c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c34b4cd355d4791a001bfa28784a26605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ed2454f5f9df3f900529bfeb8149f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd3d29853d993873cdbf28c30d8e78607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af2c5453edf0e71888292f5e1b69c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c488a14cd0cfba817ddbba1d4533001609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9ecb03045fc368ca780c90db00e78610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04244992082cc8c630a3b24fb40dc68b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fd67dc47741a643a227bdab8b013f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496456813157b1b1c6f3d69740e9bb10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a11d6be419da5d26fd36b3696ddad0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a9e50241b91785b7cebb64ec9a41e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a031606a29123193190a358bdf8588616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78080807bf654304d89cc97ee05128df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcd863ca3957e6b8a844761cdb15a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255995d471f512ec579a1e5aa2c06882619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aa9b7c3fab36b61464fffb02a78b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db70d35384416e1fbaccae31df4d56e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a348d0b5b288f87c685ffbc8d7a1c09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c805dd74e4655c9d55c6020c88fe924623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614a12032aa8eaa8ef84493622d9fe8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd58935af74ccfcd2ed212af65f8994625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fa2aa865498082e92d4fecdd67026626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ceabc7cf7e6cfa54e6755cb1a9b2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6fa74418fc422a8bdc08ddc409826628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a49bbaf1223dc10014df05e7ba973629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede2f5b893f6473c932929f4c1a2f8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43880e72201dec2a05e59a015f2e115631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5bbfde46dc7492bb37ecb22f9ad86632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3acff6a7324277b69463fe097a175633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a99aa6ba2d5a8e447c2f4344292147634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16783b2d781fb365a264810659e199e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdfe4fe595aac5abb362fe8494f9ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeef7213d459be052967ae2a02bbfe2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb33c910c71b42ed62eb07064e51b14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd65f71808d2b976a5a2cc77f256c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dcf1acb755e412a2ceb3c188d1950640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e798f7febd95256756b75802829c70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b8ee0062d9fbae171ce3a925c5339642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa92da8b818f9da788a54343a1b2bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc105c9ceef11389540163d79a542074644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fab15ffa8377c94bf668e8a91e5a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b431e8b3a33198a3c165130916d0ec0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a35ce93f76e818e5a251c9d2f0e3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42ad8306eb4a5e78c8a15a1c1fd748648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55180a838b736124fd9f17313458eb43649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229119f13403d6123a0b60c8935c2bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd604cd097a998db738ced00281565ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8d4a77f405f33e7b9bcd0c75c339c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a1950999376d019e9a6ef4504a9c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9f5481b4180df3a570f329f90ab58654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258f46485a7a6f82ee6465d09176557655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905da3b584cee54b27655ee405252fb6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17d906519f134122d44adc25b9add9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf5762fea40c57eb0eb97344aa8bd0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796273d96b5f41f095cd03cea55539b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ea0482f7415f4de5c040a1b4958c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45e2ce048aed8d8666719f41cf1df8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da561219cbda40698e97dfff2c9b0b15662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2e13283cfc5b13f38db2493d11534663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269b5b614ad68548844bc1f2c35aa00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f29a4097385372dcd8dbd45591303665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727d3cd127984f73fcb14cff8117d2a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9da8be81173cd177e80d6018ef6d5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d9797c33a933aaa0d39d8900e03a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cae5d28b5cb610cec457309c7ffb6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363094bbc8a895ffd04e5f4b5e91ed5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d0b0c5d6cca7025efe0ce9890a587671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec43d05ba3519fc1d457d459e521b4b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46157369b13e917507edf22cd6799a38673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f55a3931145ec2845abca5f64d2873674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efa6eecf4bd2035c09e003be7040fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3cc37e8d24c97c3754b7db1e13295676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0f6040c0e7a56342eac0df2eb7604677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad000d11ef624cf85f14815404f7c1ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a1ad02b072857727b02f718fc8280679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30022971a45d07343c48bcd0e67745680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a94a293eec8fa23654eea498b3d94681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05857193adbb8783fc7ec2fedd5470b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c78f052572f29aeb8c6dc04f9466f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dc96d36c91bc4fec16645d919c5c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311de33750813f2b3217bc78783eef78685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4129f1f2f90b4b8ef0ae861172ee218686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc511a5b5ed035cc7f8dfa48f6dad21c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf803ec8317e88bd04936adcc36462cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff787037367bebc6cec7d2e9681bcf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628580532f3133af5482309f0a40233c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c59a8cb3baf7bbbd4bd047beb1e2b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03492f3a94c23ad8af744b23617829692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5d5d27837cffa1d0ec48cf4a0c421693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b6461f583a664c6e546c2a61e4422694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3177456d6dd6ef6dba169d9816260d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe98b964516530c82971569e9fe36e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ada2609e8559a2be4c497bade83bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669b89f859cd8641a8e8dff47b8bae8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017333817995d2b2f0443ec88a4b0700699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09b322e0cfe85eb9e79c43062896bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607e160079ce95ef38a1fdfcafb325a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baefe3be8e3d07b50592e4c266ee215702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa684668dc87d7b812d82fa3a0faf4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fa56aee612439ac2dacf706daf169704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ecd98ad132d8c0e0084d1b3716d54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff549e6c2869c2dbe36f28e12cf0f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788fcbcc6fead9df43e3b6ae6f194bc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3c094e84b3615a41bdce5b97f834d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d865db8a599153a51385c8dfce2b3b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ede87b47bc73362625762d40619448710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea6a35c6232428953a0eb4a65c3445711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1501e2a8447bc6625ed1695524c3e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d9166855ed98ff92996697f41d28f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35800de699fda8371abd763551e16440714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394941f9e7b3c835ef57a7248ce7b04715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c8e182f20a244419b72d77d8d86dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3719237e8a465626bf903c1a81086b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e4a4f9afdb52c19aeabd91ee54fdd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114034de32dd009f6bcf2264df7c499719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329f04b429c8035dacbc56ea7d13c25720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b4e6f4bed865bee035242d565a668721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca118f70340edc4b8c221862a915593722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68dfc03bd3315dd5afb9f97d5b9db1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771873339705589b6a06a8db3531689724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db3ccfb3fec1e44c80287d4966c994725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbc780d28dec1149d3111b535d6112726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12572cb04f7d5aec0a71cc5e46599e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0524a35d893ac1c2aad03d45d6e2ff1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fea9d53a200f5ae8443fa021466ca9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5feccf975134808eccf19748cef91b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22123952443136ef36bcfa677922f094731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205c7a7e09e84c86c8cd882e77bdc76732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689996ac1d414d517d4cc9689e774db733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaab5a5f89aa9a059b051d8d7292d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c6ddfa295b5baa7357731c421bc46735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbeb883338e229bb40778371cdda77f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71db0820c57d73256afe34a6e4efcf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f06d2fc154e35c0fc2424778553d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fe316bb4513f9605f67a695fa30ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e053793c02c839207c144821600e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca929629561012faf4b7c8dc73e6673741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd764a1bf4c5f3f513b63120bc44a3a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c771abb7982cd2402903fb98959bb1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c678a1b8c6599f67c4753d617eecebf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223e84822fb9cf4c23caee3063d1f57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83626ea31885ed4656fc503f532f9400746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eca18473f1795244e65ae3be9ef2f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c547f13ed4641bf4ff2cf44b3347fbb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c55a19cdb24f7e12ae2c48efcc392749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceefdbc36cd07252358c27a673a4ac9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba975052694fb2724e93d04ae58e342751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc0a76ea9d5b629fa7a26c8ecb886e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cefca278ac45213b2b0eb635ad24f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>