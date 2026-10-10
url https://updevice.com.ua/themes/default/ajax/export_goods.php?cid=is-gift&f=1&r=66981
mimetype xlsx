--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f411063c3eaf6c03a7e022f9189591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ae460279f155464d0923b0b4e70532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02333df78c48103c566c78049e493d3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0fb354b4bf734c7227102265e17124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b101441000caeed567d2aa95a2cefc05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fee8ea03d936572943423009e95306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a461fc26da1549670b73c408838aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8396bcdd33a018d3e37b3ae1eb4208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c374cdbf8ce1a175812eca262004ad79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2813bef6009f80ad9ed0d80375c54d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a1f510e57e3941684a6a88d0be5bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3ff62bbca99983d099bfcc8540cda12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab3c6f8c782ba9430898e79169017b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76b8c381e2f75bd38b4d6fa013c9b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6fc8cca97a85ed3b5713b94d7c5ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd00928643e05c4a7b442a65dec869116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b13afaa13d2d4a5f94eab6b907183617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec15b0b160adec3d42d757e537085c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5677fb30cb905e55747aff93aedbc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56639beaf467820a6511689757a2f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c9e87607569cc77aa3b55d89c28cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a16914a80243af2f5a3819526ce6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0337119d5b4206a845458c9d1a6f57723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d728ffa977f42cf890ec7c29bb8f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab547e883c74b05fa5bc17ca0e8dbeaf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41b82e5de3aa9cb77f105c06699c3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933386e788dc61f4176be5f34d2fe79127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aebada1d11ac633ab2fd26a012704228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c3eab869eeb400354df1d8ca034f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c175481f8538c47c8f21ffc317f7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd6359bd8af6d97a69f49563091a8831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212122929790833b9d6a79f31089aac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006a95b25f719f4949aa4c7622477f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afd64f3bee24291674e4bb2e9dc9e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24c47b84784ed4c7a74c448ef4c0a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5276d2f435aaea50e881b7e78996d2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8dab9b558f22ec135c5f66e4f8787237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff42e92c49fb3d866f046c9a03daa4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6e658fe599c2d6e995d0ca3f6bed639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5c7aaefb75860d719f73c5c1f743c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396950245b7b2efa270782b9c8bafc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563bcd333d68281f3000bba027c1fe942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6d91642246717e0d98e1f16aa01ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66251c86c824c85c697aeb148e4159ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe055a53e76762157fe70601e482bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57e72723149465132cf330c2e49ca446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f5b339fe22bcf2bd24aa63b2e934747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05440029fe69f81839ec0aa120d8b6e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ee347b894734ee8c173beff6edeff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b5f7f67299114d9bdbf4830892e2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e2da0fbfbf1b47b19a0fb152ead2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b7469ddbe9f8af0977174bdc7457852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654989fa3dc994fb0e30e10e1268f6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0ce7d2c1c464d3c39fab39151f66554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c636acf78ad5b89cff958f31544a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bdc4c6f61e84d02c01584da53bd0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174acb93ad1cdec80b7fe58aaa7a1d9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ab1b44eb8132d44f96182d82b314958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759453872b04d43f661359709a7573b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360224de73e07a370b3dee1c6143fd9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92656a5a59bccb9694d225e966676c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435fc67458bfcc9ee8431d3cf542cc762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4108363a21eab17bca8985efa578a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e82c9627c3ad388ad67f2da1689d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc292c88b227ef4c6a044b78ed7e9ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d03fb4316b1a4fe20f9115b1e248266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bbba106bffb3718d127705c65e6ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90d5b727a30a04b36477d44807a8f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33885347bf7b315437e1c55f0a8c166569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c56c66dfd2f5c06efc165a1ff1c32270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca07b0039bbb382f09288f66e3077d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859f742fd8b997b7ec18a4d855acda772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee24cd8379fcae9a2343ebce0f661e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc7567d7163a5215a69a957f886cac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae256da486b50cfe6b8774547d700b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb73c09f3896798e37775fd2fc809a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821909cbc6d54a45196604a342ddda777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cea59db0f1fe4c1e5d5b0925019bf578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb797cb484d1944f007a9711660aa2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8080bda0ef901040cbca3e7da69e79d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b75bff3cf689da5dcedd7771f6f2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dd4d3f8bba57d0d261fd421523b3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab5edfeea3da5236a54a4b7f9431c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a000fb20ca6c1056677f53c34b7a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6c821e29c1e54f6ae29f91b03f88185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec288c67f849a2955c0f3b6227257286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff7712af331bff0a9f9485b92d53ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a9ae10958f9b6dc93d4476577dfc388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67b7895ce44bb3a3fa93332bb99b8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf014b260cd14b1910fb9d506970fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c421c36c121e5e7a25439474a6c0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f362429ab5cc92af895050cfc2dbeb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c37c54e2d9e31337dc948e6518313893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888082c565cb8c5cfa513d75c8b26c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af4ec168d987d23e2dd7b615274a1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d128c65ebc1db3154f870187b792596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc05ccd615cf06e079542d1a364ba6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b764ce722fec90e5de8c9951f3d0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e9f0d5d91596b65a1e655e68226b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca31fb78f6a158d650d170ebee15d87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4ba08e56d843d9e9420723098af9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd7bbc0f4622564fa95fc88cfd5d17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016fc9b2bc2e4725ca6151b282e5963103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a130aced22cbfd814a650b58566022104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b71174f889c85e5c7e6db4ef5c94e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d8f558ce4154c569ed185745227cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c373ce04d1af9d6aeb78e4309c727c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780483b8beab722b5372b2b964413fcb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d352b468261555f69362c0b6e0b80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e18a92729e1e51fae3a36493f6a11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83290a9faa1f0cf9daf5a4a71057970111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aefb82aeebe4d9fac9ec9e586520e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c767c7d45c3660a34407e6224ecf91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc983b1eba54489dfd716670e81a53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd95ce0008f02529171efee86a6cd11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b577a4291c5f36a1e1bbe9f69436e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67113714ceca0fac68a67692817b5a35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f50306c09e5441447bd8c0c48f9c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b501dac21e3d3d9812e8231660b09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae58ce78927668c9c48e52da939b5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aefc76945863b2de7310946828283121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536569130e63ba809feae0cf785055e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25053bac4027cdf834a4fd3b03db4736123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f03cc166c2d44f5ae71c841c6d07a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966d0e5b8518f5befbf965a51228d74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b23e99faf04e40c3450df649c7d786126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e3dbd369199fab7ce488a526c43ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c27b2a8441bdbff33df7a49c8a80f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843bf7b678d4cb867d4eca9005fdc5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabf34c930252e12cd0437ac31bc27f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132f8af0fe7233a4083847796855d35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3253761f96a5d0a230af6f6116f6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751690cda3bc14649553072aa2c499d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8542b1a30f6e27719a75aaa6c9834134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097f74b655fa4bcad077d70505abb5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274a00e51469cd970276d1e276e66bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe531da49b86093528b1273291065d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51aafb534d6a362de76ecb5576269b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83bc0f69768074890903c8016ffdbb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611318361bf40c15f06626f1508e489140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522a93a7e0455508cc72b0f647df69f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ef2a1c54b39d47fe2b79f32b9aef1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb2238fef33df83bfa7044d0fc5dae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f4cdfebc46842592aa3f96a912096144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c898f2e614115295e69a22e56f44bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2840f11dedf58755b8597ebd00958146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b043c8f1be91ef68bc68dfc923b14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19ee9f53cd6e35d98ef4780d5b5866148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbe6da0719118fa7306d635f6ccf66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b722d5fe8f61e80f7336a4a92653eb2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40312cb54d179e9fff4ec464f1f270ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e977d0029d87d0feac683018a042465152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e841f826cdc388a1a9bcdce2cff76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd7a36404313bed2f9b5aaa8352383154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2806e808523555b8cc3f2167e024f2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa885797431c4e350cfc9ddb45767bd2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe9fc31e9d6b5a04b4da508407f93f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07b289f38f1fe3a64862d0f9c542e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edc088200757a25d692085975b2696159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73ac6a54b729f97447662d266b82fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ecf514572b9832a1b47dd4e87ff47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dc7505c30827436c9df33a8a1292e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d5e77e899c1fce88716b54ca9012d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3454e31b385e526f2258b580c7fc75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86699d45ace8010daca848c77839f95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a221867186105a9b65d54863043797166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eee8fbb97d9b5ff5b58eea2304553167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b561bbd1a88583ec2ca3fca418763168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091d50fc5732de57181e17679ad4fa4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051b3b094cc7b564149bf51c3650690170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a06e0b8aeb0baf247386914296dd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e6bf3a1640abc9ef8018692abdd23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32151b914243d02785aaf2d669fd010173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef6ba10f558fc7023726153c07a1fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9e31280eba48fc9dbdeae9ccba785175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f76b47537464b7c2c73985c6fe728176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb1a5157ede927660761f166f7c0f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2768a10474d5d1e9d5c40cfaca35c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980489616d5a170ec5246208edfab13b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4b0a72f90c3ea9cd11c53869e6a30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d365adb317ce8da43dd30d1236e6de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e51663bd81e39ac34be6202d273fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c53223a6f8ced449aa2185060fd403183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6ac53757680a0eaa12e61497b5423184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57444a4bd762c7c386bbef2b8905ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b710d9dfca2ff9dc3372511f7bf8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c605116c5e9e65bcaad359a5886c6b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf1b9ffdcb0ba74fe4e0d5e6712f0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f0037edd24f46269d2847cc55c709189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e0019a38d322251520c2ba699b960190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56592957f1d12b168b6d8a9866cf37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d237b0b2a5dedd8182351b2c219ecb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1ce21049596bcf9f92b7dec004440193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d5ae345bb554030dc6a56b7695daa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68684f7251a3d2a15a2f291fdf20e7cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d1b1c5af6a109357e2d8e2ab5b02d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1374c6c7f20dc3577522c85c20fad9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0a0906f5d9543ee37bd5afe29510a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb10c71529c6929d9f6b60c761742e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05485155a6ec24e64f53ef9612e7dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a1f4cf23dad17a9dc85d5465937b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea807e37c60dea813e4903aa09044c6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4140f17dbe16d8ef024fee52de518203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6cf9cf8273d0fabb178abb9fd4a18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844efffd978389e5e9c657e0b9e21fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb412b136716e05c2eb206450b8ebf05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df25a6565b93dbf184e43c7a6d33aae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3308c1637bedeff5a225cabf8569635208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfb5578fa06c0b5c17e8e43bad3074209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42384483aec7bc1b2a9c52dbe17d01fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a2767ffc4178c8cdd23720c0f9b50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd82b3f59a2b1bc93fbc62bea54e57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fabe254f2ac379e7f93d54574293a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c0ddfebb048ed53eb1e7ba07cbf61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf0d480d3c5ac095634f1b00401a4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be26da42f5b2f3a969e71128f5c9b87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213da2223da5f1dfd73c2ae99c67eff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428150e67217e0a547f3c0ce06659903218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a17c9fcda8a2950ec71d39baebb974219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30e4ed79ff7f68f86b1b2b164ea757220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1382a541caddb2b9d3d91d1bfdf2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf1c2d5bb997b95278afbac394e209222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450edb34e1cfc61f749670e2d50fb89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc377b29477fcaa4d65907f343b8b3b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ed92d822642466205ea6e80c30574225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6302dc4bc179667a0d7e1b3012c78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1ee7ecaa359418209df48cd77179e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaff2c0a1380c50dedf152542d4710228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76062d47b49ec0a2f36361b6aaa01f12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8e9f883977425a843ca6c605bd8a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75a2672e7bc820fc8be1b964585601231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d7319da448eeb27ae8a87593c59f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b1c200698a4c2b210482ef5321899233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9ecabac32f1ada664309e643bc090234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e9599b9a62d795b171f31721d5f5f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13803c724e5a2de1e69a39af3c4a3299236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a2b4ff088c9ea5bbe90e9f6516a58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f51ad93540bfb65b34f0674b1af691238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d88231a149c0cca792b6bc56ff765239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a277dbf7541578212c14bb8fe3cf788240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ec2a2bfa1b0baa02d05a87f640c02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8950c16570a40a764f473de98b7d629242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b3ad83acefb553b1f9768dd4168b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c4cfc5a3aaba72c7e246dd0cd2fbe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72069d5f102d9225e3ea1782c819723c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0bbe252ec79a75c96041b8dd73fa2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2f92e3db6d41d9cd929412c7bade4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9b244a0e24c03fdf89f30d3eb1fdb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c3fc50170e63bdcc6ecb2dec51406249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236a7c41b3a87057150668619becddb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdcf9cb00ad37f8c4d4557caf1162b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27776a2104eaa10d5d4f035601d9cec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08926dae4859ef8d535dd37ce870f01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940bcdbb74d4214b89bb131946300bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609be253471ad0045bd7c10cbbb07457255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd971d850815ca033045943cd1f4d13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb1c3152cbd4c2d204fb45bdb413f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e928a524513a1f945c27dcd0ac43f8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2b7bdfcb82eb354deaaac144e07cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5fd94998957d5f407b60f89243716260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35094b882a5fdb0cfbae294c6d664f26261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2fec5f1e287ccddaa828f0215a185262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc443893510e007698abbc80496ace3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8ca26a434cf6ac756769c45822695264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477b273bec4cfb27953a9677c70273d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51ad23f6fbf82a183375f9a6dafcf5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ed82f3363cb05ced73e183184ae5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccb0e20152ed243673cd1240efeb44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05977367ea1165d64980f329bdc224269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04631b59c8ebb0df6281d9c06940bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae388c70a57f18fec13028a583c3e4f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf552b1dbcfbe53a5ec3bc6b164bb629272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6f130de3b1d7445a2082a51a5e3fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c5dc934116a329a0ebd3e2fe8e786274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12845ab196ccd5e4723d67fea80c24b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216f780d131ed01035b9a00850cf4bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a51013278bebf48af63880f6da56d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9b0b92d64bd86bfdc5a601caee826278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74f630cab8fe06d3daaef7b7bb4f27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0066f9804a962c82b22045d9533650280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798394ba57aa3bb521b87e70ca564298281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319456717ed2a6afe9f6039466e560e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd94280f8cd28f01a612524e8722ea3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf645c0801b224915c985348a44fd741284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a629bdc72de1c42e01c794db03a6c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fb5da368fa501d66fd73d353a33ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2b70b1f53c8f0691d93f1029319f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45489115e34b087cfeac80d052040a47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca531432e4ab45de914665238119b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee313096f0745723ca712a860e7f657290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56188c21de1959666873ffe455784c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc99de6c2a3e96809650109d7114a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935a73b4fe10773f22c71a58bf84fb6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f7d77610b4043bf12ee94a7081f5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8b5b117044cb67d56b30e079a82bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dd7613b11a355e405ea08359b5e3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e8aa554baef24021d3cb494c1b2e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf9c35ee17e12f8f31e01523167309298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998fa7ba82b014e38bd2a7c38ad92a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650904094c7056d323af74002ddcf2a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13abef021d2e94d1a272c928d1c6b52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945c3bd27f87e35500629dd5662eefd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764410c8b571bcbff1f0ffb9dde8f6ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6de0d26fd77955a1ac47fc30c667b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb3e3bb1597c202f49f7118c01c014305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2e53d8032994c1b91cf31051f6d5d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24506aff2e89a1a8c467eebed0e8f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fb1bb3dc207bfc8f8b587e5b987f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba229b168bb3001cf033fc4ab9b86cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f777ed160b513943dea0cd3b15ab0e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1671bd6cc0334b354fb19a45d948c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256f451980645f8b66cd692cf7cdf24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0e748550adbc2454c01f16fa71de0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029def4e98c2755f2d331e2005d42cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b211728d753d381492a2854352c9d49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c271346a0e637cbb58cb1f7a3bdcab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f172e93819239e662a7b2ced5cd53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dc887aa2191b9226d14f893f2b610318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6279397909e5b78dd7a358bf1513e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234c5e2c7cb2e4d702dddafe617ec0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbee5eb13c6c94caec0d6712cbaabff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208f95421215fe58b5a27f604cc8a7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f1de1a52cf01dcde39057d17ee696323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650da42555bfc4f355c5c1d02955704324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1a6b0bec9246a3bb42d28b8b2b5f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9481374d3720fe33a0b02d27d84c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c387a17f4cbd24b92d2305a414097327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c1f1235e2d6235b1711acc0016597328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6531d6a6bf43a34b25b6f4bb509ebd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f01c928fb8bf5f17b7b2d28e4c3945330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e986e84c13f94b523ac32ced5802f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597cc0e4758cd47543906cfbf0442ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d516ad0b959c83a2058db25be4844333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dabc2f73be4b76d2c0de2c878dd0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cada81fa7fbe1e45ea42c8ebc5f138335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283a5a5d00f8b2520f8e3422144df34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880f54899b0a8eea9c178d0e6d2189c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5cc0f5b6a7ef1b80500c37cdf28ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c581de95b950e1520fcfadf54a1020339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33febf8a920b07f781eb012a1de6b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172c7c18b2b55358068b703a689fdca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c585d28856aee2260fc1ea120500b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0e741ac91f479aaff2373ef6a65d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6562e8fc72c2863814810b425cb6684344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f142f5bb17cd9a657ea86f943315e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e31ba6743fd903650cbd2fe74ea262346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13933374bb2400b4dbaad20c5815c2a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86278d385118cd93034ca9645bc61790348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742240a6c6def04aaa28112e248c827349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947eb456d39634ec4007b74d9d735872350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a91bc6939dea6b464613dce6cf024351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e27362b65777e42bc01e8339c40b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec396be1e76feb3656c4f8d05de1cea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02007f4a93b27fd99a978867e355dd48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f84d0c91644cef508cfb90abb95e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b60f784c8f198d6f896a84844b656356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800bc32886a8872e36196d6ba91f7d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32615cf5e6147c4f3fa6cdc189d4cc1e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c4c7ba181c1f4265409b7684b550a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f0581cd831306ebe4ce65930c4d78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c32e232650617b313625b70555c62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dc5b1973c21dbf131dd1d97946a31362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3e53384fe1459c085fcd3e2ce9e47363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0739c155771727cfa983cac18962897364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca362eaa1511d4bac65fbf1822374f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3722f73d0c2c80bcc6d2bbaf663cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3e61f34ac74c84386bd3ea5b227b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db02476462f14c88e196846ad3902fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b688c3720f9e92aa251f9994a7d883b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f1a9fd500934c1b53986b2077b6f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a08487945890b0fede9d90d5d275d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c42c76b89bd51991496417754fbc4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f054496ddf90a0c95f0d836991e86db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ff5cf99243a4cdfbb49e4ec36489e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db2a9c496a63363384b307dbd4324e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df07321eeeb4cadb91eb366c5c5b966376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccf80691ca1d4f1c46365925ca7866377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5250deb1f12fa3f81f0b5fa2a6100378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bcf7ccb02ffcff7020a99919d8f88379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11f7aa9281c0bfe2fd45ba70274373380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e014344b23eb5a9aa66221bafcf19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb1ac5db7a1707244a3ea753764892382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182dc193122c710031f77f3d1a790f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80490d1558ff5f87e0b207564fe72e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea24f06435beb72e1e40740cfcd9dc6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd87c77f747e9501615c4fa20da94d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d648bc33cb69ec0baf36e86c8c30b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecabc38f0d3cf66a3c3d2b84645e74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645cbdd051fe44adab382e034aed489389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f063892876c92ac5ba9d37961aaf0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c781d57a142a7623dd1c35760640eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07487945dec9b771110a04e8a34e6fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658df667feb8a5081b9e20d0939f3a37393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e5f0c4e7617443f61875ff8067dba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8599e797a226d31db75eeaafd10356395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cec0a3b3b46fd08da35fbf7f408e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956234dc9750bd265fb02eb4092771e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b057924e5686ffe7c3274c6bad1cae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a0c8fdd44753a959b8676f101390d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478fff830b2b3ca591656225fad1996400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a612c6bbee88771fe8d1129c55108401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d724a934ad8dbd06aea042e99e1234402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7803a680808e02544ea5639e69233403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e330090061d7300fc44cff22235476404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1873416a1880a05e56a303c50eebf9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4eee128c21bb13df3767c593c03d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd2a29285efb83df428928d6e3468d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4394a8efbc6c36c6b52176b9b26b697408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311beeeee31d349a1391c03a1348956409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053a5025ef78cdc43b5d0f05a1482a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d78edc939ca9bfd8ea35a0127a3e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d09ef4d77546877e78ee6ab566d010412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc9edcb6a20c76e341918ea7fe5f7a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d76547b2aacfddd4c4288759c3db7e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031ddf9beedd673f3d24adc09538e76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be8dea28d82f81b66da138ebae4769416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba796a092cc139cfc2673b8fa30a57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c3d61c949364b99b85045b679a50e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84b360b8989e954da5a8de1cd1588e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a8703e9433f49ac2c6a0c3bf8e14a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7fe590174e40e17d9568cea0180ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a38a7d47bcbb2b98844b2c8b79fee6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292785194107b0854b68fbfd61654d4b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d683889603602307a68f0ae044df3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2eb65f43266ba4a9c4d10c9374ceb6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d4e6b7edb3d470d5cb5c4e7750353426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1522ef1b68ad644c8fe675e19a1fe0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed75ac8b0258d2c508deecab7a67070428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e704fcef875a304f863001e392ce9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc84dcbb934a8444e73a34263289634430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467399f31b25ea4ea558d01e88b7cde5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c3a4b9e9da07ddb230890e3db95a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a62af074e479a204ae1961148866c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31324d0b9d1e172407de2a7e694e01434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8cf5bafb0638e1e2656f93b64e2f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b4b7544714dfbf95436d1d8eebb1a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fbfd07557891afb6794da37ca4485437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150d74910584833df80a9076b0e761f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e0c3a16130019b34cd8125c77b813439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c1a79f64d764b1ea504b1a08d884c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9d4f64f5b1228ad641c5a2c11cee5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62849f2639937207aebdfd79bcc45cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21982cafb0467611086f78b942d371f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a84ffa28b97016afd5734dc288be4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8a08f2493c761a2ee9a0f31975049445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2f812cb6ef2176e94c345aa038653446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb33f9e9f12a50dfbec7d2c4ba8eeb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41383b96069c40e7702499de867bf595448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a169428da5dd59b55da59f857556f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2f45c297b6643b6e9142fd54d5f34450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f030d30121174ab3c1ba1b0655fa0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fcf5211fc5c9d7a4da5258dac784d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1886ab6172ea95a367858b72d4fca31453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eeea51e1f29e5982775c473f6f60a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4ba67e97806c6ffc3d08f1de8e730455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20559976170c230822370d173d628da8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310391d08269034f8e5ab34a3ca3189457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dca88b7ecaed5b5bbf27e51211a7e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36666d63ffdfbf088823cd76a727ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded080e953151f6c9c4c412e4462c24c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757e04a502b6f2146dedd2dfd61ba9f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d210ef091b27426cb76c46e22b3703462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca236d1625970d3abd1aafa1e56f14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a0189920c4561a41b848d7ecb910a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2c56ed052a8b2a857569d56211b6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79676224df15d507c61ef9b1f1c2569e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6cc4a46c82b1cbf25a0598e4c2db1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593159e4276952e04ce91f0dac671a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d42ae9ee4ce47fd353e0119fc3b8cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56789e13f8c559e1ab6c543908cc317a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e53dff5cd830a09e6df0fb67f765e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd457f01f74b131c859a71b9449cd978472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfbafa4798ea05a18fb1ef0aee3ceb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da431ce2b14b50f0683be6144e87577a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7760e63f161bc9dcb3d427a672276f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6dc4fb524719eed626dba75e84cf1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902c79b84eab3dd75670c16610a37bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db66550c7e84801bd9ebb3d4a9edcb2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ba6b8f98a07cba80693f3900ca2a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29796718b4b6a659b915a912096c3744480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8f460bd79f812b3457e09f7c93cc4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25337950edcdc77ea163188135e2374c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277a3198fb4004247d8ef7bcc517703483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a902617383ce0db11fc7398de224b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6991db0a61e0156cc4a2efd4160d2fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799eee8ba612a18955f82ae450c27ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b34f6f9487d5213599213d0a84a217487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8914b828cd2fd92985b0e3cdb0af67a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec416726c9eb0bde5c739ca390ce147489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5922d5c51f8d04ec68e7471c233be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ea961a6234df8625425f36686344a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78d09c4dae76b5c8c70adb2b2b4473492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55094e2008ea03bba43dc545ce0ad489493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b754f920f344b3d719735647409a6b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f20730f89eca176ca0555bfb9c6b7c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5472f26f4d0ebe3a02b19f7a0c237496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d305e338c421f35077abdd4bc905b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa965e968a91dd359fea045d7ea03919498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1927f9d5eb06f7ed52d009cf87f1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52784219af66ce8f4fa00f6ca101a610500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c335726a1dd38b1eb280bd4e7c33d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb152d31bacb054cbaa9ac2671b7e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378489621d799e2247a3c1b7cb95f53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ccabcf413afa95da8b320a4764bbf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b75f8597d43aa84d8a62e8f1f9aa1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617619bf26a8ea444da6cbb8b4755c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8967a48d3b4ad04670cac823933f164507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79390de496ecb2c263370a4c5c581e1d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfa6ae9e68f8c8ca866287ad5d8a1c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981288551e49d2755995d7ca89aaf80510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda0a100cf48d891f5eed8f63615e10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc68dc4c731774612648383a6a4881512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59aba549c60446725adfeb45bea025513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce87fb0657601e45d1b5a82cdea0f82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b5af2cd0f4de11e16b087aecb42b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c781abaa834f34616bf59967f88c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae6be4be1015bed401f9317816abcf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa345a90c4ba476079bcddb5ac6bc90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035006e244a600dabbeef6187f53c7b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801266ef58afe5486db30d7e835bad6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368e3af5e6b2d037eed14aee690d96b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ffb2996ba68519d8c656461f8883c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667abbcca615cb2a343b545b4b3a3e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f66e53095b0fa69eb260a254ce3c7b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9df8a87e5ae641cfc5dc80a76b311525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e348712615d18d2c4c087c7ff0ebf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6f7f7e451d76acbb8dc74e484b8cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbd9fa295c10b536fae74a8706050b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a09de56e7b515ea8bdddef3b73549f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68468a5f82e34e13902b7ead767d0a69530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c74369c8fdc0df7fa28ee1ba9cf232531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24a9d869e0173d264e87ae824bc61f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac0ffaf88f26b0431df170c6173ad4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96e9f62a46372bec3516edbb4306be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4ef12b112e4ed5554b81788fc653d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b533ea805ef27b98a145f0aab428413536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b4d8a1374e7a5151633296fb50b04537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de3e37dfba864f62f0f594383b2721538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fe156426a1a7b638972d91ca14754539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eec94b11a51931f8569d9f892f49a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b03a3025cc69fce15029a0042bbb6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87843c1a5902e130b26a8b67be38d66d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f30fe37a208362e18cd98f3e17792543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcefa10253074bf35124c385e7433c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb357430da8629286e52af49f6c65d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d694a6c5e84b10c2d91f34787846e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e91ceb03dc754dfc1f6d4f2ed1fab2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1581e4e2203c307dc7d096fdec0e263548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912fc71b3bdb0c7424208052bb6cddb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a06d4921ea17d834306613c91b2a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df681d88b49ed182f93f54362bae4336551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a685ee9862d2da4080cc3698589b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40720e36736308233c1ae4f89f1e025553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff062bc5de0195c64aaa008cdb1239554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4e2b3421a1c209efeea467a84b705555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55586a873af480b6072d39c56489aacb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9f9eace76737ff7a4cdf838ebfa63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066a55e9f2e6ee7010daef22d637b6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcfe8e8ac73ed4f7285e7d9915d5e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd34d798347580ce444cbcd26f48ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5ee8e673ad68278382edd6f50ab2e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97388829a29435f3229373e815b6f21f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f78c0e501242ae5aeede27a2b4aad3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd44457812563a8befdd6514d334999564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95364e312a82b4b46a7d15d27af3f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbb0b63eb689e0d53999c607273145566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05815c7fce32ca9ec382c52cc38caa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35393adaa196420e9f194d8cd3e12ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745578038dea797ef67771ca2eaf4096569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba70da4ee313530db571867ce44a423570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f378c5c8d7539d21a53da22c96c49d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e02ecd461dc8508ee3272bacb02f21572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8c59777d1d1ab751f886f8a912100573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd71b2778c7d2c9a89702bb36cc2cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f543a88ba747db0560037140b15d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d2516ccbad56f2d00a9d93ec64562576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d0b8466daa9d9661e413e5419e0ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a403ec5271545140669f3ed81dba62a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0320ffd6a4f2acff5e67eb531b145579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72057dfbcd6f7b1bccb92076f8659fa8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065aedd2bde0658fd9cc8913462d371581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef7875739ae84c248f11ce14b21e93582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f307dfba01859be237e66b497d01d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854335176a88c120478b87c720525ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ed96f1641f5067d81d6157d439267585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c76d8482af7663478598ca471795c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c6279eeabd279c0179ab80e14c9dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed1ed3c080d10abf79668423ea6527588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59925e99435996859873d86548d05405589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88cd0eb6274e4e6ff8bc1570f2b6fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2f149d95a5ed0569a8b9b8bc457cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eefd2b4818fc4d25e234d8a6859aa7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca7aebb2b1dd4233adbd651bd464fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668378ebcd55dddff07304e953fb86f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330a720190ea1af3967d44d72e19bca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdae88134f4cc1d9d7986c5b3e2db0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e63aaa2409626e1827ac826e520b60597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329de7eb520fdcd9e0219bc884066e5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f484a7ed1044014ed00ba64ef6eac7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ac9a517f895eb241f111489d90ed1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea5a2a1c24565a2c5fcf4ed634a3c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23a762c9cd0c579af10b86e80ff03f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7a003e4836c1db3c93ec8c4182171603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e2fe5d4eb6ca9941b5ebd0b79554a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b144dd34406e75cfba8ca5a7d8dcc53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402215a1d4a4ecb5bccccafc04cfd9d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bdba372d7a93c86c055ccbd08eb52607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fe07bf4df5a621992eb5470b3bae6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1672c63a761a0ba276f949b30d765d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4cb420eefa47b3b73187df6c4397e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db80bf6d211ffab1ecabcb200307b4c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164cf26b0d31711d83d0abe08a6a20a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca6aed98c856534fa41a1b8482a3c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52ae416ef327f9c88fdcf36be34f29614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b880848e2663988a6c61389f3a3e46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff1866006707990feba99a1d1ea12c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705928a054f24bbdbf7d11eb967c8d9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e3b8e77dfc419c619b012f65619b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e5d6bd504a4d745651be5fa428468619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdb566d54cb9f3fd230b635cef639d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4b927e16cd5603c401775bda4f7ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8ae4fcdc86fdfb26743e80d8fa52d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4244eb3e7dbfaa559b18a873db85439623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f7f5442468e69a53334b7e7f91d92624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2934f8e793ad9ebc67274a52cc1403625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a693d5ed647446c689063823305188626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83393791fe33a557939d7defd58a03627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870ed1b635713898a2d0d52aff61385628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4a1ee91da3fdd899ec9d91db6d3e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685412c549c9b07b25c23210402ba4ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e421dadcd1b839820e3787debd0551d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63afe20db557832f638eb60ee4b6dc1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437255f083b07f98c28c1b777a53853e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5e31c277419c332357f41ed7e64ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e7f6c28d3faf54f2f05c8931fd6f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8bd6b11a29a6a0a20499cd207c0e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74c0117ec8492f14a816ba9e89dbde637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c48ad42800e2076a8aa55db8379cce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068aae55a84565e73539459803d1c32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb11f596d7db0cdd91e96f417dd737640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb6c8fbbc258c86457b921de34112f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da28d288e74c3c9400568cf56fe7086642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483586f304519cfe176da44087cb36f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115973b0029c35539b6bc5e13e6e9a31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc416256e68f46934111c4998c8a12b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d8defaa0bd19d633c03d808ceb6f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65800ae2e44262daed1363897f6d7a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc615b68ab0b97f3ae7ba9f48d3407648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5178db4e01eb053d00e2b3f44a4914649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd23bb2c341c9b529524d4aaa017ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce8d70734b13782b8f21e53142307f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c2c47957df620d28f203826502333652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03445c9ac6f24d433bf2d36f878b93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffdc091880ce0c1c6428e6f34724f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e03bf45787e7ec0ffdc6302ba999e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0283208e60d5b882b31b8dc479e12656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bd3836e14e18eb5c22c82e68b3314657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177324437c6dd0baaa1fd46e630c8c7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0378b62e953e024b428b1cb11fc18659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c514649968cca3a66c8c1a175e5f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81971827305c5d13f9cf004bd43053bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0363447ac96d0b7b3c9e25a6ed1bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdedd50e3b7da16bfc4b04e59f3be92663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc122cf93356db1e7645026fb456f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83ad18819d3090131e259cd924767e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a6ac13884c821eca2c222ceff67c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6f010c394567ddc5261fbfa86dd1b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb526ea5235141c31699342f555f00668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0677bc1640500334537983777bea46d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c0964f4439d7fd4b8f9173ae3a030670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834c7765001d56699d2082063190ec0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178bd297a99c297c1b5e7ab096d81f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fda66a2c975c2829e8f57338c18cdf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd961f37ac305dc83727f88bd96c30c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b382b6e9721483e9672b69768561b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9a5858cc4bba241798d295abd9c95676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff9a117123f22ab0eb7c97a4271fd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfa66981ccbb4d70180cdc2d5738d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3566c0a8c1f5520620e5056dc06d0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5193de4bfa941cbd6a898a887ef0e98680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aaef0aced6e9ca0c1d772058c77f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21565200d292a6552a2c0e61c6c838c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9c980d0d35befe01cdb3691c97664683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bfec7d7dcb680b164ac757a960860684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e22d1be55a0d9ed4e7a78d3cf0a9d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164a357792aa0b65398fd2826c3fb7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca125c9aeed078e449777880f8c809687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ade5b0a12d13f3a999877efe9608e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80340762617e7a50cb1dc1afe5f6bf21689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f74a505c3e2033b091a9368f06bd4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17191142616ad74e793da99b11584d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43dc834cdcd7adda816cf22dfaef47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ecd5b5e13852f184f574a3af056f4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6a973df7884dab8ca14a5d4ea0b4e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0224ee76f3e087dea80a1bf5d7836695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ad98cf66dd5636d7b932559a44e90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7ce6bff3ea05c387d570c21119feb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818a89971df953d05bf825873de2265698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70005af9c71fe4a0fcfc17fe42875f3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041a8a8e905add540fc949f491b5182700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f25d9eae51e3c28587ae26a2678ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f18a80019800d59cde86c6d682387f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf52f3ce50ad195ade6d523a686266f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bf2730dc1e628746ce8fd97c70d7f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94736ef2bd59d41fdb34ec883f3ab0da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8ca4ea3391fb5246694c4a7ba7e48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b3f195c324b3682140844eb8acda0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77f9a7f19840e83735b452b6e1704e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602d262c8e1f0fcf212395faba4ad2d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bf5ccf5e3439b9e283616ff3318af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc718494a67fdb3657948ad938bb19711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2918638e7fbcc0a009a1b06f55d94ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cc31bcd379903c8377751c8fb9977713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f1a493e406d35d20255e9758458de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f06a9cbbdf3df0f5377ac14367f67f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2af5d8efd6d5bf729fad64ac6e0590716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afa445454090ff4f8e6975a506ff89717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89a7c609379e6e1f7638e9f7c5f1f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b367ef93bf08a64d80ca340a8318615719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122fcb6b703f71613210e67e19426d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0ef6dc8a2e76dca58f7c7d3db2ca9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864f207bbc8c6dd8335f575e5446320722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f58ffb2287d450851f880a78d9fe26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff4c8e027b9e2819aef2d3ad231e96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391148655862ac3dd2d10a4aa0f3ee6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b44e7b5d08f608e8503a4480946cb6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514cb8cce1f5ec8e8a062133eed7af0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367f0c7a7b913978902268480b80eda728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f137d72f16d54c5a151c4eedd4004e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0575a36ab16abf19715d20ee4ac388730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621b356575b532f7cfd94b133402fb1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae00fd2c2cc97e27ff0b219f4184688732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9c7856c6728b2963c9b1bfca2b1df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de31486b5969d11bbc33c08b21674cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7a1d1d6553245a2f3e9696d5c98c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d6e050e35109f9a31d6a65ccac34c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37903c71c90d1fd512ce520d5bd81511737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a80fd0f36f34221b4727d4df864073738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61a5e3133c88dd766795e0cd110b11739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091bfbad83c7f94806125e1148351ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084ffa0890463cf4a3239831ef001ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58bd3497e14ef305fd498b91610e14742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815f432ded00de211594a889850dec8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3162be631931e4aa6dcd9d27055ad4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29e70ea398018c37733cf74c55c110745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7b659c464a58d5f1e991d724e2b77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b050b63011b2fdb039351eaf4798c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d717e6e36c98d85fd607379c001fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6aeb5dd787e3802c200d05d620e82749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c106081a6b1054bb13ca74b2437d668750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd93eb13a3098f1dab183bf3e2bf875751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a9d56da136bffd67a999aa2ef743d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e7982a5cf7c8ef7e520f1f8224690753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a9d80667e7b90e809a511c0df92f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be926ff3804ec569d991324f71b6c567755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dd4555d27ca07f3da87521e509b41756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991579b50cdd0699fdb2d51776176f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff573a9144f2c360222b18c35e899c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4606f00b1ee167d73bd789662bf3368759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8e6496adc5253444dd801aa91d5871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aae4a4a8c9ff568c27756febbcf4a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ea8e7b92a5a7e6f6bd85d4837bdd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23767617da737b9774d449644d77e014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21b594a180e2e75653d7dde6acbe9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c056f350dc946374ad6b88f9584db06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a4136ddf1d8b0b00f0274d7f3fb967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f5591875b3556443a0d43757191708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b52584ac5ac4af96d19441bea7e489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d8e43cf81343bcc4aeec299984fbb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdac0b81d728e70b6afd78758b4ab411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d62560bb43399bfe6ac818dd7e5f8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2438a2f4daf0e6c64074b966259d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c03c8233f8b4536007d5f868ca84114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0352c0408488a7c8188dcd1e7c97715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cab9b152dfdf2431fa7dfd3d28b1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c233fe190228a8a44eb5908521010ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4550f7735f014ccdbdaf922593942718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ce72cf7072789fbb625db4400ffbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7766da3d880926517289b75b8bdbad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f346d6ac67fe9208f23f0c01ed0ec6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724000ac2b7d162d1f33de9b89de06a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b323a0520320482729f1e09a2ff9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a75ae885b616b367b0d2827cead6c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebceb8791b4ef8ee0f846ffb377373e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadc8ea20cc614be7fb9c1af49d884d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4703fa99a94430392739240fdbd2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c375b921dfee74bcd03f0464c6d39828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7cb4a8d0586b70c6aaf7b2812817529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3cf6811807f15beee047949c0a12e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac398bbebb0edf836333debac97e05d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb64132b1cb7f83588eefce658903732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7b6d7939535073f3626a854549b0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6d0b06854a2c424aa33eb40d624c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99891aee04f4ac38c1f6782e67e1e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af7167fa6349891fcf67ad3f91488736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0e66d61581c21f33f3b35f66d040437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba070996e94fd83ad2ec75ea921a4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934551fb80e32950e28f8b970d084af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f8f66ad165111e865f93f264f51d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51fc9fb7547d9d44e8a6b4d788381f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9c4a08e36738774edadad8a6fab5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11710427bee3aaf561fbd02b2d02467543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a22bd6499a79729a189607385287a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32636661e6d5a3222cef5546d24c740445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b97209474a4a1e45386ae3d37cee4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11201f7486933921bca4abd437da39647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240f46ca3d950766f5ff1325851138348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544200216d1c0f9b7bb8cfadc2d1c4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebe056a183adb4859fc46fbcf9790f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd729bd91c9a865d6b73b3bf84ccf251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56606aef356f81907346b8e3803d9ce752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37b0c41f2bef008cec55419f54162753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db62b55b41d0dcf8f2d51447c25b6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23526c00ffc26f3f0b009bc94fb6a4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b125af4835c8e4a1da6bdeb8b83d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b617745c258ebcda410227f237d19a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cc8da624fb5e2729ec5ec5344915e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4683fee5f94899bcd2403b2d02e4fb259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9067b9c028586b24a25e38f21a6e99460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417e115ca5ed7eafce1196d0e7614e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769616992acd437281aeff6da025f8db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937429363e481c07974c3c64f7bed4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ed18286920c8b77f0a2a53f619b1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55504a8bf30c5dd2c9e97be34aab8e1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db37d7b5df8442a9709680c54f620ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71540dea63ec4733ac7b03357b0f6b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5b21f5bb97f87c60a65e67aef319268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5e1e1f52905d2716710404d008ffc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad432eef448565727713f16c5f742f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604bf3cdb975672c207dc42908bf46f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16cd13fa09a31075f318029807092a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f39dfda79916ac114fc952ae41882a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a4a8f50956e2b5a750bc22065fbac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312dc1e32effd8c3f03db800d254bd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542fc83db4908debf903bfba0276a6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9887cd4cb9c29e56e378243171c90c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a321ab6a3a65b848d16b0146ea21d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54770afb96446501a23d04a932083479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf85680151f5f58a389bd3dd0ec60bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b651feb1b86202ab3e4695daab064c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c22d6a7cc045b1abf1261cc8ee6d0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68154f41e7de62c717f1bb5d6ebae79f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27debf15bb8bd1c76412168f0a51a3e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3137ece6191f975d2f3f3aa5130c3a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04827f0f3548b80c8526d4c66cf978a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dadd8da05db69735cb5235bff12bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860854ea5e064d7d5b267846f3c10d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3e691cb8363cc3a934471fb71d57889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784edca6b927b44d22eaa5d33ca0b1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bc6f5cf91ec1219c1baf71da2c00e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74d1898604deae738da8cf7a2d19b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf971d814947bffda0843d704bc190693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2ded3ff64e2da1879c46ed5145b1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc90e1c23f1a8d927ee2cadcf2100895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e2abb1e00d2ecf8d0c4d6fdbfdec196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813cb49abdda48b33bb0ec473ee052b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab29437078edf9c0aaf9049c7e408a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787a5b224e4866c72c64a5bbc87981999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e537ce155bc6a7444ae51dd38b53a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10198d98b3ff2f356716adb5fbe7e3a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3ba3f16402ac890fd4bd71ac8235b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc2d80f261b14ea7ecb97982463e45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f068c2394a52f5ebbb7be1b94d0e1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03192ebd4cc7d935f95e95dec4731b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffed093b46f476d028f83557bc0740106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1c19651185510a997b59d1be1ecaa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b918f0c463715d63b473c3102526a12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cd20fd724b73426ee395768051436109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c365319a62a0cf409f50ff50a04f09e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76e819e58eff2b389e1488cdd969d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aed168cc5047e2a830cae09ff45bb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763257720ef226c0ef4362b06ba1f7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecb8a8320bded7cfe0b051428a99a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87c30ea1e7a0c6415b72be12f3e8af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4752ffc4c86c456b37e1158a099f8a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f894480724021571d41acb6447fb6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58621ad8b051e4347717ad866b3ba053118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b326f5c92f3ee321fd6166a4580b31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d36d696970dccf1eed35fa5336029120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4a861f91f595545fee0fa912829f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b6d0f3a69f81051cbd557c9a2ec65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927bb72a18e31dd35821161788b04fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917abbad46adb4bded85441cb0c080e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1d3ec0a36e501eee5045b19996a65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea57e2d280505a5d492ef4134f8b6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915d0a38295136c0a9b2a7997b6537a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca85d51be642b165efc7c9a5050b6b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e14034e763edf19951d18f9df8b59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eeafe272de1b63fe2c78620b9dbb8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cffde41e98a5f053162a1b69e3eebf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e273983494bead63b85e71668bc48ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6962236cbe9b666230abd72625e96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197c26b199316af5c0d9ea3adf8509a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba1a2687a97d1c7b0a1710570a1b01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19446e61246ff517d1e3b7e4731f0592136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59becb34c671ac6e23f3647a0f93f60e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6a3fb3d9f3f23a4f7330e98139f09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39da46239a901ff568e7bb30bdeefa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7266cdcc01cc9eb387d2212c69dfb35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee783af2fbf4895cf68e01dabc3e3e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f75acb13484aa55755ae00839c216142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77092929dc5ddc1231e1355aebf0b21143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7fb58ca0643052e1bf83cd6ecc905144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d747ae44b30ebabee90e40a5e8d56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe8f0d50a115185eca6129ca0b57f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633cd8f4420bf7c435f652f5ff9ea8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771116cba4558443dda12e1a07166021148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28918632b42d280cef64a400daac3c0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ba901bce659ab15787dc923f69bc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21961f557799b6a90370b7f2e1cff3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc011cb484898f1d52ddc455ab22e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39679353e6680ae57acc4bea5a6490153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e51e2a012f1f93737eb351fe820ff9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdf5c15372bf4c7f94126c346387a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d65d1e614ba55013ac0bd43161dd2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c10bec1041a8ba8b94781636b29cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991a82cf9489b8a9b4c5c806fd34b9e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23590975204fa906123b30483c44649d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd45cdf2aab2f2afaa5eaebb70707a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cde30c7fc2af2df2cdb9236b6fc8bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8c14526fac5511c74987d6a2afcc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681cb711dced69012966d2f60161075163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44216eae723381b3891205eb7e2e9c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3069290c0b8ef84f1350dcacda0c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f46cd8ca3778e9be1e94772ffc5c6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae730c0afc9200c678092ca92a9b079167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d287371aa466efd56b537681c5cfa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95e9cb6f087339044f9184e5075baf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1609840b668017028c7e812f3df36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae712b61495c6faee165d346dfc9aa8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8271579b063dbd88d0ddb716a1ba8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e053149d902ffcfabf4d676e05d13b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b0e695fcef60ccb92606f6e2c9811174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccb9034bac12f2d273adda0cfea26a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552287a5d196607ae01329afa0b04d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c8fe7dcbcb41690acc50257c1eca1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cfc60898e079240080d6da59e1c25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43d1701962cfb8357dbe0f332d27cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d28c061fbe1a17598c8d23d5167ac5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf239abe5220410fb60c2dde2b25ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09553933f24ed9b66164eedfcda29edc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad1d33c9d8572b8c825ca39f658c0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd4ccd461f53ea9f46352c51e05f3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51b1486756ed769c37402dc2e79d67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f195fed538a0e52b2ce7fb7de09d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0062cd1859d660072601a63a8b6eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467d5d48a8fea26af338036518b9daa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcc105d9f660843e17b210d275863c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277d853a555fce1a56544b3418dd626190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798081046f10f86f322d81bb56bcbaa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f013c74d46910edb55d3597aed30940192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec4f146c5bf262981ba77fdef311e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d404f1ab7d8913d7debf5e2a04f9288194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e73621c0bb6cc9cc45bef5033685c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19086a127c7ff48a4f202616efc2d246196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4f620a4f39a945c64b4b77ecf9940197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b61713f19bbc4d8acf9a30ecf9c9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033654a74ad76956dee1d7643373902e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a20140630b202da71a8f9420f8863200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271481e7fcbd69e84ea19efdb317bfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2a6aa08001015831663c8392f49b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baada05dfc125c37b2931d80afc2d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ff7a51b5a9abec85a73b1ea911e48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fba6ffc2f1dfc0b127684878d3b87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6189642c04879fb654127956ccf2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25459c2e01b7ce87cba8ee8745be145d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49593fba07930fb45f6024a82813caa1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9f2d2f4873c0ec36beca4a00713e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b582429bd0a7dbac131bea7c9a72bb5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d22e6ed11e21cbfdb6ea716c887302211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788966601fa7f9d72094bb7aa5cae57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c221d78faef7a25870b70232768d9fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d3c240b2b170784a7d747e7629dbe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e97bf41e66a66242957a71b5263fe7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ad2fc98c6f2eccc1c807bafdc1891216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197a7b0a35943314808290506f9985f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33670fa7caaa4c06a7853718873868b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca9fea2165b93bddb83661dee2c7bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430f7d8505be103e495ee43dc7e4f78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8718580587f67694a57227309e802a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d8e797dac6b3eee6fb8018e8a234e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998fe325dfc6ca66b4e90a5213347b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80132dbc2a0a78672216da33b0d6ce4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66998880d17565b1f88ec3852eae80bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8d639c4545f4f218d3a05a30bb4fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13076f972bb3f80909f91ec126ac12d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58647e9e1f73c552e45f75b0eb7fca8c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f451f032ddd4dcc64f44591e752ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296ccfe6799e1b8f66a79865d096a3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379515cc950b5ba0d72c58409f378316231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36c5a1a8e3c41a18683faa93251439232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95a340585a67cb9823f3fb2ef12e06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7157a583b5bfbd2e5767c605a84b154234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea448453c8a2908cdad4328d44b29d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a9a556c0cfe8698f80ec7652b250d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12901502269e404985c381ee9aa50007237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb65a5e809fcfda2aa8f6876c64c24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79021dc935e58b14d238aa81a5c1bb4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a093d44a8219d7a5ed713d12342c1ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc07da1d5e2fcd86c7afc7e7dd8164241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc1ea4edea41059a5fef5edb109042242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c58ed9f880a4ea6b8735163a35aa10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ae68b46c1cd854de125f75ab95799244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0d11199bdecafc43a7a65820a0258245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708614f444b64448f49f0e6798c99a99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f833fd4fcd9170192d15785944462247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a254c120f1ca7b47fbcace569ba5cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22fd83ba2f67cc971d6cb586402b62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c63a426f53e87c83e09ffec7240c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d995f85c6f5734c77a0779f82e694251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1616105e97232a5c37f41527dab93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69746ab32b69c0cfd558a87bc24d785a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34d50aaa6aaa005cc37b27b1b24c96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3d25b453f035c2aba2aa1f5d502b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4db05ba1b9d851b78d8c85f599ec98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f76ab697c01b3d7a10f828377322d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd8d827e9d75a1ea7968dd2a6a9e0a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e4aff1bfa39c7d40411473771ac10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b6a5837227c7af327a890148a0e58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f03dae167471cdc9dd7538c382a3e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6480ca6fb413d3d484dfe0bf4cc1213262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89541268ad33d64e3be1e15894d66a4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edaca09cf99cbeabc40e95d5d20f15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57503bb484a5f9cc0babdd54fb1e42f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e2c7f7b0ab76d79f1bfdfdb21f2e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4529ee94647defa47fae64b5c5ebe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ac06bd337b3a2d262439808f07f54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b511f2c4604706f24ad099f7f53c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8e45f822a883cfef8e8991d1c4ed4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc98206f5a9392a15b93bd370e61b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e0bf30dd5ae41658183325b83a148272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4862ccc6820875ecd5e4598e82cf8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7478b36879421bf8491a8549849401d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dd7faa37604ab9920aa26f991374b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecdf909abbdf5ce57efcf440de49a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21936267ab72628c248f05a30571b313277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd84d2596f7b3a4f92f27abd6ea9f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828c78abf7da4ba76c758f9e4528cdd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316e786ad1234b7ceb83a589fefdb3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1631d94ce1e2a7a4bb0f9f09fa9a71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4434d851921ee125fd97e030bdad1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2a68c2bb71dc6e92281c209d2679e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e73e2f2a5aac4ffe1f76731342525284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f807b16ffa4a3878887d235df7ed8d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee06413622894a9d7166f73f6eb45f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc6d172f7ec15e5bdc4f88b7c90232287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63b15e7ac022b715b0e5721f7a3261288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913558193d17542ab8449677436fd20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2709726354cbe5b7630bf5742a7f207290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e702cdcaad8795720673fcc444df07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0b1c35a17b0ba779f83b12e6fdc87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d21a2ed0dfca461462616ad5d56cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b42f5f5499f30899a4f95e08cbe03c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314013a5569efdf254f4d6a613cdc082295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe81ce3d706c4cff0d733df57a31fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac30f37f5c009543d1248dc22b4255b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91add295508f30a51486d6179db81e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473eedf77b2ecc418966eaf492db98c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d254ed885d86df5ac2f27e2b46e43d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad744a8abb165b91bb5a0a60ecd19a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6163a803abbfd749a1fca53c07e5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbe9a1be8c2bf73d731c8e55b89811303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1ff273c2137d554ed9ab6e0af08ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e414c4132566070489ee86081c6b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d3119e939c347f0795a3adbd9357b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a8aca58978aed9551d82d16501e61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c3480e45686d252d510253997b5fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500703ab1283be97f9c17a0fc09b2a85309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305305a7630e8a32dc09428eef88775310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664bd8a1b1854920da74c7f7bbe25e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e802c993fe903b73d51fa66cf2160c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f08f44ffb5d03e9f9f52b38ade0829313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b585189e0e9d9bfd25302d58462b2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d39ef33093ad203bfeda7ebe25491315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a11609b192465a590a588c9bd1456316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128693d0fafc8c4648266db769f0022317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a20dd58cb3713bdf42d4dfa051035a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a44e49fe6070b48c22a37ac14682c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257e189b362727a778c2837b0f17798320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa63e0e29c1dc96693c4756b5cc1cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f42b8e3e36c79ad9958c8983e4fe18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fb08d494135ff39a2793489702ec0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643d3e8b651fdbaf8059f106dccfa1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ff8b651afda381f4763a59bc45973325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1c4cad9721084511b05b8c068abd6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0ee395e3021e92eecf39fe276d855327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56679ab848aa4d4ff500e73d63996c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5cade17b3e73940c7b72793cf2650329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd8eced9c70a16d7d935ad3f2f248e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08592d1d98223ab828a342debd11d8aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118807ff3ab37d9a0323a154c95629e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935be1f87c42728f6828de513da6c1dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4f3a6046d1664cd7a3324718a1b56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5768bb8d2fffa2d551b8027ba418c2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403546e910940adbacadfd5c3f33d5fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e3407e1469543bd28a26754c3fd4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3091a52d46e9f3e03c4d76d71e9ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9b6d65b3095b688dd3fd84f3de4a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410a21057f08d6febe48d32185d70de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec8e37ef7f2fcf9cf70e7957bfb664341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5c3120b7b4d81b5538efa1c98affe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58faacd5a1f0a9f8bd7d09285e12b2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cb04f94a68b961451ab125c45f70a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f8c27baabd68e458463a802e393e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9c2a1b07054b4c5d87cd9e54b34a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac364a4de01250281677472b94438f17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f407248df473a2e868ef4d5e05dbc1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86acfd1e08f0e4939f0997643b17432349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bd50d8b1021e055537cd1f5bdf527350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72b20ffa50e72e848ff18fc5638317351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e0193486f19af98d05a0f714f68c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b15494e26b42040e5e6ea5772d7789353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37d8b0c9d0757f38198ac81b532598354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdff1e22c6ca3a9edc523be628d494355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeefcd1d9da3352831ae2bc29a18ba9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f736905c7997cf6805802966495fca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0e0ca1329358ef2ae3f4bb2ac94d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090a59ffae90f2162d980b8beab044d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fe8397dcb59cdbfae8504585dce27360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b8a99a8daa0613e8d65293d77f934361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055c09bdf30337065c7bde3b2ed304a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa85447b4fece07d370a363c177a2cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11df1122d2fc5da637bb62a00cd1c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcecde1d9e8659c7e075fed020b99e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf116986df839df099b5925b83ac6c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bad8578d86196ceff92b000b8d3fc0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331577dfcf7e7ee12781da8d0336bcb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d5ca84f28d9a72a93c0a7166940a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89554482dc2347f6885edf7f33af4ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3aaa25d1a2d8fdab33291ea943706371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9e3f866eda78d140d423afe164895372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279627678915bcdd65f153a00411b195373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568eb832ccef549d60f2e888ef755c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fc262a1fe820188e476ec2b42c677375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8035b05ac917c77d1c048483a82373376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcb603444d46d9e5c1109ce34ca9b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83331afabee445899450ec0eca9ed47f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93becf91bc56265754ec208d1ddfc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005eea1422822777bdbce61f25336cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eab6a296f6c65dd62bac4af97c4d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7807b08d5422d2a2b3d7765eea2df43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534c18dc304d0ce209f8b26081c99a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bdddb8e26ab4fc576bbb3267f83b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0453364023f0e98abb88b6fcaa48e29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886315173d05b7a71986fd8f06b6787386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00010a7173531f254085ccd0429d9f50387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f43bb577eceef84369ecd5df2ec9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382745466ae68b9b9ec734437adb8be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80299324959551422110d3b065d38158390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab6aaf8a824785fd8ed3184b0f008f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fc3a67f0947e39a5bc7fbf5f6bda9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0af52dd882a5a31a02f3064168f2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e599a877bd60f50f1c189bf73424cc4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13caa97b21c6eb0f400f5aeef5d2b4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fec558eb17ef6f8361abb0a8911137396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248a6ac09b9a4d12fd93872233b2abe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cacb04944f3ca88ba8dcd0aa87f6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bb8b605b5611c367b4f31a61b9aad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11f996450c7e847ed80aad5583811c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13ffaee6f118063b722f1e5b1c4a15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26f7fe44cc36fcac415e20a92e26f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4818518bf7abbeb5aa7618790c21862403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84af5a165ad6c2abb57aac5d61ee02404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318267ed734518bb4951c60ea22e20c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dfd401de5d92e7bde61f28015b291406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73035a0501026421a6ffc51812d86c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e866a5263371e85a3f91477d778d9bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef79f2129fa85f7a4d024039ee803a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194daba4079b7b29b7ce4bcfe16a428a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dc6252d30cf7144fa76b44ac648db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bae8fe14c166c09007f21fa0c2c58b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd939c56a4b36ba154970b0d589915f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e493886166b93341f6c503ee8fcc7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a7a9f58e7f68ac33e32fdad971ef7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbb99cfc3c66b19ec9cad96759c566416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc3c111f5175e0365216c057bc4e30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd893a1ed821482139fa780cf2f967418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2909db8212366f913e416506d744e23419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b5d3d55392a114f5cb7cca25fe3d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51a875e6e371ba4e10def310d0733b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b007cb0be537923051b44a87a3903422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7a4f4f2d42bcbddb8004d8a2bc382423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c3ba05501de0b71b38273ad946e82424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21454e3cc4e17ee2c34bfe72b1b58a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f686f529666cd670e38a593bbd3854426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f30a24a2c5f935dc9fa13a3b47d0e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86854b6fa7242c242767485e044162bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692a35f9729f0c9912345f198c82158429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc1c677d0916558184c97bea6bd1f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea36cb18f8ed5fae40079faf12fd1e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e431c822c18ccd93e2dcbf8869fceb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e954eed0b03358ebab2bb5000b67023433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3806eb6b2f22bc3b168571c30734331434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8f6374637fe25f0d8d3ef8c7aa41b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc197b9d59152206c6870f097d86c20436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aeaab54bcbd9a3f7d398f2c7886415437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57842614f8ee5014eee5f27454e6651438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c36e182aea36581fba5274dad73fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af68319dc97ae8e25afa9c884b852b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bd43764c2081c2c797f44506f2347441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90738ac005b39545fa9659c14901c251442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b4ee37f6a758960a6dfd587894ad3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6eb921c5a7b0db3e4cefb170ff1756444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce072df49da6cc90f8aae49c18cd3ed8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1f1607c0c256d7759917ab9285830446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ef0c540888538b0028a0c3c801840447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce56882be34350828cf11d913a29b8d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df3f83c091440078c604d8189c31e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbce545f1d9626d353650d64d8d8079450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41978df6e115589054d05fca9487894b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75003a9ecbbb699fb0802080c24b03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec509d174558a9e9372892fe76256fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae49aa12fd741d69d0d1d2056bf160a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b95e076951f90f58a86519ce1d478c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129637f64f8f4987e796e7b38017e87456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740b653fc1b69d888866e70d88bffef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadab9ac492c09f388f3389dc183350458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955c3288382c73ab1835bf2fca56cf6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32538c67ef7459d2862db12f0b33033460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48b554f8f6429eaae67c06eaf1fd5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf48a353c1ef688cc5e25cfede3013462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d7ba3893ef7017afe176cda363b7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02f46ce42c4ee56d4c9b146f02d4c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f893cd1dc0994613981b3b72aa7de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6e0a65e8a7ee69fa8a9df1019b946466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07244df8f17d991f6285bbdf7cec994467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee5f0386adf1071da201b1bdd458ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6a5ed1849a336b1d2dc242b4b2f12469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c08b68631e716faf2699d432fd31e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35033c08b34bff19fe999859b3ca36e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7708a311d1d8c065bd576a1ba7f466472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0adc1af8552091b6811e831c69398473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee0927a7d21270932daae414abb74c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f392f78e044d9ad5e403f17c57433475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f74a874ecf00cee45a86437bff6ad9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b649c5466f659b26996b987318b552477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46194bf5bc7b1cd282111d8886683b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea4c1964aaf23af3618bd76a975b7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e340e3056b28a43d74a37cd91509f01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016daab098a8419329978079c12467b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70068417ac17a64787a537687988497482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713ec398b9fd153b2649f67733e90a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282c5c2bc037451791c4d0feb57e620484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1843cc6af7d2513043a5bf7dfd1eed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a37fd7d912cce033140675c9e76a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3889759898bc9dc9b4d2902761a9e9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c1f69d27fccc40dfb89936c8bbfc5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bef3da2a440a58dbf0da8eed218da8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c89018dd686c7d464845297d861055490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811c5d1c83341aac5bd64bfd27a9821491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aeba0c6916512649220897b26a7498492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58f779e79afcc706807cde709822c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdc4ccc0d8ea3cb9b6d31c71d86cbf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca720e46d9a986d40f468f3428c97c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1e1cf9707a4b96c403f541652365a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9450e3e222571690fde9d9b272777b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8665d86484bce341a539694f8fff7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702673386022ca71367f4cf0b2ec9b1f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32188a5f491aa7f75ee53ce4205d73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f366060b487a056e5b4c5fb7e18947501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c349a5131f560ccdf7e7443c81586c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aee973dbf2335233cfe3524f11008503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5c76fa85a9fc5db30c22162cf2f87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9376771a2cfd38980591396bf14b38f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50569cb980b3ad918303bba9af823a76506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9bd4b7dc31bdbbc27ee9bd468dff1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cfb6e680aeb1ffd167612d2f2a685508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7141d28124aed5c9a6266fcb81211509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c9112a1b59c962891c67172dfe48d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75acdb035e94930fe40931fa25ee52511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e400575b5c74759aecf38c38289af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb946c2bf737aaa45f7d2df3a4dd6efc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7ea728b2aa1ca4d5d60269f884cf6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f965e759e7b2358f7a3b071cb487a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d88dc0487d3854e08f567a99a647f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a29d9bea9adb755d44c8f0802f9dac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979745d51d6ded0cbaa6285dd2ec932f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dc59710615e3f6edf31d836ff4d1e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502d4774cd043b0e5b1d69ab1bc5522520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d979f11f1a7c6d4200b6a1016910eb0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef210de1e58c1ed170ecee2d39c987a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d7c60a313d8e4f280b2404513e087523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e902f1ca99b87adb0167897af7d09524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aecabcbce089cd567ff7d49d07c5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8aee6c727baa1494612196b4502d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11fa8d9ec583c5fca1cfcd0034b377527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0efd9742d95903c93bfa61834b356528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ded6a38016a96fe6ac02168d73c78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c7fcfe5b2a8e0380e34dfa7ca5644530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dcf6efb988098b44f52298ef3cf5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b99b3f95487d49ecc6d7b9e9e0bad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438a20fdc2551cbf64486bd48f454bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2e550d1413ecce3ea1cb07de89c69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae23724153fdb93e2f271e381ed7245535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae3edabcc5411fab0c30e38e647732536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d350c7525802bc1f7e76a44c3e4bc1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67a948bf95264242a8e121d07fe3a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60242827923474f2ec33dbdeddfb7f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af825b6c134c018b478272ecc3c24f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f396acd3ca1580f73cbf89686d3e72d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefadf7c5de29cd7e53d2ff850f0b41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c02d5e300566bc298906aeb8a7609543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903cf61586a88ae1fe437ad7f739041544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655d480aa9fcb2c2f5882b12308679a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b88823f96a4b797d044217331c9f08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090c090de068bcea2b768ce14fa5ccc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4068e967c93fe9c04487f0c481bacb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9b8f7cd9ab2ed784674eb2f849a76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c7e99f6df86d70ea65ff2fcc3cfab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8ef84b8707515781516c5548c9b20551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482ce1c4fcdd0418869711db89b49ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a828b0184a4dd281e5ad24a38d8489553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46847b46ea5b1c53bef7b138f848b027554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c10a7194fbcaa809d93c52d49b7a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcefd4ed02a77e5a4907f80b6a8284556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a628bb6a7252f5d47345639364be46557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca298c103397ce02f912104b3c3531558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984be7337e8b49e2e83933912b0e762559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450538484bf054b3d47d6acadf3dace560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8dbdea9128809b18e6ecb9d4636b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1320ccf9a2b412db0da8bfef950a7e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296dee6f9a6b6dbb6de1524a258c89a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa54e1dc57c7965bfdb8b74226cb63d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af21b30c5a3e2abdc05391b2064a531565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa77aa88dbf70015d01a944568f2047566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6960ce6dc8d8d76aea98213694e632e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae43e7389c261595709350bfa7677c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbde9b750623d2933df3bbd3170140569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21c1a5e9669aa925235b01a11702fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e487ff73b906547bed6ee09ed9a9c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437f1d94ebd903ec2acbc09217dbf22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a017ee56c834d5448cff0cfa3d75bbf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725c5dd552551733df757d2ad33e739574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3a018c999c1fcbcda16b8785f89bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1af0c951d491ca83f02ae7e94b429576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657e69deba6fc46cfbad62287594441577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bfc1e7cf3fc9f70d176c656615699578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e96b84aa590063d06d6b5305229ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75307ea8c271eeb3c8472ce3e91d58580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ff4c5e713b746cad4f0314da38115581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958c2b3d43c69411c3df6b4dcd7e182582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b26bcd02fe53e865342ef5ac56b9b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a112ddb63cf34fa28b73a21d46c66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b4b614bdcbdd9e147a2e9da4dde7e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a2beeb103738e9d9f73e764c62f98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35785aac8287b701f0a35d26be9240c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25999b6a8e036f03bea8e4973695efc6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65ef63bb27d4ab50967644d28a0d60589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e96fba896b476550eee5648bf83d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5c4503e23b041caac1660036baa6c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2339e46ceef8d694f0dcc1006fbd45f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa37b8d980b45598e94bfceb2a718cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8269b9c999578ef0cc69fe073d1644594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224f6a938e9729d2f2a0f276685d459595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd166c5042c35f528e56d3a3dbfe8688596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61e16004148a6b09ebc6cdde470573597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a88855d4d6b401172db4a3a2cbbfca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434512ff82927ea1209f8d42b78f3424599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b849201aa4f02d699d36770a9feb1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e0ea9c26dc4de37b6fd2ae48f48e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3a47fa054a5271632702768135cd7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba1667c1e93960aec8c1b1e17527ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f35a03b311b354b9b445637d1512ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179f46f55ac0922efa53a54dbc757bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4fb68a427fee5d518bb57fe6bb86e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fa85adb3144bf288558df91087fa3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec2151f69079c441bb87d421722e4b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dd3e5b77e07504f3c465f8bdf2bcf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a67d762247eb378093002f987eed4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14e614709146483edf11801467451f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6164aab9badf8f5f98562ad0a8592a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93618bb55856bb601936acd22f6e84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bae6c7795985cb813a5bddae52752e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720407cc527412dcef7089f8be95ab45615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a01f99f33b585690609980e1a53b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e1d6e584b2bf9c8223849b9245124617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4776d7a535a8345e71019c44421ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f83bca3e2f1c61a63ab06dc29e6c6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ddfcc7dcc124083ba5892fb05967d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d33e291f02028f19f139fc88848707621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfcb44050edc4fd4cfc2f41f729e13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810e6db453c021f3f53643e88c078df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c3a2cc748fd37cbf7b92795710c11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989f73898f93f969283efd4b2e0fd04625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24087b4c4c083529da1e825e1dd22082626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56967108cea99d127ba957a19cc9b28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66995559a7b09516afa990547c2dee58628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ca59020c4e9086a94bc8ee460091a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc900588615b860d259f20b534c26327630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef85816803454df0ee4e1b240725f70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f9f531a87273cfba1b8010df63742632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fa500acdab25435626797e36a8efd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4f9dc8de9be9fdb4d3fffb2783c28634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d62c5d67922e0d08976e33a437211f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89400ec9b08abb1623b2998b65723bf8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595dc79505609ba9b832cdd635956d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0cc29c82b02a393212a637c132fe2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4551e4deb2b7eaa7d365f11f6dac0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d558e0710afa6e2e89696728069537640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da09d347fda58d4e977e0d2087140e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fb239da00aafb61c90356f604d244642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782f0369897d7be5373f1cbe32b1e57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822eff3331ea0581205a667f4c3696c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de486fa2a974f4e94b14fc7c436e7ac1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b30dc1c7befa97b89597b7a03ac99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66f56998eea8285f45c02b3f2c6370647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5e67383d78831d8c4e98cba8b1381648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12050079922af232519b6c398280f2e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6c1b90a62ef42d9216973a7244f4b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1352e6608981849666c53aa8f54d9c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572ae6f322a44298411ffa45dcbb9a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afc2b8c5347744c37695bcd0132da0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed289631e3a4850c7600dceab993845654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760a43347917dced97c0a14b3b94b77655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0a9dfef9ad143cf21ac52f8e2ff38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f3a13073a6b14a0f8504f63a10dd8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f3d7af471c5b66b6899d6175d9e88658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83f3a7780ab83d7863b221109f605a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639be35635426724a9fae8f036a1bb8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a41df46c4ed066e04bdfba1c265536661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc40f5dbe1da0a5f5d0cbbcadce14e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b5d643e1c1026ff9c6cd4d6f7f014663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4abe826e3662ae7f931d9c08e0f41d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ae51dc6bfa65286cf4aca6ababbf0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232eaf57fbe48622f944d0e9d1077fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd606c97ffb35c7a25e3967a182295667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf159afa59245ac4c28e897c91398e1f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd62111b36797fdbb161e3b5396f3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54674f3314c1ec81974bdfad1e58787e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42c4271085b684f50201be7c84573c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc6cb0da2c70ad74c03703e3e2a314672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf56cf763d76fb808336ca1f87d11f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9592a4758ff7c86c62f65497aea2de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935f02a6bb6fccb9226736f75e45d3a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9295a53fa64ad0f14defb5a849902e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39503edde77426ee0c34b1d53ca4d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db92f08dabd39ef055fc9c7351f007a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b969493f93a3e0759021b12ed8a02a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99357df87e33579977396191301c1846680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e21aee9c23a84b1cbd736ad36c1d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bb1b75fcab035a492417a04780379682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d07b30d8f4e3d2216a8315c74b331683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bb358824b4aa974a384c1269e3204684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce57837b5c4cf01d975bfbeb5851d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fba453edbd841b4b670522a80e137686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf297b0b20e13da852d4f112ae8a62687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e1a65c5d3668744b82710095c8c59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c73e77de5156a8153d4c0cf5067402689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbde6f64f0ae54184157d125e69409e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4832500c0d05cbbf1e9a9431a655ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71790d401c4a06564666096f0a7b36cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e542f6d97997d53fd5e52d3312cbb3b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b47c1c5848e7329b05d5134fa7f19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856c4ad4122ac9bd17f805d6a89e926695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8b7cb980d6e61df04bc11c001959a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016fb480ba1f57bf759b9bfac474f55697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925652e69fc49c9c6e8e148c6491ce42698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046944f95272f05b9055c49b5f004d9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdb95a7fe644c89cfa70b57a857b33700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03a6ee8e785a0c53d997a69c078bd1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ab1e2ae6aa684165442c19fad4199702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4632f01f648939331f0f13551ec4ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75121c93b65acd009e26ed0a07ab01b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b848be77e33009baab022017ef900f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849eb68d36d2615ab1be7ea3ddbf49c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6ae2bf517e003a20b0b0f780fd56b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bb690c1f014e09753ff60694ef848708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732320fb968e05d6ee43ec0a6285b98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea4db2a066e4551e679f401665166c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a44d4f68a20bab90df5ebf256e0aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2948d806ca1db29e22f3c0aac6f8e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b29c9f5d5162f2a44e658bd9add2e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d71bdbde643fe978292d08bb788fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853130d863a132d7a9564477dc799b37715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634a4bd30c4fe42bcf338501d8f995e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddcca2f6bc92b5d0443d8d94d63991717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b1f7f43dc33a7bf7284c18d7dc581718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92425ba675ec0e5df250f070eef340d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d10ef4fb1eb50cf6ef1132e334829720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad347bdcb5cb2b2f2c4d811f4659140721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ebd7c966fe9b98a49dd8fad753381722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b50f22447ea96338726ed14a2bf0b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08229473da6d4e22a82bf910f9949b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5a0f305cce1e7ae6c15a64a504137725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaf9fef17863ee6af6bfad4da12f92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb47d655e1df6f44b5b7f632155228727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9611cc7a85a140b8188c38f9a6d6686728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6c6668a6438ebae111f957ca9979c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab1429d446906b9f955f84359b77ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c405a06affb435c190e6dcc3925178731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c289669be768faaca769b24c590f9e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a60e47937df0ff9d97b55951d3a754733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0587c343bb1b39751586101f05c8c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074245c686ce957edcb3fcd51a1ab9a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af1eff7a466c465c8b81b5d8478145736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403300e78d5986e28c333c87c929d92737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949384691bf3de47ce095a731d3adf7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57830d6c4fc9ec00bb79fb7f0b9c1251739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c4d21a3a180f65ac7cb0710503850740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c63a092d94a8defbc7ded3e5b8bed1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361304ac486470aca9b1c322d3dc142742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd62821eb012055f807df0f061a448743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732cd61af174654623876cc0bb68141744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e441781d1746be12b8f8bc47493d452745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f52e125375a3b4fcce3e2fae15ae4c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f832e3fd0d93aad0178c14360878e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dc7c1ccfdeaebe86fa01957d97c18748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746451721ffc8412c7c5c44bed465f64749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2734e4035ec70cc8c475065d7eafbe4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f97a3c5c7a82c4030a369db23f4d7a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea821a1c0d8e094f13d60bd9fa9503752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e537e2ea254fc8fa7f0468d426ab911753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831db2e41d4106c20e58d5aedb4571c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918a65697e7007fbea8617f3b28baf6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514a0c0384c1effe2159c94877dfcdd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ef86762f180a76718680ad4096862757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1607072056387786bf3cc6a290c4fc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2046b3a913e330de09ea9e15b82f1ea759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>