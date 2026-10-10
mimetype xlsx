--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbd16b26c27cb0b6b0e6503e43b79f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162f150ff2d783667a6cff00bc9f04c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe86fd4e1a0bdc0e0e640e10703fed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e52a7283c4bada064f7e1f5b6cd114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ae63bb894a2cde66fb5097741ea435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb902c253c487dca8daa94bbe945cc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4ed90969eb9f9ca1a27ce8aa5d8227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3485228057b5dce888eb1558567905a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8a6d455c19c3eac84936a4abb3fda9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e9f9cd398fcdace434cf92162749310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930991b46f09de6ab6b9d099cff2c00811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea46930e22d398ac1ab51a69930fcb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0e0416798c278b4295373147777c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f44d6b604bb49c6f487eb9d02fc1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c39496e0c71d4dc815780699ab145f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9ba34ac11243f2618cc633c9e9cf116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f8effa856bd7919cb0ce0ed92ed9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5119565a2ce6051f0d85e587e7fc3ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da910f3a7c7c1c086620976dcebf80a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e114677314f98d4d7e91210794384b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec5c8969564e5cf247219b7fde53b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dd691b1a7ab65db92347a85583dd622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24cce09299b28779d727d200ba2ee723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9a89dadf2ae47a6f44466272fea2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f5cead6f41562ebb42edc22bb09f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b256ed087b08436705cd9e4bd60dbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7c83390544972096e9a6bedb1946a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af17cd94770b62f3735d505b8d5798e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331583542f490c0f696b2aa7dc22c29f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835098d264db52f3e838a77725e4b7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a93b254c43ba42677601794ff8ad1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6fa017bb759844ea69c06458a2d4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff943f095e869b9a9eb28d32e19a5dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29a82a1a938aa65de61f79cdad3da134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa64284b29d053be764aa7507da25135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011fb2db84f7dcbd3a2044af97e859b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037829a76e78c5d480d9927a6e2976337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcfe8271b1ca2c9e30b3c3dd11c32d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a6ec609be921a4a5e25b2315d47ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eea8c33b9aa52fad8f07fe4ee89ca740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad3da4d5cf174c38683198b313fb8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d148823039052eb7600eb090a54539d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce01d7ef2d255256949b8ac6d5602643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f4067e94e1f5978618c537d4f42a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2daa02cdfedbe1e459a4f75981c31245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a20a0d7151791684d76a89290217246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de6d0071cec04cf8b121af6fdaaf8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887c26fdd67f207a76f674f361fd31948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c7bd02585727839bb76f72778a16749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a018f69cb71756f0f99c84ba25cc5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad19882f737e4850475fc46d67f606e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b5bb11cb51b0796d8ec40275381f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129229d632a21977370a4543682f9ccb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b628d9fe511640162048bd467053a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f303d3df106c78c259e85afef0040fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664a924079c9a93409949d2308c40e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921b881aeec358ebd86211c921c8d2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564853f3c64cb98bd8ba951ca989d1a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa963e4107fb7ff24415cf53691a7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81817fcd22ea6af8c28779f581ef7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fca5c8d5f5f50ca0d87c4803f7e7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bccab4ba280c9c24a9d12761f8b91f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaae29c6ac53e3138677114e2a4d6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de28529c99da74fbaab5852365c92964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eeba12b379dabf12c12f8456176d0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2bccc91338b4a66d2427bc8778e2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c0962e6d62cf53e6c736e18fab0f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52362e909980d223002c4c54100f4f8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92aa27542e6da6b412e89f2371882a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1300185b5f595d1e8de64f99ab6f85f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f78f2f63a3ed87368972fe71f176a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d17cc83d0ca4c5da54259859bd34372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b323e67d3e4362ae09138e388955673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ebeb3be142d3ee946c8c71c238e9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1b0f0bd28d7c9043fbc8ec4e61e3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce213a284c00580413d4fe83e52b66a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29a6ee070959881dba6e37e85aad5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58d118db54e4c5e14908c53b291eb778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269af03ab19577463ee8b505ec5297e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904878469e7a41bcca53349a7424410f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71a67b5167f3dd2369c5093fe722f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20be713bcce191078e5b876cec259582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045fbf1cf40b67d469125b99537b41583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54f95b33a24dd64b07bef769c216e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356d2375880e99dca6e78458f8669de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4f58f391347e5c4de6ff9cd7956ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b896b03be8dc98b1a40048736141f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12620112a7dbb916b02ead53c5050e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740b40c592d2f8545d80c863fe12c3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e913da7cc8a8bdc497b9fc894beaa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5b84a4f3edf83bf4f510f6b52038491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c791fef80da7915eb8bf2d22f446f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb185914c812556bd02d3ff71b179d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf30384bd4e7b09a299f4935f0bb14894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038eb2c1eabee8f2babb898c5157396c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87943d2b96471ca51c9b4876ee66c91796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771047f3d9c64725622f316b7c3e54497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243f3f109389542f57ea751dd61e08c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a643211a0f335f83749aa345d707cde99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d14fd21f20300be971785f6644ddb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae424f2a2234c3cd72cf8be103fbc3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1498afcb26cbf3fcbcd4114ff449c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3acb1b8ff2c506394a5da39dfb73f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b44b5b7cbcd0bc3274648fff3dba18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdb867117ec3feb0222bdced4bdf0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164ba339bdf211d8007c40c80c661c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b854dd849d780a34ec3b1fca5c807d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae6a685a64fa9292ec945adeb851a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8abc6b248bf9b6968b64e97e475a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89754f1aa67d2259bd595c6de36a2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0e7ab84fbe1d10e6871493b3c8d1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9b811a1b5a8f99393f8f4fbb55b07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7edb8e43b408345ea62ba2e98ad636113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d098a9170cf89f19e967ba4831c73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcde06d8b518cf44c224e237c4a38f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda1ee6af20ddd06154b661b62613c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d373bfc1fd48dbb8c68540cbf87e4f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa9075fbeff1b2e6de7e83eff3a4c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bbf84e8c32e6c6966f7915c511fa6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dfef48e9968a28abf719d93b6d8e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0b093817264dacdf81ceeff448284121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7de9e6ccdd25fe247f97a7dd56c83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a60a48f19326ba1f2c77727bc7ec74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e162634c0ccaedd8f0b528d6ceb97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2847c6d8cdc45140187041d41da5d0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980c7120f84b6b6739d67cb2b1c8b91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dedaf347dbf9ea7bdddbc881d98669127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a721b14b5e61d11a6b450372df0e9d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f2bdf5a23d5dee99423afafb25500129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa83d4f0db77c3fb4332a77fcb53a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d2fb085fa2568a869684915d6dfe6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf51b0b4e6b5bd8df1157ae4075738c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e9a365a93a13be8d8d855343c6b1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfb24b439e062ebc109748f920a6db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2571af3e314a79a25a54f7c976d661135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6d260b8463060a923a7b2e5084cb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781848d65f84204fb46f5c75cbcddfa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b54197bab05a565e2938c869758c96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d290c3a71c2dad48c812bc4b7d681d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105ec345b80433957572986fc9c456f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1b78703e1b9a182b8bd855cd9ff22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04fb3f0292ff040418af65dadda76d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf771a8d40319a38076d58e92bfeeac0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa43fe1053845439c68d10c9ee45f5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7780da6a0e966072b2fd8253702163145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ac45231efe42f9c3bc2006928d475146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb24b45363d9d40a7f1a95e89af049147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d9eb2930fd827b0446410fa54ac73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43fed7ec536bf199ea02a03000ab46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd812425d84d92c7661065d01869404e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8861197aefe76e14f98111248228d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314898efe5a52dd4a8517f007fc8ce7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bea53a3712cdcc168bc9263c07b4b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df007177f101deac670109f58296510154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fd7e8f8bbf85dbdf36f93ea41eb60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7c7a3fce33329be216cdc6f766f25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85513e08822cb564ccf764f912d59946157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33a78a7f61587454e593a12e476a82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06734ab3e674af98d64590da9e6c331159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d22d4d9813bb30356755da2f18e5e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665819519679e4e019e0f943a82c831161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9778ed5df56083ae35e7cf62a4fc43b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec487699839c4338f4846585625e3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0904bd8abf13878c081bc72c668ae46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf60daab7115c6fea8b2a9c8c80f879165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c85a7d3748d00d6e1a730d51f784f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873fee8b49811c4e87811cb830a9cfc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79391f94499487b588daa182dc4e36ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ce0112d2f46247f98f048a7e3ba53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96eab1f09ac315a9704aa9b78cc90bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b2b1aba49bc14455d6e03c9be11d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12fce97b40d9f8e16df92ac62b1e87172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bada65c891c54bb5dff33447523beb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a3bc83e2d785fff01c2c6ae383319174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d7e34e8dffac990392e82b00b3d8b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d42afb03b37c731fa89012f11800a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3125c3c49fb1eb607414d28d1d47e92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725eaf347bd8d06ec57800bff9152886178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16489b0610213bbe4c81ab5882e21514179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fbfde4f44610a68195ce39d74c651180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50621e55f593ca768de915f450bad411181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953c331fe3b63ccc382442cf980a640182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c70a5777ccf2b216bfe7b438065449183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801d8a173f53a360780ab0a9ef5b16f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413e0e6a6d1bcee37e1ab7700ef690b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11e05455d907cfde9e30ef621c87ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1547adf0b027df816bd60a974e2ab4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47606c7046ce4c87d3fb5e671924bfbc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb809881d542e80927caabe309f493189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1b243e59628456e03ce5968158c91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd393d5070c39a14f039301e057ce3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236e9fd6da6c1ac2476f3ad861c8f53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93df96acc9cab321cfcad3e6296015193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b87cdf22eac3fbd4bbdd3311308ba2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf573c29801a485607df681d8199c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9b9b55b5af47841eb0ac1381f62cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acd52d11a51a862301a917a65eadfe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41bf46ec7cc0fff0fbbd34a3b83b3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff57d85fd418e1c79361c143457bd1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80483a9b5819c4ba9dad7c1e373c3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68283abf099f42c0432bb1f5f6d22d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b4931cac1ede9849af40775faaadc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bc51c5056fdf375d37ba035594854203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ed8acec59edf13188d83ba0d47175204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73255897573a726bf4766483b77c62e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e4449cc202aa23db0d14cf35e9b05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55032489e80a6da65beb6b04debe68df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5f7bda04ec0ee66b514bf9e34f2f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a12ab6488e7d8a9e87a1d657d0250a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd451ba1803e2778b676a52916de8e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033244f0f42b8b0c48cd6534c2228cc6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63525fb53332234117bd71a44b140e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46c3dbcec5cbfb2110aa2f38a1262b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64cfebae4bbf1e431f19269cee0243214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ab794a944982bd3502224911280f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1c6d5cb16a732c81cca2ed77737f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11027657669fbea3a00d6e0927ac6ac1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c123766d3d3e42bc0057722e284acc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3e31b22a6c716a4b45f9dbe7dff8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b03da3d4d53ed00f1102c36ca2606220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f79d8df422a8940137d4ddd8e1240c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2622c30c106b8008381a6f6167c53f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d52c0ef8941b3698bc2f6f1780257d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7dd27df290ec4bd3b877383f2e3d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7faa783a4845cd64a4e56b95a04afc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265015180a69c380f7a31e46e32f15b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4e5cd2c38fdd527a78abfd8a7f4d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cbc2705fd2524454a42a9d45e565e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fff225fa9ca0339a5074e831ae5a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15e88f66148188f6592cbcbc8ffb46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fbc87fb52c514812d706e16dcd5dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d40540eacbf1b7fd7fd579b7b43f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e785e17f2457251ff3f1a44d96ce182233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf71dffa9a414a9af83194522078be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bff309ce0ec131a2a77b84c9d46ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36af2c8124edec0a8e2fb2e4ec65e0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e0f15522bd050e22ddc53003dd696237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7ed386c87c6a425cf7657ea6324f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2ac33326ee52b97dec78d706ef9d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05169d0eaafc716e28ba4553fbbe4c91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42006059e2e36f72476aaf7bf605bbf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abc72da04edb56279bb9ed41eda579242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83254bcfc2e02f5b6a27e57635d96d50243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74725a3dd7b3211cd8dddc01305c496244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf03eb3a3040466d3d292b1e1c8e550245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e8753a834ff680b629a7e71bb545f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e4f4cf786b02956439996973b7ac7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f09ace084ffb9579aed7199c69d50a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6415ef6f11a9ae2b7ce75f0f24e6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0351a50aa5c0b6d666ef21d471d3928250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dda4a09dde05f17b4a92157280f7b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d6d6850f4358207676ac0b71ecad1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341bb241713d4061de50345c58527f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f1f24e37217759ab89e75ac80e17d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c24439293e7c08576b4541fc3e650255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17b213c72195890c0ca5f3f311606c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382715d9c5d7f0fa9f5489564fc026e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c84d3ecc8c963f2b54bf6a97a408d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d2acca26034acc727de2742269aa6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58c081f1aeab199976964500e56f41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817521e8f2285bee2c42207a6875338261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480f540a31932bc0094ffc7e9a762ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedab52eccf26cfb2b3c2a81b94c01cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8563aebf7f068bafa94f3a6c64a40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3608b5e8ff5930b34da001d79cb85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04bb92c6b289ff6a3a5c69721ee500266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb64fbff57ecce5d06aa438a600d1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a425e17b79f47df8ac094a7e300b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb7ae92869a5a74bb5c0f0d475e94b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d204292d735e3c639c4a86d38f6b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178813a0514a01679c5004533c5d3b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae59e52e25276bc296ea5795e23869272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d31216ceaa6241090d5ee32227f93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83460092f1dcf177e64ea763ca101dfe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8e77b23b31caf702c50a455cae514275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7f8b745f362f039283164029c57bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ede94673807ab900c0334d02b879e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeaeb03c37bd289f39d8ea84b7d8e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd71c29bb192d928b890caafd63f37f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70887639c1f6421798e2f84287ecea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ef7485d7c7344dd61dd4a56e8bb99281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f4a9fbc4a4668e4356f8dccb0ff16282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b305b8d2942179740f44acc1a07c39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8798a45964ab705df6b5dc55a69fa8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b213f0e561c3eadc5ad410215ad4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0f3d69b8855b7157f70721d72f2cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca2e1fb9ccfdab5613d00b6dbf6de4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875965beb1239bdb46e7e7a3c04b89b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9f6700e925f613874e5de6308cbe5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f885d292e03d3da1ebaf244cb1311290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4f1d7c74b18b54aeaf47df1eac67c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb1e54ce9446931da3f7816ed557ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36098ecef843226ba727686a03df4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c31fa56e2974f0b6814fd040ce2015294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99c8040765bde553c88ebfd8e6d628295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cac2fb2467f24aa9b98613ba03a3ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cb76e631592a709c33c74ffd89ddd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c741a4d5b314e25fd67a5661b0c2833298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dfbc95a4e3ef0d72475efbff8530e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a42b3a431fddad5c8721622e69ae6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738c4c15fef074a2984363e17c65a4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24f202afa0d1a1dad8771ad5808eff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edf769dc6defb6b66fe0c168d06adc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e787ff2c6177ac4b90fe285a74fdd0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8de178f6f763df9ff304526f4715c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5103a0a2bed008eb50bd95842d5fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003ebd7317bb5c9b694be905e0c2782307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f793c14fc277876b2f3c0733441eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe36f783c7c7f20b4037633e6820464309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447075c635257a070b6bbb87d8be548310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992595ec60edddeea8b6a4d7cdba428311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aedd17bcc6f7d3766da5bf563b14f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07aadbbdc655d4b07e0491c962753d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc8146aa1d0373eebe3580174dff83314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae768a308315ea0a99fb148ca257af9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71968356c6d6066dc32e59a5945aa9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b57c1baea880924de9e28a6671fa72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1363bfe782788607a711203e7a45c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a428285981df5d7d5a1a036f7de972319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9176c8663397b679a04056400ab275320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67d35f6f59609e7db8e626b44a72ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c0ee9c9870902211219c768ac5ef0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0aa941fed6b7b183f6b2032b6f83f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe625c936bd4ac8f9a902a919c33a66c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f257c9565d0474c0a444a1a70eadb92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e200c248913aa5dd6085dd58fbda9a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620d3c6a00ac43519c23c789c096074327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dd6eda6a8f68d80a75e206f8249a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ef710078d38107408656a5ff7f42e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b4897f2ad1db64a9e3522bfcbd043330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e25a89753b85690add121fe64140f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce53bd25e979fffb07c2f96ce0d29e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f699af0c1fb7c6b35dd8cc502dc936a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a33c588e76c3a9b78a877ea0bc311334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15893bbee09fdc43c5fdf5dd6f5f39ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8dbd30a3bdf408925ea0699c4c507336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938d690a6e2de44d51f6936de70a39d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087a216b0f7f8c48da84b8b118fd328338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb387b7fa688d5b30cba20a42e951ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd906bae8c699ac4bc2adf804444223340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d80b08b9de37074fb7c884f527987341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984b1845775d28f391e4d88958032d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e401318099723641529429156541e36343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d15a4f62c3431dbe2023911641d31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda5f94fc6bfe17255920176504fe92345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73262f8c6d1afa48b0caa1b73d5c2d6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7c1a166a1891a2d41b10b0c11ea9b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21418097d303614dce3221c9575c915f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704637f1952eef62f4c824473a6064349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda2b39b1a5869bdbcaca059dcf6a82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3c9723304a27b930cdea1963edc2d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5ee17848f7778af7ed81ca11abab7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82556b473b9a183d719e78680fff0087353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786533164a91b2818385c7171dd2c90354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c557e15b0875498fad0d4c072d72c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6661d62a2529502c0d49093c7a7d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4d3a6637235a31e682b1a9ec125bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c80bf1fc9d660ecac6bd9c1bcfd38358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af508e6d92e766ea74a5d29b850b40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e1d093c634f210c75c9212e2b146e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e856bc08aee3bb2b56e618a9c16436361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580c0c0d1454c40eec7c9b015efa257362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424a1e292aa2090441931bdf0b1c33d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077a8c054751ba37cee31677a7ea9a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6ee010ca47e46aee466e13c7d4160365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d728555f6f19bba0cddb5977ff3d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c624a285f9b132a50eba094cbb40ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081d7320cba4d86fe8a83ded3914b84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130bb28d770c887a898e83bb13f96d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e042b21f26b22557d85ef4736d1d37370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b731171e96409948ab8bf1f49383f4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f228fc15c172d6f103a0f73d159004372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91d14163a4453bd8ff89530b41504c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86279090a3cf2b0ea2215823eccc26c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fb60d0f80eb463cc8830c73817ae4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581129dd9e2f5353ed97fe051883a1b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72961c9c43af96305dd0ab5e832a1620377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485390b90ffd043341038a31239da3a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68146fd28638e62c2c3b4d51ca8790379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc06b0672c4991b507dd39ec71ee68380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54501a8d6e2c087c3f2d17a6662844381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f6f26684694e4e4413cf2461cf93c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f2af9092e66ee51130ee9403e1af0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ef61ff46fb330a769f046f0f98dcb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61bfd8138b705252ec142b55569c50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3580c8f502d24b9a6cd989d0d115f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45ee46221ef8374d94c6862a31fb2a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1aa0d41ae080cde36300bfa8f81c16388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb0a4bc88ceebde2dac669537f736b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d19319aba52d5b4339de02cae1964390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd73505017ca8e4b646ccb12f51b805391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc380a409df92b759b652f69af5e71392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f40a4a57531b280fd33328a55ce285393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd32869b7b61a007e20dbddaae8f55394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fae153ba1b1b69f18cdfa4fa359113395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fbba932dd07e48ba4991eca0f43da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2200756ab118d5a58d9e2e2bc347941397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5014b3c012520952d1b26fd288ac14398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d92781252b3b545f504c14508a6fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7e7ca965dd0afa528e605acd968bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0316328289fb9d32103bd3cc7fcf1cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f15eb33267a11eecec1b4b5d98611402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b54e6b5c3b74490a389daf042223fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8eb6fb0757640d8436d40ae4f78ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16aa45b3d04f24c38ea83fd5bf5a8f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3abb91e4f18b0405a918a5b2c6387406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2238f0be892593519450b03d0a421407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6465a414d76d0b341e224b9b26dbe53408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91fe7aa9cdf67f5d4868eb54e90ebe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440bb97a6d740962baa3eea650f67e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad26e021bfdb6e4c288d812f924a63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d27ea74bb208b5c21c7e2bc56f04a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b983e680f681cb55394402f07213b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5215ba3bf7b07c0bd86cec5cbd64c65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cb0b478a7cb684eed44539bc2895d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea0b66c7fb0241520f99a6863a451b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63432369a91c87d86dcb8dc6bd5ec4bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ba4ef773b916a8f32140a0d3bec04418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddb87eeb7c6fb87f20c8feccd99326419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12496b97d27ac14c83e2abf1cf4007f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fe1dae18d8819299ba00c779cb5cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bba0fa2acc55440167822096a290f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6e13e9afea0d0faa38a470851c439423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb68b732675a8f48fddd05b6a0f37a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850527d07855cc7fb40770eab2c9350b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3872393689de663fb3a589217c678426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc38476b09d4b5a43cc97c5a92448fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252d1f94deb9478bb966e68b9d3b247428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8892ddf9ecab704c1b15135b8665e37429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191a9be586dc7a988210db6a0932dc2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05223c7812074f4afce77fc0fbb95f75431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1791cbbf559069177c68c38afcf78d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05008480465cb7ff57d4ae81c9bc76433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572f5d183ca5db116ce1a4e8faf412c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3ee36be4639d8073d20ec726f6bde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1d31927e5ea95d2b57a56a286a15d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583f73b88d080c213101b934e93f90b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35546e48bc965b2d4522d3de1decf9be438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1334e6c9e65509a1a8cfdd747b4460439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8963ce1403a6090c8294e7e3d624099440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd33a46861fc1ab8de839e764a5a861441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59284372b2c764c236f685bc3bf67930442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd82ec97c8b582bf65beb2d785d1e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5fea226b26c91a1c1595d28267850444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b758738cc08ef6511fbd50978f1b01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4650cfb3d5791bddd927a66eb1cb98446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d36ccfd6b94c7b834188c89d274890447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f14ad9030ccc534440eecb76466b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162930b67ca68cc6c98837ab343350a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea12b842c6db24bc743bd63b2d0be1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9474436ab984cc9aefc8198237a45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0785ef74f2f6fb82b6159c0c516ef7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a79f795a712ad464c05c0d56307670453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5120f7736aaf2f639636af6acb323c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f266dd51a50ee321d63b9b070cc8ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4758e34c19bb61a62dc69131b8d42a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c690a256a3ce1df44ce6a055752b040457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c0e4b653ce3dc300dfb29730c2059458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd163fd693d2b7a8a9dc9c111daac9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c541c70c3507c7a3c4e7a98b3efc6c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f92c87d05720a74bc24e47c895017461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce7c98b630163b7ea1e93403b3c517462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4964140b5b79ab856f76a02e56e7b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9a2d28fbb76f87f6a64861f664a96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c56e01c53e8083d45c6d8481fcd04a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8662f42426040c90f0b96695ba8ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535b7969b5fc5066838ab894596e8d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6a69b75858b05c7e1ac9e7fa1950e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc087c7d08b27def9b5179a97bb102c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f140cb8dd82db6d9779c42604f68951470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07d3045bd60eca198254849418fb71471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5016da1b3fa1e2848f332d6a5629740472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26dc42dda6989c3002dbedb3f26924473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55b4c9cc026e06f7a9e86a0caee8c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cec3deeaf163f41ba15d34994a820e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97cabcb8c19674de01080e5bad19b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be390ad20d9697bdd6511956e9d1c235477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b84b9386f2a88561290ecd4fcd4dd9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238e92dd75caae9b732f37ad38540c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da06fe8ecfecec11f7006bda9a2abe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e29f81618e8b615c9007389855e845481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053b8de3dc709bf49fed5fe59e8d055482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b279a8e6f60aef61c5924c9459cae3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6ab43f0b7cea5aa966e79f2b15fba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf3f46d52d991f7e19cad9a50b4996485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450addba892dcdce28ee45fd981fbe37486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6087abfa6ae23c5d65b5031360bbbf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83b4d102319206b16b7731cd6a17e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3f80029acf4a3d11f0ef957ebdccb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce54cba40b6e7e91c4f1fae6964874490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476cb3a12ffe9293d6bb7ea544f4dcc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64c6eb1cd6b00e21e686793f9a7a4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e00198660edcaa892486b1d9e4901493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb573843aa72673dfb020a56b1fa97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3575cfca53f4b724382aa85d1c0f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f443871093624b4c7c8ac9b6584e19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e24981c0bf2f9d7fe8ef31225edda497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed77fcde5b55d706e3b6d5756781d43498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566d6ecbbb3162d92296e866de3cf44499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e40c641d0dc7a7609b4e6b2f748e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa03c418d0467a61f9b3d3ab6741f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712a8bd8e2868e7d4d172dd83b32bf8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a7e61a2fcf95d1e3c7265b27a0d54503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3d7283e1eef353342f546012cdd01504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d84c1b8be7341542c8561355cf3de0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb34cc7021275be05a8916c14d9f6e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5b8a099a2f4aac9d922ff4918606d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3a2015e896ca1f68785fb62ede242508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cef2095a584f2117ce43d68c06253509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ac6973f46419f698392f322f59d59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82249ef856849fb21dd20f60285afa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd4d9b86c5a778ca0d1e13b019d754512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b457174e76f3f62207c140c4bcaf6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e076caba9089b08a57642168315c5b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76c7b3dc0aeccb01ea197f2be3c7be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794548b35652220353ab2dbd63dd6a38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dc2fde6fc69ed06d6066ffaeb4ea2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2479b5a03a6ce941225a1fb9d67ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ff2a36d75999b1bd1283b20e058ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972c840ad1da4c5c47c6ed14465061e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cd6148ec54ab8d03e2b11ffc7e73e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fb22a6ffc0bd1786c6e1e2773be38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139e50036318029e99394176ccae63a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fb42583b3b6091d0ef91965ddce29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5917c089b49bc25b49a666577159b83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641b215cc5cd36e2a3c896581dfa456526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fa438c8c6a73cfab2c49a2f4f9cf9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1400ce4d3706c91c1a388e9e8c91d09528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac75bd12bc33bd5db8d3f8c9700f91529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d08cbb82a8875ae897201d2e12b98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abdf9945bfbe1e2bed38407bf14963531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c13e4813e9d3ec1ab4289ce472c6fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac79e44800384ce607e7821a914249533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b519dbbd22d020c3b1cde0b28572487534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31b320eb5d34df6ed9450a016db9a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740f3343e548645e69aad1f63a9e9f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b6ec45ebda22e4ae442e6fb1dfa1b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2e9aa8746cc5426cbd239506d11fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b5ee166d1eb4e2fb15558c36ff42d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77303861fd8a61dd73d4afe7d9f81fca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0edf47a6baa90710553b48a6aa524a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89926f865acd2a7d15111e05b3871b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a0e495ec99282be4503f4cec31874543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b8310150ac00de7da90b34f5d2d4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007c2517686d46ffd2b1d46c8dc7861545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8f113d2572d9bcbd0761d85484343546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff20ce67b4277ee14eca5fcc30d131e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0332d6fb890f7f98a6f53abbe17bdd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd731e0f374a6f7c4811973714fbaf2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4921f006c1c9712ce787bfb2055d95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64267e6ca618600932c633cea8e28d47551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b653b20be5f756f44af75dd6fa65bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ee94acc5273b8ad0e0e9e38cb2491553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd856b092328ee31d2feb96e62d439b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8e1c53b543c9200ed476e4fdee9a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3902fd3d71146e9b72d6cbcd02707556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eea89aa04a384f2dc920ce9b90aede557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593cb4eae65f5b4091b418771674ef5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cf2ff17ae2910f65a5a1fda22428c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf04c33b6811ffdb06c947b17041722560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23616f42c4e886a2224c9755f6415c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdea933d716fb3d173be84159c5968562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95282ded9541977903b13d3694a58f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c20c526ac8ae0a0f79bcb9d3f88984564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf3e59f2febe85878c36e8dbf14b8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676f93f003ff1e4eb949132e2d78caf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4291afea6e6ec578ee90b05cfef062f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1f74ce71c9644022aae92d8a5e202568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95c6876cfe0ee38c787261790a0e07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224990940379ff7880751d63d169a17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477a45b9e10d9b232ab2fafa6b8d589571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b92250c62fa43137593b981c4482b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e518dfd56170a03a08daa5ad9066b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8125d3d617b24e56bba053d6cce6508574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9e5828b31d165ce869f99d679e39f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ba66c79ca62eb647101c540e82cd0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c698180e54841b4d71df2377a0d56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaf4144e1d2f2a222b83cebf2e80fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec84789891dcec9fca55b7a8ec7f9b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb15ce3500aae199756d451c45fe93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41beef4bc7c137ea0425f97789ddf00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d56e8732b610fcd45b14832fefd036582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc7dd228a0b058d845a924678acfdf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc13cad593a991906fb184dfc6642e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f55a40917e7eaeee70f4905122c5a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb0920b25e87d4444af11819e0b0e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11631f79bf3243ae272a6adc43d7f165587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce5a4bf4e268b1f7383e07adbe80a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff4e182446bc84d5d5afbdd7b2d3b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f881b1bb87f2b128777be6d62b1121590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e38adb55d99d04b077977b8de518c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b820073bca441db4ea00194af188cfc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effb0f2664fba3b7c0e675c2dfcc311593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903b8d85c7a97741d57c7908a88e83e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd19787a3e72a75169244e6794c64d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f9d4799fe0d99be6875d3275764da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887007ea63c523d72f1e8f1cf813ccbe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a65adbe20fff80aaee905051743e3a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8450da6654e0243514d16b8c1b99ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7de442952b433bb45201b7b3195d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df0d9706b119d8a5d78a81b1688118601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d939a613f0a454a54d9afcf3bbc643602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9830aa18edcfebfdb1a7d790d037b82603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009df8634bad7c5d644dca181008496e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f289a194804651c64c5dd9338e2226605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e63dbaed412a35886363a7ad0d5342606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f4968f21c2445f0dbef4a31771a26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef14d7b2c7cdc2e8b0e732213a62fd2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19681e4df2364fe645bea083b11b715b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db6f29e30d1c12b625bc1a209e4477610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cd5ee4493ca4149fea4cb82e19702611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90695403d49add41ad8f18a0c6315e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72205e84830974a20d8ab559ca063c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff18117009dd1609b7a07060ff3a4cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d94efdd9200d7bfef44dc48ebc469a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e87cb816328cf5853e84bd643a1dee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180120d2c45a290fd1c2f4eba0882dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3a8c57a5758ddbd6025967e1b3d1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab290b7014f696af1063c79fdc256d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a948c410a0a2b3c00131c0070d0cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad016e82577b8d894d888be0c05c6eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220a25c1455df7307637c57588017a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bfebf33acf37e417c441b43f5ac27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ccbcc3b8fe55bdb6a69dae2b1ba56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824379dbc0efe7a72dfaafb6f88eae23625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d774b2113bd72b5bd7d813cd3a8e82626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dfcae67ec93a3495a6530d5fcc0b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9ab74963609cd334e2207a95686ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9259740ffb8935a7b4af570fdb331629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d3b9440c43264d07abe46fd6d4822630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b333140dfde443ac53cae5b15f09635631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f7d1e579414e974775dd841d5a3ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c474a643584963e4b5a5866750441633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17c190f9b432bf2f2e6c4905f50f75634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ae0cb16b2cbae41423a73a4211613635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ddd6ca04fc3b461a715a33260b78d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24a5f4d94e442a5861a1408ab171de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14d2ea9a801f9c67dff7d751ef3d5a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9c401165314fb7e947556adc73caa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce2a0868176c3bceedee93f313ec00640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3974f729e746fad83dc749716e159f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b223653214cb8611eff4b6f401bd499642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1caf534777496778e8ff8aa377019d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae62df23ea19c05073824b2fec16c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b04a1836b5e9784063bb8b63f7560645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a681e95118bde86bc0bc1e2321c65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7add974cb868d835447a0c0c656b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10342de0752037b97dc7387672ac72b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb62989de23399df44bf15a3b43aec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb365914b6b957d8d3cf925bb4bb627650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6ac3c0711a138b74a22a69e1b6369651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0e2a3b6e70881de7fc4b5ae3de045652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238448e04eb0175856caaadb8e90e311653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d5648cf87f13b3576026c62bd0754654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37716d984d89e5bfb3b6c40193fd8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24832cc1d98b561348e9c08cfc196b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc3317fdedf0d9e3df9b1ccb6696a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9535e7c3549bc451245b4f31b935512658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18209c5ce5d0ce61503812288c06ec0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428cf4272839b381187eef084f20a52660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb705c84d4448b5e004ca9dbe7a00f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950ca8e6693f3a100cfc84fb865730d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a4996e284a73738ba6accb3e3b7fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fb003e3facce85256f36a6af26c91664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8675beda96e2f2f80de65996552182b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513823b3630b5d9c8b46d160090e938666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e07311a18528645a53039cbbaec5c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e25cb06dd2f29fb065bbd3a095ad87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfa5af20e9d2762d37d574be59e6bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb184281cb326b235d134c164ecf77670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f94de4c12fae7ccc0afe9a1a6dac16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff3f7b6b4d4d4eda559bcdfe7f7d04672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef17a43283feaff21507add38f8eb29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a533acad357ddd2623cc096279cce33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd8430e73a74c137076fb0e136a0e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407127738d5af5c78fdc4ddebe1eae36676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa16e12751240f8f541dffe3c354b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6a8d6a03a4757c667151b9964baea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fd5f2c10899d317c91607745328b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a296ae13bb0acb3addda4f57382960d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea068d0d2d0040dd18983c527af034681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf8e93d3ee48a671b6a5d53e50dfb7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcab3269ff9328b33917f944cbc457683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375262cf2e3a740c64042302b4c284ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03563919b11050a393556e9e90c6eea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625de3a9917467d79147c36193466c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d2fa26763b263878245c71a8e1567687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37df420bacaddaf4b8d65d53197c059688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c46b5ed6c3c6b8e464a89164761f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc794e2b66e08996e41c98ba2cfd7c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e61be9a374d8af7b710877913646ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523d487b17ac07f02559b462b8b7f5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7007fc75e94e1a58b2f17824bb788693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c42b588a55a596acc6d476998acb81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daafc5240752af64b263d27e3315165695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eea55e20835d9474d26c33910b166696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182a1159532f2dcc375722aa1929224697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ceef99c6156c147c8ee1d543b6a54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e6bd5be31309cebe2613215e3bbdc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f3db7500b68da115a1022306819eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382da1094495c5442fb1974bec2dbec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ea3c5a849dab7149deab388e28e88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eba71c98187ddeeb34f4480c7be96703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a219b5725280ad18ad0cfd9bde92b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7e5d3d7344aff0bc0d6d5c42b6295705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3150a8d43764233789d50b86443ebc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bcfad6566d48e57fedddb72a8d0b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130126c0b9ea12676e6649113eb12cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f31970b62857ae328638896a3c7f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecec9de6bb6d97899ee4c4fa0f5c3ed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c549406c4d4c7d113ba9eab4c4f75f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ceea29d8537aa6a75976e6b9b465e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4525c4fe6b3543a44912decdce160713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d762ef1875b2ca51624c44f9fd538e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3286557f1383c95b288392f3aad5f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08febbf415af9b48538d2867eca307be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b4658de24b3cef15af5dd72963053717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51766856b1fc9baf140889988d5028dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af966fffec662acca9c17a1d6b79c3b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e9f67a07db19dbd7dfcfa53ecf6ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b60fb3770a79b30f226c2c4b61d9fb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c4762ba8e67ba24be641b931ff49b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828407eb2cabd27985ace507da25ff91723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9029f77198a3961d43ba1aee851fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f72cd2d1692776a9dfca541a88b935725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e334bb7584062b162f3770182b714a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27198d57a1956ce273c81ec56fe0c752727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450b8a65bbc7813235c68c44501d094728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f9a8ea6aaef823c12660c33bd3b0c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee5d24ec41a2d109158e4b56e05336730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d233297e582a62d008622dba857da0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da901dd70a3b938c3d45df93e6d07e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada91d3d0c5ac2d960037739e14ab43733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c09d483ecf7e0d7b2a2dfb674d197b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dabc3e5b886d36ab4322dfc13c3fe9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56655215d2b20daac6aced82f2abf721736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccc3ce429c67346ded3e12d6b9210e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ffccb3f20518c6b8fd7bce8d702d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58a500eb0301e58190c88065b546c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e787b39f25427c7d88ce11b5adf41740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f464f5db9c72c7efc8cfd0dedfb9b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179caeaa0050aa49b1ced8157cdd0ef2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c93a8dee484ca3a724ce7c94b9c68743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a4900c87ee02652d2d606c4b09a9b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89715afe06e4a0a9044315c614d069ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b071d9dc0f60c9e422a1fb5029acd0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fa96b992790270bb10a59a16cc73f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4748d6cc2a1d11bbcb958b9318920748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58444c04c106a90dbe474d9061d3d23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaec7c88e76c39166dc9e626866d8da750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab4ff8424fd36f4dedceacbe857c12751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82e52f1bef00c457819f4ccb74e4e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8e19a2e7241b4a32c79b536e38b9a753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adee4d95bc10795dd61c3710dc132431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ce12d436c2433cb30ffbeac851c222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eef0d0ef776ee2aea9673ca21c28d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468711ccbc95fed82c8499fb0ca24a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c10a8096c8bc7fd5778670c64c9935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76cd233ee2d831be752ac4892de3146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebf128b34b73e08dcf9308f59771fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52599785cbe2cae0e5974f125039ac908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4d51882d8beae30ef60fe337d97ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f1d8cb99db764e0f07d9c47972ec310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b4e070455c2562c4662e89021e68f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983eccde97e1647e8232e798c5a16e6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468d2f5da6653b86e21b32ad8ec8b9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef793bf922496e0f73e59c5c0e101714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa6ceb8b60da8d971d216ed3a4484515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f10cb4cd57a529c0f3f5cfa506b9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e0154f75f40bb098a53b75c535c1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3d54059ffd96e28b88ba9870c709718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccae2f28eee7cbb0c28302775d35d0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d140d569cb76346d85746afc36c8f4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289ca7bcbb3409daef532a3cadbc9d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1d9ed5a908f2a82ee22e52f9f31b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a4f4773167753ae168e61aad9d64023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0e8e9fdbb6dc79aa640cc975088a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae917e945c35e43e4c04495598009faa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0d7c64a332cded806a007adac71d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e2879b2cff7aff648a21a42cb807427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29683b3c5c2bc31a5da1945ad848dab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b28ac125a2c4e605b5e16beab1c80b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13471584bc544afd771c9e2a7e8cdc930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6e4ef43bb563bce31b6a2d31c061031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde946c1425627e20a57f585867f77e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8532c6ef36647da1850c7b2d4b68e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae0d26fabb753cfff85041ea1b403834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae887d192918830ce2e4b90a9f29ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b6f802f8c05e4882b35b272e1f17036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94883ee1283bd8919a7ba053a3b3215137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dc8ff2baf44c156cab6cb3fc18f9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0dedcaa33c2fdd92a5065afc04a4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4b6e17b3a74bc20ec459e7df0ee3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e5b6af58569eea7a42c3167c8083f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0974eb1574339c9f79d8867ffd0e2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286812edd20a5a3a910a10e1a18527f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63beffc37004d876e0bedfde65309944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfc941ee8969b3235c38993e3280d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502000b52c189ffea803d7fe8b7aea246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd110bed1b9b5c080da09d2dd938110247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b01cea92836416c3b24069315a610848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83470aaf5726b742642cc943273d2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08b9f5778313cd5fa59cfdbf819ae550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e84c0094b7cf3711e5bdb849a9ebd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19959b54b3c13ad0dd97e60150c53a8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db56787b7bef11c6f0130552badd9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608bd81857c0e2185bec503f56279f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66200fe788f749fdaef3de431980505555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234d64f2314405a07129ba0f66a085a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77bb4bc1851d14848890293871be7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1a1a9687f0315f214c407d136bece58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a282fc81701975b1308370ae1f1becb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca9eb5228f2a46926b5920fc470faa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b159b6a424d27f167f173a830a103361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c84f88483bca29ef760abd6f9fdf762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc0eb30242d44f9cfe1381c9a4616263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188a9816db0344c4f3b62b47e80342864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794397c2b33d3ba4e451649b0ccc3f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549787ed753abb00b10d51e39d5313e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ff36d441436ac1da6d954071ddcdf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62fdb49499f9d653281a1d3dd497bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde285d45154e589378054236a958ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aa8d0449187b72f61de9a01e9c64370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fac90933ab3ad90f804f4666225bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9d9f499fea584c454a85d7892713672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191b48ebbec4286636d1a108b750fb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808750a78434a72ce13ee152e15468e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c0e390f43bd76afc3d3d6c97c390775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba306f29b4f17342923389fc0878a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a511f9dfa1c4608605c39018f59b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b778a6d5224419a9f526be9a3c32178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15922b637702d1b87f707a29e49c569a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24133acfc249ef2557d9afc5f19833c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76afa5afe08d84dfae498e0b3cc1bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b33af5a47214949d06462290648d8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365195a559770d81ccf45b22c0182bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceec01dc6386a76fb72b2469cd14b0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460ceb0c7df24dba2de99b2e84cff3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ab683be9ff0ec5595645cf212301386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0381f80e8dabad148656a3d270a3c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58782352ea83429b093cc27c34471e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646562ba44dffadf9714d3bb7a8bd48989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d0bbd88383871500724aff841f86d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf046e50c86e6089dcf16335f6fef091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04eafb0cb43580c0227a39ca41d7b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd73946ba00f82f3b62febbaaf643293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7c96e8220cca2eb5718d336a8816694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1c30a33334d126616d15cb351203995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563418c0c664512f622f372f8ce843b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97159a5e86d2da7402e160c682d4e1f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d93547bf47e684db06833d2dcf292998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e381faad540b3b0f81acbc301d36dcb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c62c35d288dfd82864b5adc71253a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825a9766746ccca1a59b8ebb24c71cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d68b16df6816f2d7a9c035c33c8deb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb149c54528e466b214fa03397d928a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce04cfd8857db2a87a94211e25cda55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4309b08a46ff820565b1d138a059951105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2609cd2f1f8494bcb5ae01bd30309b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98fb3185900a37aa8f869df251ac4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8c00c42ae6bd262ac41971be269b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4811acfe15755405dd7890d7b18d248109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e23712429d1a055f050cdb88436744110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888499170d701a54bef4acb5af1f300a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17f69c688426d8b7ad4f96d006a469112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a4917cb6ee7eaf876166644eceff5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5216d259216c07284df60ce8684bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb9d30511b59271390624c1238e76e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74510cf8b4045ec4970f6eedc42300cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dce25947440bd84f087e4577b5ba62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71f71407b4eef54d4845aae66250f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14bff4060ac16e82dea6a08682b548119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0e7536c44efe52df805ab523758b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3a6ac08c65eb4072744b57893359c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268e338cf0cc3e17e1165464931e4d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963c5edfa718a808b15e7170045d7f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce58f764196b4140c47dfd40b0fb45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8e44c75a202e980ccf3c91456d94e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2461471a220aefefad28b28be52a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844272c8af718e3be3a7359fa57cc0b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3fe5343db20637084870b90eeb6f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261b31a84d830553150a1c45915452f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106653802ac6531233e69e799949e9a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce783bb9de30216cc087a0485638ca0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d18fb7cc7b0dba01234e8367b1f09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c3d02632ce71e95c05a1876d6a6fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d2a3a6448d709323214de62190884134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48039a7258784021de846076350e6c99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272995c098385a6030f080874450b262136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed351cdc906078022575277513bda54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174be7587320cc373ab43bb0382ed08d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d8c567a5e333ceb73309eeb0ce031139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fbadcacfa7b7725e21bee8a59c912140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9399e91d78b0b3899f5a313137ec41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2932e10f5454a4cc62fd504c678ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4811463a6a796c75c622080396e6f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338e9cab1ac8e15f2002f55b94344b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a551c4e6e9378522d1da9b302b4c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210265cfdfdfbe76dec2ac7b4f4b6a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dc07a2d05dd5e67869bc08d4644d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226677d01d414685d08a11ba5b93184148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8956ab426c1cf20dc847a5eec87df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ea48f48bd1360190799ffd6a77de0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95d0e183f00a859abef7e29182e6eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4522e53bfd130ebdc1a0e0b06700064152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49132350987e4d7380bda407713c213153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6956be6c2934c01414f632c170b56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66e14f6eeb75386b7275ebd5c5ea06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12253364443eec0734543a4a11b9c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27854238505554b3f61fe47fcf46d387157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b853c5ae776d9d6acc430263dd8de0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffe9ada302e1f6108bc8dcc4c708b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f0b419e56a7993c8aff8b32b6f6d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a200a951a9695f607d502c4cc284b01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c62dbb512e1924b274023a6b3d55cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d013879aca22924be9618c43e5b2045163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4699597da927604d69ce74f07e847c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6698d6ad0d12f45bab792c02aa4e6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1897fa2539d9f5f79926f694565e49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9d838382cae0224b6131b32b197fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0fd5a55e57ce096466be83b870cd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2992d6402bfdbb4cdade86ed8b7b7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7bf2b0e58a5989ba3e2ec20a9d774170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a01abb1785977f26019d139c51e4a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b1bb5aa53670330149be8e8991a57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5b105d212da95d735733fa781a6df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17483fb3a60d3fe9d6baea8de86bf6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4314d0d50827395cf60f7a173942f57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c4670fbee4fe5518eda277fcced14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5e9ef67bef15b30b82c963ae36554177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78384bbf5dfa54442dd461e05e3a5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5508630f8ffa2a361d8779341f7168179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf8c7646476b7488752bbae4bff35b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7099a882cb42571e51460c623cc0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d6da532fe1ccd179280436d71464c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa0762688c8c117e66660a66918794183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34911f8a2fd1bd60a7bd5415f149488b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cdf42cca630b495dbc0efc2f237c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6faba8d6c9b6806146e749924945d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24797327267f2b388fe3a5d8bb5d8b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc042be8dcf53cb6d73afe70af0474a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdcb5ea373191476efe34ad68cf458189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c07d852385017918a72b7224e2fb3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bae52871c43b05301559b5cd32acc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f0941aace0d17c550277ee595812c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513cec1d315fe2b496d3c20a8a061c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c823e2c39095bf706249b9c5b4968f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12cc8218d9f79826eec18be46c9fae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5513ed3bf69f8b9e45f0def9420d1b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38617ed2aa880814356ac24dd77088197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb360eba3ed8448bf9b03053dacb21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08feb81dea40b359eeeea226ad2f2a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564590ddb7f14a01117b52112c5f816f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20809cc9b19391713c9b2fc2bb6e5c7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e13a3aa4c79c01318dc4065714547202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ad31d1ae37045d4447bff3cb15847203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f326ee6566143950b7b7c96d59266c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b6b517d13c928dc4143472cfacba4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06103140dbf8dfa8c31d931be88e4f91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72a0860d9424067da35b974059261b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596657b56be665e18270cf269da3e10f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabfab6571377cfb55015fe43ea317a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada6d4a63b67e4fff813dd2e4473729210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf4472a78d1b0a49c354725c1806f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5883e1b486fb06e85f7e31e7ed13a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33596fa45e6a9dcb4e94a53c0365bb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41632b793ac0fc539278b29d4db2a53d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb27c584a686c9742e991d59aa107c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1768935389bf6b0205a049cbab05a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592459760e0c0a5b4d106708e22e68a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592f1bad41401f7ab35e1bf365655da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620dff6a72bff4902e51219b1e514d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4922ffc5aecea4b1d9a89ac2f84a56f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316864623bf72c2b5ac94f5c7fdb1512221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7177d830c2fbe79962cd4914495e0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b465e06a8213259d216181e761d266223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f47baf8fa4d33a051797b735afeba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e64d0657d673272b7a402102de1f0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54188ebbfd7062743c3049b775ad6e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae3e6e74732f684f3a97e486a21edd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af1279b7398e04aebbaea3b9919a5c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80335053a4224996030c238b92243399229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20a81cf6dce9d026cf3b8a973bdc08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9c44de9a616e26b38e6d5f15c116c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198605700bf6d9822c16b4af0951d144232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a3872be072726698bdbbe19170eca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1b287a9e6c8c64812022b6f960851234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21133f5b150c1e1765812c500c71814235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e33d3d42a93c63ca225b6611bbbc1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5121ac5b372f98e8d89dff1d0f5bf47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9e3478d58a95459f35a72b7c846ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75090f8ce8c421fc6771aab630c10724239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b82d4124f4979dc98d7a7142195f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4bceaccdc46076282e611561d883b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1d9c829e0a843b6f9cb172fd85dc2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d56e532592bcfaf39990d49b4455c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4be5f5191dae7f36df19878fe16a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa75b25bd4c08ee078bd4cb783f8cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db48202b4c42c950192c3a235df87df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4654b4653815d598ae4f801fc0f1c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc29a90d47d85c76c6059f8d05e1c27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dfd958399273049d2b73b44603107249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cc2d6f0d688f9474f970d97aab302250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1731f02d909f94218ab09b853b69f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24960ca6f986b46cefdfa5e4e20cc87e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c73f4e6bd60dc22f8870ffe90e82ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf724ccc519a26bbd7836aa27fe256e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c68763ef525097fe7a847bd7eccde9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73960f9a79145d2f80267f1fc472b4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f042a30a561041ef6843f9a290b3205257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096944fffcce4610c8031abfe60ac02258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0306b0e02122296d4bf3cae3a027cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a2452c486702d483f88f81e258406260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82c263a008b6d76e7e4c12aa7e320a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1d3c3272898a0e223f2b3a34ed351262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18584622034ad7e4bf07f4849a7e7048263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c81d998226ba69ac190562976395e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618588972f198eaf8a7ee5d134426063265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550958e38939f29b603a559fa2ebcb1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a1554af633b383a06ceb047e86dd5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd520d826a39a27b3ff2d419da9ae9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed6fef335bb347b5dcf46bc0ed842d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d4fb0d26e456809e09860c8347452270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30febfa5dce8cb0d46cb0f6398fe31e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba785cb139edcf31cf0882f132e065b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378c58abc82d6683bbd3b748f3a20e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061d41f4d639addb3df28d86e4facc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd29540be4465b82f030f37ce2654c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a454d23c0f1d3dea05d359d49b62f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76172e4669764de3e73a04220c4e163277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa19d4da476b50d284ee75f872df3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fd91b46775ed492cae7d58a00160e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef786a8c7db1c087d7436d87a28610280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4bc98237626fe2ab570d97860bf6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfa317d3de9a13b8582fa147fd63e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b596df895995fe66824ae1625a083283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0270193f7298ee0d4143290c85d2cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2b2ec73cb9ea020e2f179647c4e2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828a907c67aff33c73dc62f9d3b3bb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a957ed63a4d9eab2a455091b1d277b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c72de6676560a9d9d7cad6c24f380288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10babb8cd495923187754d00b5f494b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2fd56adaafb6b3235fde8af2599b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d118104a13104b2d4ba51d4b2d5a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86117f208b0082a2950ee00d32d06b3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326a51291ccbc399f0cd52689313097293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126ad7cbb7f6a534abe0c5d6d2ced82294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082da81f62da319ccfaa748bfb12ac11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aba52700e9e0b7e5439cee622696be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884865e3167aac666ef5f44afae21c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0f7b732fb83d5a995761a17d8f64b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fe956b449a68bf48503cc50eca576299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7b1f52d752d4a0ec6dcbd48741f40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f24f177f3d91b3dd8f1232b13cb80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce0e41f4f8a189b12851800f6005cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eff1c5de98f73caf315034e0a1fcd1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd0b1ccc054b3c98f6ae7ce759629e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c034c6e2c5f77be5d4bb8ccbed856a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224abb33580e2fcffd9cf272fb6531ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e956995b47e1c6431c491c1fa24b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b728fddcf87fe58f8c6716577d396cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1cb6689cacf372357e775bddccf56309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0779228a533967c230d6fa09e0527d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787177f2dbc00835f0de3f83df36f7a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8300d3725a7396c1f42fb4e9b0218ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7295fc92460538de4281530b46be4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9345d5a75ab90c5a4a1aec3b329063314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1356938bd9f3ec2d1a3ccf6c8059d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce088e7ad16e2d89a52bb2f1110f5b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbb0da8aeab9788a54880ae3451645317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffe5ff58fbb5495b937a1fd1feb86d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd2a5370ec7bb4e51c798528e0bb79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf56a913e8e469815d219fa9022c65b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db17ba0cb83492c32ff2afe003c77f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1080d8391a6c29d819b1587f649fe5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63873b97dd0e843f24b864a93e46b8ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4aa4f13c291f271fb15716936c00f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0de0e8b2e8de479cf700a48fca3dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b61c310e4a4ec77da3f0f4cda075e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104348c18148098744a86d49ba894720327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d8e1263f0da9482216a096b6a2526328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9372001de4d595cf9fcbd44e95756329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a281e1b5a35ad03c3c69d250de9621d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e78cbd7c7534eded0e8dc5012bc7d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be399f8a652cb6cacf6d959df9573e6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d226981ea6f521bad66eb02fb1501333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1df287a3b0d0335a7a7f394995f632334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd8d0484e2ef55c2de7ea6d75b41b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96010cabe5dcdff8257af4a1cc1f10c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d313c05b7b8d9af473aa5eaf39b97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5bc891171416cf090f8f0153b7063338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d5d22d80ef9500b6d455c627f72b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec679828448d2cc1d51d05a61b3d29c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b44a64e790a25ad555dfb1373a7d53341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595f1247df55d34c6b3efe98a9dd871342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1d5b89d0b4547fa7f90a244d04555343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff4afc619b2b710ea47273bd01de14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691a12e1c5eabae19a3e16d8d5661cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac152b0e72f8a03ddb15b2654c5a92a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7d39680b24a5098789a5c51e5984a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024a41eaec01e742c2b309fb77f52be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ea2c9d96fd8736e0e824c09325f3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280b0a6122aa7204ddedaaa88ca5beb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6465d6c379a5e78726bfe56a802f54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc78f390f0bdab777376d68f206684352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551988201c0907cad507acaf2029a0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cb8a6c18b4c35ff32276768cb3325354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63033eb66ee4869f859c09842d5174d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92f0be28ac2317a174d45b49ad5f77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348176f3b5b3c522620b09643651942f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e480a59bea666ec44d1a69eafd493d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd66102563a72488fa327988754447d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99bd76699901bf74cf05a7ec792eb3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c60b1facb46fb9f92292b89a52a18f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4004e0e5e5b39de2aa837d697776a05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e3c80ee9392495832c10ae4abfce2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625283b79bffc8022fabe260aa14f03a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d8996ec0726baf7dd31b33e46a5eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3096c7b86ea7e491fa0f009cc9e3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5765e842bb4f51220c69653ea273fb3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae377832be625f41e35d91a5c13808368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585e2e19eebcc95baa865159008743c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326db9fba1ace6256ff123677ca10a02370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854ed5413a5f16f4452925d314c7122371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e6bcfcc3f4bf30199083960ed5e36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa203081cd274c2391807b0e0a1f3ca2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f68eb5da6c6dbd4eeee2bec7ab203374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0e1208c4289f7e8c012cccd348233375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc881c83a84edf6d16026a87547e6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24699490bb9bbc76e2e6908d1696c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88de30ccdb680b2b0c48ea6b1e0a17b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697eb4fbef4b0b37be7dab93643b05e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19e0cdfb2f307ee42f64a461aeec8c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cad9ba77dae6c42ad12479b12224dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083783b4496e4bb0caad0a78d8fda29382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6df7582bb5f177045d1ae46d85ea70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc6ec805ad4ab67a6781b8fa8e6820384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ceb6d642c0dde37840530d3a2b198385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6e967e1fa548aea18b49b614b9577386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92bbaa2e26530e5a3456b51ddf76de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9d9d84aa3ff1aa341ee95f6894448388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfeb9a034b6021d4b45911c3d5bbe62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d6ab7d06e046c4c8af5830be5b677390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1c4535e3ac83c004f61aede9bb30c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cab4fafb8d8abd33a3c05487e2ae87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661fdc502abd5dbeb1b808655e53ebb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109eb95fe87180317f82330aefe2e53d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d882f4e5998b392d63e0d4a157780b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a89928af131fa16a677c9acbd8563396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1213c43c3641896f3035255cc06475397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8f21037c0348d5fe2370b4fc6c8c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f190f0d77ec3b486231784a91a9882a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bded5c6ae25a49216ef11f38f19788400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f5897f9bad42c8bf470237c66f1b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e854d015c09ca042d9eb07e90d0509b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe703f47eab3613ac9ed9811709f59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282701ab60133812962958b50077c66a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b20763305d15a469dd882b2ed1512b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1e61c516d0160c7896008f1b586bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b75aa0832b30184f2ed6c480dc4c90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66a51d89db940513c3f97b879d96fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b6016b2e0fb646a16e1d7335426a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356a0c523ca087ac7697d35708bf77b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18a5db5881eca90190cd2bfec84679411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61805c5acf9af8f87ec586d506fb1b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc8747893a08de6a375ecd458f798e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67170c860c7ce4644896b02bb6b9313a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08522960721ce289368d82d6d6b2130d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475759139275337bfff9e83e3cd15614416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fbfd18f1ea2046f8431c4ab10c0de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f7d1b73140413d092a9ef570d531a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77c7c4599318ce54538910612771c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8608e683d42050954da8341b9013f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d04ca29cc914f73f60aabf6c057e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285755603531aa31e66fefbdc9343794422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8b0c2c71dabff38ff6d21527e65bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67be3cfa3aae1f7bd09a75999115076424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b630f5331650335bd8d23bf283aa5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2be43716cd453d8fe34099fd3ca6a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e7ed8f0bce9f243b4619592276221427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7b8693d4e3fbc58d882955589b921428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fda9e8482e9a258d6046c4ac0980b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213cec3c3a8f2c491828fe8c65b6291430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6320ea7f40f7cf6c72439c443c506d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df002a740c8b373f90fc90428c57dd38432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cc05f9d6f9e8cecb1aad282474283433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95f6567971dbc5b3bae464c6c5b81c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ee51ce9475c28a2185a6ecfe10ddc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4547ccbe225ff2a5121dc25aff206436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eade02aaafbc463747a069eed601eb2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798a9873c52eeb21f57e5a4d13c00f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6727e0bf718ff72bde641fb41227a8c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c200fac8a6eef86764fdec2c8799dbc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fa33d3eb743d748b2267c57ea2c5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9f2fcf0dd7e7d0160bdb8e1c20cb1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465227ef8415eb714655f1907849c0e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a51b458232f2db3df4227a982e754444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7657b952aeb08f561617d1f570f7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d6b5d68dd643cfe0d8f8e83a24236446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec178958b1308bb81225c8f8d8abba6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9b0bd4c97d0b7bc78c9cd64c20489448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e94ab33fbb0c901798360ba046237449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d134b7a9d3207592a9ca0494f4646d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb5bd5e754a0d4aa1b49fcbf6c5368451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdd29531acbdd97038a90b6dd86251452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7762a41371b5a4493199075ffb14b93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d40e2bfcde7d88966ec0188610c1b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142474def7548b12c6308d6a2602fc23455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642028b2b7194211395b9002bf851b26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bbca14eda11baed4a0c6e8f4596e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123125ad22dcbaaa2c145ba7b8795e99458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f753b279d4fddca02457d04413d32af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd1e68ee9dd9fdba3465c6171b8751460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b84b9b1d7bc1c5dc78468ba0fd512461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaf61fc16e1fba78418161f4895a20462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580b0f89a0186ab2c5cc51884bfd400463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86f3acdba34a7ddf76e4b1ee32b80d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3525a39e2c7636db529dc45a0971ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff885ff2cea852ab25631ecb3ca012aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e6c41176743775d8e5701cb89d99b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b06facd906eed2bc37d2a27b022e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df7e7dfb85ede7d827b51607e14edb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bd51340e959a24d437ec459287015470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373f99ed71489ffcbef22843a0918ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b76a1bd18c638ca19705f02884812472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f187454b66662b4e7b01402f52c474473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865e5c4fe34d94500f4f7978bc9f5b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e63faf3e3f31f6560125e00c71bf6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0d06957d0cdab8ccbcdcf65331b73476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9591af725923245b1919619a48037477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae94cc44aeab0af159b0daa54034f1d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f39dfc1b8ce675a6191b304cf661d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbf4fda6a1d5d89f3cafc0a630e4f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac302af89784a6a7707029654dc2d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a4fc27ceaac798f0113f866f32a86482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2810639444cba4f4edd78168c4a8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28746f5eb487c115f6e63bc2b64d718484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71c5b3c75ae73c9c0b2fdfeaac9860485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11a1af402f80b643d7685f9d63bd5f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef1296080e1344bbe826d2c272cc3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc13399aaaa6c932db8513050e2c1f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa968542da0d1bd4e9eab36299e9d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3728c80c36c1e70782b33bc6fe68ef0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f90253b7fb8b7bbfb9bd95fb27dae0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473dd624af7e7aed4204b380da7aa2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f23f5506bf748976f95ed85832937493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee6c64891f9494babcf4f7d3f931d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3e81115ad7b2f32ef61580c3e6b89495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f91a5d7e1eec5fb56c6bc38ae9b3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6281d9cf0534db73334e188046715497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c3640e71daf98a23b2fefd89449b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e74d86576b87602d77e71acd272b73499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038fb37ca18196229e4966563a1439b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dedbe5473b57e0763720ee9ec72fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f26f29ce879a3081a436f6a784ce72502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dd97c1105d25305c8725f28cf7f56503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02e04d59aaef8797d2b22d097b91df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6799bfdd39c9898c1a7f7aaf0bb98a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31312d3a77110b8123fbcb21f55133506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc5292393e8e784f8178e048effbc3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2107291ebf751f5062867488e0bb63a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5937ff4ff64e159d22837d8bc0e7fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae77a8cdc4ad1209ef86e66c844226510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45f80e83a56ec4b9404fd81f02cdf4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0855ec7446f22d4d264dca2d098dcf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6222fa0185356a8fe9e778897bf2e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b82dc117ea324945b8f61160b38d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb43dcf72c6a1d42f09bf7be4dfc52a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960433e9ff8a715de151b1608dc00ae2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77622d32d6eeb408d54893d72be75e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644ffdb6abd7514ba5487abc9c3daf7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37789527eb2b1cea8e7522aebdfef53519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a011ef56a644aebe46f3ad00f55a21520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7428f1e22e90d44fbd01150ae4e48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3a81a70ffbf8cf61755ff1796a703522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a55f5e90a01d34dd542d0630e71a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e3680bd82502379cca4edb7b8645e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06c7ab338f2daf1ef3e60216d6b904525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9652d4f1ba79ff3efa957f0d9560b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9c304b9facdcead75bf75db10a22c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626bd180eab561d027957b726c3e0da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e48cc25afd5c9c21c3faa2656606a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27252f0e32bfed4fd44f617864e204fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef517e3c936f99d8d82d21a1dae51192531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b55c0ed4932146a956e228e6dcf7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea245833e851b4c14466fceedfaa3eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d372d022d35afda224c454cd1f759534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef853c4b1ef4a11589bde15253496c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d16cb44947cab9d0e36612e038867536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962fca43c9c75284fc56bb5362d21a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef66ce549df944955e262ade893c3b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d30a78a74d33a34379a0fc105ec2d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a74733fa44fe626f730e9bb51152f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de253bf6b175a21fa17f989740411aaa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44f656bdb5369b5904a9af5bd58ce5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2499d0aeddf6518e4132937049555543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765602bed91369326775c98a321c61de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c261caa1fee4e847e58f9387471e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25517da3441850e262dbae7e36134b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec895dcfa4a56c55768c8e34b43741e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b67189759bc1ad4ddb8b51939fc69b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa766ea1eb0b31364305f0f0c7571e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5acbc241917afddf72a003f7a078f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a12f1814a5fa15a2b257746c25e21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14dcb8186affcf2f3b3490c6cc0844552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0d0f640129fbb2a852222aa80ec8a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1ef280a9d9794b57b7074652fe411554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf893a008e34ffc926a175a496f6f64a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984e071061b62b4093849198834ce27556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e48da87f36742c2a10dcf4a96b5d92557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56253ce0490e2709e9a73d29a813d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e329b44d3982cd29150c74a2e4957c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef5770663ce56e8cbf80f77e9081f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991341b5f9a22272ba7df3fd78358610561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a71c0b8086c131d0e06b571ac9330562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf54ec937bda730039e5d3f08752a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf78d2c9bf666d0b97845f805d7d0bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e273c5c124e137e9e42cb121127d81565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcd28b205759851adea48279f9f333566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f533820f218f050a5da87e286c7a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0fe23486463463d4f9b97e9484bed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ef675751afdf82d3e7d59b88c4a84569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89962a9686260b69b90a0b0733f7f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b35a3da7f2a41cd31fae08372714c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d651b4b342eb775a8129fb719e27e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351d20d8ba64e962b3a3deba0aa65ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e8870b395c4d1926b1ade7fa4b306574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b5a4228e2625c284c7334f6810939575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d925a64cced48e58ab4cf0b9e948682576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33871aef3faacde4cc297798fb61d78d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88874752f7ec6ed5f21d0792b602d460578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fcd879a9df91c50a10c804e945e87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97477b7ee772cc997443a4899fcad6e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5503c339f4dc32a0fee526aaa0cae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9abe31d1449e8a28187a220f2887c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6030b76f8a16c2eeb0a03a20c1185583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db8583935ac970ff1967102fc34f76584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b4cd30117939e85ea2d91e57df0f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bae2f304ec42e980fb291154ddab1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a1478316fcbbf7733213a33afa591587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc179350c8bfad08b506bd128517b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db06fb82ed74192d66401494e2e3038589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a5b1bcda909abc14e14e4ce56e261590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3c781a2710cdaabf00b0dfeed4f48591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633f199923b0048ff27ad2f6496da04592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5ddee21438c65382e1eb25e1ab7e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580181d830ceed7ddb44db0d063cb45e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972df88a1691e63f9a59212e2e1118e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc13f418ab6dff2a952209efe2f74f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108df2a43c0fef066eb691893265c7b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b2419157aa790b81c9a9effbd98b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e8aad3bdf06c194ae5b589c4b8a60599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab133e2fba3c87faba0cfb5abc2647e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc57a8ddcf0cb74c7c3a3998f278c32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fce3f431f2ac36ca81d31dee1bd00602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1ed66bf2ad0c925efba48eca157a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab148a42ffa629f9451e48b97132be70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc0a9124a4b7fe2ed076ae03af0825605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7189c4ad63b0aa50b25f2e01d444d0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4ddeed395792e62362205bb2da605607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86726f2d4fcdb446ac7e48b9a0e74c53608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534dbe0709bf914f541e8dfdde228d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d621d231966c5ed9d93c55e4f0b4c49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb20387956c7290ddcf352466df4fe1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4337bc435bd31868c81cab90c340fd2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479dc86c298312d1e769a78c8eb5aa2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e354f06fc959ae688359e2ec5b415614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463530c3617e0f54dead61a57ed4311e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5bc3f90a5f678409c9fa6ade83cbf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a541706758d9b4371e8c2badef90b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375b3bc0ea0357ccbd7e533db7ee760618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc571bd75f80b5c984f897617529e2e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9926f331e0df7cdd3c29184da8f166c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c67ee1ec8e41370337eb4eba4423b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25bea9ac1f4a7a201db09334922d89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb934509afceb9ede30da8d4dd834d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742a3e5f4d3de45f292dee171f38f71624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629243cbe6380b376feebeea5d4861cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5fc18370d732d26652e3fedd64afa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb641d795671d49d956abbfbeae4071627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2af8bea8c60073a0b666d74c72de1b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fc1551d1665658f2fb2583cbdbff8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf889ec7b08e959c55c0f3cd6d59125630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2be8e06ed141bc61b78693a83da46631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fe3a7706132d41820077b4a627d52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9c56956441e1d52c15f25ee216cf8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a65ba51de0d41590b9ea64ee3477b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd83618a7730b93fe442d6e9860811635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986991d4c2bfe953634dfa9a391385fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09f9363af0fde598ed6c6070585520637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05469f11118914f832e0ca24b711140638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522a8de5e27bbe9a1e45b8b352b82e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f4fa14e66432093e6e96b2d540016640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6cc4e4b81be85e0b0404d56ec6fca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c9aa91a8a56fc17872a9bac1c3272642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12835e702a15ea1f912ac0cf876eef67643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cc699fc1b88741caec91eb102f10d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f2a4e65b0bd8eb9728cfc031bb3a7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb62c29c2f7152a20932f09266cccf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82b9d6472c812853a96a6f259b060f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f1cf10494cbd2670b5b52983fa4b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cca93f3e7ca8e7ce55d119ed5e2ae4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caadace57535d612ef1eb6a0c95498650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10418beb678d3b46c4389a537a489398651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4319232c2e303379a1e4626d4eea340652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b10743588198cef9735cc2dc06bab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0866814de317d583184999d5980287654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dd3f6888c79ba9c2861c5dc598db3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ef5433cfc1ac23ea3fe194cb801c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609f982fdca29cffa1e452c17443736657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18154b7679b9673d63d5c4afa41b6eff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7279e144eaad87dafbde548245e97e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05facb67609c99dffa0856c368f806660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fcc4f6b54eefc5c026e30fff4deb6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a94140b304756aa066585a0ce5f680662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dbc5e1a4dd0109c7ea2ba89b956e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff79786a8d28d2f627d35e1579d7c5e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0994f67c5ed28bbf59dec7c7acdb5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7b8362c5c9feee78aa31e2904f2cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be120beeacaef40524e76d7d4287146f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f403427d4712bb20fac1b45e1e45c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b9ebedd978e225219906e9537d425669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ed096ab823d86d85a0813ed470e31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ac0909ac9a2ddf5987eb16595a900671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b0aaf031543bb0332973d24eb3670672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e65fc96dfd16e5b23f995ea62b05bc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48272d6a0658114f970395a6e44f49de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dc68899356f99dba93fe7ba72fe8f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444ee481f035135a268fed5f600fa51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe680f115b8be482afd3b0cb7933b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edd80649231ecc77c281591d393da4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e44b41c5b9c67f2d64c70bdb1e3eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ac353b2f296da701bf20437d36ad5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38a1f0dec8ca5e6f311ab29efcd30c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0222fb288f62e98b4d9410fd77127682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d4b6c3183f8e310c807988a7c8e64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a455697c14d107aebd82347abcf0820684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e1e28f620980cadfd57b2f87f742e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b098f01a2db63eb5eff4719b96dd0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534fee9eaaef355058a3809eda4bc44687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c88c62402402183d67e1f4dea92d9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0418e9edabf68134a97bfd3936a50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12845a06d3a34529f8d9cf808da783690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844cb0665067996daab4e0ad7c84c60691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4426b5a7f89cd6d5a9ecfc4939cab2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931b0fde6b051e886e31ca59f2d0abe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1843a64831af766f34ffd5a506c9890694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa53dde40b54b0978d93fa914ae7d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1270c16ca183299fc2e591d3e0b2c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33f675d2b639feb7e3c8d8996fe035697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803e05aeaa917d3cd48a24e3713a294698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863a3d5fff2df1e3aa84a096198adb8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9a80f106d821db3ae46f8669ec8f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04319a81a83aee7b0dd356ff93bbce0e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e7eabe37a2b6f448a5a2514583ebf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bd7168cebda943e40be3b7c97a11b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ef8abbbb1d2b42817a27cf66d8e93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f00c399a6638422105e347af83083705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac46aab1aed201c75232e220857e91706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887ce3f5b2a7bde14d21dcc4e5d405e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cc082f21c85d1384e2f0b458d28aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac59505dc44a791c8dd4f44dfc9e69709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fb0e16bc27a3fd64bd35e3c507ca9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881aaf00d776e2caa221cf74677d3e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b68105714fed660eb440993861daf3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a527e1d19e1f9ff7c5a3100a716598713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9387cbb3905d39d97c6b6edfa2bbc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef16e5aaec20331a0101d633d9720bf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c3a6d83b307ed55788e8f8556c929716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e024929801d69da859ddde950b0a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7a65d2eaebfc8e4708e56c0793f57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b28ce9e42b6acfc250cf3fe7c1549e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc937c8a3b8f097b1f891a7c141b3567720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c972fc16a2759cc17f72796d6cd7e63721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ec7be4713aec530c95c45e9fa5756722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9012d12e8452277c7d7bf91e64cfa08723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdaaf1a3fac258f68b4a9304fb3504724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49958b1f27d2230c634ff85c1f0c2473725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b679bf2a5c13061f781dae4057925b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d959f23601abb67b1a193b94a23cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47651d46fe1d308b650ab01b613fd6da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d58d1b8d71fec4ba02f96becc2b87b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9719cb340d941e20a19610ee23137730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6d43f4afc5315b4b6bd57cd757630731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edd5d120f4e7bd4117d8bca05ae9bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21963985e74c58422e8f28b326024309733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3d8d5dbd91db9da950e975895a673734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501cbeca46c87f70deadf83f7e67204735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3c7d64675c81b22eeb121cefa0993736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2bd4490fa7942259f6b4470c2b1a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa78500c6d3e9d21e9854ce2990a8e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb800ca23ad965b8fb67af98bc489395739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bc3d2d3bfab03e592938919e818b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11105c662dbe7eeaf12cdef3fe9e9afa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91888168b09f8036f9856126f2871f48742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0993a9215a1c8ebfa3d9e90e7d6d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fd743929d6373ef83446683b35ab9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ace8f89764f6424b49e180c594d3e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0709851557e0de1ec4a0c0f8e69a47a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846cdf5654da59ef07360f1e2ced582747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cf9c0ada03146636a1d563b38e6a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f294230728499a84986089eefaf4f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8f3f677a2ee2a9a1e8e8415803884750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335ec7766eee65150baf7a22734fa68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f30d25aa7823a47d57b6f01681eb9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a1c1e44120651abcbf9f62c7eba9c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>