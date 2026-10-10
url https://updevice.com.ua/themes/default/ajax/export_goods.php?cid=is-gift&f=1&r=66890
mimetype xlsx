--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39274aa86b820793d3203a5b9fcb151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1448bd2ed34ac9d5b924d53a0d2022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa1b344bc7746322fa94401cb927813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bb6db022c6f68ad9258522c4ea8a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747362dcdd4c11b14668b37ebbaff9b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f484b4445e0ddbfbd1d4f93a8d7b5e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d89057c536c743b4a1c10cc029e5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9503ce1b6a1cea18e8e601bb710768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4a88a390fa2c7ab05bacc5a86e6f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219fc6c00c460bc1b70a6018870f72c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4eae22ab974fafb81895acdbb8a58311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c90033c2cbe483a0098ea83c413e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202bc968a84cc3e5900231f69b9688713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2882cebbff9315c5e9a7beb4c3fe314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba6c93229b8f216f3ac63ad9e6842215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee2a22c69e1f5f63a145909e30c07e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30d731b73cca1e5be8a448d7d2f15b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7e1fdb731aa6594520fd7e4966c0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d6e32a11d8e17780b423e0fb8c6af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9231206c96611b6e22c40749281f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7330dc09e5ce09eb3be02b3f27036dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b313b8181ea2604dbd7adce00400122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f7ae7e3469d033df4ea59fb40745523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542c9fa436a2168b287771239c9c4cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a20b2eceeb053c6fff1857ecf419225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad350945fb8076381f3d3bd8617a632d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d016b5e4998928abbfe75c851b4a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53015c09bd92b3baeb97b307aac2a6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077411a3fceb1dddf98be10d2747569f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74481c51b5dcaf4af6e9dce3262a6c3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed00694358e02b93bf672d68b71312d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181f6316fe009df42c6e3f1db88792832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c908d6e022784863bee4da33f502533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d948d60922c1847583cae83a66dc7da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ced0322f0004a32ed462868835bdd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1e2e8b766d6f00f9682f4d953058836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06ecdacfb8a0030c20fadc5f8d8e8e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4edf3245ba41355e6d8403fdfae4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70986c30d2b44ddfe99ae21974ba661539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c9b58b7bbc9ef671bb5ceae0d3f0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfa34bfe09c47bef6d1e3d1586206b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2502a6835cca598a72fc77190a77742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cc6415a0462369369ccc2897b6dc943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc813adfc6efe40899db78d5bccaa644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce0c9ed12eb494e56e67b8c7ec6fa745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75f21af6804289caf02ed6b439259d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee38a175283a9f26c79f235c23b3f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed400ade5adf1c72d1ae3a9d496f5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed351d8372afd2f46f04f9e80df8e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e75471f0593dc7eeadd2085807758b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760484b6fb735cf7f8fb9b429ec895fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01731b756b23f79dd6169cb54449cb8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25822174f778105438c95ec64b6f1fd453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f7a776d7f79fa1c3c568cabfc350d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b954f9e85bc85c9b0454fb744e67e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717ea024b5ac6ad3160b0b9e99e453056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca805860982fa97cd7c1309c1ac99c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b06c1345044044e2e2702d91ca87e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f6167616b43ea401614145ce2df5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8aa11a7ed1afd0d42439953b12c8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668116e05211a83c3ff76a28333920861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a115a64e0ba9d8dffc510b7b1e1749762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359be90abdb317d239d1bafc60d16bdb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93d0b9537a91015d327584992172c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93619ead421dcdac6ac68f19743dcb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98691bd7151216748ada9e43b1077866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111e87518ac4a5830729aa7428bdc1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b28cb89dae89170ba18b97bef7a14568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b955d0c825ceeae82f66d1e2c642f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a0bd73eb2fe795b2bbac04c9b97a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b46ac1687f688a5dabd1e39e1955371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dff73501f86c2e2123f2dd14736d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1558cf380925c5d9aadf6c14841a1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96597e4229afa75ffb55fb41804a1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0c1d0794036f7296f5f2080bce3ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c61bbc6d5ea7e7f86020d87f347eb976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e600cc96dfc8ae5b1f88be8f9f5d2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62331b0e2259392b4f00838822a71fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add8822ac600b8cdd31b56ac22ca78d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c33fb894f8bee94d809aafef98d91a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960752b5d4835efa9b402df832760ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce419f461a8c205dca3f6f1c5dd7c2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70887596743b99040ee07ddc5783277083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ef9060087f090a349b3faa20857b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620abc559395171fec1fbff594ad126685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbdbac983daa1781ca752a5944b1f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72594241db2633dcf892527aaccebe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7788a00d37fe5e52b92e22e2a8894b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049ac8d03b99ed22b38f50a6fe7346b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f35df0bd1b6d63f1049eb90e3f93b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728c97ecdf1a5426283d87e5c1a2b0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b017e016d5d44151b6a2c7cf48a7db192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afb2fb2d81d1826667bb36df4ec70c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e14cb751549ad3b6ba9fe75423cd4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a27ad5f289e2765d178f2b56255fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef37c3079dd826e473e298bce0888b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598ee1bc87eece5a7fee0677743ef8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73630be23fd07374c3a7b4655b6dd26098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f35d668ad4ca3610fa39d9ce395f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70ce317c421f0945318d422cdea64a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc476f854930e12d4e59a60462fa54d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a083e6c311df59a5073ddefa79bc12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae77a5b91a3829e60507aa3189632e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad15dd7f07fa43c466c314c0149cc4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9e0017cfb40f25cae458bf69e42a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64fcc8a9e38b7bda42c1b291af78da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf9c68d9771fbefce99c4ffa6cdcb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e92343af03f7c776c1a27a75d131f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b774d2d36aecd73265d0211e0fd81f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f06794e5ebbd0a3905667c758ee67f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d82b85a51e369ff1a16846ba123b3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4b6f8d8b698c7779911d9a03ad043112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67fd389b92aac3edefadd5d6123a9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941e52f4b7aac11d5e01bbf7f1da4c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4b701e66528c2785da5b623b2757c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7eec9d150f04b92995f6678097539116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa8f595d83cade353962b6b7bf5e2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102223365345d1997335b72ba1da885118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e4be5518a1a69d8eb62385f209deb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52b864f9364cd5f00f5edb08956312120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda83babf3c8e4569becba839defb97f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975c924031a5fe3e55743d57c48c16d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9042a97ac7865b81f40af26548589b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f30bbb911b966e85a9d115505ea8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f6f808c41e6a275311b119d361bfe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8756e38bcc315bdd98536428fc32b1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d826a2005b90cf25ea57f4aeb34994b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b37405197fbdc40123eb363543291128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa361aed28dd5748e9494c5cc4224ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f94c405e16b6f6479d5d33d741694130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921029bbe5adea6cb0ffa6d1081b6fd8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb758658c63cfa4f39e95a75480279f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94540247635556682b20365f2ff7605133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4faf134d50884af22cf08341478daf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e0225b84b33b003f6881b644ef3b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113215218b3bf7e90a2aea257565c467136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd266222ee7b5e0ca87463a30a01dd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532cb413f2cb22a4822f4e7758488ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7313e6fc3e3b56eb8e8e8407a5a26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a01ee61e209681939d566599616118140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9deb8e5b1d000e502fa06ca6ccaac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e8f864d91dac7e3f84bc7d4f8333a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a78dbd61833bd81bd2cd120ac93149143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22288bdffe7e0cfa335fdcf929846247144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c420f29a6bd229962b24d9f3378ec4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4a4b9d3366347b3676cdcd7331edb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dfc823059b130e8772624f42a3630147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1a44d18c4ed4ce8edf1e2037c72aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f904e9a5e5bc7b19e2b4e565a5adf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192541c5c5ffd618ec64c250b205566d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413cf6bdc0e0a396558921f60bc06d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532c8e635314e0ebbb652191e10578f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d307b80369405c85d3b73c132f455153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48956294be6a6b197ee935d3fa0962154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9e8112a6a26025b69c5a102d6cca2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e1a2eec5a20b4aa309ea52fe26357156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518c35b965672c1f6dfdcd086cc550d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ab54c5624f0b4982d0ba3e7ad21d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc08f8f47002f26a456d783874ef25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde58a20fa810b150a163f951412bec9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12fbb0c7016f3303c868c99d88be31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94735708ccd965dd21b89132c2d0b30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fbe4598862e110d5ce87ee5b49090163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7430160943dbc467001a02dedc791a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ff802ee69847adde47e48dd4735be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505bca9679d997c6354054439aa97b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57b77f8b81c8ac62b56599235c7985167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfbd038f480519174b7f7903dd39a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b2bde722a35e14f0b55cdad064c35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a276f51ac4cd4902fe45849bc839326170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55908ec0c32c9c84d19c2065ba4bc94c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac2ceb37e471eda86433c3227d14c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f4404d01f2d2855818a038789f54b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e60f5444856998abc0a8f6bfab9bb3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6559b620aefd21c24fc427b4ff0d5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1c251c165b995f0428a81f991dfe3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742ca19c6c8e7914434e6f6ae0df6b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ff1f239d924093ad01e28de1d40e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8deaa5c76be173ba5baecd871137d6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da606a764d7a7b112217516be8f9ed8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016bd1225b5ca0f22161bd8de153d48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722a0dddf1a5786b730da9204027d6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e064f38ecdf75fa7017b099d70efab7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c3f6ec9182eaa9a12a933fb8879ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb72f5d605eeedae13a99c206d369b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204025244e3944e091b19f2a5e61523186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455159b58452f372467597f5f1264e6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351085b437e24f0d44be5e861d24b54c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187338bb5fcfdd17e8f906f1d53a866a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d70ac5c961e050b4991cff2c72b420190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa762e5d2e1e52b3dee1eb13b16d945c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bf4b085789008793386bd2e45a9c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4c0d0f377cd7da2883fbb9fdf4c4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91428a4ad7b4345a89b037bb3b8fcbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5e670753d7cca6a114b71b30732ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9197ce2e0cff84465225ed6aeb2fa74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1a7196e710b1989038f68bfdadad1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc2e3b566cb85c1d300fcb0b04c5ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18876394be56dc9b05443351bb3e28c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77bfcd147a8104b0f5427f4db99cd5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd65a22886d1e82afb0446fc49485c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1a386a0abc7736f91a7b39fb95b52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac69756c8d2d5a20223771ef1a4c4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208aaf1e99be76812def15c2ec06260204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7246f23d4fb1ba2b9323a8a688fda9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538739d5d19e74d7b74de3752d144bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f171eef1672178e697ccd027963df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236ad4d6901f5ba3d91be1250672a5e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0549e5b1ffcdc5bb34fc92219281ced209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70788137412bc58ebba90f1bcf3e35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585311520f546af76d77c767ec79f75c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d622826df3164790a8773cf30affb9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b15ae23e76df96bcc7b529473cd30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b553d6f3ff74e612f177fb0efaa0072214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629cef9cbf3d9a008e4d20617edaca7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ba360640344ea4af957ba1f573c1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612db690135791b6eda2bdce486d165217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a8e5010991e3139b7868548f41cd1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee11da3aa5268d11cb77c72c03becd1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd481be8134d47c723ab5bc0be6d593220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01cd63686453c735c5447770c4e388221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dc1f8609011a8a966239f0b4a4047222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172a8547ca3141a74f6fd1e6a1f7e0b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4b859ff3cd7cb98c99bc9d71b510c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172136f259f32dc854142a00fda26a98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd4f4a345606dbf83f50e1ceff5961226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0ac75f43c1647710d809c4cb69636227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d65d8504a1add4ab7b5fdccb6b36b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736521954a4edce1d75b565f3c46a3ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53bed06598409380c9ecc0ed8d6856230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c21f53542a1869992ce2209d3995f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38a4577396f6ad015d5c5d8fae7f70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe23400be9a5050f6e42f2aa7ad1d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4882709e847956d76e8fd0e3db611234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eb5aeb4a88a1982b08c277c5a3a78235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcfa3e084b5486301333c718a74238236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7c29c2046af2caa0690150bd5b971237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ebc2379e0afd2217b29ce545e4417238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425aba3298c2b1fd364b966eb516aa86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a537ced651e25189f9633cd8c8f3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1cfe7241c407365a4681ea8b5d6d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79421164cbc43bb5abf5479472524727242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1b14a56b3ba0f8e30547462c6d7f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53b889e926feffd98900033fe64f95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf2ff3c188272432d740c93285f893245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babae9cec3051834a75364764f161b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474a9c68c318ac7bee4246bc3d98be1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023c4a5badccd82e4a6633bb0113b5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43371c2092ae9358c5ce38b1992fb0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d542783e14d7ad4e3c86d7a92087ba1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801c41ea3e515a54895742ac43a08ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324de22ad8869e5208925c7f0f6d2ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0283315cd5afbb91d4478a125335fbc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7be0bb6102939da0747885e417ae4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53819dafae33bb8a920a7be456d7837255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f6b71994b5f9ed1d72bb3643db5d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374857449e6df08f3abea541fa9e9ad4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa4ca121eddc5e8ce415ad87d9e892258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880f9bdd43b149ea0695da697594b89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34a355f144cd3a076bd850acf7169e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765b879ae4d7aef3996e21d4e9b2bbf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133b69bc04e2b6bc4a54ed42593bede262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc952e036ba7dfaf14e293df90ecac0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23beaed7c16cc6c819a13df6104cc22b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c40392e51c9adb4b899b1472e901f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402eb183de869bb38cec0d0b295fc902266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb172f95f11e3c97383ae27b79db2943267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957e58cf923584eb2d13efbfc46c87c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d811b9b7847b691f91cf191d7a261269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d97c51c43ec8b777abfd81700f8fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590e71014639ded370aab4db1b01f7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db611c6da3e0e96d8e845c84fcf837272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c21f7de752130f54635dc5fa3d216273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018c2ffa9cea0653b081e56a4dee225274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d183f60350c29c23a554416de1cfd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee6055cbcd70cad95d82963a64ce9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451d84ab7c65022bc7be34629dfb7e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbffcb55237e9afabb21e9215371a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29013e0d6eb2190b98a9aae48a59336279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb19462a0ef24bbcc0590b9a97dce71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82deb5e874118753451abcde7491dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bcfffbe5305f54e0c335904775e4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d672afef0a813dbee176b96329506283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b6cd44e77d3e5337417b5e24712e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21148ae7865e76602ef5bd83ac54ec33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ef6c34d47c96f39ee74baf4d035fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff56ff521113121dab2bd1678912793287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cc72103be77814700ed51c8cf190f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a76903860a6f4fe318add3769412d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e55d55d58887d5a09029b86e456755290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dfc378aff2a81f6baa430cf8f9768291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0632c3e1fb196b8e36eee079847b14e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1337d01233e1fc1418eb9d63a972f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f212197940266d73f574b8c3930caa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f48b754fc541521f05abe4cbfa6e86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8caa60340c779e0ec376b434163f94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded648efc53654d2a84b06f105e4759297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b54340a5a5b80ee7a577b4f61241c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1356d07e27df9e4d1fd0f9f749a572299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bc9fcc07d7195a86143f611983fc6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1d55bfca7774d10c2a9e6eb654fb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50734445499ed95e4d438709c437332c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541824bcd1e96a29216ff4c6384ea432303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42359b2e1b7243953aaf9ecee57ec7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104b38ebc23b224c65909092a9b658c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32b0149fd6bb816106fe6511c09d61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f63f2abc67cafed8dae44498e288d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8254ff5b1f30f47d7dd7d8e3b151b3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea830ff9b515a051d365ee8bd6a55fdb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38981927f7e3a275c32022c05312d96d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964406d226dd29b125e1b46f4d7a5e8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350f3900366bc725d74d1ecdd7afd28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9fb41c155e0116b18d7d85bf4fd1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef389c26d543821727f5a3fb68e439d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b03264406544a8413b99d6999ac86f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9872f874f50ec51fbc64973ceffa841316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66097ef6b0bcd3afec6ecaf31167ad4c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bd50fe39bc9bb2eb0c227e9752a4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc443fbec9cb4704e651e96ddfb47d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534184df9833a8957ebc46cfbb0f9d82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5590d7c13fe38e041ab783fa98a2f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311be8185e453fd515b70c7cd46dcd8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bb5a827a61d25ebc605f3d7155a94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf730ba241081e11fa47b0b244c0f8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ce9d61d8fa5cb070c83abc7099fab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccbaf74fc92e6e11a3fe890f5dbcbf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2676d7f2bbbb99e488d42fc536e93ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ffc150fe83d15b768f67ecfb26a91328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfff7886cb79cfce52c27b6744387f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6194f9d2ba258a9ba76cf1b729edb5d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e1ace0cc6c6b2b626208b72951b3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792198cb1d59147fce07bdc38e1e66a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a584db0ae8f3920ec5a847b1c1273333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21091d0f6d4d35f33a8d11d062424284334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48011724744eca434992a86b3bf9770d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a36aaced0a3448928769be7a5cfae9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc54187c6d4c567e731963b357e5e05337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b0ed78af9740a90b63cc846a863ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8ee67e82bd5bd0d4ba85300ed7dfa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e30e4ffbe518fba8aa0b4e069c6a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5d4692e11bc935a00c78fef2e7ab2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aab431218b3874a4559fcce4241176342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a209fe23eed4b1de77307d41dc740c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfb7b9ca014e00d18ff69ab2a387cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68764d35a6e8859d3992ada4baa3bb0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251d3b95fe8d68da8215e4d1fc9447f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae099940d159443500a01377e3f06ee5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912a92b87a4b35364b39cbd4f57e805348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e6c1d03410e471648bf12e741287c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148e16eeec4a0c2e08262582057b585350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b3e78839b922a3b56c35d8c2ed86d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9b88024ca69da429c2f69d43b621c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967ae3bca8025a84552237a202eb786353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85645efe1b5903be28ff1628830db376354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585662ee54200a7fc20ecb6ed62de41355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4131f0ee0f76e33d6fbca44760bf3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0dd42797e0af33c62dc6aa0985e86357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891aa208c63caf671afbbaeec921362358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556c7d51d514b95515983b4a4628de1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540a414df87a7a655544f9b1554658d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c87ec73906d2afcf397ffc7f54d2b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c276292e68bf2d27e62c706b5f7780362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d566b42498c9ecf84955fe3a31796363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13601f54d7be602b185b8d7489d4766364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab38031424a0c0a12af18581e94b386365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0bbbe9fb3f73b5342f38cbbd69893366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8039a4435c4afe36579687129e592db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909e3a67fb0bd5bc36c5735b6d51a4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c219b686959ea152bb9b3d3d6726c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afe706d61cc7560efe644fa6c200f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e17d1913055a4b1407a7dfc442529d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c04fbd0a85c224786310fc4526163372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b82ffe0f552d22f5d1665c5d31a6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5f83bad7f0bdda5876f2b197baf7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f0023ca100c3100733e93a22f647f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9c1a4d16ddc663f935697144b0f33376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43491c1b80e5839b0ffde142ad79c22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec61565dfba40f781a0f40cba66e5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d32b5fc2f261c76c13955e75c3b41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1bf7661cf4db04ea16e25b30a1827380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce1b935a2034f0c06a80df7aa56eb0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70ba939fc38053daedd1625ed472f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441160ec2ced5b1216813fe73feb90a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72b708bf6f86b6b0d531838f28c983384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbc5e1960339bcd68ec76eb6dc1bad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868fbf0eb801f25aa1089c6835af715386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d65b73c1916d5f994cfb17b09c6b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf745a06891c9919a22d1c838ed49f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731404841bb5966bbb8240106c81948389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1510b598054d19a8263c91e8b5ea520390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c1d2bf84db06b86a0acdf219b0695391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304d7f5fb7bfd4570162408609c49dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c898cb88beb2c3393b52a009cbca4fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3bd297c1e6d8cb0fb9b14fbe5eba1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8684d48d8b97759b7b6689b50d24f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b220c884e700f2b9e59d16ff56dd50396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c2b26fe944938db946254c16fa86c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bd19268ec660fec7c4a37d635b341398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0090a4d113e8bea12ca6186c340697399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747b55bb859518701a1b5400082b07d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dc15aad58dfebd53eefd8535f257d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd7a57fee019ca83311482f6c39d1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dac23ae3c408cf2ef7843fe10a56b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072df8b7f770de5a745e2bab047482c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed94103c58052a0e44887ff51da680405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4097e497404f913d76ea88ae5741bf4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d79765371fb8c1f339fa79985a6374407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3804f3633a7a1c5d879e9470dce11a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a623445bb1bd262c56face3ba9384409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b729f0210106e65f682a54a0c272ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11821ee67ffddea9647fe2c665d8aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cc726505536e26adc8f94263e416a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f6e3ba2e48ccfabec1a888dcf1b01413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e72255e1d6ce28dc4dc3b2750e608414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58859251f2ed0a1f37cdf3aa5a7221a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92864515bb0b02a286a459d8af5621aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6969deeb5e0766ab6ff2e9f0626817417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b130db6a57f44e0f7368d09b626d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79122cd05f7e6706fcba746a18d443df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906759526c97cfae0bd8e04a1ab3c82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd61edc4ed810d9e61e4c9d90a14561421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b7cb4f94c8a94a8e556c4edced52b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f9ba083d4558982da74795b4b4fdf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88457a587b15d89b9947b3553bfe29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271822b488b4e0c0e49491713ec2d44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9ab5e630fc551018347b8309391eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee99cafc30677a8eb4394a0d529610427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113619b88c03b07e486019431405a2ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368b5b9b06b3207a09c50b0cc18624d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c67f35d9835955b2724fc2f4aec3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e4e3a6c6b1b5d47814321143fef22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64b5e1eb6381466c35d1238bbc8c7d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44890f404cad79ff0844fba6a1f8e8f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d865e6a4484c63466b02cb4213256434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929c9fbb83d9460e7c617b44bb818c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402ca658635399ec8635b1069cb33e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ab4211d97f6bcbd79c56168ec465d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881052e132ee4ee64e6994f038f473e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20f0683b209e00b661574ca6d09de7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4192108428f87058037aee1d45a14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652377108ae0e0064e165bcf940bc6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189af9fd19659f11def9cbd58cb2a66442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c79c3046eeccf72d378ba43d8349d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e271c121bc996efe874420d78718bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913714ec9cc33ae5bfd37bf5d7782dbf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee0336a524bc3cd012abca99303236446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbce8ac778edf34d0f3e4564b7a9c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf83b1c27a70e411559fb23b8b3523f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221018e32f914294d591fb21e5e8d38449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12be52af0d154927d30fd1d995dde0f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00ce5c585c6011165f29762943711b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3be476132d5d665d68a60c96c09e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f24d840931f79b5389b73c30329cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40411d99c85159903005c30faa02ffc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a150dfe962ab67c725f32d1e9483446455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6371a622801f5d80d3c2cedf66212e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655700c197e06c36a8fff2917e8275d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e895deb40d5774d26a3942f6faf92d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1211019ec8affe16517f66de7cca45459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213323788c0866cd841490189b4b7d84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42b02c58decbe6a2968c231a2f1be0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee960550d4ca17659dff0a2953438a9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b189584de3a72cf807bf571dc3141b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a8e868b1f3f83629a64f94b119440464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2332c94ee8e6b3c490c27c22de63660465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fa9caf52cd1cdf048c730bd196850466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514349122f27f7cf4a3df46df244ee93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88d990b7deb0f01aff5469c238506f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470a24fddd6c3ac7cb1063c00c848a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c80878aac513c801725896360a3094470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620c1f11d3012ecf9c4082fb337c081471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627659bcf6877289dd7b9d97e7c2d328472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd5a3048f78a50540e6e5c513cb4d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57baeb291ff5693e79d4f47eddaa35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275c9ed9164e11937e7d46c06e3d369475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f72659c9e0fa57351c95222bf4af3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa12e048c2ecd0e45606b4e988eb92477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48425eb1d3b612e1c42f21ad18228fd7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19febba16d3ef5b137c74bd0cdb782479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f227eae059d98e61b8d5a5211a26a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc882ec5dc6eb7c6d3a2e50dc41aad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26f5ca0965d0f2233a97ae921786bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fe2eb103a025e45e891c006809ad2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717c415e7eb8a7a3da7a208755c2eae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a2ca0bf97672257fd4323d6edc67b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9477ef3789aa8bef02e5ee0b33ed7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f1062debb04b566b548b63635dc01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daf2184657556f663d1b49c158a2d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf230c995acc2d555ba939dad462d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5224b26113ca33fbc440f955c6229490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcdec44d3ad5bbb429afc1fa0c52e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33cd674305753b027443be51d7d2f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beaa659daf3c247504f153dbe33ae89493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1662e1a7535a0d765413fd04535a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e695b3f88da51757947e7e583a53287495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57411c404700d41d6d1fd58320f77e85496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3d73ea4960b092dd6d5233df47c07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fea72342ffd93f0301a2f7655a286498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1514341547950066bc3aa550524bac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7678b63cf4858bc1a0f7d6d30a458d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1e5e0a5b5bd66169b28b425be8505501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3603a589062168699dc0e904484de8c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010b3e00be5671501955c68903ebf8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d34f03bf69a80d2d991a4b15c3e941504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c613ee5c9efc3a8744fcbd1c2fd4c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d416d0d83e65ad3a89a000d8a134d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7202f65417b099b430d950cfc2c0fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b17736810c9f20563ff413cb0da658508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f32bc229eff0066a7fa7c1570cdff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324922cb347f60f672f32cbe10923e8f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf18962ff36e581d5769f621eaff2d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cc7b4e1d53894c3dab2049c943a5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec0d9c059282d362f6577fb7b3ec58513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ca41a7e799bfe450ff34d5246342d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f01e32d61d361f3e0a2d7723585c6a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec436dd157600c656548021806f2c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118301ff54e9efbe488d14afed12a3d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ffcb77dd9e3706019c3f1af44b95e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3cb1b354de4cc639b25acd4bbc537519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068e5a4dd1b2b31415fd20eb69d95f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8a95b2ba3f4a696ee700e44e6a86c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471746f10e11095b80807a4831269bc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd4e2d6b456e487d92fdbf0e19fdff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f67dafa5e33c699b431c05627ae6a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f56aa89936367717c019f28a31c847525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075721e9dcb3f7b4f0866337badaeaa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fa3fba18eb9b3feb3a7f63c6dcada527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2e2a83ae227d393ee53bbecf7ad80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78786503351ba84456317473c1c9d020529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28bcd792efbb235024ce33020633eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f694be57177a164030d2554a4759a31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9815827f5a4c4d13749e440395b6c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563402518ca5a6ad00dedf4028e8f7a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230162fbd8c466f455f3d02fdfe2070534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626a701cdd1a66898155882a711ff85535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9396da299df5b2b9e1a6f62eac226536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de88c0f445444a95605c87c07eabe51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cc67cfbb656ea59c0a5b1050688e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614538374445b65ec6b4c55937610a2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ce9c4b011ac561588b5ae1765bc87540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8d4b03b8ad932e5b240908af5f127541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cac5710170da54e4108a4e5dbe89e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bef99e514eb212171d3139c9f19c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5e7a52240b99568f8bec65a528dd3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc579e6f96c1699c5abac3d4e6b209545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf127b031a17267bc37062093cab97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51303833eb2d9ff0a969ddd04227383a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887c0b14e3887f479069e58010214a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c4d65895eb3b5582a111d6603bdb4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddea561c3099f7ca32c8f2dc28de3aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e19e09eb6a18b55fdeb42c4db1bd1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7781c0df1e3525b72d1633d63b1b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a8b6c94498b9f2841bda4ba9742b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b87ce47a8bb92d5371498964f97e8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4c7e3970dfaae6f0a955d75f12779555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9823265a756ed77318461a3274fc87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cf867ffca9a1a13aa712896b8b2e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d6934b3d0a2d4d807a2f415c9c3eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d76e193b7d17afa31dbd8400b0c59559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe4eba1fdfb12c163fb45859d43d86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a53dd2c086ebf7722aa2ef3580463561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b57f05a76a6ff53eb53fe9d9500532562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f476ea1ef8c1a9b18788f328238146563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a675a15d5a1ebd732500ac898060da0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad966e737ae5f4aea596884f4db08687565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec7d433802c96e1474c4ad0fbd3013566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092405937a6b2560672eca04bf737fcc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de5313e76102251bf9c9ac43df7554568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51f763d38d27f8c66b537821bfd026569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71adb8af35cac37f56dd607320e396570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c91866256e49a9cf9c48a8ee41d4c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945aa0c8b258d8e003364c4b850e04e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20af3f3e9b0ef83087acab9d0f94c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac51ec02ee1a2e720d594f6332334c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e8384478f9d2df4051e0afdeb265a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb00f4fc72a42965949443c7814fec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb8cbcf932a8e1bb936b8d6c3de10b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd29adbd1a4c0aa8fde23c6c2715be4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69991854de1fbcbfbeb6650d0e6592c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236de40bec7242ab04b2c5d6c7aa02d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5a7d5faf54aa50070444e4c54c87f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be99b9b3ca3843c5daf51a93899e87f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08765195406e1fbcc723cf4494a1891583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73da81d2ba547d0cec7a0e0efa8ef12584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa72ca06fe6b041fbc9c00764924b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177cfefc010384fd26e89a590c1a107586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c169606d0aac59335095173bac129587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28edc88fc8cff046d2eed604efe7e02588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf550be3bcaab5423772e6789535277b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6bf79e7a0498f340012ac712e0513590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e3f9876fb4a8dc5a0f95e68b4ea10591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c41edb9adb8d559097c25ea98e8207592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b75b097f7eecd82e815c5370a98dfe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666a22cc5bf535fec06624fe404a2b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35785661cdbe8bdd0642b7b8cb95b492595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c27d1df412984862d4f5811d6dac2f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236818b6c045ec6768fb1261fe8fc429597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08aeffd0b02017bfeb35b2f65c2bb11598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e640a53b06ed6a53b97e73d7b85a2d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37033deac04e30be43dccf38e81c8625600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b7048439591aeb665db5aa22438d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320de22d05a56aa509319451782d3843602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f684e038cb6c4ef1781bb0094e0fa0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ab60fede35f3f03650a25c180cb51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28077941bde0473133a625804563ecfa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80630ffc843e196a97fd103812faf4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cb5992504676de22606575ccf0551607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa08c5c20f36cdc3809f098702bde1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0627a1fb431e332e0c738ea111b9592609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795870c6978b5df9634fedf170eb4a1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa2021eb3416027857ee9302a7be2f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0f7ce3909cb71fca1475619f70d59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b637b06aac83690bc3f8b2e4822f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb1a652202ea94da01cc4dbc473681614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c308e83ff8dce5c70cb9f4a6801f2ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e4c49d6cb5d346f4dbd459e8f717a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6999efe209d8308afcf76762677d716617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535df26f14f535b9e991a0deeb82d43e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c9e90b6e4188032ce329bca391711619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cacd854e3ba4b94dd0de5e1aaf346620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908771bceafd84afc4475d8c8aa81320621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706727df210f3aeda58c01cffd69372c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e4b17206cafdd6a3834ff1e78c898623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56674c368c3373083ab6567f2c703e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9a2fe7d2d04b7421e435209d9b68c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479dbbc3727344bc831ad2a9c495a8c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c85c8291bd299d6f21ee814afd5970627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e52321fd055ff25fa66a3651a3caa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5440725658f8fa9a74d29d7096f202629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6e4b9c1a6e8da79f426808938a865630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dd4e09d393af6414a09355817f152631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d61373d5fb231f0725c6b065c92b00632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97abbb2584a7f5116b0200c6544852633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f234a9c93682e42e41cb1274870af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743071e929c7e5af981967195f9c596635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0556b1dd78f27f6d1dcbca091d06193636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277427c6cf7fd2999969492955505206637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7228b493f3afb495ec0e39a65f9b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2d05734a6013732d8e3f965206377639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55e2ab6a2a2c7982bd6d52c06907cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4333f3b9bb0b0114eae9a4d78b459641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1fa3df83d45bfc9795ea36cbc3b27642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61671f0db4882bff748f67edb7c17c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0f0473630db0ef6a64b75663987e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1975a322eef20b3be3789efb19749645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5754382699caa031e15bc6748ae711646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcda405e15d118ba58e6a5e91d101e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd11691c3fa86cecda3985b5dfa7ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529ec8f7ed30d6a8eb04651095e875b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ac9123a7bbc715eb7a82736813592650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89a254c6ea1f67c8dc1afaa99831db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61cc778b241017a8937bdbc3b0dd91652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f328afd9e8de157959d24caed628c8e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373fbb03b33e3520078478621ea50f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f697a505ce69553b7804c22278ea4f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6fd29b60d14fb34bd01f932a5600b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b578f287ed8132aba61e18aed1bd4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1e53cc3cd6cae60b78249a4d092eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f36d0c37936abfb7e211389e47b56d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1324343a20d53488d30caee423e45c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339884f89518adb19e763d6706ccc0bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a86916d1368ceb79dfc813c6fcf7fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e465388347ed7c41245d9a3cfa0bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefba42f9e0ef9cd6ceae31ef0cb326664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a246acebda8512b4d88331f84b5fec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ded7e3e39a54fb4d22586db04ec9c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09acf0328495886d151da5f2aee919667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b10e879027c589c01a250ee481736668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5485aa55b9ccfea7725e545285594dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f60bc5b43d3aa318a08d3edf4eeb7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8c22e54d0a07c6a600c9775e40934671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d1f228ca0884e560911b768429548672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432e05a88fede6376353e03e29e1667673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d0abf6c31c2ed23dda6933d1de505674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcfba2908512502464bb3d0a0c6313675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca28cd839fb5151ed276f40650f8158676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d5b65c2d9522c93733fcf51229221677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5b2deee599e3da3d50900fb6c6973678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e367c51ad120be92d8b6a47711091679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a24c99e6377f8b2d75e288c7de5af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878aa8e663bbcb8478da6591e191d1f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f90b8a6e2d1cade60837c57a8e0d4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050654f28545d50feb2a0d2022ab92c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d09ece128ba72858ddbd75da6ee04f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab033ba30be478cfaa39de42842b92d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cac56ffde52c363848e18f42a0a3f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00939953b411b2e3bedf061cdfc54248687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f82dcdbf8a58a025f413ec568fa796688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e05aae0dfd57db54c065d310bd5100689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a576c601779bc93ea8296e37934e64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3701aaa529a2eb71fcab6c9bcaec1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654e000861499060c44b8569ae0ed70692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02907c221affb18ba5ea73b1a0640f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e1f89deb007b4234474c97381830f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68562d173dafefbbe902080e419f3d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412baca42a5dbb36f1b28ee19f67a283696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55140035f1972c4037d858f684d5a657697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82382a2dfc5b446296c3f780201d69ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ae303119240b8c6f6feb9c19020d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f728d8419c369efc030f54337a3d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcd3a1d308deac20e43101ff44f24b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a62cd269eb1cb6dca110276700e965702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249107c5afa85a8d13a69dda1815ff0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cafe2189e133b68db4450601831e08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb00b4ae365a156d46078c0a3c2792705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0471c005b384737aa41547d5de25e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e2e6784eca0e0e22d7b213c9feee6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e109971fa4e07c80d19aa9b8052b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8395a2e68e77f86521bec17aa383a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618a803e93d9064d3b6640cc76236d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9efc920b2f6f990e556146f9c7f2a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073cd629d999dde6f0d15b4212ce60f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6fabae697ce1e7c7237fd5efd4c59713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab629db69b9ee78b656a41d10ee7ab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a22caa7fce658ca2263cdbf61866db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc01e9788a3a1983ed042b4051c88cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e69e4b3faa576f9c5e3dcf5032f234717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24256a74f677e5a9fa76d644c96bf2a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210909963c905fe4e5d98effd37c31c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a33ac62c9fdecd2c1f0cda2805ecd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd1d4f4262158319d44c0e2e7a576e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8643317feee02c8cb3da9fd07b840722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494e5380ee7f998ba93b73c47aca131723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012b9703e6f2a54b5ac2b50602b0f3c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e907b98596b39d12333cfc78764de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d17e5c35dd088f3b0bad6bf7463bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be75ed28b90d195c066fe286fe2ea76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe71f45cf87f073e59eb82ab6a201d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ffa7b26ba2ef0d982c28373785519729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8c6bfdecb122ecee4bb489637eb66730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850ecab4f89d22244a8eb81a8d86584731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f9b0dcd21d158939fdd2388fe95a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157e776d0bcd08fcc8e5fa81eb1a996733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aae9416d080f3f4ec3c0b92b3ebec6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97732adc5c5b3222fc7516ec8d29905f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35789c4e2e43c4da017d17c2a846fa83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd09bc4577900fa59b4a536194f0380737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff67ba86cba99d98f4723e93ef163cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd8189c20dfe04fd51591fafab12de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b622e1d45a7d89daa5d58cda64b01740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28070e85a89bd23e316ecbcb4c0575741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b185ac93237ebbac72665a6464a1349742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830982f198bb155482f3ed377adf568743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b24368a46f9dc64898256d69c77095744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670311cc067a94bcf8a57ab3f46c1241745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325da9712969674249adb5b578703124746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c607017dd53c206815f2e89d6c098747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8031c455d25824c92c985cc75529e65748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e40e312201941ff4a4a49c16804ad1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a68557bcb03669e215900cabef4321750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9815f9bd4cfd95b65a365baebffdf6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cbb0c8d1057ff2bb0fdf0d0fb7ddc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b3fe41911f85b3e9b8174a4fe788c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f022e9ce808c2a323988a7aed181fbc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84310beb1a5845eb08e3e82272edd22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02caa1cae04e395fd88e25eb5d3a18f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b63037a68a260fc9b7a79c81acb0504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377858d844a814094a4dd8c41748fa55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93869aa850ba1584cc99cc1709b82d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec0c2641a7b67bb17a9e44fba604807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8b9473f53711d148aa182f14b12b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d80325656aea58088b9ac00c56b0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ba781afa343265d73fbcad664c2fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f11c0b655d293ce2063a038c199fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef9e511d15f8252e43ba4c5f51798b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64c1c07bf9a5f497b4a012e8b93edc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b94826c0b8611800aad7b45f92f16514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306bf819df6d46b1e6ffe375919495315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ace5d9fe2a630bd47851e9cfe5264716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988eee7969926936c2133c9ee40a23a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329b3f96e019c22c2a98998cce67f2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11be803d3d3b4a03b06ad880454c49f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14459bc33b84dcdf4001b1dee1f4363320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eced638609197655e51631822c58b8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3154fd4fdbc2182ee026fc8263b4ab222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa15ce63e671681b3e9c0b599e1ba9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558164217b8ccdcb0631a199185bed5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2442ca00aa8c8f4f56ef8ffc0708d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e1d8f3c353a0e6edef0233d833a9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b96f3ebca64755ed97bf05e8701b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e3c44cdfc58e968f2f2419aead7bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc5d689d1d86c369ae7fc6c954c0a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3989939a8ea122b0f1385797a831ebb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a346b9fb50e3a34baa3008678781b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb33caaed7fc58a3de80f818a2a6a8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45064fca08225b69290893b091db209233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da418420823a8df4c393c9e43a9e2db334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f198c4611ef6094eff396d3a5579f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d6528032a8f8dabf9bb56ac334b9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93c7b64428a3ab9edcfd0264deb08037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362334f8928ad4a160fee88caa5d35838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a88b31a5af2a32e480079edb8690f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef50a806ff7453b6cf0a861154b70740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef80eedefd44d73ab000f3c1cead9a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b40616080945b04a2bfb664d3f58942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654779d270b4e62735af6314a70236443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555ad375e93b56153704ce72f04c70644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fe68d4f6902ecd855ce7cc836d20345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cefc6e8d6ae2a5495a708634721ed146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5be0dac8e46f5f24365a07df10e4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967f67b40a0067cdc88e9dd9d27897048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4316114e9091612d70b0179bb93cae549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebcc97a80cb8127717dc9e21f8d99050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a39ee709d53cbbbf8bf1d52de0e8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1975c972603b69aede8b8c6c44f2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaa0ed82179016f464686713a9444753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e87adf4d89ee56a539eb37e507eefc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ce0d9b14e99854ea548a099f8620755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fce8140383b3463a9693e6d35aafd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ad2e59101be1664aac11be186f19057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11deae00a70ba82a21d9c24c9bbb5c1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b7a89f04dd5dc520e3d49cc2a1bbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ed11c416454355f8300f9312fb21860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c3a92712e29851607d0ee5530169b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f997100e7591dea17d7c870e88216a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc94d072e75f9bc5297d5e265fcfa463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806217b7b589bbae9de7b18ae51f0fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31042e309b0e7aaadd38babc26bdbc9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288ea648fe79f12b93608f2385b9a7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b3c44263c57c3c396aab0a94d793c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391daaaf3bf9ad3c91627d5fa78c4e1e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291663e96e5466f4ae9f7747fe032c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5633917bf95528ada500a1ba26b14170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfca4790495427301e3da20edd91bee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a02e1102c5378124c36b7d37c51eec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3547f24d001448b8f2318f22be06a2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2239bb01cae25069a9b5351de25d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097e32467ff18345ed49121a4a81e9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082de9ab31cf15936aaff5c90115a58776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac909d0821fe17bcca143cf7560e72f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d49d272ff166ee64e0c81cb2a483378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0f495b8fc02eb9c9c1e880f78378879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338014b0ac375e493ceef7c763676ce480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e675d7747d2de9ebbf907f8a8749081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52f5668b6d301fd2be05c0cf147f7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea5e3e759f0517765b4053d90e3f4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54a13c1e0f4d4f7ddb455480819a6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbee4c15788593149411ac795379d3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7e666c07d0a9f679d7e5afaa7d10186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390012215b474a09b2a615aebd4071c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050b4870d9d641c8a9d56fc58cc259c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a983ad517244d4cac1bebeec5a92c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b6d9d59d8ca0ee474dfaae2cf305290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d7b20888e4f2450e519ff35d58bac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccea40953e036c963335802134bf2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b24e06658b555b931a417d200963093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc18793b56e5ff0b91447f56fe0c9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ef0fa8e738a5cbfd264fa3577ed2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a488132bdaf958f991ec90c73a63f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc04a5498165bd2de9b3840aec7dff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778df051db178db0922d0582a2265e8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3b02d31a7322edb5898046046ce2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2fdc31828895fa4285bb7ce2004bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3ad9b311d22e249ccae411b4c1eb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b4088bb65afb1a77944ac9f915266102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d9effb8c5eaf0ca5d9e80fcb60961103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798e3e8c1d52d031ab809b4ce273df5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f419596cb6f3c5e332af0fc66c897cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5937dc2183f55f0cfa04250e91021a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36131f51e6ea54641f76ee9875816f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dca831bc1435d1665eb3c02e37091108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82842bd7635caaa2de2f3bc8a931c67b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79a61c7e0c4d6c9604c41eaa331e47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8889cf7306d3dd559d967d4984e697111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6e32e98dc4dd0d00c76a8bebf2336112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01fbf59575a9ee0e3e1219e634b305113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed6b4de790f24b9ce0a381c2aeef45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d77b6d320be7d46a4a17afcf50eb72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90132312dcb0f2320f388509f3cdbebe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46c0eb072d174a7b3bdfc5b509bb65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabddad2ddc90da5a22c0997b914558118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89859160b6fb9f08b5819b69f2f0bb0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cb6ff4de2528fe9687a71b16af6fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577bfbeed712ed4bdffaf0c5d4d0fd1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea95de64951464df98b7c2d8d3a222122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a930523fa262bd41bb2cffcf57ca115123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ab11dafd47ff4bfb21acec2560a91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78729753aaac18fdb2047ae549e8b60a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a5e0f980f4f7ca1a6b2dc3dbe74a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7addacea1def314b3a8fe7b7116d1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786936297d3677f8dae9ebbb9c9b29c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc49e226760a65f79630d8476a97988129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b3df5db25e7c4c59aab2737b3f0d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23e0a6a6db41434521cb6af75dd761131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56ddb9d682de86eeddb3561f3479dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335cfa48a58857d6d760ac9b63ffa9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a5d8f2c8c1e2964c9eed4f5aad478134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c55ee67be8ac4e438beee65d6f52d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01c9ce737266391e8654dfc4682296136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5169395afeb385beffb64a0f8bacbc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441bcc175c19116036cfe93bb3b4200138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bda49bf145b2ee37f2ed8f8681a63d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8254de93e83e036f5d9f0ab5f6114cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8360f780d67d93d70746403fe3d20ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cd05bbbb01c3dd19509759d5f5ebc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c236a6783dc4d2bdb9d717c53337e4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f6ca47a3d83e9fcd43a412534a484144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dd8e65877fc3d087cace282eeeaea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccefa12456ea013753e68bce32cab11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f4582942a543598155cca02875eee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ada07eeeb3d2f378e894a09a05de4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e8b50b7c6e3639d95daebef572a0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f7301c1eea2d96baafcb872b361b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dd6f4ec9dec77529d0343b3f7f3bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11785cf729686746b77e35ed074bf8d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5e337a0f11d5043af76a5f7b76d0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c571978be427672c7f66738c12027154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb8b28e848be300b87fff35d595410155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ab1d86b7122e8a83eab4bd7ffb5b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55551a202df3179870dcb90a1da325ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dad246562781bfc64cc9664aea1174158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2129dc3486d364d41b0406ead0d7f32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3e376460e3c398ebe6b73bc4ff391160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f5de78c1dfc9aa73e0fd6b1ce983e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c441b676a4c2abc1abb15d91b93716162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1488971d82914a1b03490a365d8fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19264152f21261434691a94fdd045105164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fbd3031154a04788e060ef114458a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63461ccf80473fc19ae4ea860d011d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa4ec5abe877dd524e6941a3743a7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18443115415249029074e95da4819c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a35c4b5c6c23d41bb19d146b3fed2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faa22a37a92c5575173cdf2ea5320f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6686664ffd401f65a2d46fd9d7c466171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f1b8621f1840bd9d68b78565e86b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bcc85f6c088ee56e283b6f5df1d9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df77191dee282e6f3e7f08d7a599a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdfd45da04c47bdde015e8775c8f21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184350e9ce368613f7b923d10464e872176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73161b4553cd7b666d406b85badd3a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50345a01d021cdd9480329ba55eb44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04be1748638f22455e5f8d9e6f733d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe2089bd40bd9893b310724b6d4fc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57aae8ebf02b409430affc5d09ea0c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372128a67bf22c5460c3df8743272ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686a6e3feaa8961cd89d3cd570b72ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48127c09ed97a81a4e1cb49ed31b3a1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d2a1cd5909cd9115691d75923ced7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49888a9bf868e8c4da336236487bc5be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6d0ea00587fcd9e12c484e8b9e8b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac365575ab35a41fd0e3c88a78ec307b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e23f9d6457943c4c2b604068b0cfc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3aa31b37cf6e18234ea92c2bac2d54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158d0b27b8923d9f66d613d8375b1fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719c78ce3626f3bf04e568617e9a4fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197bca14730e7c27d740f532a951e16193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f41b8f2a224587df1f1ded20c2b81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5e8b794942575c675b670280a62d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b52599cd6738c4022ea23b32bd042196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52200afa9e7b010fdf9aa5400f11afcf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb58a1148bf7d1d0cdc7927b51529d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020656c5cb90c2d1d26d9cd280ed42c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34829f77f22bef0b6bfd18e2c4dfba48200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69ecadb7f78da65beea03804a3df8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf862a801a20b095246d7f24ce7dee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d51afa15152ca7ea8dd5a8fcbde7d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352da4d52d245bf57f7d4df30eb4bf60204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe36d63b4889009eb248bad4f58a59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07468434bb60db26a337bff06a87122206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6060d4007224c2b3e396d5cc0a5f185207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863b2b74b0f58b22bee243e10ccca44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344c210369c7917e94c8040ecb2bf0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee06918101c6cbf5f113f6d397a220210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebec13e49f9a48c52706c1a7357bef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdf750d2721bbc679d35d23592f68b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088a9c2ae0c01ba3f6cff8c4ca054f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fbc4d5b1ceca3f289f4e6eb9ace6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d897bc41144db46a057a440f4f8687215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f9546c304c2e7a1e76d9f5a29370e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f304542bde9cba31cb481b23c524b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f7e89eac804d1bcb6f7b266ef409c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd762effa17f5f3f4b4befb308da65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e60a9e5a7d31c1a296595b982abc0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec55d8e2fab508f81e2a763cdd41c39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035041ccb59312a90703352382aab52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f71203e96834e41eb6a47743d266d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b84b9e8a097294142c0ee3aa9c6469224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cf9752aea3404788856e2d547e32d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be3f636aa2116b3bb0338633af4b35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90ab3f2cb62412573b620e942f9203227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056b3ca4e7227f45fdc21482aade2b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e90e90c75d1efb5649b7e6aa3dac80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca4b249522bc50da0481b3c359a2e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984714ebaa15f12d2137546efeb82303231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97bdd3eb293482c0deaec1bf1cfead232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0e6f75e0a6435d467eb044e6f14ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13dfe3c543f2bf6394df3c873d6b8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9622fb44da17534e520a36dfba0979a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c4ad01921e4da6bb18fc7acf17c4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13e4a10b64a4bde2bec70031d690cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754f1a7329318b2c1a13eb2a843e19c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e42556c04a3ada7bd4bffbc8966b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bf6be934cf6b56a42068e938668fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b081a99a7b41768f3e2ad12d7734dc1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c5823be61f5fe1f515f9713b18242242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2fac5ca973d0f332892552d950b1d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95d811a1fdfa87c5e5edfea85dbcf8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ac8662d5efcc4175a99f559e529c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037ca87b6aabbc910616f5f166a32e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453e9a5cf11d363659d3b7111b048fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373c66080a5c198d7c22db9ead6cb4a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae647902ce0d1c99250474525d4cb2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a9fe6a6bf348cf7f3d0962b3f8e08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2575f23e9bf7f4c9d5282ce9dca38de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf07e2ee2f0b60be50f468f0c7dc06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d976f200ea347e299109ae4d2ba8b80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd38f5a19b7ffd109b1a808be22913d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5e788e0c59c22e6fbf269ee34328a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e3da6178310c11d241870c5dc959f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c7125a4c7d0a507ca4a048435771f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ed62ab7333bbe3fc6ea479e5ca242258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e8dd5301f32ad06dcfe6a243f2376259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2fb285ab5f3f23a15aae31addd13d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee768935289c713396230e861849200d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff60e23bd350b17554229508b8dcc3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88684b554a994af1f84a1c9e37e2cc46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906b99e43265493e00ebbb58dfc4a04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b0fe8769e656247dc851129fc4f18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f860aab15f5e7238ab7f929b1862f08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3e482bf9d33b8ca6fa733a2eac05d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9064b8db9178a65cbb4d6b3f42a3030268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3550f6b8b795ea9062d2aadd11a9a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d7ca947bba87bac0d682a1aa17c5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023f851999b194910fb387615a2a53c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0a521a545cc00a5722b9ae345b6fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b676407ffe8ddc22e8b52e7e5a518273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2372ab43b0c5be6e3e9d984f60c171274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a095d4a2103f788a73823dbb52210f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9e0725543ceb90bb0a160b396f93b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b7c670bc85d535103565f6bb47385277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26557ad54efc48ebfee8baca608831f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4fc80d059c925887efc18b829e7e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b62d8fa5d2600efb76ce17656ac39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5847b93bd70c84ea7573b160736b430281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20719ecd13601ee60dc05c4252b8eaea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420926061ee3799f6a2056094cc8779b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137b2168f0ffd1e547c19548c824245284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7197a9ae31787395908ba29f57b253b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffe280a45bad96699b2457f7f131e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42c53e5c35af9649b32156d0785bf8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee00a02c717ffe4728869eb8cea0b74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805f3b1880d8b6f59d5030046f82030289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bac680fb49a80cece9764bae8dab00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad681dbfc75bad82452818612f72a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee65e21b0cd2786f30c8b19f8c5aec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9326740e19cfae85f44d0c9abfbfc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fdd71c446e9b305407d44e1066fcc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76acc50014a7faadf2c8ec324588ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6195a1de93ba852c00c2b9d2744168b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e0dcb9a8cc6e83e848dbc97e0d4f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e2699877ac3d025d1a8536f04f1c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eda47218f7ad30c8f46ebdbcf56b90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd04f79274934ec2d0ad2030d44892300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f82cfd1a2b6498c40047808beb9a52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f1cfebbc0111cd84352929be91817302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bfd0d0838a735a88dfb079ea14165303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57fa2018e13ebde3634e9e25588634304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af773a6b6bb896ec1696e8e6a457662305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1c002699804e2a06cfe988ee047e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a930d2dc673d29f2abfb98aa98e93a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775d45ac0cbb4be8825e2405d1c8864308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda7c10794b3d319892ebab6668c8b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318bde3ab49ddca4ed7de1816463f7f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250da93798fc0538bd99e3ade765bf38311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ab3c9a7d04eb17fca044d3708102f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afe069eb744908735c4a3b803b0426313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb578fc36c76c81b93c35d36602f950314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d4af6ff84a823e01337c61a9ca75f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8523b29a8d34b8a37add112c1350e88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671fecf62931ccd212e2d68a83f2d24317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039d85c2802e77e4da0e7a873ec3b7f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b88398fee74315bcf7e058979ab59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392e1b94ab4bf74b40b2a098159b5d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55525101fbbc4a35e70ab782ea5b461321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28e7f92d5909b9c6889b7047f372fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e30537d5d8f8b172a3ba17a9f3e705323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217fe03ea651876d238f4b89d3a1c87324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624be9d562e4169c921c609be2c12bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23f6b6c49e8a3bdfe4e6abd9a652de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda37a0efe6757f71ec707dc7905b48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70bb85ac32f06b37d51952394a1df9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c82f49a8d6c3186e18611ecd82edb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b921d75ea27349cab0054d2139ccc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fa97e14853c64d7ac40cca623caba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49cef2a23b59273d5d02b230c626c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ce3e276cdd35a8f140cb547dc318e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1155222923d71c9e3079feca18c337e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818190ac094a830093fd8124c5395d3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9732e3e74081201a335865d138e13a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf49f841cb1d825499ad82b0601c95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0716183b109312d6348db0dd2e5a5b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388079f1a8da537b36d9b965b82cd20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12151aed3767024158450ea9df6812fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452057b05fce328b9c1a76d4ecdd7a8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c127472ce4484a64dc5822ba477c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01e4eb5d219c617f09f23836b2a486343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84938a569c81d793c73185ad38758c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479ffee0990469c1804a72358b132c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5b014e8202bc593bb6ae853a06ab2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7904caebc3113cad1a90070e866ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b77cf4f87e4c234b3f233048942fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afe06234777ed59940af3ab6fdc1a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcdeec460a62e681006bea7c09b3b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350e598141273ecda949be902a7668e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f8acae70b61bd59a79b17ec8d1294352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188258013b0a60b9fb4cd0291fd6431353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f8935329cf8ec0662486a108f201d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16a8417c62e06d684539de6408b406355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeedb8929947ff5c371f2ca99889b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dfa11da1bf3d14d0ccd423ee86b2b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c2bbf6254763327ea0ca14f1c3f74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51535ec70403ad46a63cfaf5c16e3b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b966e65b97c91f64725c82eb8c5b75e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5418826271175c862f321d9b7d5da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e1349c73d684e7ff65c14fec2e53a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a531da8d7cfedc59c6af1758c3ff0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f99f300381ea19958649d4887faf9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0a553277d3b5306243a3dc25a2571365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb636091b5c2edaefc9301ef8fb12e26366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627746e317bf1ee2bbfad8479b4de54c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47370b930b29b2f907ab018de09b883368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44456108116e7a919433974945d4edb7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c25d61321075ff543e9c33a690dcb5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfa567b7d5f8ad21e37d697531bc97371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b563ddc514d38ed7c5b51ff53a6c1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89371cc45473cce4f6a318d12598ea0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354b4244408ec996e9a1fc9d765913f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944b855953d33fbc082bdf45f103952375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a35b95fad78f001ab44beffb7a85b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71646604b520cd95a418da07fe1e6c3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86bc1d4610e2ca694e3a302b1bcda0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa95a208f4eb69be9d7b560e3bb41be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8f6f1fff33987a175a02673c6646c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891cb3b79b42d1a58d96b7d55b2be7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe3c4e88ba0095bd5bd571e0532d64382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf526b66d5b4695e0bd615a9d26a1b3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868060214171fe0462608cc1d2927c99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1fdda65009e4538bc3f0f7afa50f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355bdfbebd1346174739de6f8ee6be7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cd743009bef64bc7119d2bf18a80e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7cc8502eca37a94ec24e2703b5084388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b681e9638c5d4497a1c7e4b00ec15a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebadc00c73e154425aa51c41c8e2d9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e271f7e5b22318586ec2a9ece698c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645903115b667f04481b1ff7b8f3d50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817afb34be0705c2f7b00e398e8550d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6c14eace5cb806eaa83e788b18f05394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd18cdffba7c0908708d55c84a02e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d15704f9217625774e70b685399f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08a68d3568024123fcaa34c90fceda397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd7dd11939b048ad014002555c9592398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a65b20f5353aac02fceff813aeba41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a800b15629e6d1e1a7f97b247692db6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e78feb684773f5a4de6fefe89f024b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24fd6d71396e0f6edc22b1f6b4ca44402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3c1fd8c0c7c6a4af4309ff3a3f5b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db58dd8bb7f93ab0ee77148ddfcf47404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3abe1270cc6388aa6c674b0f1a7c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6273da95050afcae25824b7c80efbb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65605ea4fb3d9d7ca1349354cdf4347407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707220c1653ea088ecafea0da51ae18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5759fbe03c4311c3de5b16e7a2ce8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7512b8b23c44739caec5853e3d860b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1287e30ff9675c86dc46ba62027577411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfcaf9997893a88eb9713496fd5587412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662135763eeead59bb70bdc41385a28f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec8623f6e59b785ddfbca0322fd45e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92ee10b2a67ce9df419af834aff91f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317af54c8742d0947c3bb52a8908ea7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffef286edd74cc8f5a1f62801a8de54417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b162f3a869313dbecd7ad1d1400fbfd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab5d3af4e4dcafc5e4a3cc500cab1c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860400f3e7a8c7a87b701eb6d5be7f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41683cc740f6f53996268d3536bbbe2d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79c34997ad644014cd9e18a162fb3d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad059c098cd4cd3c750981e9e4f1bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2dd8b647a8cf84b7d8ea7c7994459424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141542d6465e2f73e30765003f3c2f2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdec1d7fdc1a018b93c4f0dce7901df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ffea959dfe7908d2b3fd7e0801d61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a867891165abe5ee8ce3d025d619c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b36ecec0ce00f07a8c85875b0a512429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe84834b398d211145f1c94359fa16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1125f5779e44e1d654afbaec90f0e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd917172282b0cf3956d4023f4fdf7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722926265f00632c0f045123c94c63ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b46290bc19d4c6e263e37e8e3ca6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f23abbb92b8d09ab645c19dedbccd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccbbcfeb33d9799b857fc7bd945091436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5113b6b6d5311dcad62b1249a85e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce5f5c5e72eafb6fe071bc3d840051438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fd9d79dca38b338183fc3fcd8a7ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1d9fd89334f52ecd8c22bc9fa2d55440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374f43568b349de69e2b766a3da6ac2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd23929e9352676f48846f3016694cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dafd5646879a80d34f7c8c9ad9038d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f85302439bbb5f9ba18334746918ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaf5807b95e2ccff758115a57ecb6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8fb8952138983d2dc9c3cf12e7aa3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046efc59f0d986d148ab382826b004e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3137c5fa7df1f37c590f05ad7eedcfe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2488db8bedc2c7a7e3e0741f0f03c60449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17577988216731a6e63c92845b927f79450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4a2eda96e657d9eccb785237fd25e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b9385369fb31c481953902e644d09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023775c36a1c1242c8333acb89ebfb8b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b720498bd610b1eae0d4fe3795dfc9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2a001395ffbb5d1097a89202b8c5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc583b2abf3f3e21ec2557beaddfa46d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea10fa51a4f23691952a8480277518a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aba02c54bc6a0946ab56da41a19cc7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7407d54ed308c0cad6e66cbb159a4fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6da4beb73db7f91fd90e36376299fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55012070f3d28986642b9f73e7e73e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bd33be8b74398120403292387b81d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9db412e07d0aee99b95a9f7c8d907463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83fe820f4a3f4a0050ffb7b66db135464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa4e99aa5dfaa82480b4bfb54c1422465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e87d25ece9a11a209ced2d2e151199466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873157b3f50711f61f3add25562832fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07d12c866a4b59c410977c4cce3b3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3f4a85e78b4b22d4825c1b6c957ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46dad63cda390ca3972ec17e40807e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8fd2998f2e9a4be084037a8b67e80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f866a0cfafe6304fe101531da40b716472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8f763e1345f9db7d0c0d4cbee9279473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec99b17ba305ce40103f44e19e848a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566c039b5472e731429b706a07ef655475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2504b2eccfa7a734c4a8047d152fe9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854c9f34229e388e32acafe56ae932b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939d0f176c7a983146c33501bb05488478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4e9072e57927d1960f9b9e21aa754479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38698aaef4820d948c451af002114cc8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3a634dd45a68592a0e9d7e4ee6630481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916aa1c453381301dc958c309a73b6d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c08b409b1b802875be8f5df1812d80483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bc106554af60221d10303bdd50b36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9100ad7a04322d13235e47e5b8727a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5203be7daaeb70dab7093cb32111b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce28c4c1ddc0bd29ebb4972df83094487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261727504f3e253f12e1322e23a7a49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac90e2b5d62d6c98c6741603ebfe98489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24b7829e0cb850599fe5d06c88a9dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435c5130507783bb08139920498a85a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3f7173f71e8209eb75b9193762396492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8affb657cbbfeb26443c04919800d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512000a209f71ea9d4bc3bb4528ed965494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d732ba901ae600301378988cfa45c6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108f0a40f68389e1ab428ce5e2c5a44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a021d02c02fb052d098a66888d4171497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f53ce79667a67e48f095746e7b0f0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cec41db792be45d0fd832f5fc12720499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8c49a2db8a1cca2b0d595cfb4b755500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647012d82fc3e5c59f03df3622cd0f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a24a9d542864c7b3a09b453526ace502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4d7445ee8dd5de59c9976a1c3bc35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0ce7fddefc594c2ac265a4dbb0b6d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fb0a40517148eb688f2a9720d9ee6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281dd2e70eb05cb79099e9d793f62de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d5cd20ac0bb88eae587cbeb7d0cf2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ec96cfd62ec7740459bab1ce0bbbe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7962e35084fb0b3bc11d60102163a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c79d778e3736f40896d611bae37ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7085e21f28ba25afee1409ce58207511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbb996067304cea456a9b6941ed334512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7b13c950b24dcae3c2d7b014f21ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13011b5fbecdcd95a49e90dffc747ef8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a9b2002e547ed128ece8e1de10d86515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271e498d1762f5d0a8af565e1e4c785516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a352360237cf792a161a993050f0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1808e39d3be238264e9bfc4dc0e9aff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379020bec1cfe499b27190bb2d550a7b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769194c31d32f74f80cccc33a5e4f80e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ef3f86460f85903db042021eb81d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02713a212f6b12d8000166c3941282ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b290f0121480562e08fb44670dd379523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e45350ab5c062bdf80123ba8f4546524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e3b86c8c5a92d1e5541014fc468bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd98515eb1360bfc88b147a0a9ac342526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc86da393580319072fcf26451c2675527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07341b387d297602540cdb1c97aad689528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0b5d7adf8934ea4294b552bb4b6c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90e29188bca14018aec8946646db1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256153eca9811be13bc4e5b81742c5f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e311fb26a0ed8888cf7c83f459dff7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92d7fd132ce2c8b98dbee9608cc0d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d230ba009ce784391b8c79980cd788534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc677586612248d78aa61013cb4208e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107e59bbfe3b32c33cfaa6e255e7143536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631dab374ba2f8ff789027733b71ad3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9938b0f2652277d3ea33b3db40bb2b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6396291708e01ce7455534d1d6e215539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbc8bcade5f44b0db2ace81e0d7c8e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd54dc562f3353bc1e712c074d0271541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a8a41b483fdedc88f69c85bdb488d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63619b0f59abc4078e1b2fe9315fe597543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef212b9c8bf4b54a611e97c706b548544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342b4539cb5ada9d7722109f88f750c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff871f33de06ddc2fd3e6bc3963d370e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6be15be54538f2ac46f58a901f142d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f38eef57fd6b3380726963cfc3d90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f546a32cecce6fd90a1d8c4b0653b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50add0744cbd71624e9f4a22a0da84550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5dc7f46a3be56a2ff70efe7f1cf60551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4b9af17cfe8a0a68e2c15e655ce67552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433cc0c375b27ac81c229d263d29da1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497b749216269bfd35f7ee63df3f204554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e9bc88d5753c33612e61d04cd1064555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac9a47912a96aa3fa3ba68c185bf82556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c39d4b12dfafbdcb01d4b79b8485b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a8b3b4a846189d1da306e16af0080558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc487ef2ba4059bb215ca5d6593ff00b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47ca86830910d6e988851870698fbe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56087e982f1ca51451c6a62b8d3f4abe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d40eef53f432a34254e19930388558562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0a8b2f9d44959a84970e829ee1155563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5cad1cbe5382e46919b5b8a065924564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9ff7a0a1c89fd255415ab89765778565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4daf100499e426995d170d0fb85d93566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508acbb0e0aaffbb3003c87c843e727567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19085a5a3eefc4bcb01b055867eb735e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51714ea8f84460214932e014a81081d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b1ceb585e7e319f46ff0d21c3507b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1dd52e713452ac51653a15e6ec850571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf991415b711421c4a69b7f81eb21df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18879f6d69816116fad4e391db1936e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49916ee0ab9ddec986e2e20a354b334574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625f1fd333c60f57d2e301d027aa0c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8ea140f4e8e09a5b3c435b6addf78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed64ed7c370ea6e09ee858fd0f7744577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595396225fd100fb93365e3293f019d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ab981941a9187f4926084f2a7d123579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0cbdbdef0bedf82541d817b61fb00580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46017fcbed6fb59a4e85ab0a99ac52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35850e131593ad875c89aaf3e439a72582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd72b0b9b780730e935c221d6897a4d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b446363285f6cca11995529e75aca7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc8aed4f5e56eff84496b6b6c817f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a3600fb3cc0126befb8810f751bac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c919c48766c1ef9c3622079f1a5bc4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57845e0c3fd804c588fd9cbafb94ffe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2c7aa13ea9004b624ce08cd18d597589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9eca145154cb092a97d390c2d8bf5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d92394deb0120cf38fd9e91abaaebf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0ff47016d079dee65baf09af494db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecc1763d50afc4423b2f7a2f662d03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3c3e6fd013c8d23dadacb19fece16594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf342b3710a5da117eeaf6cef30b65d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c58354b05e2e39124bf73a0d7a01b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413310533d3e312390948f541f326a23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21bdeaaa5747eba5dd20f6df926fdd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fb4a04c0c860dd5d4d84cd47d0a3c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7b2ab73e4b9c954cb3c221c034a21600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade001592c1bd8e983f3a205701b377601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b26a88a76086d17df1ce0b41c43b14602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e234e1e3bfb414630835759ebbb72603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0f736de7c9239dd8f9952b792a89d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3a165eba447b0048fa99904576af6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fd288298153cb389e262d7f6a5525606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729e7be38b0d23e5da16c0c9391497b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e90e0504c90b3dfbfbeef4a319216608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bdc1e7b8e8c7e7d62644c557d66e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fff0555f24d2979fb40821a871ca2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dea94a917dad68637bf9a637f2611611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef5881afc28f4cd561ef1a7da59f15612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7837a6a52194ed709f3fcc58fb4edff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a42c125402299575339cdc8bc585b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43104288a4453acbe272bc31d268bc2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82fc7de118d7bdfe442876774a7de1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b69d1454849706dcff98a36e3699a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5196dc11f794eb05dc84bee829dc42618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad8c31a56209b43e87c749e4450877619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936ec51104225d42da6be83b01ec0b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eda519293c2f5f0dce89929a231717621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ad72e12bc2841d48caebd4724888f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c9a302608ada48a463505b2ebbe7e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9fa7b834542f2e5b4cec3b91669ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cee38c9428e6273cd3ab32911baa70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845a53ed608ce5d249ce5e54715991b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390812dceea470a38898ba039f639144627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0f37fb49e69d2ba122761086c1ecc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d5f2fc5d50e3bdfe56c7093b37a7b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2d6b013f2b3a620905b9f22c08405630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749b2cd5549c780181b9eedeef09134631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dd8d1c4e5e51a3c8461053409e68f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0790a8aff9cc01e94a3e9558f3d9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8ff3d2f0d36c7c2394f6d255c1e52634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b8017c33f6fdbd20888950c5bf7f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc98784ac72f10f4d7a4cd980de6c23636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482acc0db51f8b7b403ed0448349debd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa661d3b79be143046b4c02471dd9eed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb5b967e3b4da8bf7b2c3bab3959c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99b8c72218777ac8716439cb42926e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5a950f40f14281798744a4b339a11641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134aeb57423d7674eb76a83d1def4c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8a9b7b75b1bb52b14b5c0c833d17b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2671e13d9f1892ca54901550de0007644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899d755706e2ccaf73c12a1c9c924b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74988ef0fdf1cec59bc59a30740f9efd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99199f5ba0a091981568580d1a302453647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea509d00ca665488dab820b27c1a344648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1b9a02e43f6109036309676a3af91649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6593ecf549989ecfb99dd616d7a2fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74e1748d1f0deab56e88988fea2968651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c9f1de0dd1233cbdcc1c2a131c5fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b35034f3b9f7ed68afaccb5bd2bad5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09e3de01ee73de6db324ba5afd32e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d0135b400db3099c88ece0945d772655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637623561797802308ad48bb064629b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ce211d97adbb94286bb9a47372280657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ac83bb6fe140dccf95bd64e579d20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09009ce02f1fe428f80996a708c41a43659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76415ebdf9e8f4e201c16258d0d8fa4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb715d2a18fed61b54d38f8421770a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecb81136ee802d1e481341dc88b26b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b7d4e49149d0205058c7a54ad1b1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42292c8f99df3a749cea3a5ca70d0c34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74940774aba66f7398ad5f90824c498a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3658e35989dc93a966012f6879219ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a291c0c730f1a771df17fad0b3513667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279e73cad64fd0c2f1f9a12570106c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d113adf288df54c2633e2995286342669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69189228b36e433573a16a26ea673af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1446049d4455a6325af5c6102f48c1f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60153803a8a8b0ddf140af3ca6563b4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dd4c9668a0e814123aff82b2e0eeb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39299315d67d371b3f6d0954650b74674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9224aac29e3ec12e4a4c9b4b4d060675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aad436dbce74612bc100a20d6b66fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7ebc9605822609e6921c08b84a5f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012cc6b9168df268fb80f7ca093a63f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a62960badb6079398029e17efaa0c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ed21ea4112cf72f8a6f60397d3c00680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858975a9101c3bb1647f46f25d6dd415681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf796625920c36c96dce0d670046486682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421128d6722a8c809ca1400b94a6e029683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a646d8c78f045222d60021179c60615684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34246290ad6566587e42e38a510df4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90119945ab6131b52509a64ce2aafff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b74792fde98332f94b67f41b623d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8acb638db390983969d34b8527eb8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbca2b3bfb79ffbb56fde6477544add689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90074791a5e78c43aaf033a8a76ca4fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb81eeafdd854dd0bf575cd33c56889691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3b02cd691207f019d9d1a4793052f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc36756d8ba54b242184e04e64767d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80c06079ebcad37f8f2ee5c4340e8e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339c3266a75dc4b4bbb861fd367a66a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b430f2b86c91d6e76f89e4ad333d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1eb03b4d1f37134f03cd9226cf969697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e021345f747e77bbfa61a49688522698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dc0f051f97fa1f59c5a91d6c2d839699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99245691a76179ad3e9b4f6b67f5a3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72d5e1c14b32731a79d25712bcc1c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5e56e281f4f6b2d5e85bd83557952702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105b4b37cd608f777ce6540487d6a0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a9e191694ebd0e53a790b014f61ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe32c91dacdbff063492c8256544af9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8a3dd96e108957ec6832a22a9ffc9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725de599b66895bea4a7b3161967972707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72393592cb0d9691fb2ab33648c16c4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570d0586cee18bcd762f18e867a695d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99013291eaa4c6fb83465147256cdf4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ef23df483b8070c35052c982dea0f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ffeb5ef9825d94e75db3edc456c74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceaaa88fda6e183c3e93dd9d3f1fac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d882e4bdf038054fbd0c7b1b3b9b08714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e64eb731bd4e9e95f48e9eb488406715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922872dcf00a72f3f3b97d9a9cfc2102716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a5c2df4c3d8e50954594cf1afe77c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d01caafcfae302edf3d2186dac119e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881fe72cdf933611bf02f8c6aa1e11e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144cbd2072c750212341b2a485cddcd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a438deef75e4a365aa3b3f9c305eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991cdea46c330b8dc6e1db71fe34948722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de23debdda00f5869d4e6d69833188723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7ae0504f3d03886aa0af56eb4d53e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd94ace63218d2a724e6c29facebaa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b71172f34f7a1cac162cddd4063cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c06b89f5f329b880a81ef06fda75a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec030217e59d757c28062db27ab91b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70147328edf583bbc0a7b83408a044729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70295ea4fccfb180ea32e68b8db68d57730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49e923da0a07b0eb3241a447f3caca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddde6bb8e761e267170319456517383732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd74488f62970162c8f89212740e54733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3820636f369037ab7d286bbe4d85bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11b29472193b4a69bbcfaec257d98a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd50fab8872eb7f9c002ec1d91fbeb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd62529ca2661e38d3d694acc337b94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36212d392dfb30c3aaf2bde8c92d72b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dd0c74240ea2e7454d3f9a3b38fbb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46825d536c04e35d9434cbe38a6911740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefa7317458451ebf604518585123cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4e3ff0fddbd5160241871ec54289d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc6e2a6130e9429278c6c64e41b048743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b4d2cdc81116005b7aad05f37538f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd903cf7de2939f902c8b81f224516745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7cf6e5c3a00ef5d21bd3972cd9507746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24024b36e4c8e099ac245ba2a0ae1b53747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5fca83200deebf344567fd28d14d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4486ae697b4f03d47af2c82fb35008749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e7eed6c1c90bbc8d484d5148e0966750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dc57a2681dfdd82f5b034014d303d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9ad416984dc994481035cfc955af1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97c9b59612b35fe7dff4eb128d6999753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>