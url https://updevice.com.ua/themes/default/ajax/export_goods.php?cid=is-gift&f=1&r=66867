--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324e639f6dee5de78f0c958321cc1b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4e2aff83209d03a9119630772e0ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ed6b6ecde79a5fff2599e9d4bde313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408e38103197439d38a35833c4bd6ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8903e1158f6d9dfc3de9d3b0be0b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88b5b5081dfada004d42b6d68aa7ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afbabdae7797ead3dc5c352a88f4f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9520a8555e5d5e4c5fe49630049da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a89afcd996400b1ca8aad9044ff64a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e239ccc8ef49eb10f931002e3d84e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f9da087af37df3f2b5480d26993e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb091ad3d9fd00e403fbbe807f2e21b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb69cc03e7b611699c8987481f51e2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f25c9b6b1e36f34ec45865b88c46814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912031e2de55760a437fa2f58a90fb2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789b6ff2f178b6d3ebbedc90650de4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8cfccba62d9b8b43c2b44d9c2be3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a42cc4d971b756127b0eeb0a372b1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761cc8b93b7b33508526854e32a0ba619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee941738e3fbcb42bce8c29f33e51e4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aea25172b6041545ebb80486399c1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0165b36e7294ebc6b44c243c0e808d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc4e74c19c2e4f4ba1ad44538c447d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c4fc5a95d24b70998214c7e5ad29f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f8b249a8d06cc57a463b366176c0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9420be178244d8a2adb4533c6c51af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156f3873f2db879457284c88acf6ed727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac7f5cdea0cb1c459a21f8cd98bf9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82789ce64c38f5d503f5af96571fba929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624272f135122ab59a8883b88ad7615f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed3bb95447f75fb40eabb64e643ee231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1de83988a113e4859b05b80b4e13f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb5c8c71ce87cc25fd055252ddaab733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b3b8e67d7bab1afbe097390d27ab334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7c69605ca81283e5add524499244335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59469a1b4a26263708a090b607c879e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccead9645d9b94c25e2e36184eb111437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41732cc73e2f05260277121d75e511d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13d254d3452293ee90972e233fdb1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa7a4f7ae2f2e8a6d01c1c4c6fb38640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe0eb7abc8c0a6b281a33d9da2e8f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85908605d548229e460804753ea638a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32677dbf72ee2a09d83aeab1a4b8e60d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf390a230d45a8175c2ea12e258240344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16918f34175fbd29cdac3d85c7be3a0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1a9cdd8be29b60bf44336df506e9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bc59d060201099b5fd8b2c822158547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc641632dea9b5feac16bf0dab6eeb3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaba3301b5e58ca20066481e0bbc6b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc199fcbfdc8603b1b30e9b2361681850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc5212b81aa908b624bd70d33ef3eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df608c2030a98dcef50fbf4365aaaa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0a9f20504bf1b5020ad8af567a12853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd1f0879cb2df32724582a6c9c662b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7825d16f2fb2def32aed5fb48f1bc5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72118e9e1b936028db50de4ec4e8d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7147bf3250d533bdaf7c68c14f335b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc94078aea4245b4de6eea20fe1ca858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e7bf238f9f11fa488b4d2a5d2968b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836d0e59c7e68a4018860a8c2161fd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db062ad299146c71d52b760441d7637a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bc2075a5e06b942b8c80c731d264a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7165ff4794c857d6636cd59a0e5372063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22fc769dcac06bc456f2f2479c4a0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649c8423edebff00aa2d7fb5db7132865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b69a8305da1bbd10744ed8fb22987466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9b5fb46713f1c2c24c30992caf19467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3df098de3ab6f35129b36c46b302f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb07628e8d412c22061591fefde06f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf25c224282f61455efdc7cde967cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cf3f3b1686835970310043ae8c5dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d23b8452913273b43ebe2ff1aebf3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4c12c44f787399248a960c6538a7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6b3da7fc59d79280d427c3fe4942974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea218a9ebc41caffdefe311e978a0b7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95a0449f46e9603563d14f3513772f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215e2a5f94e87ce280f8634d8d3a5c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd609efdb9fcb2f01c4aad2ee0a886a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6e3068452001b5c6ce5ca3ea25da279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcc36d4ca140d85dacbee03bc8b1c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51983c6633aecb588433427715eb1d8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4b809ca3b9bb4123e8e81b45e7a0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfc314bb96b13be1f1669938fe738d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b3f34d8fe459785cbe4aec95e9f2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879787e8dff0c953d0b28927457a48685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c08124c41b1a5044a13c1aaa35f3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ec522fa026f39759b2bdf836db9c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455edc0d3bf80d9b7b4195fb24bd509f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfb4889ffefd46b7f898e026e1198a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c8d3608de13dc91a970005406723a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc43ef84fc20364e54db4e6769920591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af8ab464ea773e119e5a2956a5867e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66e71d48d8528f72e0ac5dc31904b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65626dadb307cc706e7671aebbbabda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017d8c31280af20b7812aaf7173ed9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8d9bee418aa915067411b5da5807a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39414b88c792f00f691a1abaa48366a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2369e390b12631c772a70cc690246e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb93df5549cfc1773a715324d43f10599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfcebb31d46c7fefcd6e37c0390869100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb97a231a241b91dff001f07131d73d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7b556cf103d6bfbd9928075e4b1b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72a1b5478e080c970221fd2730a0d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072a9be98a806c61af224fa5453bdba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dcd638c0270dcb7b0a753e420383b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fbb42e82ef7764e02cd6128c3e52d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fbda6abcf06614d9c2d52e3fdfd87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03663a6aac0a49c58dc7e339a33452f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1858525db1083c3f6305072b29b66a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecb62a79f01e2da5561fdf176b2aad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d60c01c09a4c88f2c4a7809bd4736111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516e021b90326da54af931e67fcab6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9f7f7d2ef81942ce493b4f89bc3d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520f9a5b573c91abdb992be6bf7643f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224a31646079ebf6cbc09297aa97fa8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ad7b3244526e4b87b7e4e57f88326116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c8469ae617cf016cefe552d6c0a1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e8b3556add4f3f9cd844ba04112a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c6d6e42594d6d6349a31c00018a79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b5baa366452f72068e23b574e3f9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7ce1603c35d4a1f9e569c845ddc55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6cc45da4283e874d1b263eafd3c3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792b11eab65cc10d38e1c78788fbf74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865c95353c3aa16e673d6bb82462777124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b5c1feecdb45903930978f06c56e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb992d24d4f215f9dcdfc605c658b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c0a3f2afd518e17fc9e1fc690e753127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dd0535ab8deead67abe80f7d54142128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74913d85c647aab6835dd134ee420862129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a401ec692bdb0f47777d12f5a212770130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234f8be5dab927cce738765468d0327131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecba42594bd2e018db22c80cb401319132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065249c7cc534ca6ec40c7ebc0faa10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79051f82efcb7c0cd0e67bd6933858e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb09df35f7b6c00e935e3a645ac2dc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecd7f6ef1ceccb2c13d9b8184af74e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da03c716ba2b3f269f489579d744e89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d4b51c298cc04f77e76a38768bf34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b63f9358f6c1d67530c8f2c49b7605139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b817d3c90bf84ab25d0165502944ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e9a9ad7f3f918e7d227bf58ead4ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ce36ffa92b4a9092e0cfc905a4858142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d50d4833bf19bada1c2f94afbf24b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924476b6e771759e8bc7e24371781330144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12beedb2cac2c89fea87c82bef800a07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24ccff15ae83155210d8e9eea17f51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be27496675008ba81e67e29c55b125147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978a59d50af6f2d623f7f419ff7e734148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f62899d43d1f755c7396335e29b1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d051f04c0a13df151ae04ccf501e464150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e413dc57b6b94682736617a4214a8fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413c1702bfc12236bd2b397720c74cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36c5a1ad74e8e7061fa8dc54dbcc5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78295e7c04b509166be10f2e3f4301e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04ef8fa18bc989735c0f768e71eb95155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edb380e02ef101cdaef6a80f70251c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dd39a03f822dbb1d36a512607514c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b237ba8a2dfb276d86dcee47d1fc1f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477a4d205aba8ea38ebced118834096159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513890a5af8101c7a0278fbe805f098160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2411db053209e36f1f9a89079e0ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384f501586ad4c0e572e083dffebe09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48404948c094cb1bb613260d2185766163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d125d7b90cb894e4bd446878c8502ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c46d9edfe93ab15b2588e9e7af9b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b2a0fdbbc49dcaedd168aeaf8668a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a7f1593cfdab980911c2a2d188890167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c45bb2af48d1f99a0980404d690e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9221803e26bd7fd837c5f03d3f9e5ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05461a2bcc14b1f6bac42450f21265c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6129d3b2e93f934b9617178a964729171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee1cf2f5983c8b6e251945c694901c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45260afb8ac38e63e435681a55b168173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b542b2bf060fdf6cd0ce8a6f0c05df8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e673384932200b05d56dce553a0e24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9db9071f9cd8c94172550c40bacbcf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b290efef1f4eb549e4a493e886aa78e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700e163c8cd396dea99b73af71d1b9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcc221b6d3f676c5af1745f270286d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1831414013cde1616b108d96137d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b68ec78f81c776566f3db0c8120ac1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7709ba1c9c43dd8b89d94c94520ade182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c2f9add0f82be9afbdfca226726d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee75e978a5077c96f2fbb568df8113a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bade1dd1d037fea4ad1e92d1b054f7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7b5eac3ca1ab21c5c1abcea9e1deb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6f08c5882f740d188dc5cbf808af1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db336da9ff30855f65adb6eec00a2bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968859cffdf3db77817647c2e386a36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210c5b58acccf1ad8b4535313f7b3d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad1e74843156c165c870b2021b1818191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31748520774d39f2542c0d78cd6f6d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfaf4d25b980379e0d20f3ad112b5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47324b92e86ed028913a95cf78671b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5ca6212bfd890bc0c27ac67860793195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4d1aa96b172792d20bfa5bb5abd28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c24baafdf76e33b80230a99564becb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c8afdcf47f7e876ac6a459a111d0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48130dc2aba06aec9289c625bcd636d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9decdae0c2e1f9b3c35b1bcefb4445200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21cd22b7bd41c2e63000e76a98d20a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57997fb8840153bf532042382bc98bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc252c3f5d5a32dce6204e12046140203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05da3ecb7535ac7603fe39e34b3e5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d41ec97c2a736303d86aafb831d35205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a28c796b18005f29a5ce83b4c12f88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446c7284ecae761e7e2f3de47ce4e3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87424b3e1b215a3d9715b4cfc03314208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b40c8f968b20164116cad4708c7d47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e9e3b477ca3055868f271d8d14546210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91fd5d9047ccd90988ca85375a22f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f6f1521b414fd25198c88df557753212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960a6309260b0e8a00e2782aadbf9ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a4e8baa1e1726f37081893464805d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feaea081ef313440951b184f7ddfdd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a99f5d5c96f04adc93c34d5928008216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715c1434462d4dfd2e13fab590e477b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a849d65673b8986264f02368ebd348218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c987d9131d57607469ac0a2b488ed1f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22769f50151913e343636d6a3a322dbf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4907ba4b785e2474e11613711c4de9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4f560f1057aae0f0b59dbe077fbc3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2d15b0a4658098c76feb371fb2df1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34175dcc4c598be071ba790e2587fcf9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7ecf95cea1e9b554ec6ac4606b24a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7658a41fcb4a09669f8abaf5c902a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165d031f469cb47f44c1946bdc03f97227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eb6c9b8466181cca146234fc69c53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efaeb9da2c06a8f2fb0cc58e0f2f53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443d9443eb7dd2cfb2e348b80171198230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355091993cfcbc5abbc66315ae781675231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30386e649cabda656b7436e49c398cce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239368845e024488dc9546e5388a08e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0c6d43bd25d7e16ee796bf6c0a7d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08cf885c49d13334f63810cbffdc97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0330037c8b886fbb46f47698530a0ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026db58ba6e860264783cdc8c996369e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf5ecf5956de4f6e699bc0baaea8d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee7ab9cc4dd9265d7ff9676fbfb7e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3afa958879693ed1f4b47b03ca98f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5aee4d37b63b706f0c59349a9cc21b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b60ec5850fd98274b2bc64c8890cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404bd86819aa5f8b6a4b5dffdf11018243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fc780304cfc24134b5144ebe1b061244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139cece40ebafdd495c107f11f67116245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6bc55daa1939f4f3692356d350086246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db983b7c3b2a7a6765e457fd92818c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea24cd0f3da70390893e187cb65133248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a878624512f51f0c79afa7e61b1c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3659fa7543b672537168689f910a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcfad96b174ab013c8707bb4dcb289251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f5821bb55ad4a1ed444e80bc29b8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c450ea86b9b8187e22accae5b2b3e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e4697a0cda7939fb2c7813234099b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293983e6d0227119b193e3dff4770d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d42fe2fb17e0caf1e90a0edf3b4cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5930ff4c98b999eb7e2a8b011d364257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2241cd5485a9669936d73e94d3895258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e59f4751fa88718f71567bc25f733d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda9748af90727aec361e70da43ec08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b42b50e4ce9ea2d2fdca7579c17d2a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fea8fc379c8e37e13dbb59804c95e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd6597ba09e462e044d8930ebe2b92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fc4c5b11639d3e7d6cb85d01fc109264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a5c99b6f389fb86f827a4c8deda1d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6100a4153bcaa29f1aea23070ea136266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427c96b8ca5a7fe5facc23b6cdba642267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2482c6d04760cb324d056d6ef82bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e8c4796fb6768f1318f8c5a420e69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f92199ab23bddd783d60b9725e561270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13e8efd261ec9db040b47ee7a505ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dcf721e36a7d95c3abf01abb7784b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b19f2260011e31957ab5c4b86ca312273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e47010b79980105d12bcfa5531b33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f984eb82bd16c8f4ad9b6ee003ebcc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45adc8eec363f39f7a3f35c9a78e16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7329aaaef2759c91421f787fb156a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1d586f118901af077197213e00f59278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b7ba6d3303c6c7248a1611a757115279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75307cf620d8824a1ad594be7a23b3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdcda8a1e0fe74b18981392c6f3748281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f64def987d1f651d1dc5f3c2e8fe9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a84454cc4aaf21515f1f473b6039d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c2e740e3cfd7a5f170bce4536f73a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842e34c5843a733509ce7cfe815d60a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ed62303381029aa3692b259f51b45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101226bfcd584c9b6c0a186b1a4e3c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13973acf58ab2b476cffb42a704818b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a62cb651656f3ea751c1e14d373a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7c9882e0e054d9eed3f87c7190981290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695de30e2120387e45f88e3726996e7e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39039f4d6b21ae46fe622218154de84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45256f4aa2b3defc5af94476d4ce9726293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b779e793658a6ebc3d91b5093e9eb2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa015bae9ab7c8f1c2957879d1edf2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1a3aec43b261131f6ed61a72b348f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0019e6973c0a61c8e0e43684b9be7d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071a984ef24c5175d073b18e7a0e51e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa673d0df2cf2fd2bbb22f64fa3cd49a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0e4a9a022b370aa598b170fa6f694300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faea2cacfa4ea2bccd7ec81973a08f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc7a389c4dffb4c3b65ae2f9f1a7f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d3851d2582db2a0f7db7e37d90062303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346d8d31016a3b830e1f7bca81103d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4367dfa4c8e1b3ec055676792d49d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fbf68b35c782197a0c9b5a9da2dfd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b981bab40d88ca0344b972b8d905d4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13454a387bbedf75d97bda154474ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c1c474e328e029a2ec6d1df616856309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef2e53cafaa5f54e9f674b197147d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a19e4e4e2b4b87f133223bafdb9a6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f944a765c0f59883df386c54c7803d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f01dc6d0283774c085679393d9802313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdb6b553dcc74e9544be932393030c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8d9db5d963e0ec4bb57b9992e0b26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf56246162348f12a8edc5fcca30c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cbbfbc55f045e282c981a294f0c30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c95359e54cf987874031a80bd7376e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed1633468c206362a95ca13f63553b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfe3eff87b1a9f8e7610c6132a9bbe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5760347452ca65c727530d16515c28321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490d8e888625fc3e31687718f4c1b51322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efa851268b16f94c7e70c3c293f01b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb0793ae09f489ee351f9021a18776324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d5cc91d6cc4f5f93396e685a82b76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6a36f6be359014a652296df6c96a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f95951f275d80c31b9d09faa5fb76327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aca634fbcde2b5719137e838abd6e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0847419b78af582a1c7d7adddda60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaca73aaf3d85990c65b9828fa6b97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a6ed618135318d91e3ae17022ed3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce252782cace04cd7d2ad5c26d1f09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eb352b8014247dc53abcb5ca91d64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d5936ca3c23bcc8ef299c34aa2d34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951442b5e877b2be1183dc4f62bf755335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326c331a84d35ce233f634b3af895c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea169b21f9e0e3b0e0159ebcd74ce1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98e5eed26919b337da119d0eefa0eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305a589ea1defa8004d953b0b458ef2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc8183d41f67ce0a15cd844ebaf090340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fb26a72de640df9bd6480c0b0a13f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d1077c92b1632dc9f4aaff40484d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f9ba87a6cb840d5d9cc68bfeebbb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b5c69c6d09b352727d568d9ac0a35344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f2bfaff574fa8f9ea12eb0b665b1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5b1342cf86019147b2629fc62bea2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5090b84728ddb482a5d7bb7e0c39088347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29486f87417c2ec2dcd1e99a4c7f42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a7e5310debf7b509c97e26fd04e2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bec276d810a5352cb2e263a69bcd7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81386747b53f395f0df74bec1f7754a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951b1687a0e3e78a67800579a4f7c5f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d930717463b2678fb06efbc21dd84db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d09ebbe60af53b1f870c24f7681c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70001b124face53843744a5bede3e65355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a743470d0da2ecb42be2faec8b96880356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a361a80cfae0019d10e8c01c59d7d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b76828357d1a07871f6719f147544358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f0f44344f55da3ea6094afa7493ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8868f7cc89702f1d9903fa8e70bfae7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1494811cb1f26c2d120d45689027ce0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3523bef1119e1164b81382834dad77a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacdf01d5c02ecd0992f196a67f74a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d3d43d934b0fe88a16e618d36ac3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adfcd364a9e5107a43029f50c4bd63365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0913ec2d700407951a61ebf80a1f60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb88e9d06492c3e6f6fb85a34331e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11006cea7bac737c8558666ac4ba1cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea893618cd265231c362c4610067a93369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d484624ecc007038d8651568f3a88c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0a367edbe8c2b6d31e85fd351ac6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d29b9780d0a238786752fd8a50bdc4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e53730045ea33f4ad381fec9b1db4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd334a4cb261c105beb1cbafcebcc3a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0b1ad3786749de65046489a242e54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aadae42040d73850df8eae4c664a82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524c48a614b5ff76c954a95cc255c79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0ddc667d372ae3ce6486ecda3d6e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa930b22ea7e450c21775599b5590e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef639e53e7d6d9da65ecae5b13a1326380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac18a6b0e641665750c82ab5c05cc2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c5f60c460771842fa3dadc9366f62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc15ddb0f7610da35ca8c2786112b90383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dff53f1f4cdd346bb7445aab2b631384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0ae6823c6de102bb00a5df3906287385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4f62dc1207df36d97687bf0d8b2ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce005994da5b9c27ff22238394384e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd3297edf2801b9b55720770e28235388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f96b67190229b80723e33f2fbf094389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638516549542a26a2486581187013da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee81c1a8c6c1513f6445bdbeb1650ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b46535a6dca30b78f3d53df5982c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da03850a78ce1458f534a89d0b0860393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425e274bceaae71bd363480e2908304394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8a4e991b9381a8cf10461bf32e97f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a117c9e2e17c298eb58991245a2f5a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270b41a1b66dcbaac892c62035a6ba1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebeaf5215748322a573e6381af4769d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5db5b631da96347fef5a8eea8738f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c7b36bf0e40add895f7f792a94421400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51193682d203dbe639685ceaf001fc2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea66fdd9ce81b9b699771996712d2b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8390785c4cc78e61b7e10b9570fa4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031858366301f596e9113ce7b332121404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b779d31ada9b5aafe5e6c277e09d01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18182b18f43d3593018192e03e10566c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655684389ec7a6e502e2241901a9a80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfa9d1e53e66020c4c9d5690639cb6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa80a9df9b14c3d9a63e01f25800b23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7aefdd501d51a373e2108c1eebe212410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967d4686c233264ad6a213c3245ec90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2295f200d747640e9996ac64fa09ce5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56792e68c790312cbf0997ea4105d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f976da1d8ef5490bc73c08d0155b945414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a60327ca0a3b820257ff3e71006a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3d0a4f4a25ee4715f0829cc7316d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a5af2fa7983f2cd5bfc5edfd31803417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece149b8f6dedb97f54f8a68dbb2c17418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c065aaa0910900460e34695f40126419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f0fa3a58653fdc8018affa19974b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844faa0ea374d381ac3b958176a7be4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c1c42a2fe2d8e863c79ee0e95e11e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087e654f17e06b1be7a197e276d1c7c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7e782bb2ea86c57b7ecedf8ef6e28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e85f24438e3234e4deea65008dae76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14c1c4b78294d4da1c7071523f90c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02ee27771f52f638a16dbceee737d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808014263c99dbbf1f088171acb1f8bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb7083996f93df52d42a9e3d23a124429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687fc29d955372533be7d9566e9e9ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef976f8f84e44415941758a61adabd6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224400d36acab6d3a02840fedfab5384432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae90fa577f46d036615ec5785053688433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfe648239c652f28750e58e322a1c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b3179b9737eea120ab2ccee59199c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ebcb9164a418c013f1f6eb9f79e7d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b3bdba673eb40cac1c22c486b0d0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a2e8e02d5afca2155ca9822748d60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1515adf17c012bdb18adfc5c111db4b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1312cb5f82493b95b738c12715e5e08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352481ed711f11de329c591e16071b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4a6038b7eb08e1a87e77f3d0e18ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496f180c44ab832632c2f4d38800135443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3125590232ed7faa2f6cd24f70ca1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2f339531dc605be8049084b5b96bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06f36f5b38960eef84c9a094f9b741446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bcd6ca6f0c6d695978906f0da80f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76b117df359447b98f5102f73f7b02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad49ad322c346ed870179da77fa81bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7159b2ca4044efac5e5f9ce8d6972450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9e27a4a066c75f776c49653522630451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cea2dc3279abd99112f8bd57395a73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f67444d7b0b54865d7a7fe23de3f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a19b7f58eb71e121b1acd7165ffed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f7dc8b199bbc4f3925305640732d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618581e8aef69facdfcc2c77eca77cd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8157a13ff0844f1f6d2620c71964b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c782f748481917d0ff63348b1d8bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47e02ead4d26bab15266ac021aa205459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69512db42d9746ed30ceecd964573bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7e8c7b9e5cd410eb784258b68033f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488c13aae1c46508c8100d40e2cec7b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38756f10fd845f268194da989bad17c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7cbc523ac21ae3a2150a200b7f697464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be713c54a0e1116f257d373b6274d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4dfc0cf1fe3838899c4d43cd2c041466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4981369a61e5527c3cd7d43672a7806467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296849f68d8b6da73d4c9644a2bebf2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c0a48ccea7ba976634ed20622032d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455506fa215038912e05c79d03aad85470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f4c170b77a569048b7d30a71da997471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785baa70da61cd966479f4cd1aa0f638472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd42f7e03450226ccedbbee00bb0341473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3eae64b70dd49c687e9d11d8a1ecb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715339bf5d271c242dab923845e68d7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0729a1c8fe5da00349a8adfb22266476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cf6273b85a9f3bb7689e6bb36fceb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc175b37869ac4db1431ce05d1f2fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ab16ef9b97c3a2751f98f29a4dd7e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5721aff9b5aef6a74f046b4f69bfd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ea39389b6c67d365ca143d0727629481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd53d91bb64fd087b8ac93e9425ddd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab1b55834c1f86e87a66f96fe29fd9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65269acdd7da6bdbd4ed0c9c54ce8b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da20e0b6155fb31887a5e0d85f737cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30299723f46ac067646955d3b9b4ac44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54588ab2a1ad4989039934c67dddc4f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c26e6bf571f82ad9fefcf5ca29afb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427cfa6cb8a1257d0e9231813deda41489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77360f8f87824b561107709e27471a71490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838c0424d0c4cbe65297049ef25ecc3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e697e1a1598d310a302d315119d2115492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae32be7adf2b3d8ba955fe49c2db23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b726080d078dd1464c465112e3d3921494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb5b08d56470663fa6e0b48722a7e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5882555bf79330b3e70464f336d33496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ba75190525d987376968b7c67d8b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ec3d97a5a431b74a67c90920d6bb9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a9474e74f18059d6029c630c27abc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cfa19deb91960fa7ea374089a5988500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059606139e16439927f4ec3598ca6d04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5e77b6eec9dd50221384d6b79f7d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a19ccc0f112124e8b0585641053461503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542086bd1c2811bc135f2af7f0f628d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa4decea999281768623b1d05999be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a24e469b2749691ff55e0c3c46777506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c0e773ffdd31d6769890fa8fb3bba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288d73debe3bb1f05ec731c1d310a35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec18d1e514f297b4486cea372094332509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44333ebf44c9473e6d443a13a1f5c0bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98a1b69f003880f549ba92ba34fbf5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1b855ff11b1b3c9e00167fb316cc8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba1875302f6cfad5caea4c034e4b4f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67d23f82be95c2eddd2b727c67d798514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcde042cd52b23c496be47a11144ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cce44b6b626e611830afdc4cc962f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad9e63136532a278b0aab037a2d7f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473293e6cbbb2eabd2508ab5e28ed6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690c456ced2c4702d57d1e0b071bc2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10b8bb30edbc49fcf68ffb62d9e471520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb5e535da7cecbe946d5b2d1c685d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b235b8abdae72f3ef0c65f95764891522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26034ac6c791f5f40116d874f32355523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11622d4351692309f295b9ce120a32524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fce3573f2c928bc8bb7850fca2e84d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d5f49b7f2628f71bd3ffc310a808b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11352afbd540273c552b469cf08b2acb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dfc74b3aea697fbc88aeb549e7c4f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfa121818224b79da982ba00ccb16e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cd486869f958269e46ab0df289ffd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9afad96235f57d6eaada7168c0393f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba2a6173715b609f7589f5a185d487532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd09f9bb96f1bd04e14c486eee78b8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de467411e1d96ce1ee13c6d6d33547534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe30098f47f777532b2ce45b5d94c85535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67975955e886aa1fb6133c774b283399536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5d9096b8705e04077dbdaa5020498537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51957d4c78ff66aa2ae2183203ba716538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4649cf2c69c4176eeb6cf555a71a068539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164da460e086d1f44a71504daef5c753540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa2ba4e76ee9f83db466825f848caa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf092a20c0ea74bc64a8e8b67340b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a95bed57fbd4d387a9ab83778cc146543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737241af4acac135e27137d83812c1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60620643a4878cd1e7159df989d5ae76545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcb4dec5fe1647bf36158f67afc059546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50d1795825c3c54e7bcc9d2b34ec4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72548a7dccf8b3357be8787a6bf6b96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975c6d8625660ad1a5819656e62c8a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e12c9408712280374c11458f6c931e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7b903a2817df6c53cee119fe3561b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0a30ea445eec1fe52811923a597ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6418d09d11f5040a6f26338bf5d38aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f39c33a8fb00d5187dac4bc19e324c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874b17f0f390a457912b4235d3cc1a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f5a1f0986ebe52ec7a58777abddc7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82811ce264ebaff48105c1f3120a10eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd28f25b8ae7b535f9715ed37fc767c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b0b05c59a80dce72501c78f660a65559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e7c8f15137ba793e0a5891c306963560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a794e51ed4b6efbd99e50f1805f014561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a19387a60990600f4b3b7aedd7fdaf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd1acd5682874de2d9ce6b6fe04f9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71c304df9dbf0da1e90d6092016b07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508a273636ecc5f31f14da30af454f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13d6309c6a75ebe0ad2fabdfeebf1e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582b1c7c7e4fd7b4fd4dd419d7b7db0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37166c5496cdca31d42a28f8d2f7c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f8928c500548a989319d9c7403da3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab54639f71a6c2572addacd85d65288570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad9faf1c397774421fda9af88fe919571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788bdc5ff5cce4574c265e7c146424a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e4670fec31a382224580612c5217b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df349e0d7ab47e074e261e0d1e52dc50574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0125229074b4cd8313efeaf42d52f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990498ffac91b6da404053a7f0d927f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c2ff98ab7bb38a8932f1f9a538335577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd0ef2149bd6954b655e82d37c2157578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45619ca6dc2f5363751eae72a420133579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327aabb655cdfdec0d30a1b778333b34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eda0277ad92141df9f161373d8b261581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8d5b8be65cb2812c4f7cf5f0ed00e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d163164461489e8974c3e159032ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13741f0d5115a3030b0eea171023382584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c9ef27b9a05131b180a86b9cb0c69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9301d6966bdaa2e4e743fd6840a8a93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c70ffd3d73878a67493fe121a27143587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5cfcf2cf347631ce315442eb5074b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf317550f7064feab511152bd069e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09556ccfd55a1ee9c5938f2b202c7cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d9ba513970862a3d01f1c68c12153591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b72b2b5885ae7d82f5cc9cf831ea49592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6d0c396c539b7cfcfe91ab9a8fad8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef56db089a447e5b11355fb0fe2f3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76e87176898d43573f1e776083f0e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfd99b2655323fd845b525fde69617596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a617f60a15a197e37e7b58c5faefc4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde5db4e0c5d5e4b4727a0d2bcd5340598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094f7f983029b70f659c4a58b779a72599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88c5e0dd5ea8a0789803393d056d14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616b55b7243c8f5602b79e3ad45e2fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e042e494a45f9620917d3ad08e68e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc38d48ce6f3d26cca21bd62388e16603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aabdbfc45e06073dfcc8f503abeecc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf55bdbaff03b86dfc2d227a7b4875605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f28a7b62e5d1994c1110d80b15c42606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c14bcdd3e3214347958711897a12b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149945db0d1692d44d99d5a8f1a235be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c07cffff301e42c448fbeb4829b85609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d564adf2a92fa8e8a85806479ee5ebc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f75cf6e33cb94634c95f0df765cd7a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfb6bca988cd2864941c0b1cb10cf1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaed19c614b99e31286b2507197264613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f1c798a60069dd70c4675d177d06d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948906515aef8f314e30bc0f41c69f9c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb6c2e2355d080b028f73039913b7b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facd8e9f7ec3b3110f2844a28d5ed85617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082b2ff73bf74f78f1255020ecbc9f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f835f32c490ec23fc2cfc46430b44c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdba3090700bfb8bf3f301ccf37790620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08304400407a0b7b936600f1fc13a72621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35623dbb73c62e41de823af08b239d99622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd46f4a4ee1396118344b7c71d494d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d363ad410cceca7fdc81f8275451f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11afe08197d794dd8c7d3d0da057ca9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd49a29ec3850c6741bc5a66702776626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ed8e0f54d034caf7eab006b3db409627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701a3dbed8400fc905dc0bb0e5de9d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe92ff336ba10bca442685426d1490629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4e7797ec3ba3748f0f4fb56a56961630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72924f931470e3a0ab44f274a5214aa5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f5838ce07c664547fe58f5233f20c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdef6604b6b5a965cfd4b98f8aa358e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576bae28af836674af7608254a69178634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabd4967c77b493f8aca612de0733e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a8c9784a21bcf6c13590595ab57ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768db471b26a1f95b60e9d14a008e69637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24a47d18c50f91b40dadd6c77d519d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60d7ba852c9a68a9c9ad3dd21cd5ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8245fced6dfa61d26cba9d98db7357e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf994c68b52f52f7bd02f51300ec51d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691cc3e74e44879e9892238a154537b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b290cacb6b24539b11717cea6c79e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dd9c9b365e5e2f3d20b54630b6efb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677442414cd38180902f547ad51d6f0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b190eac0e08fa3638cf3629032bac1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070997aca37008c2458136b93e0de62647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d74db7de40ca24f71e3b9e7867497648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbc637b929de9e7de13eafb0a50a72649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a171997a5c0f2249b6dacbfb5531a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31840331e8706920d66837f67585522651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421499ff693cba211a67bbeaccc65c35652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55418386d5dc167fa0c1d06ecae53955653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71e6f9563b7fb0666ede0c25bbe884654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfc742a1de764661b8f35dd836a026655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02231af1b8902f58af588f0ee8f83a44656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99707b02d9a7bbef3885f38b3eca9e8b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d0bd03a8e98e497b3db59ff7f8373658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b76b220175d255e73769b53fec398659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155eb62172d5faaf05b919ac59c065d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996e5f3c3c8a0da2394e377d7a5589d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1ea444f0de4413d55aeb717dca4cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14c8fbef3a675f38322af40c8e6798663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7cca3db9b11564bd2079bb32f94ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54608af4296c9b973d6a199fc0cdbcda665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687fccf2229e7932e5789da9da174ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157b32fc2aecbf6709cc837056d853f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428ee401cafe0cd63bb62813a14ff69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32463ca7857c986eabd7e6cf5fe2b1b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a451bea4d0afc308d67e3a55f1de1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32544efefd4ab9454db3dfbee0e018b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef417d096b965c4afde28e6eb9c1b1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b4323af012a6a1b625ff18b3765a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5a9f90190285dd5a071f7580c87ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3b62e824b076d32a59f02716354cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312a91199ad70e41ac009bbadcf2f8c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd72949facd49d914e618c77fc64fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b089a457e9190518ba390ddd64a7dc4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcc287eab2487ad301602dc4988c98679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5865a6f641dd1ada04c0b03be10f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346929b6436520bd948fa66732422b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6becf191b999270af340771e2ca7f12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965d876242c52c0423882238ea4452d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf52131db4bf237292f7383adf1ddf9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e3dd5416f98e33c6afb02d49268b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5963e364837867f99485c15a314650686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e0a411e86533cb3699d75a6f9fc0e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f23335f6be36a229ea60271cb85b61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fab6b2618c89d0febecf8d9963340689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a0ae27338a7fbff3286dc25a3e58a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b9f3482da675b14f793740a262336691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d704e888e6f78a991d17a57ea9b34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4decf80be94b9c10c420def275347693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d808ab0f45a1789467d0eb599dac8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4fffffc7306e145b453dfff16e95f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973e515b97c8f97ba8176f870af113e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec2a34d40e9a1ad4514ac45dcd75e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2f12ec030fe5ffa518d593c14dd80698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9bac59e938a6fc5c1d9c1acfa7dae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6131f848a8d512df87750e70ae7392b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19c97c2350d85c8a6bb124e55b0f70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3625181eab4fc083e93fb2893fcf5a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc2a0d4954eaae2d454bf529b71fcf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad644334490dcbed165b52c07d536c01704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd85e8e9accb1c42fe676e7207fad9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefefe63cc893648ac3c17bd6e449321706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7e9fba5c87e5bf36a0b553f94767e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0108d4536c9d0d065718f8e1bca4f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7693a2aff4f03f8ffa8610ee87f2d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd27aab2aa920421f3fbcc1247aaed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db92f4cbb72c014b752722cd8619f57711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809775e85e1ad53ff27ea55d2494ff7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611c8db79b3f0032c2f1a7126a53318713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a338f9dbb9ca38e77be330f3526ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02fc3a573ea6311731ba01ec87756c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec6344554421aca4a7852786364944716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d132b3663fcb067a82b678ac2ecb39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0ee1d1b9793c8e8e59b68c0dcceee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5175d7ee6c2ef517deba47b5f3eb15719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cce315bba629a7f93751c3cc1113e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fba439a7ce9fdcf0ed1c00a95ece0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef08dd3c55e8a4d5dcd15eca92c93be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c36e351820e5169dbf44067d97136723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487fceed32c30a56c5e27e5f3b393ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c681d6b4b859bb4281de82813aedf9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47e812875af77ac9fd4fab5c71e908726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1e6c52bcd7aad2b2135dbbec7d3a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdf1a14a7bca878882165dfc2604f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf251c3853ef48037a25362c1b0dc9b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c927a4888344326b0383fbe6ac3804730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe413c15895cc0f50e7aa8005322a436731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12ab6a9264faca823ac07dc6956306732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5f42772ce1a06d5dabaa68ba6ecbd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b746b839aabf03f019ce4bba3eaaca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372e163c80c833a4305a32dfd46645a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbec03f466fb94184250727aa2aa330736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f3620a00025fcf570799aa508db5f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc9d3f277a46e9815bf354834cb766738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41f2bda8242d70d17937a9a9519731739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41846ca4134c8c621d1157e10108f959740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d02238af94fd93897d60d359a3f217741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e3b5dfb9a3673d21d7a76702e149a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de67f2af9dbe880ffccf90acffe22ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bef435a65d1fc2de5842f9b42b4abe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01736d087e0f5cf9d08154b7b4e56c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec126b1477800261b2cc1237aec869c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc559f64a5b1022a952611a4e052ccdd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa663f7d1fe1f01703e8f1bc173ba7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90bfbe43467f62c0f2707b86b600ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56e7faaf5300dd7f5ca19dd6337603750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fe2fcbf4a2bf506fa45b807344fde751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2c3ba1791b58db251c3d2c1ff4ef3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3411e09f54d6f33905daf48336c26f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac514f53bda14a851199e6115c6327754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9c8516873710adfae3186147a7619755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f65d176954d56d46bb915da1b9747b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b038cd9399688a875e2314e00380e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d35826d6dc159e00b75de94b3d3a3d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830bf6e97e3f26da7a3eb2a68de48c2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd58a71d5a90474034e92bc9d306e201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a2cfc58f17a29e652c953207bdf0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0661ae671a26381be771504dbb6763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906d961c20b16ad4e2941e61973ac654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa707843900ae02b94fea05598a30a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300a2071766af387cb5e76208491d9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe472e24098d47083065c61bd69abb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1edc48cbbf638b76718b228d3bc6208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63525d36e11af9aecd1ac7738ceca2489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a718ad13597b803cb9ecd4971a04eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9dbcf7dafb052e9cfb4339cb7df5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424e01da06a6243c71cdc90859a976b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc911c61839d732a8e8a439cc9f6201813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bdaf6765fe2d2ece78ed31daf30af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e905b74775c387a95ea0409f4c5911815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65ba3c94aa35f41d27152f8b729b8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fe4e8af7d3afd70e0bb152efa1bf817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788ba1b9a3a914a803a4d9e1ba7353018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21335bb73acdd10368aaa34eb6a320fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5277da4ab767146307a6bbd89a5a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffbaf3d60b368d005f7c8e0e7108ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a36085a22f0f29afbd993f49fd6f6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854d0b2dc847c0c70360d12fecc436a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61ab4265e05305d53693adaaf7ac0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff582c1fb098fded7966277b72521d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833ae5b04ced70f56e6522a2bdb0af026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1e8409e467d568f9a4c0998564a0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ec424f0e0d28f8667c572191504bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5689e06505231a11d1651dbcffe6f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f3fd40b96ee0991f0832e2f04a12a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1a8afef4e4054948ef27e1d75607431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aa441b6b1d37b75d4f41c3d9dec5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cf3ab6def180b59c6ed23a3c6034833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89257c789d3638ab7a2f3ea7775ca05334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef43f496e9cee9cb45b304d53d814835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c28fb23665e4ad7be133a1ba5a59bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4520bd7d64e4aaa54227461a2c6283537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71161f12ccf573e37319dba330f16c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6e72ed3ea48bd509de1a0db7e815039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0da8c581680da9461073ec158766940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b226bd63640414fba65c2c98d35dbed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8385bc32f436cc413a89b7e6675998642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931db955057e278b16380fbf846c7ab043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a4e4ef9cee86d39a56c5eb17aa3a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778933cf5e11b7d36e9cf85e032714645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69a70a77bbbc326e7db2ce71961e5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d2270c8d68bf94a662bc48342604e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f3308fce5b18370b5f98ecd7b897148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee5b7b89117253a781535a039be32749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e05cad96bdcd894c461d730b09657250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c4ef2da720d167f7e53b6688d729351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ded0e03a61bb66903575a763d230752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc9bbb056877ce12de43e764fb091153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d12a52243e13e1e6cf53c533ea85354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167aeaa6a8cc183be09b51381f5debf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78ef7958729dc0225e761a7696cd4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdc5c981307d1b6acad544add2601857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8adc47f2d7ce5772fecee0d781df958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f77ff742f9085618a9aaf03b69213559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cc2af34f57fe9ca96b4a5b86c70f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c065706f7a2f9b915e4be653e74a5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c5c93348ca32cb3e4d275ad271ee762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260204b3ed620377552b02ac7d67932e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971edf2d57b2ef3d945e741045d13a5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e002d66e178b25890b47690e089f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec941a05a35b41ecefaa5c4e5e1dd5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570f4f1e9c7127fb3662c984b0d86fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1313d1fb372107782033ae296d7aad668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96814c2c48d39e3d46b0f837bcf75069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295de9267ec6bce8203621f6e9f857b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e2956c96bb4a6af9b08a2d49376f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f0bd86bcd1f5eb7147b41d13ada0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9fe3b5c249027f251100fb4878b3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d232691e496f498c97f61ddd59a8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4534b25dcb3b62f748afae5544792c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16c2703a2e4e437d68378dfc1dac8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b116e86783a02b52bb8459f198b2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a887613f6db9ccb82faec63134f5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737134f79766f7f8fc9e029fd22ba49779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581591464108fc3fa513d17f580ffb2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574658a355602e4fdbd55c8a4d11d5d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ad793ebedcbddf69f6c75209c1ca282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7a8e0525969592643c6dea9545aa783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866002dc5164627c46bc770a9cdf32d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8e6eb863fe56fe56dc124fa799f9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e895adb9664471021320c821dc6b4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f9962106dc5e98bf8a2d1b6fc724087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8033ea9bfb4576572b954c1059cd44288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fc0e4c91dfa99e85b908b5d58ec3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5bd4a204b082b2251c7a13c2d613590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180144c790f37e8529fe63e1b6314fb591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c460c6e54f77454047dab178a8d1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbf2722ed5f536d6804965c1c61a4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6afb0cfa02fadb4c4926627bc0e41c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37178271f1579e312957e9fcde36558395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efa4cb422d77adec480cb1a70b493796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cb8ff3f3161cdb6453151d20a55ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c09caa784276b88078ce22a70537a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023df51b2975c1e1abbcadf306d86c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391913dc40603cc1842b9821a7f226b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367d01e185261c3fee43d1068e4da8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd17bbed7dc877ef75224ba9f4c33ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad88097cf176bf0be3df352100d8bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88796aab239579a82c62f9ef15692d06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03d2c903a3227615784dbb3b3cbce9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc010e95d818948516eecb7ed113ff22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af44b1b6d22b9a8542daddcdedb29b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0347de29f5d24fe69490e6b57e0ab51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33dd2414de2d65ac0c160bee7fc408109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b34109a1937e345bbee6e66a01a49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42ab80585b32dd9acc531bf79cc777111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b9945cb1a9c560b8d7356ab77c2f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccef3fc42fd3cfbc6959ecca509b4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510a96dadcc6bf7bdcf612faf2d6d57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4f5014193a1bb2024e15f74a97eda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9435d79e6ee04f5e6108d99386496a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83afd53c457cb6ea2ed0098665b726117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee15ef4b528ed351ec8dbb9504af87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7f427530239db80eec0b24b5fa2f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee1de668c9be0ae76db0eb7116afbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca73eb1a2e9527af009dcca75c85d68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde730fef6bb3fe68887dff5f98b4cdb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93804539c596b6e8ceb59e393e9653123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cfd86d90b8f7b8dd0de821243a4af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceea330ee9897390d10ef6255bfb4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d3422cdc6d7a3c7fb0f946eab9980126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b028062349cb6cd7f6aa9c277d61a49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe28de79eb9afebf18eff546054f06c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3f89c38851409f19923704b1e74eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa5f18bd1a1f0fed55c2c7710b81b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82411f993dac504c65a24fe2efa7c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd2c45976c51584439d1256e316e29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38498deda38b1b2b2937e0eef2443802133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ca45085f317c271addcab6561f38e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caae988a81c152b2900ce97d455c91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f385a9e7440af2a47188d9963f9951136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842250fb89ca62d28079a09de419963a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f47f60d9e9ca390683b0c34bfe719138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbff9889677e1966a817e7f45438ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc4821c1d8a7bddf8e3fd23bacf693140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98406386e7b0d3fca59741ac74cda3e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9850a9beab09b6f01cee9018a6dc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50118f8cdcc28cb4617d4b6af27557143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82293b8a59804932494102fa90a036144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f25bc61caa837fd9a2ecd30b947583145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7c0ecbc45b04765495a2d87e6c678146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11714af1069d59f094fd4e42fe41d217147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a36fbca50d408bb65b61f5524b8d21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef66b3af6a82b5bb86c21c82281ee4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea88a606a6497b796ac386eccf7a55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1f0f8c935faa21d86908cd0d3dc26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81003df4ed77dc43143b24b1233312ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d7664882700466d893c0cac84e070153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f9be9c5f47e0b5c5186c85f30c97e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603a4fdd7d769e18f8026f198328f5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cafa01732f5865c6294d2fdaed48d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bab0b0f8204b3d0e59d68bde384bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4c12a935e790569167d0d8f2edf19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def59a3a0bc384fdec498cbac07c85d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268087ba5e64294227a690afe9aaa21a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f96b52485fab6aff135d13b9f3ed14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930274695baa61d5d161d9c01a82d18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a27a6c0e69d78b2a20ae4668404e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b372aa2a729725a6e0d1804c0736c7a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abe970282d02dd0e5d9bcf1348599b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4becd3a2b017de5ca314d5befcf6f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686ac48f0fd6857bd3ff881b7aee664167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00826175ea53ed03f37a57d1c2aa600168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4903a8e1ed483ad40f4af3bfb02b4af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be25def90c559579f48af831affc74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcc6c1ccb484bc3957d8f23d547967171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd341e2078927ae94a4dfac0183b8b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5788750457da56039b9b0c00e449b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ced5ae12f5f66890f08ebb65f6cfb3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df8978c1da05c9f3618c68bf499380175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177868d0aca005c4da64ceba5404d49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561a4d5773e1de050cae8f2b6374055177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08ec7aa55040eae875db473e4bc35a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e8c3ffaf3a9387208d505aff16559179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580560d09fec53551ac47f930e69518180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0f385c21acef878c87dbbf7d3afed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5003f66a116629605d1d0d98ea7a5ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75644f6a407d5328e8a105cb3d2caadd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91201c3bfecdae0737dc9b5e7529a277184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1f446bd5adc1dca8bafe3bbb22631185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de1e75dc6c8b550c14a35f2e324bd5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7df8c2a46e0f29b196e2e1d70682d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c015c1a01644a77cf5c0d6f8af679188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fd251e01722bcf22e801b9760bc99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c757c53c29f090c1b3031f459930b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22041e6470fd830f4ea681f410b4ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d3949945ac522aaac219c07fcb3bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581b33b78afbdbd3a85083da97eb73b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970e6f5be7a665affa3282b520c8753194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d55fde26d7f214d83b49042ac4647195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdd894ea83ebb0241e5f8ca1aa9449196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f29c65028b023e118277f61f3f26a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea0f1f480183d102eb328f95b9c148198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f353d47691ce266e0606711b3d461b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6952cfa3b820cda4bd90cdd4d98c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e66606e2d740f72a9a27a0890c1d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231662686e3ed5e2bf26fd00d59661f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4da459b1e897bec417c5467934daa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e4ca16f22e318ddfc7104bfb2afee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee91f7c967b049efd72898ba863e01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faeff05a5083355f4c44fcfe89ec69b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe505376e25ce755832ed1b4cc1834207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcddd828251caf8d29b52cdd8cf1ae0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbb245ffb1d56a838c65b24c3eb41c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5849a4b5e20bae693a5f0f77c3b33210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f690069f85456c5f719c5d3fe6e8cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c06f6cb3bf0dbc1c2f4077a6cb37d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d1ee51798392f4b32e86f4d5ddc33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c2cf45c49154ced93381355456c8a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff5d974aabc87707e75a402d796919215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f007166fff804fd381954e2a49f98e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee71ac7c12098c4c1957442bb08f3bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff1b0613234695e00642b3919aceb8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afa16dfe57204b29129950a6d96aad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c08d4a3b40bd39caec11679efed20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91f697db92b2156e2e6ad10a314e8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266af54c396e5cbcdaf8781a391c85c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ded0539d5e2feda1e669f335216564223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f21c5a8869bf66de352de0eba3021224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa458ebab61f84778c57a54de7455dfb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7081644f97d2ea73dd992a80b40c78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08948ba65b1876360e3c73cd25e42d7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a179cd446f56e56695a500ffe88d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b5015a6aae44e0ec4dd645093fa37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73dff174f8962d6f25ffcb619a77e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3084e135e73df6d94d7fd1033e93d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0eb46c4eb633c6f393455bfa09cfb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e9f5d31b7490a42272bcaa715957a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cd8110ef25b835ac0f47a34de078b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcb60f477ab24495c5e88c7038c9a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c8b51df835c7c9e8871b1d51a41be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67304113fe8ae770ff725318496282237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7366f3a897a30d0cf83a7a19228738238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864106b37fd57738e7a28838e8a3cae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3e14b7d5206ef4f49c45b2ac88ec3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f1d3ba274608760501254f3f2fc65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099df68f0cabdc55e10068925de866a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3089a3119c0aebc4f660e5e383ab9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4599a96e3f10ac9db786337e099fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754e8d708a19098b79efabc335f6b25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fd8a981f53b68c5d1ffcc0a789e14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595e8a1c4fb8b21555478097d8d611c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ed67b677c37e9283c99232670c46f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b56fcd6255e63b499a5f40c7b0384249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306e21ed506aea5f91ced869f313463250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73bafd34a4cc8cec23d01425cccc27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca67663a24c56efb5e98db11ff79aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3e3e4cd766933901b1319268b32ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332f9eec6979bc065e1b2060b23619b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a9df6e05a70fe6fc7c85d51e34572255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d8a34c5d54dd0d44badaf409c14de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49b1a1877eaa7773032f0fee3958c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdafa649b971a05e42818bbd47f9cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5681de4cc8767708cda750f9eb1e61259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7853487d8f3e99b3294d9d31db9d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568840d60e8786d06315d575a29723a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f304bd721e062022ffd7312da3aa73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea126b79faf68cc1d6056b9e2f27f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53aef031603af1a0caed4bc1a87d2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8805bc29dc5320cd545cc673524c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806e173ab45913d6fd581cb0f187704266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969cff3cacfabb531b929a96f2f03df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275816e7d1d509099d86bcb0f968ff1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebab2e6e7822c4d595be5046f885aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9127f6cdef5fd4f240ab6682af7e84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b07747af839c4f3e354c4bb4837b39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13753aeb2b9fe43c60851073d43b6df9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c7a28011893b573df635dae89eead273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7ef1c48560e33e45abfa081714508274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e2e187a4abafe4b75fdcd508bef36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280325e30446c41475f5bc2e3c38d8c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab7d001cc916e275ffb03ac0c14132277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c143ca112e25457db8e17964e75526d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f4c5b23ccc1ff575b614c9781b9dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de6d1a2ab30ad1ff8b01dec9bb5420280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb017fdf8fe28130e0a0cb9b1a11e4e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8676503d3e874f29048bac6f4158e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5582bb4c57ff2cab1f5e08e5f05fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f186d4443d78621cac079fb383bb1e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4560f5f4b61c88336231188ae8b83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f68b899928833f272d1684dbd0f39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bab4c759dc38502116b391eb4dcb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daa6d5be5f86496f87548a65c95b6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943978e43f071191dbee5ebbbb6bd6af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2218c3c246a983d8e688d8015e055290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9c7964dd17cba7ae2b71d64e13436291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085624d2c1823a2a207ad3c7204b5b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da5c7aac034f47bd742aac183e8eae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0edd9fbcad89cd3b72de977bfc78e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95c606ce3c08ee1d0f7bff88ffcbfe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11914b88fa99f25b4118f939d2afd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f315959da7e3abc3cfb84db43343c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b7ba3b78a5ca2b0e499229a53cf33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44bcd2b1270dc3d515a7fddac42f16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ebf9fefe9db291fc3e1c9ea78d5f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee058a8bfda003c55cb321ca0af1baa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7cb1c4253261e225b8addc0957e62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe27aee7cc6c062eb43f9e741d083d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d20676101e4b33f956ae51bfba7e6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93110dccf1ba3fce61639bbbe94613305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022e2b2111622370574ce92bd4ba1c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7238ade7f3687029f8c1e9376d644e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f365dc65d89e6f55f4a27b7a98a1d2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6a08398cc104f060699c91df6d77f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cc7e84c3acdbc286037352cc3d7d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca2a3cdf38861868f705826aa6bc87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df8ec9b3ad18f698c9695b26e036eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b137f428e17b99d20d99c21307960d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0468bbe43db454ec7e58f6d5e67e24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b9d5fec539b5807facb08802067d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594b5cc8de5b109f2314874d9bcfa21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b447a66cf0a06ac6c827b4be6579cc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca302fa1fa52b790a9cb96924e09c96b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d83c69dc8a0bf664854cae190094c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec2e73ccbc7ff03a597a4504f39fd9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af943e9ad52453e45fcf5f7584d344b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bf4d23efe0fba9de02899e760161a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a38b0d30c1a559eeb5e749cf206c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b76e9b6e5565c44fcf103dcb97298324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8e1e9ec12031f776bbbe5dc0c75d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7521d52180166a0d726989f226bcc0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431874b36d3f8aac739001448b00f32f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f409fd4bd2249c1f4777fc3ae135c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d99dbfed5a2377accfc161c08c6bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe3b91574edb258019391dbc0ed2c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f25a3096a6e1396d60ca3db17be950331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9697f81576020af43bb564d0fb871332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32574894a04c755e97d0fef16f7de35f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ea138722bea96baab25771010505d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351fdc676b670ebbde735c65021e7da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4a17712b61328068e0048dd150afd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d6163016ef13312089c93ba7a819b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edb50d191f2b7b1a388b8c3f15d448338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42566ec5f367041beb8994b1296918b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d103e5ecc755c62e2fb288c7874d683340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95197a23dd1aabd714198e1e8389dd9f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e87a74b9d7104d76831054a867f98342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7819923226eb018535fe5d4a69e2b55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb8326c2e29924e5668749a12246e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b03f9e9ab319b288296a349ba79d87345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8b3cf1ae8158bde1808ecfba24ffe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ea9c0c4a89031e06fdec5d7272abf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4aa3e52c739b24eed0bfbcdcb9446d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bf5cdd486b50aefdf3fee37131c50349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e06773dc28fe5fdb1348fb448671f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d854e332bf4d40e26b745c0486885351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f11ea39928f5ecc633865965f38ba7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9407f633daeaa5a14bd131827dddff5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efda616cfa553ca5424ab61c6629a6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31059ed5f2e14c441360c9fc5903030355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6c6522402e1f6d97307fd497de047356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed6e17b48b77f563eb2ed3399667fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae983a657d5674c5e64f2f88c1e0fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7f26e5f32ffd11725d18c50722654359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ee546800236528c8cd598b06cd80a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6310abec4b7d18f6cc279a94a7756361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7219f17c29eed3eac357c46ffe809362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680f7f3e2175aed062016eca32e9b1e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b814ecfb364ce2dae5d40a4f42bb31364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff14425bb6aadcdbf3a07a377b9a9b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b71bcb26896b718e36c43e868a8c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666ebbcbadcf73d0af991e608e17c5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81390c50daddb8b30560c6a4d226d9c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3922ae05c5081324735b0bbc5e29c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336bcd545c768f054dcce77fc0dca82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab63198163cb2264bc4ef2dee0496bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b557bb8fcdfc7a715ea579c139fa75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244366e83b6ce852336f16af171f955373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a7853046ce0dc457f643fc38ee6c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db69e6d39667ee90438e3868422372f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44074bd3b32661ce2db3d37a787dbfa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df161213b551de06d9edbc55b95431a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8f3ee2b7e8fb55a859ce7a035cb68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b66ea82005e0044ccc52f696961ce4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e802d508a9d8a0aebc8d54150d2d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25624af4ac1dc0840832bfc7024347cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639d12d70e0bb37243bcc5c77a3ddd9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90523a89119711f07b904138342e55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a720f705ae257e07cc392bc63fd87384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b78a5408ed3b86771effa0d58caa0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2c7425a50e06ce8865e72f4a251f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5b0970988ec403db79f582cf453a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d34ae27624f14cb718b021d661c962388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c77d38ef04e5f6d11b3033919ac53b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddbcd3bfb4c9c12af33362b1731bb9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0fbdbc6507c6edfade27379b78803391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5a7c259d4dfc63c88439051cc5e1d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e417eb99af1f0f3ae352f6aad2042393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c74291013596515a5a807ac07697d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a359089114604a409bff1418ac51d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4d1a57b0eb1b9d807679319e2f185396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b7f821f5bc7f09de61f3bbe755cf4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc8bd792ab9b1c2077f71b5c770aec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866ef77b0cdfed5e6291379f64e9720399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8665b682bdcd5adf651dc91388df03400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d6ef33c0b392f619dd25fcab6d110401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36164b0e03c3ff1cca8849656393f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555dd436d1717a921f948f5ea9d41c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be713dd330761857804c88a07ae823e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9ed8e526d740b37241ab4e2ddc090405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cd9b9584c12d25cade0b945687bf2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5065260cb7366332af19b0cf958925d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9a9f4c4294c0e837c17cdf4b3dd9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8fe0cc9cd3f3cf6b8274c430eaa14409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619bfcf6198eb283925a530dd8f46b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d81555ba877c1f3a837d1153e5d50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62c9a60df6fe59f28b7e3892f061c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bff56df10cc28376fc3cfa98b8fc05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13985f6206ba8598758b789aec306c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67648d0afc5bb57d30a8c243d02b275415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201717c7762007078e56db81cdee8393416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644c792316ab512de50fc23c280e96a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e68314408eca92bf373678e3f62db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95411adac4fbd4b20a4dbc4b8915654e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3801634ca75a1c7edabdd1aafa8c629420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd1c1d1d6f9654407d0af11752397b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aba69cb87c036f72735875366aff8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e023e33024fe101dd4dea8179c936423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a09a56ee47b92ccde1b5d4c5cc307424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddeb48763a73b024f2e16201d74874425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2b763871d775ad86fd52fd8a3e811426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7daf9b4561ddf5bde06f94258fd09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e12ea1e3ad29424cffce83ddb016c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4e227d11a19aaa1eee5fbf43d7dba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1df67eefe8c61ef536d420648ebfa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0064b365c36aa4797beccfab14ebf4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c365a58f00414d6b94441ceeb01a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b974424a0704a374b3d8d933e641c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25811f3eac2a8ea56837fad709a91fe4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc47efdb18e1ac39d90cac7d4c5696435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84666ceb4e2018b09155a7fc9331af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd8c4e3bdd7c778d632710287512b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065f7faf014d340555463ef8564f8f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e38edc2e312ac66f3b16e0b1d3a4b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b34bff9c87432786bb36f684d10e5e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2259203c24dde63501c7e1d6ca635441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e443cf7776825f3decbe8a2f6c815442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578ae2a4cc295a326f7e0e4e4cd6149443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bb226cfc5ebd469012af12c00fc6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12f081f8f3fdb2dbf719d69c59e9f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcc21456e14756474ddf0f7cb87571446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab7f41c316ac3b2d925637aec35ca5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dad905230d75bd77e5cfa5a66a55a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d702c3779fe71378c5ae7f98a0b866a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f7cfb639743657fa5fdb26d4cca3c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1eecabe2a204ee0e4b3a9d3f3432eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ba19661ec650f51893c80ec73dbe2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08eb8a9d84360ecd1016941dbb4f860453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806355b767c16dc3acc5112fafc0e0bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27bda86c8d9cfff34ad9c221de6c36455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eba0e8fb8261f23dd05571620e625456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5aea96762716702c76becf60effae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632433c3ad097fdd5b8b0602f50c9a1c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c121f98aae596c20678747c2a99522459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7b62b539a7e94f099d737a2245b51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db924af4cbbd547f9e7dfa81a7e0b28a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4817c903357197d210b261e83db372462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dbedb6fc93f878301d508c812cd73463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b0dacb549776566c8d1802cf90ad1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38708a1c31ee5df9f6cb2da306e83fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f870c8e6431b69f4e6b49f7ca245a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb29c245f3cf299b83f70cf55af8e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e2fd666b1a20162cc33ffd2c4a216468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9279f8ee2857530eb02106b6acb9d20469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18173ecb1fee9f8cb278a29a2d927ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0b460d093d17a77238dafdbc2d58e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e934cff09a2f6e51b9a8e6b266fa8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a188a16fd4ba987676d1d1dd87be27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30dbe496df6cf26fc24f97fe381429474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f03060d9be261144102ba3af92ed8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704b9a6857e4e25e8897c550fb22a41476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46de505dd9a3e014a2ee258a976976477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ebe9fbefbd4ad9c76c38af86d428a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb133567b279c1f4998459e8fdd261479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb12ae0063a647ce7df06cea2c140f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a0d51fa7c125a06d40fd32822d681481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf8c3c03db972e39961cb391371d0d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990c270bdcacbccf7bad58403945d7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21439a38c4a34a4d0e8acf830e1844484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e800e2862d5b9f130ab1a425761a44485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc6bfb8d197481499301051463ab54486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82818908923e80a2868835587020a337487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b71c421102860bb8862ae2a59e282488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673ae49f674b459d5552707c24c604e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea667d42f4dc6a5711a3b3d55c408dc0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f47df7838b8879777b936efffa6c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27630446959b2baac0caacea572d09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d4d763fabff88476fd0dcdc96c20e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576535399f0b8c8a012152572546bdc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b904ed392a808e4c8ebc44297adec78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a17a75228b9bef64be78dbfb307c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6ef66c3d7af339f28ecaaace70c83497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee2fd6a258036f4289c3840f2f806e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12b1e585dab7e96ab689f50be9cf90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c6b4fb7f6d888cc57945f7321d943500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c811208f1847ab15ecaf8b5dce140d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89d79ceba98b96b21e46f44bccea46502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8d3202b8dc680c71b1e36b1b23787503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75d254ec6be000d4f2749763c3baa7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334052a7ef7e972a97e541a3b6fb867e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffa461164d8744f373ae745bdd2668506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6691c3ae381ee22b8c24e10312edd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5fd70cf93e311ac2f90a6b6b4cef8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebd0baa21d996ef863ed51b5f8f154509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5ac9ec05298762506860fe3156b0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf5c15e80d2f82ba935ea2a0d064d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06a1323b2d8fdf152090a339f3bba0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a66bf19431b024652549e1fb61fa9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af842d0965195bee849106fd0aed214e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d4258c91f2fe0b2e6dddbb900d509515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd54aa4c85bad815300caeab5fea33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c4a3c0f164c3070d6f25fe2264bc2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486a0eb8f8e235fcbd536411297a18e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a4df27ff8a2c3d7def2705cffc12a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247db20b554f59c814c3872ca7c6260520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e923728543a30353b9449c9932cede1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43752fff9eec125db2826381b46fb44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942501b6b5042542f5702ea4886a389523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cdafce1b95d789068abbe6d8d0c8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e233c94bce82432c3f797e8bced50d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e481254f3ce1d0e0f4ca0ddaf5b0de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcea26f9ea2b79d2e198c34a367413527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53307d43830571a9b1bc3d3d5fab75b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fdf0cc8cbac56fd36bb02f87a87e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226796121a2ecfc6bdb0e8ef718eed1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c46c783f0485aab6b416f5ae62e72531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae28103f0e47cf0b1d1a12b182c2aa1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b97ed005f7beb447776c237712491533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e91a250bfbd042fc1f6251034816c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c072b564404a72635616e9a5c6bf4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b608758bafa7b025c768ac716eb6a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff369bab6ee0584f4994ce9450c87e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61e1ec0e2e49e5050229feb9f97d63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cc3012c9d9c88b6d44f0f118b462f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7d6d19f5627687d79a5fed5fe3c9a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3da2ac63f2f865a0e6f71505c056cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24ffb9de554b69f8d994454c598b62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02aaa952ea77828203c9ff4bb13e3d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadf96cee09616519595c20de86f61d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e74bbb9945abeb517146513469481545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae43b3cb60a7c3b1e13b8422af28b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d577768cd621ac6458faa4a9e91295547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632596d74be5c7cc20122bfe55ba607d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed02dce5dbdbda02df3dacd742a0b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbd398b8bda9ae6b9e5bbe46832eb2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ffdf6c15c1379167a9e4c154ce71c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7144ff7baf8f206d854535e04f4af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66af294301ba5ed4bf015d5b25d68a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98305a16ed385de44c9e7ec39d1c676554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e352b28354571e5c84accf52a65be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a19866787ee6bce8c314552a79101556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ea0b405c682023303ecc21f17219b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fa60cdb0ac4c6a9a4e70e43fe0546558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d976c38fdcdada735fa485cc3581798559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a8a20477d75b1eb930d0dccdd4018560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73687063ddc86f141031be1701626972561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcaac938d6f3ef3272ba191a6d01ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec644beb72a6c74f15dceb898efcf38a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a0d482ba06cbd8921383228d06218564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcffed34e003984b88936f6b85fc28565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00360b8105ebeca09ae0fc506e30e371566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be902a829dbf52dd83ab6e6c22bc49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567c38c64292a3dea7351c63c41bb71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69c6811bf696964af746c9102e3411569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121215e519b0f0a4ae8046cc2eb91f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2ffd9e80289195debf22153e53007571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887a385373b1b24e066d4d272ca5c62572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf270dc4a20e1f4ee1c3943edf32d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e09ed0c08a01c44aa792d8da038c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343713108f678dea4875db396ffb23f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38dc9361c6bfcf0311f39d2e69b10f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf3608cb80fdb4010b3a50612bb6f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81907a8f866f9ceb51fb44cf0f29aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2eba79aaf1ada2044644513b131844579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395db0293bf1542cf37cbf48da1bbe3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c4481b6bcd34698c35442c56be3e0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aeb61910f987c966a257c4eec5df78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126f1113f74b8a4276b386850d10f63583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8cc88bf98dddb608e88f479051a20584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e928bf32a692d687e73bf35b7bc874585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0bbbdc7eadd9ebe7166547668a73d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f96b47474e066dc04cee61860364d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f152919a7e923aa060e2317f9773d09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf758ed5470a4f97b1a09ccf03fad4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8d4621d22ea8d2df80e49eb78b227590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b84215bb57b0cd51e2a2991167122591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32b324a70fc6c56e42d30c0c95b874592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f24b81653e0c585d8e7d934d71c20593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493c8df20336c583958a1d947a76058594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d017a146293622a258a6e571d7faf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dae71987afe4bad3ce36288a7ef2a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdafce831f7b9e2e8b21cb6931ed86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5463c5ea964035c5b70d16d4ce5d1a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ee74af121ab42309881880fee87c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee28b641ebdd03cb908bade15b94d74600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861d6a9172411964c056ed04ba66058601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c609da4cf1287730c3aad6ce1f77b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce27bf6153a21ac9af11a30bf372623603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df915ef21f34e33dc77a4fdbf18aa03604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cec406255bd697b5b8d6525d8810cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c62e03160056f0bb9d1a0ccfe4326606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5dbda071b4ee6824b519da43ed13a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05165870ddf8cbc83f068e786c526174608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c6779ac93f4fc211b5f8904d3e2ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7834af800bf5106c2e101dc2772860b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffb96181ee71e4393ce6d5caff4b78611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8dadfd447c884f38595888d8a74f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8c4559406591904fb42838308cfc0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34cd99ec58921002df9db177a9104c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8544571bc2fdf017d0dde18830333615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc00471a40b91e665c4a93589365309616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f41d33f1668cd81dc340c0c7f7c8a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9bd19c28bebc38ef32eb2b9191285618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee1833fce2042609c49cdaf8c01c61619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639721664c90c751f695d2d1763034b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec218d0a67fa95b402f836dac6853f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f118970291f869a2d37b61da8cf1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aef1d7377e42544ae734e0a8ec80b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190c0b382e8e02c34c72a3709adac0d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66351140dfe23ef047fe8a404d3bfbd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716cb79a12d6cd3ce5f617ba7fd5c3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7ebfd1f15731f74081391cd2fc032627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcf42f9c428ef603ee8acbfe2cd2ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c450d0a45fc895b0e10c2afe17f2403629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4ed076297538baf0959aa03230a70630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c995535cb30cb85d302960133e290c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841086a03a89ba8de18216bfb6757fd4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eea0708398dcad6f967a505a16aacc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45faf0f03723269f93559a60d26511fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77b9433e04fbd9e4cfcc118012b1aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916588cd144d6db0ca56c62ebb7c85f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44138c3a3952b19d47f659abe47350b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229762aff80573b7e58fc1789cf18bad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba12b77748ba78c661389e58817b480639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9c0c158769d71a453f8841a5cb9f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc396a907056f609ded59015a1a6e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5977976051a4f3e0795ca041762a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e01f6f3adcc77aaf38f38495e6d224643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c3fd283de4ebb0d167d409d1ee820644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63850828b888e0fc08e6a8514bf30237645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c1a27c8b1e1360600189d58baca7e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51344a309f451465cdaa73e372bd7ea3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7003f72f0e92640518fa5d210682a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f14509f6458d7700af4eff9193244649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c8073dbcdab4e6c95b14e80d61379650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd09640233847e7dc0a12040995f012651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f37f1ae7570c1957102fe2c5ab5f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f7ac1affee5364d443a73b796f462653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18dbee5457db072c2daf931c706d94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a44a342e91368a4d4c5b0d830d90f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b71bc0c283aea3aa7a91e30a25aef6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e99c44888c7f3f3d71e8321b03bab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56fbd11aa4c9c6572facb1a562d258658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa060ba1fdfad393d7de52e7d1fbc8bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd717760eefe37c2bfd92a6d0bcf9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319ff4b09c1903aea85578409aa5458661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac05eec1d0a89c45b508e974c997f2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595c8955fe37930001d8d975b535327663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35d2e8039187bbfb20abc4560ab7d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ca198b3cb3215e4b7da4adb3911f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5077499e050ca36adf1b971fe055157666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e091c2e3c4169fe60af32eec2936d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c93841310f8267ef6fdfc171d2655e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a0523bcc80ad9ffd00c71d487ed80669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a775f1e68dc8cace7fe031df119d42c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e82212663d58c751a68b3dd0aad4f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95146d55cc4d2c03d12d963f2e868b13672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dca34867e7707817560dd525da033673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184a9ada4c1d56586817e3e55be68fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcae08ec1c021390866d37b7a72ef9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8bce672682970e7081b74662fe410676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d844e330c0c03b204d0fadc8a55bf9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fd256f0e6cd6c8decdda30e6774f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c34ebb0831135e38f76589de6b93da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09932475593ed738c0653ffe7311362680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85523fcff906dfe7fd8dce9d338052b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642a54def4d0bb7008f0a213e7baa8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797488ac1b759053897250da8b4aec4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afc0e4368e55960d73e722c992ea13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d1826ec0947cc8d723406e6bd2d09685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599bba9de12d999213fab1635c3c5c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc66f37332e8de04e737666a464cdf9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7fa932d22edf1e04ead7f82d8e2eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939368d08ed10d0e43999daadc5212f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b42473cf1e129d0cb4a8516ff04ac5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79188c84c7ac2b607baaa7c57defd282691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ae24763778a08c4981c3185b5029b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad90ad9bd7f235aa45e94a08946787693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d7dd9f75486c65b3e73558d9b07ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a165559c03b51f4cf4aaad6d3c98cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f705a568106bef59df8c8fb76a27a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b2a172bf80b35a327ee92d018cc36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eae2c111d2dc154d956bd3379a5b9c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a231687ce05cce75f858a2b6a1aac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e060cad611b670f344a3249f18956e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4688729c5b01e5ca429282bc1388bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0d0089137bb30602525cf8b573a2a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df697a950a3a53708696eaa52531fe23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356c693b68de5f43b53b9f43b2f31be704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241109353c1dfe4cdfcd566d89cf707705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3ee532cba65bb40cedffa4bdedde4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d68d00622fc349ecfbaed574ba643707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279026f524e3c1d7c184a70e38069fac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4a1f9e4994a61c6142de68d51e39d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90855ffc6491a99ea0d59e048cf4ad7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce65f76ecb030fbb62b595c41896cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b9a602dcf0c6239827c9c68210bcd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e23d7d366af87e2788d23b0ab13208713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec939972ba86637fe03869f7ead36ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df09ea9a69603fed85cc6ec755a51d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f06a428ec36af8dc42ee9c04928f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39019c6b1b7d064081ecc0e4c8e07c31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d579b3e8d8fcfe170d894d55daa52bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545f148b5c62098c30c41609ef3471e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3717975e07643c5dbe969cd008a407720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86994821a50c9ea507a8106ed85fea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7680744e6298683d8855e71a5ffa971722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b338bac23f77f9bbaecb67e2d548ced723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00a440bedc91c26db58c7e7bca2d8e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0a421d29b1fcf730c9df1dc02d581725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583177abfb4583d57befaad7edc26133726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f50c1db6fd2a2dbce6a713c673733727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed6cdf3719aa8cf5902f86e9823caf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d75c7a9a094f919cd5fd5847bedfd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43ae879ecea4fa87014d2f507b0f86730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7768ce91fd1b8ce1b6efc525f54148731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561cb0f6aceee6e895e900fbf369cd3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21489ff71bfdc28ab6f0f7ec59efb78e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf9c910f8bd561a0625f336072ee6a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506eed7dbde168d0082375cbaeb5318735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101956f65741a3ea0d4e98de8c931083736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe182e8a3214789370d2df5140513e54737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93529e332b2b8947bcc6a380f9de4cf5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2175d859bc12532f34dbdc67e5dfe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f42d1eff48ff11cbdd134d97a50db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8a270c7bc2e4a207a8cbf9ad6d081741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e9179dbcf93dff8fffa4e0c853c06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15099dbd71ee7ebd27909a77d3d0cbb0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad03a2268b67bd5cdfefaa6fc81d8c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832253cbdc12284c7b1db6d04715aba3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a002c9b32df00d5b0d53eec0d32536746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ae401132f0a343c96d4ea32960b51747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e4c8273aac66c07e86f8a5a163d42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73d04c5e7ce902b8cb210145ab4e08749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00fc8c86e50f9f6f6ae7ba8a39eec7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee20f69320ef5ada245dd3d35135adf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f32c331470dc466d94a6bc61a5ff1e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cc8eb88a3d921ca9803a2cf38ae45753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcb8cd7dace0ad5113a6b810d4b813754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71f68e34b0bc9fc31f2fc50625acd6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e5b625b5d7ffd6ebdc96753f13834756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20702abd3350bb18ff1cdf97c0616b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d87ced8c0d54f979248e42381f8c99758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c190343420f0605801335fc9b84fe759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>