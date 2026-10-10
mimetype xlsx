--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1a00080d7936de64286348646fed91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574798a33ce657d7837031c17b08eae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbad2a102c115d3ce1cf82f73191823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a3ac229fbe3ae45682e77972e2e2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb09bbd8af7b7ebb4329b072e6a8ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96ac48ceaa75f71220c7cb077b6c3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219c17fa08430d5812f08171ce0dc2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c70682ec3b56850fcaa7ff5db2dbe38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075d0c282277e1b56aab31cf489d5449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599452f76232601c5203abac45e7ae910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d067c07f9c18b33f3a999c658fc73e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb03ad804891c04a1985d4817025f5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dc11756fb691118f8c9469066c89a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409122f4520ed75aeacb2ff71b32b0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57758140a6e387b78474b59aac647bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7db6f61ae21b257f98d8c98955d2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c01f04cf053e28e36f39f1ffd48cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2062a44da8bf1d2cd82a552fcaaff418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1e633bf9aaa6cc84a56deedc3ec5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea65bb03fa2f888bf73c9b3821454120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83532bc6d1656fa716311088bc07e8a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e2a98918f64d5bc93a8943cc27f6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fcf98e078308e0ef7a3ac80f65c3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb28f6feea3e54f8928db729efa95724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c304cdf36398d440ec0becda849c6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f57c0b9190f7d12d3d3845e320f33e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1959edd9f6899b5299830c29d311e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffae2fb4b1f07a3b8a4b833979d49628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb966878c55d0d1ea93589c9b98c6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2632249fc1460f532732d20a46be430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ccd9f57fae4c0ea8927d6911e85d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35fc3f5f6015825cdb2cd55735fd2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d25abd526b513f2b8387fc42b0f4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae476c1547f59823bc3208ade29a36a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873db87698c9071395c506cce5d2b80135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee0615617fcd933ba1d765fd6f7d7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ae59ae844b1e18b34efd8c23f9d3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb055368c0ead380836eed3e561023c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30aa04c39949f90add9ec102a4ba1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5365efd3fb79219fc46dab6a2113c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892e30b1424845d769e272d4a1397aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cac7d2159dc3e89bfdfb9a7fee9e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5882efa9adcaaf67e3075fc770c2fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97509d6c703804dbb0e001dd22a570444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1ec75b10cc03e50b69eb86088f87f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5443c7a90eef89732b3c97e99a15e4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6ab83c92a7e66fcc6887d7ac3706147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a14d2b8835f56a29b87f302136a1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681ff3a4df8697b50759d4b0ef382ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea7a026170bca475d70ae298ecd22a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce726adb38b833677ba10e6495983451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbfb315180753f496ab074f84b305d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f01f42dd31b10f38108875e76586e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21734f2593f09ff67ae70e48a3ef200854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e7dbc2bcf77c80639437b5b70b94d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30f916a374afbd6fdcff2b9f7a741c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fd068b56e62832e1d87b1511fda6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c9825b160ffaa265de4cd43a7038358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08fedb1f1cf68235263d3ce139936759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baad0ad5b06ae25e8371043e00f3c8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e723beaf9e08aaf16b3699848c27261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e878a0e258d31ef061c2986dd2214062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746661369656491a8b62e9ad9bb06cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42e2b94b5f7e94504c27384151631364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32236628abd4988b62db2b095454c3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ef3e68c783a7fcab325aac7c6f17866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712d53291dd16d182ceedbdcb9f3b2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97713987b38bf29cd1d3e0d614396fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce64ccceb66b10ae505598ca9829c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cb3dd206b45b16b0efe535444808870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8021c1be8d28d710a3ee2a84632277c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cb3075c14deebfc6fc09c53c77c1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c3b8faf5f1b48a968a40a84fb289773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa98213cbd99c3038eacf2d0434256974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d73f26155b4a7f21248fc3c9e165fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b068a9a5ae7158f3d427841cfe0a72776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeab0e2d3e925906eb5ef02f2828e6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff10bd884cb7437968cc04fe33a30ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00324dc9eb73610684782b0abd8ed279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cbc38c12efbac436744ae6b6b586080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf612b68671f7cd07689af1d37c226e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceafcbb6977c3ec551a13ae3f9570282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca45a840b4ddea1e7d973915c776d2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6aa966a91ae201b5bfda603f85cba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bd36b5567906f1d9d6f662796f1c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56be21a194530d4edd4a52514af0d0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd7649daa07b36763ed6356f1487df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1597680500f67404ce3f29b33630088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4a41b2ff864599c5676667e71b93289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c31d545b1462bd45800b782b0b711a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39a799b99a7eddcde058c7e7a379fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce141f9dfe13ab6cf6697cfb1bb3b58b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c875675cc0fa3529eb30db1257d0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c5ab0c411fb21e0c2594d0702daa594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91093b510a02c45afec1f03805d7bf5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df660c5dc474bed2c2033f14be9440fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c94f60654f688111742491e0f9521f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fbdb53156b368afd5f64955a7b9a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f11f19358d390b8c0308a3fde9c65599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cdc9b695a2095b35cdf95399d4748100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faec5ccdbba249082801aa10dd8ea43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6a9bb3339ad85179063eed55ee52f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e960789ebe5f312e395a75dd8db37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49549009ef6f40a534252417c84b02a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e782d62a49b2c2426f76fd0e5d6ebb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf426af387a03e2e33492c51958f2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2baed0b46ba372719a65ee3453ea86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635cce3cfa8aeae81d4f0e098015651108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b89c881714f03679b507fc2afca1cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961200f27a34d7d31a0d9ca78b1e136110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107ca95d7ece70be42f377c77a1d45d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692e547fe2703cf6800fd55eb0d247a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cdb8dc100668528c8a180de958fa5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640e44031da54717ab9d1be29ee1844114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb17de4f4d007b71700c6c980db2b0c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafef2b870e883d28533e405d94a126116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e2a375383bda62c3a713db3f7a93b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908e67f5450599a6a8abcd0729fb993118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813c9953c98ed410a93e9cbaa1facce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b193dd3578e197445d13bda415631120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a806d576accc44d459dab79c0bd79f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c86f87d2323e5b4f6edb1a61c8077122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99f9080457e80b2292fc23e1f2d47c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337bb0fb51293e2cbc0da5d78d0c511124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046213e8c0f1b1140ba4d4085ea9cec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb61ce0e4c73544d809a27a4ad880f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d769608f12ac61eecf35e398e043c92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe77e6261e159f3aee66df0d1864c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3ced457ca234d26cb163b36c04b50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebd2eb5b1d80bbafaf77b9c5ee291c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bde4c79f3191509a9b0cc61afe82b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085e9013ca41a63894030655bc6e8f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38881e47158af88f5a1d88eeb9900a7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2fd614c9f075453d65a97f7ffbf07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42253b78f665be58dc057bececb3b02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af98484bf3ddac81bca8a8af9452b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff04cd83a63e84b9c23020e482024c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99783b560345275513209ea955bb1f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37376382390afe5beb225aa9ca16035139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462eac3de7c728851862d59774c9744f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d33b744f457daf77acc2c98a40ad9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04748e36e332d0f45b90febad9ba8a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109a66b8d27cf99b98a3070fd54ba7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2767511ccb8cbebdd77452c9e8971144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae03fa249f3a34179586c865e67f13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6a7b769e7f1ee15f552656a75d16d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf13e8e4f47038d39a5fef5ac83e53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02253c7b8edcab53e900ee5af6aa1833148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340c3651f9706c8e7da29406031fdbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d580217eb0e711f67ce02f697c01922150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce6b2d2d3dd58ccfc9a78d625ebe2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc88a90762bcb2e36fb08b12c822585152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015a58edfe0978bb506a1841eb6db99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca7f63012bf1fd994bbfd48f38b339154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32364a708702d12816ed950d001cbf47155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9134d51cb979692ea286912205b0be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d455120fb7b1058d770caf694b4dc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7604a5f8845670c318f21df1ca4d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4565839e197e0a65703074ed7f67d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b27adaac80482941f7a4b77de1257160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743a75d02224ca53f2b55c8c63d2778161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ba3a31894b32e915c8199addce5bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e4a63fffef86133af2fdf35711b47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a69af45304993473e8817a3ea758f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac605655281415d5fd6b85cbed05c5c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c61a83fef1854becdb2645dbd2155a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb58e991384f81500c56a20802963f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca52305f666c667a408037fbc9ec11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e29a2768266063529cfe69ed9270a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6f580a5a69012c22c24d9a4b2d114170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dfd0f5397644594e0ff129f8752d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc497bea212e9f5787ebcdbfd466f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1f63f1f9025fed4ec419f60664746173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b6a630dadd6042a6254ceb983ba64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed169d86504c8188197bc4e74b7d25f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffd5a019758d1b4778b7bf925db567176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1941d5b444faf10abe44af0b5efe02b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c4fdf66c837aa4c8834aa431f3f8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece24317643428fec3ade275f6ab18d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe998ac164a21896db7a7b3af2b6ea3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71299ad3a9b034d6df6789497b896a5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67299f9c2435bcc0919842aeaade86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b0cdd8b496a26428f2155c452e19c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281a3d34ba2d7f7622a43c48816c302184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed09ab64ad90ebf157d44a7a29a224185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711835451c5b0bfa6bbe7e9c8b3b9475186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17b03f4145484ce1e494f2d7374d2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efb9ef02878f8be3b0604dc3449e54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3be104d2cd7b7faefab4078cce474189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d70a01146c2d030d847e71062be403190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071859bf9fd0e2242693ff4b5e81157191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a220fc2389c24de1fc0c83c17ca550192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b5c12273b611e5b96de3f0067f94a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92026c66c15f8d1ff9efed19a9f66b4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453e1cd0ef5ad61a3af25b5e1cc34b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e6acd738cf6e10c0b3ef07c793d54196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906a732bff0355eea7d9881ddcfe3b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642122acfded8e776be0c5f8257d9f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8aa73dce297ae4eff4e68bd9d0589e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8e583dc9e0746d46a070078432e62200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a16a6af5035280d071cb5b7d8297c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27799ee5af048e218f2a3eb523d78a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e646c657c3989ec181f9a14eef5a2c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234b760551f62c390cb9a7c6a2df761204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0049e3dc063f4ceb20e86feba14bdce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33eb39ab8fe1f80bcebd9dcd63095a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea1fc35d3fd2728e0693d26847c930207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432970b1106c11295609292913f884c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e5aaed611812b947cae6a899c7306209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f95e505204c1b62498ba7363d5da68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a1e3f4fabaadf405ccb5556676fff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6083a9a25cb2c4d09e81389a8e91f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f35dea607c3b2bdc6e62583c6982d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8da3a99d33306df1cdd3131c98838214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae3c1b09cbabb2eb82c7dfbfd37cd2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92199c133de1768ef45d7aece2d5a54f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f964945361ed8ce8b05e410c732e65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907c5c4ecb8dce7357940fbadc299bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1ce0e3a2c85f4f9821d5300fa3adc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9765cd2d617b5d9c634d4ab9be937a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128001151cd2793a58eaf85098241f94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2762507f8f2fc3e65192d37e24050222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b83d4f69b595dc1a916ec54c33878223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1a31276c19665f7478e8b2b06e6a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd780c8ea5be898076c20b5db0384a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0037ba8e15bef536e876f38df58e11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724f9d69b1e806b0a52d87d5ae4dc21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783273ca0824916b47e2baa29b56f81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba165b905983905aa72bdbafb22ec27229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20691bd04b01b54b15eb537e91229804230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd8f9738fe867de9db2c076cab49ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d88e31ac97f09c79f1b2c6a6e10cc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361a8b167d2377dab29dfe535c5e3e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdf48ce4803261d95bec995007c533234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa2579684d26f7ddd6018d0a8a6782235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584ee4054110a5a6033c0685adc5f7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06deee45546a90a311ff59d45f0d2c24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67714652244451ebc5144f8a9eb5bcd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38ca8212971d6d473e77929bb04375239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aaf4342c4bddbbdbc03cd2bb408a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff11714d7ab734b0e157576307d3f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5645784490bee70ef53d129b48bd6c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a65ececd8c0e5be7c5a0085eb5e1f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc1a0ded355f6c29ffac41fd410f7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fa41f0de666b9395bc4ab1a904750245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7ae22ddc41e2585dda914060e0647246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22db7582375d4e9a3ed5480c1b06ac8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe83febf7b03aec5488b0adb6570f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3d2dba32b15c794f56e62fa6ad214249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da521024c87b703fdf0399e18e5780250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1a95fb977be4b121773134ef9f64f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e9b1de4cd56dbbacbeed6897fc909252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815a2ca8f93ed92422c323bc993aafc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09582153ad72ccbae89369fe14798363254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72173edcc4c2d83b2cf4d49901df8327255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a2aa46fe429e47f7a3f09c148e70a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1877ea2271272558540e123cc4ed5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef968e56a534ecddfc1bfbaaf163db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285209202b8797e892f70e5ac176ba44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a809a7013b996e3c0529bdda967e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cbcc0c23e56f2c2414f2dc1242138261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86694d92baf1eb498e7e4dbefd89141262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912055e08045bf6e1cb5d852bf66c3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8adb40b8efb2cbeb1d5ad8cee41df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82d028585e0b97c5a0d7548efe17e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb0f6b5b4578e24be510db50c472a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dd723548247404a3fa92a40ea546f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7583aa1e44026f121331cbe259dd80268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417dce2e83dee2049981a82788fb63f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e72a2aaaa53197ca165ffd1cd8fd66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d649d11c7c809471088afe20fb84f90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634dfdaf1cca770b15474bf90fce235272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9172fe1c54366a968e331baf86d6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608dbd8e143f33ebc604b58ecfac240274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658332f5579e2f68e31d105a0e74071275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f7eed3de799a79a1ed78e71638822276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8a9e2934f00317c151a9bed66ba83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5d03357d88eff71107320a90e7cba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9235cb99fd9d2f1b1fb3cbdd6692963279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bd7c2fad1e8e79979278aba80f0f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8934f447fea96e302431edc06aeb0e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be81c05258c5e3b9ae84d9e5601ff0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1e31a2bad74a071ad707e793c2f8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba0151e66d436ce1adfa6a1727b584284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849eeccf7cc17a131acca8c7a4cf38f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd1e73c6b37cb803335df17d56eac0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343560167dd07f3a768217ebc30f02e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a9e1cacef1592cacf82db47e3c99b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047d600ff7a2547bcd0b6f5c57bb7b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0fdb1f61a555fefa62a2d6c692602290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c795ca529b9a05e7f28259fa3441f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2761168cf8df6dc32e10be4a6f8e55e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfaba312a85453efba4114d8820544293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23e9f93a246c5c025bd02fd3461933294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacdee217edd067f8d0a57e006d04de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897032b03950f6c52713f32e7fa6ee03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05672b41c46593d2b8c33f0ee01d341c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de4c0f1a708dd39e830fb5461b2a8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d68b96286783f7b913b8a46c0018a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159dcbca004feabb0acd2e3836a3d21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2633a7964e46716f54829d200586a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee6fedfe7f2a68ffd0ebeb2fd28320302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc4ae9b430513aaad61f47f219d9ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130221ac497890f4e4ab10bab821e9d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35e76b6b7c5bc3eb2af297f954fa71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52115300ab821c74533ef9cbbd288df8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09225515236c13dbed42ee7958f20b6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001527ecf24e14e86244b9c19c2db73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ee0e4e9763fdee246a721999fcd5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12240c21ef74eddcc83ab547db63925310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8c7bcf5900930855f70d8a815d0de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12c777e41a2ccfa8ecdd6fdc866763312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e72b9a21528df4864af53c14abeb9d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a4fa838c355077889a13e342f592b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659690d2f47cd1ab734e25a4ff6c5990315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc2718e197acfc4a673c18ee6115b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf664eedecffdc9c58a18fc6b0d518317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d6fdcc78f2d7a2a1ea96d06907f28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a40b6c6f631cb1d94787d771688fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f0e43ba83bc9b711b0b2ae718da61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6646aeec2b42731ef60e70774c1f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63682f908a73e9a0c42ec4dd2b78ca13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac23b7a252ee7f392c6ec5297fea555323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59ed80f80f82203ecbed15d01b936c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f601c4f088d46d693ba5515d82b71325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2781e6edd010bcee4ba0fe75fabcdec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36455600d65a4de884863670caa4f89f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c295c2706ef75d53d92527d5f1d2263328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687fff00be5dbfd55d87ca2a0bae753329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f41abd461734d5cb38e2435d1ee62330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea956ba509ec9a01d46001cc2b65a18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93127a27e8eec1b10c52fea8e62b92a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00100f9823503e4ad2ac1c34fa3a40ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43748b3882b41be4d98efacd983d795334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e36c37646c9e7ce528ce0a347047f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd329ac1ec6e2eed60690d4779a38820336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e7f2937c19d02efd78a53616f83eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc284429b5c9bcc68166e827200ff8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406a8f11e03379cf3911ec4bfda9366339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b7879c036cfb058a68d50a27d6266340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82c649db45840cf2e04459926f7229341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d48dd48649b53759454dc5207caca1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c2b6f215009d529f89049e5c64866343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f4d6f95b1892a5d41326569b23c26344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6a6abe256e157869c42b70bc2575f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18ba1609665d30eee1b90926b4f15c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1f7830e143f9fba838e2b305420ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b248f0ce5cf5975261287b2821271348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68056c4e35715978f31e720b0fb23c78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967da6f87fa11b8acdc2b6453161959350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47686b1339f1f17a703a8bcc25f9e370351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ce4d5e963b4a601490de860bbb456352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9af1a887c37cf2acd9a845257cd3fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4f285b08dd41ac7d0c9649bf11bd3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be53b6891597c6920dcf77321c7ee1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cdb0f591576ef5a1a6caa3b68be69356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf23dec735a3b9f05d0fe459a65f029357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc33f5fee598c795710e374ab11214358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7708f422386030c8fcb86296ad505359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfdd34eb8fc4d0fc2f8da040d99323360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29634e7e49de8b5f641d41eea86df14f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bf798cdc4d0556773c35fa6107d84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea814ae95eb8a4d095bc330a2ae311363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409be36015b9a218ab48fcfb80cfdf0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61474489942b32ec10b8e0b05dfc219d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0f9c0f045c5859f8a215e3d4b7682366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ee22b54515a920d27f32e1595b244367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a4369826e8ad8f2a82cae99c941e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdf7ebe06571a20efc328e5c05416e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235c448310089829774f2d1d9ce4cbf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88789c13a8f7120acdd22b96a703a4a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff632e5c6668eba4f370d982a98e16a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4f74f52975f43d040acc3db7c1ae5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891536c14c60a1942a5686c1be4379d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0f481313bcd77ba55b7b985fc7c34375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfee900ec39accb87ee38febdad1d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589f3907cf107ff2a639e8036db4910377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e11bfa004fb4119475b6faedd7b75378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e82e34430841f4a347dbece0cebe0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff01d063fdb1ce81c4083754cfb4f94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ac2bf6b6a804423d37f5f2086bff3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d60ce341f0f86ea65b2e3050e719a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5ff80692bef301412d18e3ad93816383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43219335df0363007a9378cffad2aac5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e32a5a4d8541725037688ea1bc34af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a20ecbf7f57afe99bc77783565d853386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510b6d2ba8c920e2f681bf4fcc974fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa18dcfa1c6eaa85a2247f5bfbd30c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034f46948162a16cfac6160f6bb7084389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adb6d9063d37f7b21002a8c7afb82b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b50c657b146bb2aed23d7d780d4da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c19992da5b8cb52c945eaf2cfec2f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40fddd6b2678ee4cdaab588fc897cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f46cda37164bf3e0882e8903714eee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f662748c832307c8d4f71695ca94a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118e120f66f204cd2f48467f5fa8cd1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a35f514afaaafd4185cd5a3687282397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909680b032b21b606e63f7bd62624e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea32f022c3b5335cd70f779578027c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12d57af8e209305b1ef9ba9e13b00b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495488eb2737986fcfbc056ff35d295c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e991724fb323da5c3323592edad05c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b1c17c9b4a2cde89569c4c05019af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc9f5d9bf101a2f52f213d2609d47d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215c2dc81be5938b4c0a08aabd561f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b430a3d9ae3a568dd12e6fbad41f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47798fa80de79c1431d8e547b356f13a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3db85f24074aaf9b612acdb9e563e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c657c059184323a2bef348eb092dca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50013fa9597921a0af6b517341b8ee15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd79d2c30a274dde519a28b10beee4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced1f079816d01ebf86fc5cc02f3ca2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723ae20a467553a58424b34b3a7ac2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751174129acee4be0b2d0ecad3d86774414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8042378f267c9c02a1547d1fbb73ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f8e6e8cdc590ec5ae7413e45dd92a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d57839d05701404871763bbe5cc6e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b9750ceecf1b2ecb87a6047865d01418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65c0507c74e2bee267a2f37f2f8dea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f187569a6d12a2923fd98ad4a9d688420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87edbe2864125dc9a3b4f5e5dbd255421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71e75eedaf465500828b7b11e726f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625400acbd7b0b12f474cd01e86e3fb2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9d3d81fd9d826f641160adef73388424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9892de06b50a70a6c3387f02035efd8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d578ae7542339bdbe590b46b992281426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60495176d7ca3eabb31600e628f124427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb33d7b1059c10e63ced0d9c41af95a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee81174a5d3617f777377216070216d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72281928fd27b7e331d245e232d227430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f70ec71b029aa08c8a4f0424cf6387431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb14bde1955c85c8ef9401bb45b7d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369751e040008b96e9572ea70c422f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84098df223d36a67beb650ed718924b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20245969bd4945d7d88b772e4384c3e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437a73d4cca075447d9d1f818c292a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ac3c8213f1bf40a1be5b85b923a57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c9ea4636a99687489a967fbc900e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d18f33c5c5ee00174b0984acc0ad15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538069c3a61e55e55cd8e713e10076e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e6551462a3708832ecf02ac8e568f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18ab251ca1836beb62e35710656b5f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34ed32d528df3b6ccc866f3420b259443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae547f2af33be1e6a4282826a9254e7e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720c10f50e6fe6b37ef96758429c749445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e20fcc2c0cf2920157fff958de482c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1277907c84d443e72fcdd8057eae13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57872183729af6fb401496be1b3692448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe49d9d6564535d1e328e785cec4bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b7bc34a4f1cab370945d006b39ca5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161042905646e2ca546ca331be2e9cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444746bc25ccdbb44f826c6984ea5d4a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1ec5e856395a5a68de2fc0a676fff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aab0c7886ae7fc84afb320d7bac601454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a890c3bc4697cf3f0761e2cf2f6b5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c593b1ea44027acd8b8d8b8e1bba09456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c4d1f0ed253b4d62272a9213a2821457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67a734f6b3090336de4dba97a9c413458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfe669775e803247fe018285e10069459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2c92be92d0e44629578d13cf8ff35460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defbc704a5e1135f07be09949603568461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78a77301ec1186016d315a17aacb7e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc213db4ea96a96f5d7e38dafed04c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191be73d5fab23a91f9e8bebb8d0cc34464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f026bd832a2f36968e64a299cb00c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de2f26a51a4a9a5d9ad60668edcf3b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcab4de7385693ffc3f2202fccc7f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29ecef3b0184880564f68fd53dfeda468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ed36d17af0b746d55f1a09244988c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cdc92af9b57b34074a2ecb4043256470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99dc7582b87a47a7c022307493618c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab64be0f518521d325bcc8e11be28d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa192bbd492eefa260f75ed702f2764473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646b334d244b7ced8c41dfc8d4c656d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f043c937ed1bf728b8c423c8c3ee189475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323055a6a91202dc07cf0c6d2673a1d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279165c78296d8735bea8cd66103b8f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad47a8201ce20e73e96bb4dd649f481478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c73987acbaa96118743febac92224479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c12b652d52e0a02396e274e17fe66e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e6167e93a31bd519a672c0e32a1a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c2bdacb4b57f807db7c10e7d13dec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda8517174c2f2e329cb4ed431f4818483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1675028f85b4ce0c1a37677249519f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97cbc714d6b1a9cefeeaa964645523485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6178b6486ffcd363a2e5284a9d055486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22753142b249d5269e6ff3e7c294cf48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefb37e695a1c1196f7e402844279de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fdc8f5649c491c4bf0dc41817a5b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507c805b74b549025a19d16ee563f27490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6067275f0868954a3424f0986f514491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894d28af236ca1d5dc82450e3b5699e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ed53df09680635409d723495d5825493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb60db478696d07ce22a47526fc75c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f099da095bb6f45d000bd9972116dd4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbdf7c444f8144b6cc085ebfa251b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344950d259d52b48f199d82b51b15af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c8b685a85ffcf38876a03794749db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62743f84ad4d802c82d22cd97b2a59b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd022b5df3f2d945dbf8902e07dad4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57676c39b9b7f228ce21c67afac50489501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7f1b489dc3c63124b91afc336b346502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe3da600b5ef686c7c46d9a0432a19503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb4fdd86ea466c2e279bfa5b2a7af9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402981d759cb67ef6ea04a5e197c0f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc61d7382ec1decb019d5627830a07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec9bf6ccd3def08915ddf6b2bc33aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09485a490601de2c2944c05a0867aaa1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd51c604b4f758c632c4a7fc57deeb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc4af74e24a8e8b9747cffd7f819ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eebdfe3e47904e47efc3b8d9a51c72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b617c580033e3dd641c8037ee4494512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1453da196b8f9e9d8fcdb595f8454c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5d4edd2c3fcd534ff3477d6d9880d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44b19f61b0b86d711bc76ced509287515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71953797b47a76d1e4187830c15e69516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a169fa6a06de156f8cf018fcb431e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859263feeef52c5c5989ee0fc7bb1037518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945500b12e5cd2cd11545a3f138b3ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fdd92211d69067c22b693bad5c204520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f542a36a5c4591d2df5b0a1528ebe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8d1019245e19483e7d30305f94b35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa6a65a1bb331dd8f544905e98b93b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301d0d2e06812174e75c4960c84a6f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7e88162b65af121bdc409de4d35cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820213a9bd0d5e7cf5904a0b30ec0f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a167922c0e8f1705fa30a565ec0e6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8951f59ea5c6431990a4edbca64099528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a9b5628591880172eded05e380070529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7f4c7a8286b3d497b2d70e4fa84e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a9c7ca12faa1117ed1c11e3006740531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db255414bf9ee1ab095dee7cc673868532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddddc2bcf121f5dd79cad51f57d96fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8671b1c0a36dd83d7fd1938059bab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b98d176c7a0c6435668ad3088a00a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235df69eed91c3f101e7af03bbffa0a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f797d7c67a390676e721a10c993a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3ca36a56b86827f472b4cbc5c59db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b457f8bc2e7f862c3d64b5363a46d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fab949fd2c8cce555f6c078c2edc3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc0a35bb406e9caadc4dcc16868fd0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf560ac6d5b6cde747a7c13e2df8472542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841eb21471fd6dba9f4ff4eba89f92b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2096da8192d5091321b10b223171b76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2fcef4a1f6d4b8ac7eb45ae4f36a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebfd2b3736c5455897f1663a13c148546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23642a3012eea9c841d895017cd980b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5c608d7b89256a03bb3d3ce774264548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679beaf3e29ecbe8c8f579b820a48ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224adf189d2f6418aa1b2485f22d0fa0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d79724bff31d66084e2388dad7a9eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44457d88a863f7ac15c6b2c93c817057552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fec0bd09d7a755ed1706dc24de7f28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a16f1989449bbcd16c808470abf08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4434ba48c0cb2b285db4b5b9cbb9c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea4ed37ee99ada1c48d7daab73d213556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14c91bf0d8d40422d07d194ea09243557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88579584c9092c87e8952a6b3a0e41c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687eb36d446cd90b0fc16422d338b7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef62b45dca9f723e89d904de75e606a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d2ca51ba42db1f697f35dca88dac9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6384c5c3f45bcb5c80258aeafad297562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dad7fde562da9ec2ba0897f190829d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9d6baec0ec25575782115e9b6e183564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80705d13a302a33aa9feb2b7cb13d7bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50366e95c00cceff5dba1c31b6c654566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c4c87f10768d9c34ab4e697a618e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a94ea9697a0b6c76cf421fbafd33b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3462863c0c54e63aaac140f8aa3a68569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a294108cd6142b4cb34a3a38ba8db7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c98dd374a74c02dc293103aa4b985571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6851e5e96468168df50ce13c56b9370572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e315f2db22850be61056fd0a23dcb7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fb4823205bd4265ae582b32580169574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf6cabbcb3d37cc7282067c1dfdff0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5833e07d11c25ace0f357f86861b16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3060ba0e843acae1605d2343a4654577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ebbb74a7ebe656af5fb2ac405348b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b1bfb4a571c09c98a2306c33a9fd9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8964da367756b339a87da7782eb9aa0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f60054222c15e3d9f736c21a994661581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8242c5ffb92d9653fb9a9e1cf99264582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b6c849d918b404cf937cd1525b5b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58905b51bf5ceaef44359b8fe46e2f5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5d0f6369eb7d8da063871b9c85b33585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e2298f10001f967d445ded1e613e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75a4fb5b1de14b45d5836594554098587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fbbacc29d82963ae2a19e80861dca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc65a9fad35486eb13ab374c0a1fd4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc2a65e66171f1b4a581390435388a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b39ae74f9aba1983c322d024692d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e14add23b02347f88eb64ac473187592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb62846fd45f31db668cb0d5b9c8eb7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caa58774afcc0b8b3d2c129f305edd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ac83107e9e6e69f993f7053009c58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6578bd754de4bc5919a904bff512e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4043edfec189b786c880e668a4c704597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968886bf92f199aa9fe3895ab26b0eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84376ddab48da3744a3153c8887faaf2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf6f9c9222dd2890d09413e1031ba9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc78b459284717215704ada1b4d7e80601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9bbcfa1785f5dceb0d222c3b7e1b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752047076bee3cf66ee9e6364f5be244603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddec982c759546b1fbd3dddb1c5cec7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a97d838f8ed51c1331b6e7178ffe0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee108ba7ff715f1624fd04da0a9df2c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6bdf950917b9872c0ee250a363e19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892768ec6cf1c7a4dc2a4571b63a460608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453bf0b9d4cb800406101d4804fa68f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e160abce2e1108b9f34eb4e0d0068610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba8edf6817a310e1fb32dcf7368b45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446aab2de12f06463dbce85c9d97139612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ecba694996319619cdfc7c2dfbec6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d307f0ddb339465c43afc21c477807614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f2f61299a416477599d2e5b12388b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8ecfdf43b88fe7064e63d5ee73bc9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6a530fab718b8b52f14a66be506ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f10c1e33b687da77c0d9651380727618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b55c2f64940b94edebc7308504b111619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0b782e8b9db1b5f10faa861846129620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2e403fa54022e19dac0cae0cfa29b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a8518c3115cefb36b02cb1a8ce7a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e8cb78b530a7dd302678aa190cd31623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508c1f8fa47971fab994f0f5620c3ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930825f72cc5fa126e663394e7e0de6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9e80fe698e596b1e66c4d7f5d119e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880d7178b718b82c9b2367675cbe664627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa764c8c39c293ff4b3652f85dc7403628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf8cd962cbf8e61fd5f777d459a9a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad731bd01fe45b72e53714e7587cfba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3810096c6b57b924dc3578b3de518631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71998c7f525dc9e6581c8fe10b955c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec03936857d230e7348f67e51273d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a13874b2905779f4d32bbf76aaa459634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9e3f738b714532dd4755343614903635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee192616be53d9baa5b53de753286d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf102271114bfb3ecea96e51561ea4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e48ac3a526be3270c7203a75f7f53638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b72787cabb36af887025ded0bb321639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be635ce34a0375fb55194d6cf61986f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16956ad9cd975a28a81613042f13c01a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef744ded349125dfb6ec3802247ff8cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54383ef5f06911a62c97c8f87c0c7560643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5517015a3970d3bfaa71ef18fdd1b49644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67739e53dbda2bdefb9bd83dbc7bc7da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18869c898448a30770d8c6a7f8aa973646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6970c5183d488dcda5aee27010e9ea0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3aaaa76d6b878fbb821185e8d41ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f07578f6fedcb7633931cba3aad43649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01de9047279672f8e0b0bf46250e5b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2495eb4c1297667bbbf7b98cb61507e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee8bd943c3bb93c10324ff59ec277c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3124c8fa69917082546b1197437353653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6a606468636ad232a38536f08de24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098ddaaab9e455500f0bbc1612367e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694cbdc13fff8ad2b2b8a8cbf2904d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b23e162b01ac36cbddc778c1fd28a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56778c56aa543e83d105a574d278b5e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22d75dc3f327d597dbcaa4fae3e23e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db074a1a6b98ea56f6d2e9d379bfbf8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363e78dda859ba66b0786445c5da1fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c877c9fc2aa18c8c204080d5cac8fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f38eb042cbfea4ebb0685fd18018b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958b2b4feb58b5b24eae53a7bc9123c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042b948b662b59912bb431188416db1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd90dd9d13ef3b02a2ead6715bc28b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9ad54b7b4d008622a647673867eb3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e4a8cf423872cf228439ca5de59e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c54cba6452208979ef8c268ebca2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16a8a5461609a8daf6e5d1f48cf379670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d279e7e63ef2b604be8e07ca2698f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f11b056f1cefe6af2fa80f125704c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc1a51c516b0cb61a04a4bed147be5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d4376d620df150f9995271a1c6d83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d03b2ef95abcd453cd2ce4b5eb205675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a06b934fcd4aa17b0193968fa7528e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdae9dfc4233d6dfa6b0f2ece36c5b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a94358889cc1351f3594a7787b5bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d23c5e014284142a35596450c25002679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b645adf926dd661afab6604e3163c7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9f62e375c7e0f6bf4c17522a59903681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ae1810043d3577eb49e702571398e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8063e1ddb33b3747fcbe37dfd06d5cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29263e7a6ae4f14e0bd1e4eec8b54a73684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15cc29e0daed39cbfce82296ae8c6d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb517a417ec994152b2f59dcd2d1499f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7778053a7236a906e0275e7fa15d8c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80204a2b2813d422d6a256ddc7fc4d1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f76c3b2c74ae2dbcbe1dacc83aaa56689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14e921c7af47d353f33ca4d7bc0fd8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313a113734e4d6e1b67c90ad3b1cc92691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcb7186f178513ecfb84abb4b4a678692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead2f0732918d2ffa811f17ca4541cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9606aa8c4f8e86e4fbdc1043123345694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcde0c7b71afb6ad6572fc223ca16f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65287cb3967e113a9a1b7c962563c859696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028a330da5d97ba8359fc93bb84ac58697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaab30dcc2f6bc8219dac5622e36581698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ffa770c462e2d9493307b98eabb0b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c853ca037e9f23e797ee4692d0ebb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bdb79211aab1bd7ac6ea9e8f08140701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c9e0a6680df89f3efbbb7f3681d31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622ecd5564721f6d866c71083d4a875703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6539d237d0c1ebe446389a37ec6395c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be233c23cb2eb2bef7b35ddc24037a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cedc842b12a550eaf07dc96dd56034706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304e1693785f0f8872a0b8428a5327d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38bc15245f66e076113cdada74821d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7bd1f9a9459a2661fd74deba99aed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458372b20a8a6991b6347db008b24d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913717a396121d2dcacdab8a60fcc0ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9e97ebecc6b87aa3f93de8efdae6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efc0f080e3337747bd91c70bf95202713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57907388f8c5ca41ef435d925436055b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448f2387582d1286dfca0f38d200d1c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4f296b472e05bcb3fbda734e7cb22716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3a3f6b9b63da18ee9570e1cd16f07717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e79829ed1df98084f091cb1bea520718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c146a1579f5df44e4df514eff91d4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1570108dfe123714207af53043153c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c2d936847bffe7bad50d6a433ad0d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69941efb7ea0246b30a39973e164ca02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b788f254dea1bfc1b15d430b1b51a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1e8d03e726819bf91c31669f28d8e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb826bcaa2b64ef887cd39e20351397725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f06ce073c1ade28af77fce2e5fbb6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6ae9bfa40e98c4f8bb4299ddc11a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026ef2c055514d6be6665ee836109fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b006292cb23976d097e618730efddf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09ea20f88b4595e6907735d37cf92c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f04575eb14947252139260fdf9f78731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ecc5db5e51a98ac3883b99a9eee00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9d252da75f86ff2b0685b5ad0e510733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5806be73a5f17228ce8a3c4d655db21734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a58e4e19060b279d137788acac4a8c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e2626d09eb77512e8e57a54212bda736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0d963ce0685baef47df46ceec4525737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec1800fda3e1b3974470b0999e6e3e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532450ee09bad98ca8725060d3c3993c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca5407efd5d15cea003073188cc754740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6cb73e5abff8e8db7f181db15bea2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5d751dcb7222bf2db1319837cfd18742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ee35273fc12920f9be05210048100743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034300dc5489b46e70c1f61d1b3456d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694399c492e62361e7a449b98a7da66745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dae7fe7fafe0933d1464bcb0f8d8a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efafe7c4ec2c448a4b6dfffdabfecb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9742c637e8ec7ac78332dd2337494748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33137441abef284db053ee2045f622a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad49d49bcc9a3548ea66c6a12c503a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59e8c8f4b22698c06471ec5930b83e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c92b9a095568b05e8bd8a69953b7ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42ff59379c735974085630d5c4695b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd9498e352a9b5cd348ed071c6c6ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6f338694f12f92c41407d43fab4ba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b7b36967690fb3dfe6750893029b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ffa4ca871f9593f4875e27961b29e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00179cf2c7490e8ea224d37e3ff372d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f6afb46a95feb4904571591ad5631759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70ca9f6ed2c1f07c7949aebaa03b9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bb7f180c3aa4a2a3bcc53dba3ca7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6aea8910e9b73ef3025ef1021a18f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586963c3c34623e1976d96f21ff934df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52152ea1bd0451e09adac31b5a47b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80942795bd8670f40ce0ed81005bfa56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd607b5539283db41f686ba46078e7527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90814bc5ac766625577b78576289d0518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4ae56b464767ba7b45c038f31e2659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef030b21975b2c76013d105e3bd01310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48997174d865c5eeb5c39f4c61524811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bffa6bb4a08c3da5d22f21e641945a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93909506988990a923fd3d4391aa5ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7825adfa7dc8125d2def64d3614a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234a5a2e30f7008ef75923adb2f4d1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a73d67f960aebb6946f15a202cf04f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fdcb77b65dd145f6531dad3a98a9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242ab7b51fa5aec530704df096a90cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c77cdc5629613ab998c75108b9a3c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d10673755bdb9bfd25af4def64fc5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb0f7fb0e0f54593932e6005fbf33021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c393ac56a3a320200bdf343c97f07822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228853a971ded4ca217d35f89299fae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbbd431cf94506ea8ab109a9cd162824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b047f1c06d99f98b66c2c3dc2632925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb159d797dd28d6d3a77b45a02e2f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec466b92254dc2c5dda78410aaa0bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edab219992b0d943e7bda642680d14728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5536bf29f7ced580f115c441ddd4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718d8ca258767af07688de7955de45430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dd0672f6b0f1c93e38fd81d584dac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70fa705cef490d43e955568074860332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8290c51447a4b5de2724077025ed7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455a49e6cef7265fb583097f78bff1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b4ea3c6b58fa56cb2644399a1303835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a85ecc2a37670b32fa57caddcdb8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2675deda4f0af0fc286ce8e50932d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ddf56312b327d805465f32f4e659738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20639327606152ba008a8ffe1e1d7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18938735f8cd4685d2000f828548c4bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9966658575a6f869e751de0dfe2c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170660792d211a76ea7bf94979ae7bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65f6e16e6c4c63749ffa5931bfeac043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb29c4d161051b42e93e6045d83ec044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458809f25e3f3435640178b1f15a812b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2d1bcfe0dd425dbfdc7457cbe59cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970998532085fa48f85ca37fc72fbbf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8ebe85d5ff104af7b6d59da1fd62d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263a3931f1eecfd235b8607773ded5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99429bd5c99d257b754ac5bd8363268250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25c2c72407f83763f03ff517195f1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ed87fcf48a72047be70bdec67f68052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5b8a38ca0ff2e66850ae8fb1275b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb8c68d803652b83ef854699f04ec754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009bbf405b130a5770bb40d3984e67f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c51bd6c195321d434c4f71326396f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d636831412b3a9d45ac79971ab00ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da3c37db13066e41584f92f158711458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd56b1594400f91de2bb7c75a6ca14459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d551998d62d662828278c48674a7bc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602eb19b8631a4e53c9bcc8033d584f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869e5fd523f9ed1fc94420ac30bd76762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd349c61a598600810f326c218c035b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398de6512772380f041b1b97e422b84964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea70ea65f661ec62927333759c15fd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912df0b8bc807eb77169b3877ea35f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee782aad137c79ca8ad07adabab0823567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab0fd3684b8d180bd43f70cb4e85ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ab234948b3609a04f61e0a2f8973269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb691d0a8a0d8f50ff8778594189bace70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ab6d50ddf590b5afd16a38fcb254571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bd964a6ebd88a789f4f69dfb5f86d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d552a365fbe0e4ca00a1b7498102a5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c56558629f276bf1c6b1d3ffafecb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005c1a7b0db0078003c7d2909dced4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888b1b6627d5ae1cb3956e37cdcaaff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805ccdebea3e2329608a38e1548f63277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aad6308c99217ecac99248c6a2489678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed574ed33eab7820b2342ca0f9c54f6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d60a572826115c83a6d5d5249ef7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d787bfc9fc72e954d00b03770cea981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bc975dbf8c252b6ec7f046164d9ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af954f307d23e92ade2ab00bd565da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c1ed010a7d2976129a0cf2cfabdaf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f7a915a1acdeb77c018f4920e9de885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48222d577aa2464cb07c87eea908c9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4b3103b8a154b2e95c6052a77091687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db593d26f24fcd398e4fef1e19246788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54409ca1976436273dfb3760e36f6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd920b67a4aac0dfb7f378099310053590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3871dc73c8c37e3aeecf93ead889bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fc344db066d6a107de86bcb796d6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1421989cc3e2af7436cc4b2572d62b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0ded58684d2e1fc22c0def3c8ea1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73d3a33a7cee0b2ea1b004ef07c70595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dddb6fde3fd82723fa5266d91d1c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580562e1df344017f48f1ce3deed95997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b938192d4483f5259d66b43996d220598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5690f414c768b5c76c63e428a8c2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00fc9023de01c7b5f750ff06cf1396100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa7feee34f8960f8bb3ea48c207ce2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143bc4f85136c41796dbb0fd3059c20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ba0bf334d22d3ff0519de48c8540d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec2dc7651509bd812a04faf7aea190104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf2abd7ed3e57f6df68d393336cfea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1f3356924899861ef94ddf4d52fcb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119ca9d36384c2960b3406b7fd3b46e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4824e6a29bd5156fc8d8eff7f522a2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95f9b84d504a97d13a8c41434e9eaa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02fd145bd2c6d2c1bda8cbfbae7c50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319368e0f2e6d8a6673c478a48470030111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f7e7d4034a6a174ff23d268761139112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6364680563093884087c38b980af77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f53c5cb81aa7452c5dcad906e2a85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c1d73966e169e02adc5f82c1c0bf4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cf559eb6c6f4a849abcec2dbbf3cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0457cd2121b0feadca3e21421189b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ec13463826c758f22094ec36562ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d799419e8a05baf39bef403fd0722119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd576fc62d65182c75f84fa8ec7b19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a95df9e2f0285f5e322d327bbba95c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3dec8c5f65c6e2b50924aaaa33993122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba82c0e5172d9c5791407c4588cbd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684d9521e153b59192a78ac9d3ce28e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a81a6edc149e89e879aeb641eacf9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55822ef107219c90e71e3378db957d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca16f55184c276c3865055aab4c262127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153629bc7829207be7d5aaacc7eda1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c82cfbb2b311c9dc1548dfc8069fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db416b190f07df863263d1528c2924130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48527922fd3075e7bc2b22fbb94a812131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e596355b4b20b3131ad7f44dab3c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be733ccd8c6f29f55166773e1712c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a39941034102842cf066f57b35f01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ab792284c2dc5233e6d6c7b17a10f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32868ca39f08244c463c28ac4c674e46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27a8c997cf13d9585acb91b426ada6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6215ee25b7a08cf1dbb58de3d02bcc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa15ec5bf4b8b1568c62e22c5aa0338139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5b68ace15da4d86bece968ad84d67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d604e115fd09387cd7184ddb902734141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47465b5f06af337af2d6e61c9c1842142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150fdd74682ecbfac372bf01cb13b45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010aa94898c22a5523fff9dc2294cdf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d737470f74c845d846d8fbcdd94abbd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dbb0fe2fa3fcd0cf653f4fe47c557146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb887a7d89100ac493ecda006fcb2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae8f9742e35f0a9cfc5f880cbc8543148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0517cc9c1e2e6afb75b2403f57ec3f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bde56df1ec3c60def49eb25df3a5e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33e65017a952465fcff4d0ac0320dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c06f9bfbcc821411f53ae2660992c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedce776d3a3f910326ae0541707c26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129e49c65b3119de6322ad9d96d8574154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac598b6ec1b3812871e639dd678908155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ef3ba36693b22bd0e42692840320a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd003c9535d7646916548c1c7db0d5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dd10414c03a535bdfc2ed26b706f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29440f5b2fbdb784baa597078d5401a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05314f19b87c63e86769b33acc87b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dda62be3123c49073b73ec1d622766161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7838dcfa93b5ccb4a552a5c71b346c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdf100cceef7b7a81fd15491d1d414163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6124dd84434a7565dad8a2976e5200164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdc0b7e580a9ac574fe504f84c4b8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288d7d8c82f244f1bb3e294f2106636166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f24aa52cb350bfee0bc0b8d22a95ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736935fe0eb223cbbe327740f0b1b992168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01553acec41d011660c5471e2ef60e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222a262c256429820bfc687cc7b6c8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69db9fa23a72d0f693200a4d7ee22c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b9e0063c113e3dd0b119921828a2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f2f8f6a34a2ee24474ca9d054a250173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9fbbd7fbbf9de57d5844124cc49c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bfe3d7e0d8e72d3afcfd358810bad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abdb3c1b4eee512a448aeab0d6c526176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f289b1b8e9d46140cbda1c7a08504a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e338b45a5d97552238891aa320af87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf330b237ab9a689f6d17eb9378da3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72344cfca4ceeb42306fa127bd3867180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d44399d55db2231f2c8c7760209c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3481543730104f9c3085eef6e054c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418beaaaadbd250d24cd4f0eeb489d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a2c5ac8a155734192fec7ca66974a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6af2babbaf594294ad1256dde17e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79245aa2f9bd84bead72cd68f1e2fcd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8db6e64b3fe86d100b251ae06c794187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1a5888634b32c93e7d40959e98727188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b622221958d570c2ddbc1798d738580189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b976f93230288a10202caac34ed349190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa883ecef3b05033a48c0c32cfcfd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4da0cf4591b0ad8afab80d3b7eacfe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdddaa7619d8884d69e26e77f1c229193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86fa16b8bde2158ccfd4c061a55615194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed16cb1b11d40a8dcfdd3533122579d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c843559d568d512e968d32d98d4a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f243921be3f34774aaa4201becac4f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd203121f3f06b29174e7dbd785230a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece99ee8192fd23680c21971c014d02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2a3fa98f337702001ec70d610d172200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bce7b89eab9dc174729025ba01f53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2b6106c3966d144fc55641e134a99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fc856a0858f75c71d6c7f65d746ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559bafb88aa3a2000baf6629a1a6660204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215efce85d2404f04bf8e84f0135b48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165a2f1ae34ac55716d5ed8f16a07e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca39c3e5f4781ddd7217c1a43daeec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ba60496e8bed9d855b170b53c8922208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fab77f1c68df397c8d742596b91567209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa0d21ffc9ecfefa87d9c63e3f6cbe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d5b95ecc228e37198399f1a38af3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874d40dc71eb8f5a2f67bbe89afe737212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c00904f5da87c995a4c9846498f0cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c900d6073b8ebb802abe9345a1ef5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc958dae9f14e7e26e4ab169384c388215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af54fe43e1e5b69d75c2c1c35de77d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d82fab137fa10d7d7bb2d9731814d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07080479d3ea6d182ccf64be429db0ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782de16ea2c33dd7288635e04f2ec32219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a0e4f0d1c09747600a138322ff4f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169b89ba5ce06222a9f03ce5915a4bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911210c606315c0a32f7f0a511354e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf46ab63a0696313b6a57986d510f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17332dcfaeb4102c90c20ca7fdce45e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95aeea52fa7cc614f4a41d3239fb44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977008daadb91d6d21b64f239d447206226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229838f97bb5e1110426a97d17679c93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd71e0dc7d1eca5c98318fbeb1f82a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce902924ff15396c1edfc4a75508d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379de03a148bc58a44949673dedf89b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1a74aac8e7f24d9215dae720e58a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bb58796ff5ab44dbb6bd9b56bde0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379988a18f865f82f6205bf91c9f300233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c13ad70991672cf01dc0f097e0236234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf117faca23c4369fbcc563077483ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9aef07b276badcec9f5d98085e06e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bf5369927d249b4a58cbc6a51ee5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84c06b96d41b8f58e1f56698bcc8c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25087063fed903842e8e465473449a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d44471bc6688bdd7e3eb08d0bd5734240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da14e402b0582b39457a90bc6a71c10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a9357e12b3003874e1052b1e76d9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81175102267cd4cadbec0ded4626c676243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59331b34bb188bba4332b60492df9db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf298af0f8ccac7505b902062ea6e37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073a86af6f36eebc9c80e566650189b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee490428125483121dda48cd3df864f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512a30ec8e54d7fad1f7c371b2fc3a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccfffe80737521bc9a6ad24ac7ccff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c144f4ca38d8da0e54eb70f8d991e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e53d1492007410419d70e26e87073f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38b441788566c6bdb05e14bb138ab9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15389500bb7ae8477fc7a263eab3a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a530cb549b9f008ed581b858baea3aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af48fa4960ad861efc8e87c9cf05a7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540eff15ba102647d8ef3aeb740e232256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8094ff91e717375a8584a5536a037c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a57393f1e50bef67cb4e4d65c2668258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb2cb2877cb7730ebb35c5b5b276ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c0a4b280369729df91f356ec209bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d10abf797e4af3f6fa2ef85198233261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db5214e6792cf605dd86cc0179f763262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484bc9b4d6a98d55e12eacebf91654d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b4b1fbf21bc12e498b0c0bd31ebd9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1aabae9d56a907077ad9b608b57bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185355fade6f8707c19962216316956266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b62dac5b7358a141624e0664c7bf6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032630b6c6faa87cee91925e1c1aa14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1a78c9172f8ef418609a35c551452269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79a4b9bae8e3804ab60245ac1e4d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1af2bf56312333a6391b462bb8cde271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b029d1ce6927d86ebf10bb3cc480815272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a22370021e783dd61af6bd27a11372273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482298d1533e0cd3929b62e5e968b633274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9a3536439d6fb235e1b5b1bfcd2f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef889a6a06339f7a411a1d51d98ce9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be1cc094b4c0c88b47d8b95175416d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca0aca0779d3bd55ae310d1090a47d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59e137f18098ba3fc7b6d3d4098865279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4052a561bcb67cb52230692670746280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70807f5cdcd0085ed6420d79b1c8ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c97b1023644347cab1a3315b92dc6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ecd57de68d68fb85b76ecd9ca4ebe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423e6df0a3ded6bb547117f42c6744c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023b63a9e8963390b3e42b1f2483f3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b8f1fa67384b8396e7f94c5866ca9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782bac54dcf36891a708731a95b848e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc411d13b5dedb72e84a0e7bcc015f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727ee81ab885fb59ca14ffd99734110289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca509ad6be7d335c28251836e9e4ef1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db38628dd5a578068e70561c372fb72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb718b66fc6a82a9b64c5b2754f6df74292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af77b62de8221706a516f6ec6177e0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e52d69cd8220c67f8f08fe6a72fe29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490003703a54daf7a140022bd3bbdfe3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a428c3b25df8e7e54e195a23def1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397a87b88066db3d51a9603f043fbce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d493b3760d9344f9811cafc3d30e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae51311a947daaa98852eae5a15675299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08710291fd03b004ba65deb81d20fbd2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5608673e7171336513ed8c277d5c864301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e44d70c75665a17e8dd78431d8121302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85441fce8d784ac95df3095cba9b6e9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8ca3227c0d04c0bd54b4611d43aac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59cb2157c631998caa7830ee67c771305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49783c96d2d78de61965c655ad591ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8699b911f82ab5c3521d2a4171597b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25f40e044eafc9eaaa9948885a612a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e18230b51e20d037c30b81285928b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447faae7508812f85ea48a6b7f7b5557310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebcd023d0a457dbfe80b98777102f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504991e46fbac02ff0103d60fde602bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcc0bc880d7e1d821e04903f4833f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5dfbaf84817256a81c426dd3cf8d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca477da35cce3e94fd31585bbb5db5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa50db5e5236790cbdbd70eab2edb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2163cac1272cf971dd3b8babbb83937317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96f05cafbe9c1edad057117cf93f06318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b0472ec1a9c34b105b021a9397ec0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028616c48fb706d884dcdd343f803bc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce74639780851546ae3aff7de2281b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb6eafe6bacd159d557481c089943a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34cad36f3b569b7d1b0fd854fe52b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f4d024eb8dc2e3287c8b811eec786324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5a1c53b5a8bf7b71c18e5c07edf3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf557ea5a7b7d07dcf42ec465d7e34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa26044a3c86b6deb43be05eabc691d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a38e9d23462c427d25ae4005fe2e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fdc9157a7413407cdfcbab309e5f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8247e3555807da677cb17ea6185685330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01437369184cf07ae98e42e7ddd1275c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fd6026e24a4772aa37b8f9214f6e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc50f33d9529105e05146a5f96df1e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ef3cde1fcc576069989ea744f5bab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81835662264944f2c9dcb15f29eafb3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df3950c7b8f8f678890f8d28fd1750336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934604169fabb2dad5ebae14a7b271e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9089b383417ed8b11046df7c1b614b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb181ba30cd5fc145c1fc4284889a82d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51bf39fa7ac676e23fdc579df34b39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a7c7dd65da714b55d0bc792f11080341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fa99a41b52dd527933d8b151ac87e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2b9b3c2ced36c5c8da5b83bba3783343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65668d339858f453953597e8b9e055dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047d6f3a938a9088fca460163cbad9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868137d920fc28719c0547bd41a7acda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf4748e5f828852bb1d6ee386d2b9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cb87a8d29d9fa95820e1aa4c15ca6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eabd6b43db7b71cee4a54ab717abb4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0e3e08f21bcf2990f11a6d7d5941f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79d857b9bba1f980c92e066c61cbe5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16e01e0e7e75975131181a230ce47b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73104a01eb0b128d8806ff066fa141353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2ed06edce23813c0511c51eedfff8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bced20ab2109672a0af3c35370b5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86aa294d51cf10d6513abd2178a3f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200672fe45066b5edfbe4f4f8ec770d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b948f907a8ee87a450b89f101bbddc6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8676bb1e4efd649122484f2f076f869359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98af581ca72fa36afd91992b631f2da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d828bda4c748e44d3d9728633d1df18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9cd7d2752f2a5b0cba4a88aded936362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7088f625c356c7bb92362dca2384d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846a93e8514aeb5d5191d08a7056159364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791239bbc8662846fba03c13f4656fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220c573ea6927ed668ef31308494848366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e29bd828ab9e7904218494c558f60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f0287bb70f9b4772e1befd77f011f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36144f0bd1673b3580e0e5c3c7d72853369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47888191b0608cf6b3343fa7b7941d87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4ee633f1e43005e1e35c94af8d21f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674fc2849e5b281c8910bf6cc54ce40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34271a3266595307f4d5660d40ebb7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a028d6bed77d4590b24ac0b6edda0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07bd94a864cd1061764a17f5f7e62d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6a826cb7f09caea7bc7fc99f05ea9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107ff4aeb0e0dca5f3453d8a47af53e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f1da26611d48f84a6de4ba8362c78378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc47fb00fdeecf0b1d723609a4dad05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8dd2b0ac6bbc4a4ed2d97766a81da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45e26c5d963aef9417fe9b58f2de52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b377f784616f05237b7e696248338382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebf7962df43e15ad6a494cf78ec889383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bc180afdbbb7fc7b6e358857d827a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de453953ee3a08cb0e78a389d7b4ecc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398df4827bb6e2f5d31f3f1581be859386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b21c63d8540ae7f7ae18980dae5795387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46469e6c42a02be193395667c5189d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941381de62572d99f955d15333e8ae31389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29310d80a7a1d3dc44d81e8d0f84df32390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6c2e5fa9f0182c7cc644a2e7a59a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a1ce3ea0265cd7834815587389686392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2f930b9aff85eddad6f6303248087393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871c89edabc65e77060c70c8331d600394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07edb1b749e420eec42d525ea129ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd047e988ec1c8b0efd08e4486b2c3d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a23145190ca58700e22786ded4e52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c052acbe09773c7e044bbba170f488398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ed6b0b8a9045d27665eff71b4a5de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4955c4bcc9d85dce7ca21438060277400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fa7fdd011fee9cd9a75d9909e04bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1562a0b06405720c28d016806728af4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0ee1f9fcb42015e197500cf9e140c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc34e5f1add2b5e3ae996923d0330c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc2a51e8b61f897c5f2e8a7d69045c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2a00a46436c16610b02cb880d00d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fe49a8d9498b06c957cf06fc420aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48131387131c17bf8a6c541f59157914408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31de025b7f64dff18861319b3ec9e08409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334d986044b947a1f42a268565fa1a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85df798d0a788864ff276e7e6a8965411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7337f4dcd142ec9f92590439ae875412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af1b5f2e1e802d1b931412fefafab4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90ec017989e7136e539c1047a0d267414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cde94cd2c1935d87adb07e49ff1e0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbad2683e98672dc9085effa87e6d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b1bc485a860d4f4c237aa6af67c2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72257589f0bc3962e2763c04efb46fc0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a483ddf0ebf62c72c3667f490781dc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39358c7703c1aec9bea3266187f89ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbfb7fa24a1a51763ee0f1b6f36ab5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f33a86a1581e94d10dc4984bee90e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb7f9ddc234c70aebb3b9880f27977423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d759de3e9c3df2f13b416933ac144f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc093072d7610b379e074c96c7420a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9741f982ee4bdf9fac8ed6bd89f387426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cce1cb41f91103743fc4c72872e4ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16fbe46b8a037d0c26abe67be3bee7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5ae92f3e187f3ae0243e492993af3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb6f46382711790f83136306a354e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fb1df5a9249e9b24813482dd62275431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7d967201ed4a910f503bda5a9d9b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059db79864f9366eb5fbf190093524ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cd4190f18db45cd928130f88bfef0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e554c0f0db775588f1aaae303aa2342435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619f091b5771368ae00684717bc0a42436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1eb735bf552b72e9cb894832bd152437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb1a4240d897df34c302b21cccbd7d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c7a2897c3094602bd8d40cf7a5aff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e58c0b8fa16d7f5fddc855200bf73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9460c7ba5a0ecdda8a00d16e80bd7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7877462180808ba202c4058f6ddef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6583e0beb4a5e2c739d840caec6aa6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764606682457f4fdf86e871b4e9976c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92944b09697dc65a6b749800376a76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fc33211a45fdd476d665d3943b1ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61844bb2152e96cb70c5124cdb6340eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647aa3355e425f87bd1ecb2c90b31526448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dde8137e76a46a763849436a1ac3e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef83f8575fa7c3e25127796fcfcf4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b008aeb732590c4aedf17c9729c439451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fed5df47e94173c77fdd67231bcac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdc7c2d745b0dd82d7b7c65e9eb8f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7948c7c98ffd1e260f526b208afc0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8f721e809a8f9f469cdbd4959a515455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3f6e6385500f96c0e229dc7d163b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5d12f91e2f107056830bcb243a7e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b16470becd91db2d1ba8559ddf179458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b26f324ce4c261a6937eeef7bd436f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fe87efc5d3d03d61c3b5c7bc2083c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979283103f4d3d19036d60a05fef8abe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef020e04eed73f6c4324b8fb6dc6cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb76a60bae112db4c19bf8c40d48183463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39b2fa9725bf5b735d0a87cfef11d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41b2b34d57c0130cf483778b703505465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e869232abc9425352f33174c46147466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7be12935d07ccdc68fd6fb63243c18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36069a391b3b8553854eb192506128b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8c859739ae6a8792f803d856a89ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f09b9dca72f59b61f9fa46e4415cc9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878119b64701ac273a6ad4600dc64e2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40435efcf82857ab0e0ae36a934de4f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9886b674859dccf4dffa9dae4fe9b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17404f27784215f578caaee62ec9829f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bb2eeb53bacb5f52ca275f241c4df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37448267939d908698c651c1be50357476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab9b51a54077cfad1f4b9ed696f409477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7d3b6433b503f198f890b11480e63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14e8d91c9ff61e73d57f4e2b50abaf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232d6d3a729b0561fe265891e8a5c6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9126f4f54a697317f6cd5fbf8d8cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536248948f2baee0f09d7a9a416b092d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f893bc5a64c136b2cc9c4cd1911825e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e923b4685589aefd68d5576e1b22a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1b6a27c726e3f7b40fce99d41c33c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55147c89909abb71d45c39277a0489486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b43f9988b1b89ded24a65f1a78238c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ade8bb0df0aa3e84541d95718eca4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6d3d5927588a86893de91f0b8b1e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f745b2ad47b42b0a85aa45df1b8f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdae65a262d17c8014d10d9cbfbba4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a510172f70aa9aa0353fa79ac1d47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19ee496e5ee2b0c75e638eb0b45aff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b06271560bb10f5438fc6fa2f6a981494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1b218865fa608d5f4bd0ef5fe4587495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e45b81ae775b0ca38225fd819e573a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927e9a4442ae77951dba337c08f0c7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2376c9e1372dd345fa2d51f89618594498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7429b27e924241506043be48eb9ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bb0f3bccc8f75eb84aee82974e429500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef831d0a886809f8f47a041d9835b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46d27376e45183cf3f5c91a687ca02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9388edec92af7d0e1c4ed3520fc9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a816aebde6563c5ad39e50657ab8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc957ccf4dbe2e72c2bacaaf24e5f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11ce269505c9ed556260930b88d94e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff733f2243cbc271302df1bc1d8cec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde4e4cccb725fe49ded1d89bffb558508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92790bce33f1fe636169e57a1a424dba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50df7df5039e40fdaad1e78556aeb01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db90ebda663efb799ab03626cd4ed4d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d4eff74792750120bf477a895fd57512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da47da1b47a9c436301512330b2b64513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a88b4fb822026cafb1b1fd43ddbda6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e1b304704677389932546c6fbdebb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf575652d3c70a6d4d7a64aaf07cc79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb853d725246fe848980cce659fafe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7969d456aae9e8cf89d39898bb56475518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71528c43748709fcc18591da548e5982519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027caca4a8d6426e43cdeccb82a2da7b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435dc4a436292ced060c50eb56c3676521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c77c14a5cadc7a03763f9a5594e13b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9583df3551624b40a4825f7262bc1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97274c5e424453ce1c808206964664dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7ab2ac968903ff370b288071b5563525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939b8f0a04000b2ff246b33e4b59b4c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c7ba1ccd0495eb48d7c20618d25ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b333c0129438c1ad3a51c0fa6fe0a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e39d224c623329b6529162ac025c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1624900a204a651e0dfe1a2a82fe3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9e9489cbaf7d3aa71122c5697a5cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f59e43ee19185630ac2c8ca8273e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc80bc408b32a5360d3e255975fffc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d52cc1474afa8ed77c83829b141b79534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6a0ced5093e3a6b90bf88633c5ff3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427e3e3d49325fbe9d47182b0be0509536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a363cf5c6319ffc0fc7738f07da70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517dd6344cc51c08399726e197c003b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb024c9440f00ba268ba22610e9061aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841aabc7537378f9c878e5251163792540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5cb617fe71b35d7c9f2fd8e38f132541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21920960ecb0c280ac6689c96c41ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931de9c90197ef61faa09dcee56d65a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6104019836cc4c523a6fd554149c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c446cb96a919cbf09d4d25a09f48f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11079fa5f3df374369043467668a3a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d82b02ca13c3030b5f5a458c58b4c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6fa82a31ee89273d4799d758c2ec6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9483a3041cbf6974de968381783a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7843d07c451dfca1f1f52dee6146ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e00b876497836dc15edb312d15be74551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32298880147c98d5fe1ac4e09e921046552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f59e7187449c25896c776f5bca4b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49009bad5d73d342392bae247e312781554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee6ecefe028b6cbc0406fc6b00f0c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e3764d226a2376e91618b546ef010556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10508c3cd2397fe99660161cbf8b7c07557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c00ccc339416d4a1d5b95138e5658558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f8ced8f986e515ee32b37ce17fc82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf788702b64b184327163820b7fb2e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e719bb0147905378268c104b4c97333561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4889b98eca5840c57be8457e6878a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5912594802d377f4253e23ffe1e6930563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe856c5536217c11f8f65e9d6ed40b51564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf624c20c86cd777a9c8d473fc726165565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7ec2c854290726aaaa3c87aad71dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6326de8dbe26ab904202895af3ab10a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323d9a17d70d3519785b36b6985fc6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f89037cb9f2125679048f9ce3ee64569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4e9f1089bf074fa262975cc4fa351570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1c327737fd3314dae1f1da27f8db7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce7335c531f13fafa8d74dd6cd1bdc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31242aa5796f5e2c07791a9ee5598524573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6963d94294517a71548480af867e39574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12ccc9d0af855e44eebf39cf29a548575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089152a0657b7c737b2a5fff373d14d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c182b8faeea3a794ff83fb60b24d967577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb100f032b8c1fd705445dcf1ff3e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b399b8bae1fc8d8a4e7c985e92afc5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37856ef6d316f26785e3d3efc8d9b7ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191419efab6eddd5005a8ab0437687be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574f27e446f51c56b5777762f0bdc99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa127a5a924f652a63a67cdf07649b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb189c7445656e9d9f9a6be6d5f23220584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153fba07458daa8e25767a512011397585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1aec3218f959677d769a8a4fb72d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a9bd8c6717f1894808a52066ccff9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec2c06615db380fa512b226feca83d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7d5c55140c061b57812bba7cdaf0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b6d52570ec61be8c50731a8279853590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad561ec73e408980cf64ee44e18fc9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d36e35e4b7f87ee41df9bb3da40049592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a8752a2bb5b75f1452cefc41c48f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead856fe4f18748353ba80bc3ca2af31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565bd62063de1f2e50871c6d0974d74595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abd6c433defa1d9d4c1fef8f33a419596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99280e85b888f556f12210a9a23a73d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a3edee46bfcbb32a7d037f0f5f64b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e935f455293bd193f3820224798ce5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d720e68d962e4ae7bc98b068f5031600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07440a0a19ba9a05a53228ab7e0ecd97601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb88dcc123e8c5a0e5c6e1b44b35a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd38a8813110e7d823dcb342f175957603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b83086a13007343ee1fe64998b53a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e76cd677f73c0c3c9c2f4e14279dcd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8478ae1ebabc5d7f1a930812d9864606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093beca9b3ab9ee0281cd9231ab90b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f07c94d03996f4b7fe539f6aff97e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aed5a677a6e9077a155e2d874ae798609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b60838e24770cf9b6f1624403d53b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349c5705e60f0568bd70654070ee59b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0811b62c79cebc16a214bd3964f6c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a801229b7eb561beb77c4bf9ba263f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d2f2a8b6222fe66f693d2afb8f0c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b8e24e90d8690ef02ebda914860cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3334648cf928cd11ea560ff239f55616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889c647081dd27d9ff5f3e1775f9169617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791d9b3242c3bc8094487a082451068618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e974a4f4ad18b8c81abccf3c6440dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53d70aeca7aad49a8f27f92aaf1ec7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6e4b0dab663f871f2ce825457e189621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4971481f5e114090723322099c0da3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aeb4000fd2f23a9c56f2db87bd2af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4a14d2ed8f7bed09af354e94eb846624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc9b3a6a87c3e903c88f222d1e97de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f1339f550e7c721eb34d309e9a94e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24f0e66dfa5e11f8500dd595aa1888627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6281bebb33229d8f5cce1c63422156628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc796c29193bd49e9e43b44017af33c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfee75f26d5acbedae8a3d1bba6659630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a18d2d560bd3d4bf98758afe5bfcd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc6a33aa85beea11bccc8f3933aa60632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea41b7c184cb96c4d17c853c4e9ae3d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcef8eb3fa52e9e6cee175cc41fe66634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57453dd83bbeab74ff6f3ba1d9ed044635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecde1b200f816346ad16dd9feb9c94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cc433dbc5a4a58be8abf6aa1722b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9015e962c33014e234d31cb424c6ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5926657d052810654dcf28c47dcdde4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf52a6dd83640d55669dcc40992e66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60373295f2180c6b249c47ae0b84686d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc5cbd3a5f6a1d930adfc02050898e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ad58d82274010190ffafa178be784643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9b3e88ba250d01045636f11be83d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7792838dca3d487534e5f0924e89b5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528f97fe78f133d972a8dd238c8ca33646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52251c50927a43768209b45f6bea3e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0b6896052188e3d8d7d5e3423100f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5f09740af01d43902f4ddb1f04c6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c435cfa9dbb8e214e12222b7b4590e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8feb921353e6465b4de15f0edb7893651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c343c5874b053816bc5168d2112261652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353fc147ff9c88269d7c70a4a497946653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc91557e9ffc7a09745be79b5bd55f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a6a779d10e7541025debfcf61d6de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c42ab03fe403010d888aee5a0c213656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153244a4f1137046b3fcfa67fb110740657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecf285934382f937d9d5b6c925ee1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f360474fbf629c6f40bbf61ff9d59659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257ba85ff815eca82325a1ec2722d66660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab414a40863059f733f8f9ec4c6f852661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ed62707d0a97a13cce6a75432e646662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e70760da433ff07b45204ecf395f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dba2f845a323757100394187cb8b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c11a35938b204973bac6feaf37cc3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a9a4e45b5c4504b157e1816dc436f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bd4dffeb976ed9a3ad637100a2292667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194742022814d65a4454a18890ad8e1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449b3fa8e1e4b819ccfb8a3c8e2de61669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72692c1c65fe1c6bc335a98fbb6c6a80670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e480d5e785a099a5eea47fee82dfa59671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c47158793f4b6073ddd6b858b158f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765970ed6db58084147214fb355649d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c040d12381873c7a0740e256f6edb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99222f06ed3035249570423723735b49675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5f62dc1a46bdc2046ae1af9012656676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711b07daa3f33910920c894e8c44008677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab7d54a593a18fb01597561541eb6b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003481a38a25d482ffa3e7a8ef11eb5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6abc7545b7e84412c5385e7f53166680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9632e970f129df1e86ca83b56f570681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221467b518ce20288f8048d1940dc02682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e54a07322542ce47ff787bcdf4e6b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000339bdcfd4ea40969f7960b02dce42684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b7c67798fbc08be2bc9cb11855f22685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32057f46011a1f397470f3eeb214d1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579d60bd621d07d8307576076568145687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5756329760509ce519ab042d41a68a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8323c587fd09585dd7682bf9e3a39689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5110f963d71308a7571c36201e8137690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044b1e907626fb1f4bbd264b76a616f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6accfca4ba45839efec4606eb5d74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaaf0a55ac58a1d444b93c01631a15693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338faf92eb6d61a925d2b6e75ec7a324694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a7ba520fb15c4dd305c9173b317c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508560d79dea64877a9beb4ffd36124f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee398e99d90fba470a7a93c1f2b385697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5ed036c45dc0fe5fbad19c74205d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163465912ecdb011f13934e3bfda35c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fe61d71cdb39f7afaf9178d193f76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda4fb23c138bfff7b7d7cc26ba9de7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551f2731c2e3e20dcbe9120f3a2990c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280c1594c76c6168cd99ee52f8f06da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71caae12d2f2c0c8b6ba5ddb437bf6b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c43a31d3891b4ec777ef66c19a3996705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f316c946d71ba67e825f49bcbc5525d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafc61320b90e71f35c65edbcf1223d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17048fb65ee7d4f88d4e70205a2d347a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9e5a90dbdd5b64952a4053a7f880c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524f71e607e0b2194e12eb543a5699f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4749bdbae4351de62b7895ccfb13792711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214a1e97d40b9c03bfa3f4a3dee05fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21059dbd314af7584b423c877fa9cc4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45b13dde5c1ff60b4915a8a3d9a1fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c93223ef3a06ac0802b5b001fe904715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc19c7ae363c5e41682875078f61f87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e925e680120c73bf814d86ebea5672717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92276b3127e1d741f9466f6841d6ebcf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80eef4e71e86bf527bdb570ef04ab71719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac43802f3d40ebe30e72a2374658bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4da9e2ce017f6a1da439b1212ef9c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7afaa1c832647e1d6f2fb1c1d3b16722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe690424b2a25ac4576a3c2e1f3e5f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b31a4751b23e824c4697965a2a7d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77718c6e5c865c57008d87fcc309b4ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714592385baeddd4b53f7a554d7ec6e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e8e755ccd36cbdec18ca33de99820727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b12baba7a2380b21f6f7af35afe1a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e960896e3267c407f1212dfa497be8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f1426530a475d300046407785b957730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e22d4cc2c8760b93d5be2d963a48b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a0ddb88ab88e80d831f31ccdfd4c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcaff72f608bc6dc5ba1d88580b985733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799ff9c6588ec51dff2dae7af989500734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c6794eb8338beff3eb5e53e02c844735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20ffc05d0f826a73ac16c6807d39c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ad3b703456b5e410736d43d68ac12737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dd0cd7f2f926af5768d668a8e1384738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cef415026a37528820b24a70171910739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2396cf31ca6a75f0d978d1c80cedfb5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946faf265aa35365e70ba59c600196d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838966e838eb5d36e12303ddfe58c71742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59663d4de34671a515113b57f195033743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07d042a2d2d4e7c7a17a987bdd9cb1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde93f8dbab1136ecaa7c2f704fc534745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047760792ab62ff80101931543ec666746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac705e4d873896496c020f5e9b5e9be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12e3f8719d970baaa06f4a06f85f25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417d5d64eb358411c10b4e7fa4689fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28796f05da6319d18609677c26387a1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcec3bfe324d932f7e09b227bbe3ae1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30474397e5143afb74085acf2ee0a302752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d7d53c31a5d9f87b65daf208ff186753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc7fc9d5fe842a32d408715eed42cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86df8d0788e5a193a081af9543e8d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95487ebf6b7b1230ca10554d778b96756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56683645a057ffa046508d29c6c0e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9635176bc8a5d0673b3bb083a78e41f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827579fcbf88094733920464295ead14759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>