--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ebd2fff47806b8d981ffcc5d911381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879f85216127f3fe007cfa225798d6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583b9e3e71d678846a55b6dbe2ca1b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48f8dcabfbd1ad0574ef1c02ed5b544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de57ac08249e62c55507e032db70f7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab1ebfde168ec65c14df7c19998ad86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068016bd96a612e452454c3a26024957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa659fab2d882daa16bc675b903f798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb2d5167dd21254841b5eae95b10909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ededca819f1100d4bb3f1120cf0c3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f3628dc61c09e818ec938246a2e8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223915878c7d84a68958f0310223920012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1cc8516a54834f9b3b845851ae4d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cffa44d866eaa8e2237729837ab7e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b7674aae940487f740349623ca28215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59f262423405956c9534fb2cfbf30516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2663ab13c63144e5fe90f22468e578017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73304095fd8211c6776a87fc145ca0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02dd48c6a2c31b65d769cf64c8db4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5fff767209a762266c704fc55239520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a886b017a3b0c848dd8ccdd242518621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be435a997496f9765c6ae1817d68ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03d1f62fa37bede78e72426ff3ac8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ff1b458695633f5338dbd49b391bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431f20a5a118eb336b8b0de224ce4b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87405a8542fcbefdb6593c6a7201c3a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccbbd82faac01c197b7320e7d3dd0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca3fd5412a1d648f0fb65106dad7b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85c9d8c8efffd328ceb519b0fb4f5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b99f400c4a2d476ebc80f957b1a43e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936d10b2ce2ea9c9a7a104e1f73033231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe5f4aeb35b02acbdd96eab7be49dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ce33b360c76225f6a161b72b3368233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0714f255d10918cf866531ac0345634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ca2877245c11793147a4c8d9f77b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812d7a42b6c1c85ae7d5e7e83f09e3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767eab8e1d30c8c2c203196d585d72137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ed51be7e2cad70f0002b1b6a0fa8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce875a90fca89e56cad6e1693fd2f0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cf349db0890b404030267baf86e3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ee6af0bdd01f0d87c643524664ba941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae99766934d8e68c1b7410494e1e5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fcee49f4a1767d7501744e003f13543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beefe104005cca80311aa057b4bd7d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0a2fd753eccee2e4193d188ffa90745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e01f1fbaf76c9585b4c1b78e9e49c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa783881cfb139268e9eb1696efebf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6eaa91a202c848ce8f670514317eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafca832999d39618444675af655c1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaaf494414aab5eb35783e109b74de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4385168ade2a2bc34c9557959e67d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771263bf4052737361608070051741952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3327d7eb81536daa27a9efbe95b4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba4c4f7fceb48a797323b220bcae7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1f8fcd004cfd7132e64caf5b3568055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44c62f5d0a2cf76eb8090943d6f89456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a22cb9a61af08e79ba6f4286b8b9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea911a37996696dfd0f6b28d4f19b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ff26517dbe4abef8dbca0202893fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15c3a5c4da0cde2ce2905b21f4f79d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d9a54fd4fdd61e45857609f26202661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9e3e9c2ea0c01d2aa17479e64decc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd624f458f0f3fca91c018c9ae4e2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e343c814c07de37ab3e896dc2632a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db358d278ca2ef9ecffd1f0fba676965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db85eb28a9d108908f8910c2979e3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841c4075fa9a49a89f1ca22ecc18a5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb8b78cab625ca0ccd1fd37553725668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488560da8b7ba1988b7b529a5aabbf8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2c30d4279de4d6033daecbb67248270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c706ee2c1979cf3d3d421ffd3f65f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935d0e4a17b13ff68883617c09b53d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982a267590b02be233a7959cb2c11cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b03dfe9957f96f32d4bd687443001774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9f08793f756d3793fce2280a242b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bf813f5f2e8fd4160246dfd1fb97a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6249910a9c99691832a5699a2fe434877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaf8611caf4b44035731e267bd5d8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578895c3e86986f4cdc258eceb6e1eca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78833847c6e6b52e89d2647525babba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f66c3ca21efeb92250c040e041c40781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f89ed9ac6701b3461def74f85da9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c23bc91f3dbee325f7073f1ce2ffd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1381dcc92a427556f2c8018eb97179a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf17f993ec9a2a5b1ea91d38f345d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d9051060676f8394936f798a21a4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377718debca8e8e6f906d8bff6acba987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bd35e020bd5aec4683978d69d5e7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27e13cb4c576ea7120bc595e0113ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbef7217abf58614a52000416d1165b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b9e4f515c7ae647ef22c3fabf9e2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6767a25746e99395946ddc9b83877192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88e8795d1d1509502075a5fad1e3ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf63e40990ead7bbc716136fbaded7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb73d1d0a3913cba5d2e3662129b1e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a475f6141d882a68af5c75dc18ae7b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc9d57b716c39a75c950a5170d70ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2e30568232cee2ff19b7a189abd4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a6445298ce64f2b42a6e0ce380bd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae187a0ae95d1ac5190d5a338553a30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240478a73fad84ad9f6c70b5e594d93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa72f7c4e0c1b35d7dfa955f1ffeef8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfda66fc818f698d85a6f609844a47d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cffef225bbad7b503ebd41b94317f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c593494cb9d3b23bfb1b20fed7df3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405b6d135b3b86a412204ee0c6093b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29dbcf3aa20da3b188efc91affaf2f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292958c925ae6a2acd84e3a0c34aefa3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fd421d0181c41434717f5de4c8b06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b55b2752b8637a0d52d7a88df7c09f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c5d6c41c6a1ae27b3c6fd275b7173111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd528cf3cba93314a16be9e85a2f69ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08f35672caed4490207659e4d0160a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c748764949bd3ab7f50702231bc4b8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e5a2bcb691e1286adc0d4727072d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e387891d2a910193e78350cf548b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71928e52caf2d1d1252954459728964117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d8bbdd2f71e884552e2287f6daa97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20006b95227d4055ffbd44d9f7be5bad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824be21eeb4da89c0dedc256d959319e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aff36aa2f857beefbe73c4cdc209e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cad43068287e65744bc249e799179122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371a9ad97bb9de4572b865957d7f613123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83f1393d82d9ad11e5b2f346a48f96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382d21e9e63e7130c90685a7241390b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a61ee67a880beaca8e9789d0109aca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411293c3dc30865fad364688e2ae06ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f91c1ab82bb81d7abfac1b449e98dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058f6faf6a150c791218128deedbc08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfaae92ba56f1018117b883bcfb09e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24423c09de53c7a9e2724545c16a270131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d28da372412cdee7478c445bdbdd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8c2b0b26a3de147185349576e1f4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92c7590109bc89b79453cce66d863a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a37facaabbf505e64bd4de8485f067135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9bdafae72fd7de3feb74f9e9b2c28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40b5b14129e819ce988a84f8683062137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afd0bd8862f5b5bae4c0ed7b5e0c1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859236127663b7561b6a9d2a2d764536139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce12b0a4dc6c7fa1f5abace86ed5b2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959eb16490d4ceaf1fb2d1106b310ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7545288f84ce484a401bd647d8c5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09489134bceb739b00fae719d6094ac4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005ce7bde04ddc19d53808343685d5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11392b7bd4dbe525b7097ce91947e685145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1224aed56f3d0f91c2ef72e8ff6304e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5860a576ddebb711647cca334f81978147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58aae9c159c05b1a4a964c0a62ed13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc100e5a228f8f49cc5dfb4778ca2cda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaa4cf8770ab29851265e1220e6448150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5817e15e432cb372d257f90c6abdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b350ff85feb9c19be876830e9b55857152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737632fa66fb5a8e679a713c7ea29fc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf501d19737c3386662f976af5fd93f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f420fe17ee21cdbf02571badbf09ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787cdc45e0a6fe8941952aa5a5ebecb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700a5c21cd3d4fe109294d91525937d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6836a19fb06b65b8e9047d65e27550158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3aa49c9b3b631ca154871c909e5d6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd57400775d01d991e482cb6e56981f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d92864bbb90a3b5d49537e5d31cf7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548aa41ae404e590934722272cb5e6cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568c01a0ce9fca20b69a90430232786163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe92256bd5c5fe734551ead58a76366164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a077449124e8b42236d9398ec12d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009d43fb1e5f6db527318d64b7a7f9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56ced44fb30cb4f6a0ebe752efd267167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ce66b53e46c3a4545e11499a0f4bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decff04abe9312b6bec45693e28de01b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a46e12883e9c428b5d5bf4a12d901170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4982288bb922cb0ffc91da451f5b95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e923b83ce8a36a9bb15f843cb5f8eb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc248c22740c3eb91214dde8707266173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ea64ede4a65702f1bd5da5785c4b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67299a799103178d7c4a9c57aa4a1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f7fe6b11dfdcc34710f898cabf063176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a86b824fee41634c4203af3842a78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dce15def0b81648d305c91f2c9629e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649de5fe989ee368e928cdeb158641d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad7f6015a0c69f653b9a5b9ac99547180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915bea88799dcb4d747f29ddd46077a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4012d7f61c6dc043d68325b461818a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0757e79c4de616f0d505cab405a94d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8fe819a776c0d285ae5d6c26220eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6c079bc4ea3c04bcdfe41a48fb468185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7aefa850ff718e8e2bf4e8b5b8c91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbe42402fe667b4a06837729c290ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037b6b61f43ffda404cea043a832722188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc98e87add60a9f015dfb8da885b273189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638e52825031b914b74fc42a4ed9802190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696326d4c524daf0eec068845858ac8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859990613dd32214f1f3d55f12da6eaf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb05f27a96f08b54d39daff4d47aefd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02033deaa092c128a529a66739a1eba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd706789abacd54f591f7c2f7ae0a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2d87c498fc8d7e11e8f99860f0dc0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebe1624def15034897cf1e9916d403197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663e39572e19385d14c09a1f9e882df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070cd218b517e45f670e21dafda24b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212b50f3e64c338e0febfeb109f2237200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe35f8d85bb2923eff79cd5a5d8d0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243e8ae7cdcee5364d8e3e3edf87df2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cceb54e4dcf738d578c4dda12e930f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f770c062dfdbcf4cb92b6ab75c937f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139489a33a04f38af48222d6b7470e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163878a4481b2b809f657b7ecbff4992206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5648d502bcd1ad05d2994d8a81246d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97490b99c73ac093928acaeddec4e236208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20995a91046f247662370fec19839f7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46b9c6a78d299186d021b6596616b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e74069023498773ef811907b488e0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc850382ebd3b126d823beba6fc8b448212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8a7e2a76d25f582bcb41033813ba2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41563f1956aff9f3899067cdd8bde86d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7b03aaadcbbf3e2345c4f1978659b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56a7f0f3e017091b97dd06118d9ba1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b337eaacfb42766f5c0287fe362b4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3544a97beed95783eb9240eff07394c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731d2f8b2bfd79ab321676895825c1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d82e7a5009322a3cc3354cd059e31e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30be0d0508ad74e0406ac0ef725101f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009db23349b0ff610d2a1ed56e8d039222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba8474755f2f933e0681953541a95f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472dbf661d16cacb09f989ea8642f8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e561afe17aca6158692b8140c0e55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c98c6210d7f0ac9baf85f616fc736226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c3480b98a37518ad9f98fc7d4491f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695a6e763adff07d0cbab0090e04985228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab88f2aee4711f10eb4376adbcf6381229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a80b68586e29b890e18fb1336e788230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef00b897e2fc32506e5832c371d33c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa17d8caa3e40335970400179324577232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974b89ba13eb39dc95ae5668565f373233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5089aaa2a287ed119114a4841ac3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a3064b3dc7f9bca60b73692e10e57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915922b5ebe2b3187ebb2cdfac6685ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d7f850ddf9dabba00616f7f90e882237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61019f1ac07bffcfcc8f9ac2eaa0e9c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ccaad6a975d38361139503e42ec11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfe9c34751ad335d1a93b4125eae8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e076e95ba42b1a83f9e33425f4b3fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4178969cd6be5c3c6efa4c9408c2dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696ca4cd9738c43f739460f9df99b14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b9f4ae1a14b4cb28ffb516eb36071244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf21c603fceb9cfe7e44ad41b936df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d0abb958792e9ad694b0c034844e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb072f42ba4396861b04b2fb8efa49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe4b3f16b03aa9c7bcd649c7ae00f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d286e5e71be2c08293ed0445238bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fecae5a99d209df64a01fefe3bb63b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4928331ab0e384baadac48f94fa8408251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f54dfb1b90996562416f39fdf64359252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c7bb11a7154e11ea5c37a446a70cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83144737c16acd828279ab1feeb84c5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b88112f2886e60b3442f8bf7fd4e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bc4732bef33f65b58e766e5b53ad4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df843983f21282af3ba62c97410d3d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38b8987f6accaff1f0ab56d7b5abd6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ad986e27c918badc566b4ef47f583259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0562b6b690911b4f8f998fa5dbe23f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc40fac5ff52343263f78aeff8354b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666fd39f980dd1dafb134ac90aa2dd5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960878813abfee3f38e96f2e6dcc65e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca46a8909edb02b5db23eb62e32a7e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec184845002a8995287ca8c29232463265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb4ab63ff7cfcecfdc5c3015a6f197266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67606dc4850fc530a1b7c477cbfd50ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438278707f5e40e508925da4e4a569e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe79b08114cfbbafaaf10562814ab4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac5ca96c464e026fdbe061cf9efd1e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eefd3b1eb8d77ea10d95d9a7a84b50271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584e77f9e0405afb59eb96ba2485fd8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f814c101cf3d22ad1091228b789fb8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47301a4a74a25494be96d7badd3e2552274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daa95c11823db69fea78dc98064147275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa1b18229a77b6b23e99a89ff3cdc2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb7dc6c0d4211b7fa031510abb0592277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b98fefece98c63742ac883532bb7bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8a92b1923d662c2653ec6b2c59234279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd36f4ca02b5715ddba372aa3673c9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82669ba818e86fdab654d9edb0806177281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a5a3702c2bdb5683eb65ac035e633282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254a55ac81c4e525652b56258fcd28b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b799581d1dca9ccf20fada66cd95e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3343b40ccb51119d23cf3c628e1a23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37268f05ed678295c577751d4e994643286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40be9be5926264983dcdae811624318287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fa91e735fefb7e37899db05fcb904288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c3d40ab85d57b3b412545919cb990289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76438dd14801ee199693ae6a5848268290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec472827f4d835f0cb39b4c18a87fde9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8947140749cb5d87fcc46ae62fbbd8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c60aa8ee0efeddbb93b307844239e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e726538093f21b0dfda28dde6f508c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a6973cd8ee9457405df2161af0273295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0c9ff0afea0f0d92932fdf80d6703296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa9f67dff828ce5a30a032ae402357297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fcbedbfffb80760b3104b83ce14ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54239b1783cf49b6e4087e5e8f0260f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a2b09a63b28d42da36db5eb772692300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21ee131b14f21572d64ef6cc9193d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21542f054b2218991169298ecc4b0f69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6768e81bbc4bc9a0a907aa6fb3ce8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f781ac626daee4214a27599b3ae6682304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300d827b29080669755fdcff0e2462f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cf8e3931334aa2b16d99ccd60b28d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13b4a962669c141c7b53157ef8b67b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f3a9984914d53977af69149298008308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59554f0f616b738deb00d17ddd5360309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f684407de8fc645610605aff72b4871310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097c825a8d1b238d56e10cdb446529c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5d8e021817cd64836050e4be4d53e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ccfd641319bf811db7a0bdbf62c40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa036ebfe7643a18ab80bd049bf0333314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a27c2f50f2c9532f283f5ab2ef8c74315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e61cb9355c3f631d9bd1921d44193316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b098603287988dbc17bd3c67d8a17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db462f72bc6de54061d0096d21864c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20865e45986787820c57f54b38d07fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af4a1ae4d4a44b64c4deb465ff6758320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce72c112328924de0e6075edae8f8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ede7fe8c4c18fd8fceea3585b46b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923d94f900da62035c9853f34c41e1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43304f94ebeacfd2f75ca2fcfae6aef2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bda63678f1fdb19477feb0c92c363325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952302a78368d0455355fbef6d167be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a50f1db085612b01a420803965b891327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc64de63f2539fa10b6036b9520d7c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac50db45ed4d60e5698bb868020788329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b306201baab25df53f778cef78ef05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587fb2a7c26d4534e18a1db772030be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58586a62e16633ae7194682763c750332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0978dc150bce65859f05bcd020b53333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f97a320fd1bee108c7b9ffb8107c77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486eaba244b18b026920e8bdbf69b3d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0158356e57ae8c820f6243cb5edcb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d76abbf612ade5b1cc428784e1ef11337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b743b0754b608462778b670b227ca5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516545f87ec3cc54996d97e111de5f00339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b183bb5d5390bf9108d79ceed8223340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feba1d4135a48b965abc655c923bcb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc66abda9897156820ca7cb85d35c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdcc7696c8a24c705e889906a12c0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb761721abfb173c5f690cda3a1a666d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4485d49e9605e2bb2acfa2b6176ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f73fb7f03ba23fa59a0b46adba76b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8000692dcb452984d1b140320b2df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf026576eaaf687f9c4fa9b1c8867c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd7c5c371f00511566c0dfac0595e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a1d109211c4e7ceae4874bb251a1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c2c4cafcb8f8253ae442452975f76351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75cb93ba16349398a119a2e2061084352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285307d439a4dbe8d6ab54e46a39bc9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38769d81e84f498caa6157fa72a78062354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dc10a5945ea8453e6c85a365d832b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cc0325753b614a0c22deb321ac498356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f5ab16af7ee562b1f73356b6aa28f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfbce551e353e36e0d77b1e2dbda23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30522850bafaa4a726b1950eb3e0ba5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1ba4d50acc35ff855db53642d85d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4882ef54db791388cd9beda3d0b16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a7c48115add07ac4c2088ba93918c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc919120fc620245e33992d03a06866d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa114564dff678b73aeec1c7a07f4cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a44dd5577b6ee3b3321fe471fccb7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459536d1df5d487d608bc9326dbb6f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9abb11ff75dad673095a338c3b854367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4fb3b79029a69a21c2162c9f7f08d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe644bf65549996dc271a889bcefd58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6184efbea60ad001f54a5397d899c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ceced31b4cae34c24ab9b4dfa20a93371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf7a45cb9f56aee03e1fa16e90292e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f07cb1a084f81ecaf4c9480c5f156373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eb123d1c3807c4c2fb7c7f2b78fb8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac95f18d74ca90efcbf579cb62b341375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8246b855b4212c4eeb01da053bc32e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75680886ae7a502d247d0f66c4e93604377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8616881618bfc3249ac576543791bb9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9f317d12c684a7b77136db21419a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9807a7848260fa890ac4c6038548a8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96f836b560c5b42288b3a20e74fe0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771d8f696b5182af70381f674a71ed9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f827c6424c7baee692f8717a61dc6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8745b86b9ea3e6512f3e48ad17b8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ea59d1651f88c44cdba064eb4475e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168b29738ab95d279cc7c64fe8bd780386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b91bb3b977f73e600b68ebea7fb8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b9ec21ba38791632809f4e0e3af0c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ac3237f49361ce1752d7b5603da3b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fd68b74ceaa61aeee24b688385cf3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842b8c3582b2fe6bababbcf7c981500391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e35db989e03bc5cfe1152f1ea9b48392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d70c044e01214b23037bf4fb6160b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950704300d1fb84491c7db166f989ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74d33217b6c786a70cb46165e87883395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dc2c6688bb07b3cbfc944695c938d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9267674c66a6969732354a06da3ebd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceac3fde405c1d8a00249234b4850ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15570f0fe97226296949e1e828c4d11a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900819c45154c450eb505d1f6e65b88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996cd0bbe8f2d88b38a1ea753b442db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be118f7544b029bd9b95383a62a38a62402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60e638bf082a9f335b4184f08fa6b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30791f5c8b2129441083b030f7b68351404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc4d612d71d8b19f4675e025af7cda405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef9d281d32bc6d9a7e4908a3b5dea8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4273e1d26a407ae9eea9da588d07980407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052a4b7b448e916aaf013e7dee9d161408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7699f3627191dede801c679c41ee8ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adbb95675ece13d0ccc0a4dc8e093e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2982c624ab87b6ef1ebc29fceaa93411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa4333778f1259c38f6c7a69267520412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f442d2b7f007ffb0235780a88aa819413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedf5cee957d5d2a14ae0042a2f7292414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3548e498e8810616f175d3b23fcdf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bef1054ab84e39697b86dae72e4808416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da3cf71706dd612ea4317600582094417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354647e6a0510c205b6cefb956e27c9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c46d5fe443236a061de2d710062b7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fda1fe783c172835258e1f61c42898420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b06ecf2417326e2b12c7cd1fff3aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f980ae56b40b5149754e9dae2e02c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07aabc44549b8db7515d678f53479f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e0ee7e3c192440a6776b7f2e18f96424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34748cefb3530ac7a87d6ac059f183f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81169e41b837a4b7fd9aaf997ecb7d86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb7235b574329d67c595b69f90f388427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4480c13a7d14603a9e4221e50bf128428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891fda903424ff041f8a82c8f5fcb4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295cae4141299b869f76afd94eb1be8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051974a917322a5cb5b4a426b3d1c57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32489687d07a0c1da2eebae5bcc13442432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a03d93ae8d5ba64df0d39722d1da5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31201a76ce0748b8634d9f7a469c57e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c01037e7b3df9baa8d29bf622e0ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930883da8e0440e6f8611a5a2facc52436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234e8dae8b962de6a0cfce649151755437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f71eb4047d7d3bde313a15d171aba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d602940228cbf7a7fcc1803696ac57a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa72f0ed6f94c057a361503760e5afb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266d88af13fdb20e4321512bede9e58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d04652a22af86cc8c36637219f2e7e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dfbe7043272b6567d49353282a5ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686ddc36efd3713cbc2ee42fe7dc57d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2945cf39a3840ea6f7d6442c92f036c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8516d0c653013a8dc4791b35960cc17446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091240fce6f5b9e7cdd594c0708e8cb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7e351df4f7f6d083f6c0267f3f230448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce314071086932859efbfcb1758cc0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145094dfd0d547e0c027f6fa7d4b96e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc244edace1133a51a10d500804dea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1dff2d9e5bab9ec9f67833c274a86452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1d0eefb30028905e14739cb2d3142453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea9dd0fe92bd837c9fa56eeec6c849454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841e03cdbd89dd7c7d5c214062e048c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86836a3dbeba7ba9c70cdb0d6f89473456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128f6def38771ab3be1122615462178457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4503cdae554cf6c872749f5ef95e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093144bcb5f2aee796d34282770ccc2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c259e9c926eb037e33feed478d4f0e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a9e4c03f1df0e9f3ba7a1730574dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d66012516318ce78442c009bdc12c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cebdfc29db3eed1cd57f053f55105b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61938ec43a4fad4e32cc2976c5be654b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1a1d5e458c7def748a55bbe510f7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186833ac5c619a2bc61688531b9902f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f7332ce38e4f56f5c39fc57a80670467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacf789ea2a0a18859107a52042e1a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30510fd8bd3139e44beadb965cd44236469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2d358e5e45163094cf35ced2cb1ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc498cbb5673aa687de276c04efcda76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6b2c22961a777a9a06bada45bea51472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f089bc6a8e04650a6af12ff2f7a9748473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841051b2b2a6f1e35adc07b2a7dfcca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5b949abc6691fa5fdb1553e5a4677475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcf047667b3029e698648d28711351476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178dcc55a251c32c79a6ca7983a64e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1912f352a20986f1f31224849f1ba4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c63a44ed3af038e28c9b164ee5ac3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51cb314aa74fe73077eb66d07d1923480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab4ff7120209dc7dd37b112ba76c97481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334effd8b0193ab4a2a757915beeceeb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceff85068980e89ea53fe7366dc07d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083298de9aafaec545eb6ca393a81a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7243c1b289696e1742fe9f58604723485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333109a076abd9dae3b7e20133fedd19486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcb4ac6fa1b2746b9cab4dc0fcdbab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714fa78895965de2ffe8636984ce395488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500a0399e39141dfbb257911dfe057f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34ceecb101f4271bdbaa08b4810f3f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e8918975c1e39a95b55f23e9624f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed10704f78c53ed4b5c02ca90132f11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7dffa406a3eb812950add130fc8bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf109afd6ab028b44aaf7f422475fee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452023de5041c569ea536b146096899495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38741c131dd371524d76d53469e2c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e5850d680f8eff184cc7e2b17714c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb45ea1122067fdb042743fdf6adc5e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dc58283ee06915181ecdd55449460499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28c6246f54eef98640a97b07e952b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d9061dcecaf3326837b6ae1cdaf8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12851477b8f7f573d8692e4f0906ead5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9051ad9f9682d826a202944d6a212503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a191bc16f6d5ee490a1a996de3c466f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138069079dd8ffebe6fdd8b2cbca38a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2577271bee13dad3ed145091c61ee7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade651ed6d50541abdb324b8ac42545507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d466d7cbe101f9887e90eb2a69c23508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41704fa06863edf53bf86e4f9bf519dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350102653a6224f1bbf7dc4c413f25f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d53184418eb687d945e6963df2bcb1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe900e064865bb1cc0d0ffe91f86b2e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726a26fa1d565ea9f8ff13e6603313e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0491da4606671e90f9b9d61ae24b324514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3ce0be3c71239b53e89557fa8b36b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baade51dda4c6f41e9d158ce1c4725516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfabdf733774bad54f06221b178058f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee1b3fca9cf7eaa15dfdd17b5fbaeb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a6c579f69119adcae2ccc3801cd26519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a70b4e32fb471a8b1f68dfda0d4aa9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcba54a486eb01263527150a1b57a3e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85475c9ddd8c70b50327642a53efecf6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613ffce2bff1314d1ed84d9d3ba0472523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad44a52bdd5f23e1862da7df90f7174524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e262802dfe7a2a8bfbb3f2ce9179884525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a6e63a28d8314a41e3e938841a843526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953cea16ce85f0220f8639817932376527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb561a38738a4dc1e8ff41e52edfa30e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec743c6ee4eb7cc4decd4e26f901941529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2845d0d2578571e74328031c86bfd5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5201d3caf9baaa261587ff600469cf3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86459a02bb81f2ee3bcf0c2dcc1958532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583febac149a3486b627c0cd67dc1fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8aa76fd83e1b0f1e58649bfe24995534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6655629adbbfc0025363630e04519535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b265425f0061610c9346c929e6f0e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57e55277045f13ab951e11560e8687537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c361d7d8453e6757ac2c8ce6c579258538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb38766d0460757057b3c2f2fdd2dc9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a199b7b1befb5e0b9ab08871a8dae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470ab9da53fdef740eaad82516bf0c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acddc256a1ba5db09635a490611fa5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c56155b4a41dc7a4594fad96f40c82543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117ef3c0d5e2b04687b25207af763af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483e3ba8fee5a6dc5e9ed1f0c19e19a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc2d0604bb911a8966c6b092977fe6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a364e603d467257786b5b73af1a49e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd9c6df562b90f7e6114ba4b50f216548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f265b9faff2391e954f8330ee6e272549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983488dd83c9813316e5918e6c40f08a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdc326187fd3cc363c76cfca97dd24551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f1211f51405981f0811b8090192bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073de52313539911908f6e733dd0e993553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79366341c7257b0ad08fcacc2fb0d356554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051d778ac48fec02460811bdce12345555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3611f4f8d18dca7661f99bcbe1f6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7849b918a071c54ec1a809e8c5667a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde1faf778b9a73870b5a9aa9e8bbca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb310b211a3aad25d0bf2fbb30f530559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba08237e7785f4e541352b00632ade9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442968a792232b177cb64d27125b5f98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b77e00d8194a63407875a050bdd07562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93d2beccb251409b6ead2de1f6a27a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658cc6c307e9b465c731cdbb8797a52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed776fbad404a85a3bb5eafac4244a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea00e98d44d50d44d2a182e76793e0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec87fdf191229aaa39657bd04c1353e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28314dac6ed88e5b69219ab6f1967e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030388b7b4e91a550e385666f2251f7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b9823f0373f2fe60da6bebd5ea6ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4951bc5991294ffd755546414542577571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e213511391d91a47c2b9ca247f937572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aeb97252feeaf9cc69bd63491c8cf1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf7468dad475413da7774302203593574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daf5a329283f41cdc0807785f45af9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7900ed1da44b97cc69503262dca16d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df55708c893a3ba735977d5fc7ad77577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97366bab98208499b4cf3e08c2287f50578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2c6905797ec74dec88c3bed00ba06579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a494e2183707bbad2e6195d47ef2352580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a319d3200a9d6c55e7f15382719233581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee0dc8a94f4b57c864b43fa0d35dc3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca44385c8978abfe9ffac802ac7a9d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec65e220f5f18abfe15d3287a1df295584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4babbcf125e83d368f6e8b1f14dbe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee7393f406870e4eab6c00d5c67ca2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c896ea27a83bf41b1bf2439f22c3b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425153190d69288d43cda2d1c3376c89588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf16d752fa592e8f6953aaee42428f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b2b1afe435c998ece7cc7cf670c8f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc643f3a661170bee2ac36395bf319d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c820b8bdb48bbb7d9ac854e952dfa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1f8cfec8c8b394a5bdd206f602dbf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3b98e71ddea160a6994c684dd4f88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d9673181a81e10f104ac8d4801d80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b522df9a2242f90395cfee8a6eaac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed81d39934e5394cf8191ae0e97325597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586d43d16df05972874a17c726594a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5afe2787f47ea0b4a46074bdabeab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1550ef409e1e44c58465befb9c559f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc7eff17d5fa6a7e12bbae734be929601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0ba74bef6def9ae82b4720f53beac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd0990edb3e165825447d59142ef26603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b04f24b5d1fa8ec9deaaba0557704604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06feba2eb3ff6fe372a2e9152e02f89605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2ccf1e4a8df7799fc82fc2950325a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fbae8aaf4d49540a223a7e71f8c07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b8093cd9cd684ba72289fb5934475608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64fd04185012012aed0eef6c5951ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceccb95c18a0508c714177e418a0819610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572185bc39f87a4f618a894dcb64a90611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b428129330dcaa4ecba8d94494420c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83c901bdfef94f4d2ce270d0335ba1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb774602a35cab3238aa6de7494dc5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287afbe939f34df59d8095f37ebc55ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da357bfa8510dc85dfecce9ec2a43994616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6967bce14c617d5da41c33359769c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7ffc20a9e0c7a43d5445251e70c7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0bd5b7b655570768a16d51e57ecb0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2881652f6b8e490f8110842ac117f99620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d072127e91e370e53c4b8d2498c8ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5aebb2ec69b71e9455b9da64c1f6b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418db943817bd14d8027fe6a6368d57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837ae6111df68828325fe780fb54929624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba049b5935b61969957972d193fc3936625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671e7524ccf590b706bf029cf4deda1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0878af0afc9cd72e3d644c4d78ed1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed7e890e6f263a09892c02edcd2069628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1de427521df3f322ca9185d507459629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c8ee1e62e8507106b3b83ad060187630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4e661ae98d1c858938eb14fa6059e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de435e70b377c10f8fe12048b1c3194f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f937e83d4024d949a11b39b0b276c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99531f765876667c11d6ca2fd66ae15634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9aeafb0d911bddf02434fbe2fa699635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85802827f6afb1a44241bd469883d79636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9947c1146bc168870a12c4b05c304ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e99b63a323ae9e500a32ad88febd17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d0aa0fc8a9200416804a4f9e341b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f79ab3f37b2f7b955ed1580071f0f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf52e58c58c7a22dc15eb13f11ac815641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a47a341da7386a58d9fddee0c1a124642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4a60c886a54a089a64d1891e849f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32242dd57daa425f6e84872f50be3da3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dee01795940545550ed5b9f1e3058f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebda583dcc7b449f3ed7a225c12ff88646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caf2c68e931bddd32966a236ca7180647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf25f38d3fb0852b8c27ffdb45d932b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0e74e262beed5cefae08cf043f8d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7f3dae0784609c88082b27f4538ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a711950b124324bbf7cb4cbd4a6b40651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867edd75a9ddc190904f173ac1edb7a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516cee31babd1c880793064b6e31954653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2222773a4e8beb4ff6fdc6df0d76cfc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617b254393d76f5e1b311ca276a3870655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c5419185a12635e89ab5e1f92cda9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a28f1eedfc2d574dd83abb08996e23657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44728b2676811ffea143f0aa7485e379658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95bf33df7b9b2730edf5c06f26f706659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a39db93c8d3dd0891f63d3d8dad5b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01b274fc61dcd8d200ebe0de0167a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738a76ca47118411eae28c39c254aa6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb430a35d56368cc72c12a5fede8eec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6922284f2f40bed28403ab1ca14c7fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1df26609895ffb3b62e6f5f0449cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413222ba860476e9cbca88a35e3876fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f493fa08c568051c3866971678adba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384787007d9ee8b4e3a09328f6f31db668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b585633c70d20cc8dd0654e4faaee9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72186e93d97a811327cda772f8ac056670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed29213e7de9457978a5f667642b01c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7476a46fa0f1cdaa5e65f81fcad31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08618779cdff0f2adac40a05ff1928673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c36b035af23635d038c81c776948c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8856584467349c470ef42d34837de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bc9a648e6330398dd8c50050c2290676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f8108a752d2fae74aa0f1ba6f0ca0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7ff2ce7c813ac9b9503b5c8431e0b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99057b73cd6c57ea07a8495aa8f3401679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc978aa5ac18a6e1ac749e325c89feb1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494f8ecf6283378a048c9ad9bb78ca6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ad7c75b6cc62944eddce855576e36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0899e3ed8d456fe83e16b410277141683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27694fd55afbb6c84f1acb1d783ca4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f50152818dd417f1fc7059350e873685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33138b9eb6672bae2222cb2461a5ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db37252f70a538f696ed35cd6d3ecae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854e79de6a11f6aa1512ac979f36fda688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51c8888d5120006e435eede0a1025e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360054200517ada36c808af28fcfa1b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9139ed92bbfb955daba4b5aab8975d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440609bd834a86a93008fc9090d72e10692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c0dce2608a3105da494e292760d81693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8a5ab277eeb4d899fc3de47f3e124694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f055ec2a9100084520710d9a08b925695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c59881599ab02b749bf61c37033060696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04299895285f8c3834f316e011019f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1433c78662a756f136a81a33951fc23698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb325173d94371057b676e81e5cc0067699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c08062fa2570b3474d196b04116b5f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfe6961c268df317674c163e4478e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048dbb3f97604aab85f3aa1462518f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d81e5771c5200b7eb5248dc3866be3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21b4e68799fa0272dfe9bb4a9d82f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fea6bfbe56354bec0e56c4dc32a3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dede20dc6e41cd94f4ca05cb45473706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab34428a68963a5f6923a04b874d6f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f88934cd0f32f322bf429ca4e2acf0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435bd8953e82476f82d5617c404c91c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99732ccee579ca54a10b2c7cfa0d31710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7447417bc4c9085ecde39e755cde5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa835553ee1fec45fdeb425c8a149d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cff96e2147969f24dc2a6d00d0878f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b058ec3135da022e1478a303435029714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4e5c9786f04c848ac339d2b1de0e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb27478f6ba10cc2282eab0b6d8601716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e330a46e8d54aad963b10ff137f16717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f1a03694b7914219d9dec669d8016718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d33c09ff668a63217a3df9da2100a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd230fddcd4e43ab92107741fce500b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f11287784f7968c2c7d43e38f98879721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af1feaee66bd1a703a27d9e8540676722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f3a1037fc55ae271b1e7476fdf3e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45442be557347f606aafa32aa6aa669c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f6b01f28485893592ea1006ceb91b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2f9ba6948fe278f144f12036a6d29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab953d78f525021a33ecdf012e93cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c979f7829df667bd540c5626f00af3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf004631719e4d21f4bfe9110c6b9a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80030664c7eac5d3d60edaea239fecb4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4888cd4b26b11b270b1ce66c40e9f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9b32686937d9562593f9418cdd2dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed27faef5fd8cf10334f471d840772733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357607049de82e229f6adb1a0d73bcd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77492dfaef373e2f085694f20112309c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d14578501013d5aa735f6009e6524f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7b9667051918637ee2cb02d485681737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069029cae2fef5924f315198f67c295738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da0dbc9003327aa76e595bb6506946739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b716eaeb1c55a1b85378f828e64a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8731b922b8bb78b967be97cfbc102741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec209b2793629432d9c9cb02b2de9b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d4c9298bbb7eba23b8c2382822d92743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c1c7e8b2949855144f6967814cfdd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab77f87d03f47999a27e6f574da6d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fbb11b60669371ebbb568191c7249746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ecae067edd4e283c6c4f9ab569414747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68afd507c2a04726118520317e1280748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8fa19b37caff67ead0cf3a999b36a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fd6eff66d68afe0f63a39cb8a79b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26b4908563abceac0a06b9c844b3b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfe78c12d3e0604957f576260f2593752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641695bc28ba1602c7fe93c176152a28753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4a7e9cc653d89f90904dcc860aa3d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089fc4a83a828f5e2454ed49bee67fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5390d91c39f96e064f2e8e67f34b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27458e80768c459828995d3b4d1b6e47757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1aed28421e7ffe77b66cf4117863a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c4326b1f6286bf64984e6fd0c2812759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4e2fd04262f1bcdd07292dc1cfd331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40343328168547e7078c0bb951e1e3102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1a3a874236dbe307d1143c1db56b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c750ad4b90a7d89a8618ea0a862794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80aec79de48550d089afd1a37026ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41276c0ea21a3fd94e7b8a2a1e0982ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf99678195bdf91122ee499e7019e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bcccc900c1b03599c0b8ccbdee3d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29e35686c8490b2b77a0e15586cc2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc3298449bff436fe2946131d880e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feb60bbf8bfd868ccbbd1532b7a7b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b892895ec315d319c0ca6e32f92f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54ca268219b34543abc98e77e8380b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ab30ba6686406eab080a933dfdd7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d5705b8376c676e2d9c1e9ce0bcd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5729cf67f5d6258f1e93c5058fb4f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a96cfc1cec6eb996ea7731e889aa6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66e760374d4127529e6d82f596e1d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477706f83b62b5a25a70688ff1e7cca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e2cf2f569cc842e237ba90ee7ebea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf9e1e91328ee07f7069c9a19e2bc021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362623dd79790d7dcc500456ba6587c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d07dfc1d24cc6f540ad2160db4e2d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6ea879bcb7799a6dc89d83412ed8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2f13b4ac81e520077d432de05861d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cbacd750e0889bf57a6f083803f2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e1a5751833dce581128b1405ea67327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dfd3d406d56413f681219f6e8b8ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670cbb949b232293051c45fdecbb61f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c653e4799e2213b92518a0ca0fa0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224e232204b3e727ffc036c9807933b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e27baba79b5b0af9c23fd3eb348e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b89a1bfc7929ea793d83b4239a2aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb51a10c94443390193d66e7034c23034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e14d6fb8c65a4452fab994e04909b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e2447d658ae6d92d034813403845a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd116586dca814c628065718110e50e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358d47badd114c1e2c454109c48dcc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a457797d0e8ecfeb908eaf9962e5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef5ec376cb2b1c8a19097b94405cf340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96a5ea4ab902640daf68114f7421af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb456de0ff93812d22f20ea5e0f1a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bcd74f0c6cb95835e47e3fb30d5c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e396194428abb2c5cd74154fa493b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581a38edc6ff6477fec2779d64e912d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7ceb97c253bced954646ad36406f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4cd00dac6a3c3fc300fd510c1a54947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b48a6838bb4b0a58332e471500ff7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112446cd1b1322a7e0d600127fc681a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886c860401dc0a43afb8b8647c14a4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a79ac7748f90ec0f7a6f82a8eda26051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831d696ccd97704329038b215e31dde52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f0353543b370c8864a83a6471390853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f5f9f4032fb843841123c0bfc18c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c7feb858db161c30b7f68b5680b5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9796c892d879abf81e30b8ce9f0ec8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd1cd92e9ee66f2fdcf373607b1d0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8666807d17e56405aa16b1b03a26d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da072180b997e9bcb84d626bde8f0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df50053bb73283b6bc7f98a85c8c18860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a312d5942e443e1c4497fd47a010bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9d41ec85b0456a087e7f98c726ffd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633da1f63b3cdfe9a5025bc75bbfd3d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc16b2b4388439bdb321935a25c8e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46999d1cb1bd3a8f5718afa7408793df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9984a37719c9141c0c5ea01a06dc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c121cfdd62485e18dc624d7c7e0bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0e0cd9e05b26389e76d615aa4fe2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ee928d304b253679b3077eaddbbb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc4b99d5fcf2c6996715cf79ad47d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a94e4cb1838b69f2ab486ccc178a4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a52cb19deef21f84f8cf105f106c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56312563188c375b95b42476be10373c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b593caeaa346076b7d805af2fcbbbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc595a39fb52bc850d7a97e8ce88fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b27c14dc36dbc34f49a991e7a85ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20ac36b73cfe6bccfe5f970409852977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf95d9a9149b606d5ac20f8603b575078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b153169bba06cb5408bd05d05a8e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbb4842a76a2a9a711fb20ce51499080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b99170099364a7bd015ee96f28abcd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7b8cb3a377c9bdd96015802e4fbf182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86b64835bd362c75148af7c6fbc0ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c2843b49f36f5260ef3451ca72d0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c203edcd81b30a64abc9f50ad012e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553893addea87387f42c88f133045ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e199774608d1d6bd403fcccb91ae787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa83efb83f858c45e01a0c6099afe788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04354e198684f54f11c835284d47a9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926dd0df9c7af10178c355512ed47c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a60644bea27ab152ae87f6fddcc6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec758ee7d6a23d8c93aaad24097a10d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11365d313dd86d26ebb92f70f43e885a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a7e87cc6e31072a13702855a01f3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1889bdfd88702035b387e7ce6371595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44922b97282059a2da32f19063c1b4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5fcb4eca75c729aaee245e2df80f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcadeea372d1d2987bcc21aabf073b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eadd0ab428c86ecf05c6fdceaad88799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72b0a292fa5a132ad844057f034b92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240a36f86450fa4265bc0987db53a85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b8c8b77c5f2cd112a651448fc0c1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597644862ade1f03766807ce78a2e12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882a3584c99096ba6170374503e4655104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162afa755de7a6983fb05f0ec67555da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360f5e830e3762c4b0844828e9b410b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2633ea1f1a0847d189bb2f340b381107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53f02187bc8e4bde7125bcb8d35ee8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782f76c7e48659bf8791affceec7ce1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29dd174bd080cc56f7a41fb7efbb3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4f49fadcbdd15553ff2cfd6eaa996111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb40ec697f0617125b03383d86b651e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd063cd2efb7326c48bd36a92d507f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f729a0a4cd4f873bfc60b900ad4079114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf136c821e95612a45aa8afd51f1ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0a991e82a20101075d2def504b49d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae92dddc6e38b84d8ea341c05f1aee1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817b35313e31eac34c068a9c14e12e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4c6bff2f7d1907f927412bd86815d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04250ad1dedab3367eb5b118de3e263b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba443461860f2df1e0025f9367f0dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b674aee328e34729271d37e30af5e7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336a16bc3ebdb9150963caa019c790c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb95fcffa5e8c58bd1e0ab40bfef3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a3130b306d73ebf3700a198bcd3ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda0203d92ae6df6d08b90924519972126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fcd1d8f530b329152ffa3692dc0b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6efafdc8e1245c55595badfc30f31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee80cbcfc89e8370423641e37bb3272129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939f8a6ce2152af8dce8f18ec590e43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118a0b6c4927c536c97c16e58dc44bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bd0ca3f472b7fe6c515f3a18d7ea9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d802eb9692c70968684685668023b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97682c69fbc3a50c76fb5030b990cfeb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aba2b9e17a28005bb2f80c93dbc20e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d797c96a678fd79329fa937d496fcaf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c08578aaf45a404dd3a1e72ab0f4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47205efb25cfc806ebb95e8b9dd0fe27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311c522e81dff5328fdff87e06b8def139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cf28ba7584d33c666672c79a15383140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135cdb12cb9386bfd23b9f8bf4a4eb0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945794a7fe4f9ca26d09ae95d2e7283142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9b6dcc1449b84b0641318f96fa9ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a132bfcb3bf56e9d9f4322b3e147a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772674394755c64e0f6d15b04eaa7091145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafb7183ebb82f7839ee655ed7da2a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42415435a2b8c52bd788a2aab52c558147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7d886bf5205d69fc86218269a2010148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5f139aa04f3cfc1e352c500f57b67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cc820634e5a2f0d57a9b0bfd2e01f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289014144cd73d42ecb72c8b16bed613151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034c1147f1686e35c27aa0b1199cb88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac4970ea838d1cfa2eb6cf22a59400153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fda478ac71a010d99b6a9525bb5ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2755daeddf322e3f669d5d3d257907f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92b42d633f8ed8a4243c8677710b32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda84d0816a66d109624a0369345277e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d70ee317887d763cd0a0061c4e187a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b13bde0720d01839241219a52abcd1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026bd17c82a486434b9bbceda3d646b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c59daf5ad92eb4d5ffdf53bd13ea20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75742211781c5ac54c92af4da97b23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106236e5c07815ce4d11e13c4097b9da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257c52dfd36c799a9fb0f54f1672c96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f75f886b107d0637fe410dabfecba3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f5fd8a8d3d212c6727929b11728c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731de393050a3be7548b38c5e3dca2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659e7ea8151403df472b425bba9ce84168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b8c6fad852b88146dba7342f71361169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3a9698b10b7173a8ab70dc17632e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2169752dfb53711e24edcca06fcbdb0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262fc8c171c71f3a3332425ef6615fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382d66484fe9ef736b4726109da7b08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb320277284b71265df3173f7e421ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597466b1785eb49521cc05531bcd902175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d2cb6d30dbf0d9e30b755c12f60e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb70d827bdf40356704fd5b3756d6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab2efcd4aeef333b981df9d645b5c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7f5c25e1753e1996afec8bee6d480179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3bff1741131b8c65a8eb22e36dec0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913f3b0827720f4848a6ec736df0ca0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26bc7cfbfa47607b59996614202aff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5baf6735ea35016e5cb0de0cf76799e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4606cb00afc902097c2f5c8677c52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9074c4182061499eeff93efb3ac383c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636e2234517505e9af184d05dfe27f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa00b2672306d31d4d2c8afa745eff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a981e1d5deeeaf500786b7e72cda135188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04249fb30462eee99942b99b995f8018189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d56edaa3ac0359d3ce50ffe8d0b3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fd1762467e16857ec0d423afe27cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db5801fe5f2e24069dbddf79ab04e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a145d4e87cd478b217bfeff48f0d99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7c9f4c6c52669b144ad6b22d1051b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557b540098679a7a12bd5c48a909a8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b687364fd63d7bd4ad6435ab1c2eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d180c4d1723803bb68adf632e2d2362197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661072b67689b468e5b1f8eab5191a82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64e993650c360420c726c2644e4e2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8240e42ef565a0ad22a7f092826d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c85a52c5533c6d722d3de36ee6353201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b93e253355728f6b9fec96626f0e07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b81f49fffd94519f72b5e17a63405d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec8f81be719a6fecbcc49f2e9db5ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd31d2f6e08962146eca5d396ffb0f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dea4567d33a303ee144d9ee06298f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce507049bf463feb6e4de2307096819d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1d12e4440387f6eff344732269436208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ae710eaf44063d2344fd7a747a540209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16270780df3c183e8d99a2f1d92ba1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a257bd232bddb511f133233c5f5692211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fed17129ae383c1795b3ad1f68ab8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7ac70c9456861d7e2beb50d41eb7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89f078757fad1f7bd7d457555475d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc086e6141cfac3ddae31c1d07dcd218215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e67beed4d2200c307daccf628c257216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d77c041be3219aa0ee79d969bac0a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9e9ff4730d6e7bf087cff9924315a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236f19ec09be6c6ec39e7d610625c86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e3d09b55426089221a35ee1fd2ba3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b364519d41df185fd2a59a3d1f72305221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbef224621f7b927bbbf7beccb071d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4140743a3923c558b54f0f41e3586d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e3c4342ba44e910d089805fdc788e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d82a4ac9707e1ca8904ea01313bc99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47a138a7da506b98a6a4a29a120308226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537b25fca32f0dfba1805fc8900502e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc22b4a4ee259245a98edcae8c5cddc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1191e47753a84d05483a3ca70746122229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d7b0af5bec197fc54f6794d511e23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e9bf938f33c9ee3ed25f22fb47a5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00874b6ad90463465801f8f7ad4bd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9961f82d014d175d22cd562730853f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874ffe0db015e0f4428a6a0834bddaa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe850f1e438eef5e721b643db4c071d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2410f5335b8255ca7a6ac6d4e5717b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7e6961a384b08514813bf9d2b52d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be688c9af75ae6cd0adfb154ec5c7dc3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01b72ccea6c6be0a8e241618db8f8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce74a84733698bda0c0e921534da703240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518eb40786e480dcebdee049f996a9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47893bf86bc3386d89b68717229113e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceda2650c8c50784e206969505a2823243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6002149d441d92f32a3393a15da48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5a8e3a617f10e07d20d0a7d61a942245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ce2ceb7cbbc7b97a2a7e8d3a35590246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83c2a7c739d5079287a0bc790f143e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65ab97a2d8c87dca481226a7750830248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64647caef8663a3999df315fed4b47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761333711e11631dd6720098dc84056f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80d5bc16bd0d8f043753cf02990627251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea26d2d13fc0192ee0dc087a570160f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f4c9d64c9e4d8664769a2ac1afaae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acbdc707f01ffe7d706ba6fb052b60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c92353d3d14060758a46ba668c54d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9af428027c53c464edd5809b3e19d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9222a185e9060a1105ef34c2016b78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc1191a3194929eee59a006d03bf8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7a486c5cd2bec88e67f42736053cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110dc684c21c6143aa578c6f6c5dd76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ebbbb68d9682ac3048816f06fd756261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18340ebfbda38e98d0419db00e2cb4f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0767afc15b0c88d2c46d11211947f81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a96a7139e877c99cf0f5e44818e4ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387dd173ef93144baf48ba79e5089dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47729c003b074c25017bd8450ff8f7b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ee0897e646d66c4546ddbb262b32a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2251afa5f77e625437e209de47065268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e6a93e9c2b8fd0ba84c964ebd8711269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706417eef72a1857d34335f0a6c649ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e545efef78c1d183cd29c863c36a43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1de22f25b1a6162f3c478860eace02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338298ede7a64988505db530846f6ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a28a92dfb0556a09df1f9d52300ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d49e6a512050309cee69ce4576439275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d4560bda8b014c0107777a3fd57d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003605763bcaafa3c13c3def35fa2e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62704831109b950ff9ba0703e293a7d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73791a3ad1686965bdb823b35c83221a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6893c081af4e1fd04ba72c8d886760280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b4372efe18f7b1782aa1be5cc2781281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7f40835a74444a6c6ea5108454490282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d63c60cddbae0fe2b01cd4b544c40283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b242c6ed20c645a2f5b072a087360284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b444058d78a7e8c5a1a8114d14bc10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7d798cdc184b321588dd0d03ffcf3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad73bfd923ca1881f4775c7cb832b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8f37e89ad222dd03ce5f2cfeeec98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f43efef10ad626aa1e51263fe68fc1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5e1bed30a3994778485769890c133290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9c46c11ce84930a26da68c6a536d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efa14b6a641e490aeb173061921281292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12a3d4e352e6fd08429b5543b5709d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a25a699ad7a7823fc3565a5e615d38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a5a5896bb0ab8ceacb489b1b649bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be6b481e70cc559f56dedd50326130296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92983b987614103279f59dc582965db2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207b942efa09dd9aa3e66558a17c691298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6f28e39697e335e655e2ca51ec9d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc4f2aa8eba7b3dc7c39354db92ab3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf0243cfef7088c30a68be0195d81d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05674af8aba53e9109baa9c0026749302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24f02fe99f5ba19ae2f199d02c2ad6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ecc518b325ac537b39ac1c21e7437304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d897ed3f4a27c2715b1e75f642298305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84657c977a7389305dbeca5271cc655306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ffa195a4ce784a859210aca4fd4b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2e4335c4300bb65ff343daf3e9f1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870962dbc04bb8124e69439d90f134ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1c2b9f2b1a9b2ac3a5cd6734e5063310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0145134ff8a1217202b1a65627bcc1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d57fe4a3df95b9ce225b92af260864312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab21e52f79dd774487cf324b3435843313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533d50abd7e736c1fa1a5f42c88bfd8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920bb2737746558723d1defb548a531315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fa7c7120b6274e7a6728bcb593259316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308e9ae5863969acda98be482c435e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42457fd6287186be9cb759f5bbb1b8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2f4cde32a252b6d6305f3256cde06319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e80fb94ca5a40c7111a894db651e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3211b31d379f4248eb03011b3c8de58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a196c181119c5f553fc006fb017bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b8e850bba108ae6c96b62eb0a71b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584c08278f750720bb0c109ddc2e78c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882360b05afefc8cc63d994162f59c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efade0c2d10d524d8f4fb10ede993a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3f1318e373e5fc61126e00951d067327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf7a6fdf93e81a7b8bc8a7d6f38be8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f2d2f4b68ed958ec8415d8e12aab9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ec1e0f4e38d0c27527985cc4b38dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60018abb725de542f098a44cd3a5434331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8902cec72b7f01cbc57e56f29fcc08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd993cdb2b112081e2bb6035dff585333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff66eda8883c921033f10e35f4660fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dbbb582f6e447ae2a5c71b5f26133335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940818c59a97fe183e4360d22d0c357336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ad0aeaa97afb4f4f6b6235f37380c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb77d745ec5dd17dfd37de620296576338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caa66b186c1c8013082ddd77bae61a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581250d139c411ba15370402b02152c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97f0c8b02e47d3d88f7671cee87355341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b60f5de29d1a837735030ae3058e71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32733c25c081e5caea39db80ca81ef3e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e898fab406149bfff8de069f01216a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3403e3cd182c6ecc17a42ae86bc974345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244642485d374e65eeb5ecbd4d7581a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c870a4791ad57f8fcbda0ddc1fc24d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dcbb74c08ecfa5b24f911bfa6c796348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6518b4cc2a31ea25f75f48077fd451349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a7657c76a123ac4d52ef18528cde6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc4ba568605a0f4c7d98f7f218f854351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39728ebf537d60904d9d9e841faee202352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46cc4dfcaa2424788e2d76ad3b8ac1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe3e13aa86648f8d188b8f2b2513a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514df86c0633e89699d5b042ea30239355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211f52df95df7f696751e81a802bd46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc91144787ada6b3a6f222046c14ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4f9862e19be6c87eb8d66ff6d8d1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32fd05f914d0d75755b8d716798f3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8d9dd02aa05c841469b0cfa12a0ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c673695b71d4c588b6b8e9a41b416d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d061ad9f09fe1d10e10f69d45aa5446362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f6e4a970598d6ca1d74f7722b1b02363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f62dfe296c3c13c71418f7d99cf3e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0ad88eac745fe595c8de3a2ca9c48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b3f7b2c6665a171b227500ab3edf8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ef36476d69612a4850fef99d1b72b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217ceb9d627d9434b3794fe2d7b4d50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2f6943996e7185192e20b6ac5ca6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef3dea1e166526e4f12d986976beff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f139f70d55f829e3e119ca8171f5bf6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80054711665b0047415688b522cbd0b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc578b4825f0439927afbb30b46c204373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acf86aaefa9bce467dd5377c04fd1a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fefb81384be2142acc5a28b2ac517375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd846cbbdb4f2c980f2c794d22877b47376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a531d2eba2a716fe120c1ac0fa6388b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e42f7e4a1aa1606fabd05ab300203378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad4d41bd6230e432c67a15369082f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28928a8ff5c89945627e24235746402380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb431348708557cb34cad0e191a7ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa28364424cbd2f6661e78a5a1f5fb1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf31147cc287ccdb453ff7fc370992383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c53b9edf92f61f9ea996c6b81800e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d314af67f1297a4979e0238f1bbbc10385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e170aed688ce38eeb5a42fa8783d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e759656697da497fa93da726dec1b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397ca9579734f03820fe7d6336f49a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3f2a91937cdbcde87de2c79e7c3b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c1ca656ab8db7b4fdbd8b0cb8200e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cd5d78861ed64dda7607db058e399391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fea9cffdd5bd3535eee6941cb4395392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc00cf0f5d6c429bcfda9e1e29eba2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a118d376e56485ebaa43d7f6f9bf0d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988af6b7adbac8816962760bd50bcaa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44930868b45f52ed4257411d8447d9ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57ff82bc2de2554724ec8290ed44e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53f78fd13f088ca4924fdb637cda55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a714625aae721f23e9d12ac95b2e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84227d3440a36ccbed9c5f7ab85ccc6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f59cbd49f81fee1b42677fab7ddb55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8e663629908a68f2ed5c7e910a9dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64de9b87233fa51a2c0d5439fe44d57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391415e1bf5ad775730582b5e04969d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2f2a8d104dbd3d8e7e67bccf04899405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2926ad0821c8b796daf8e0295f759c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc5bc9f8ead0997e48348f17fecc6e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625a732ae00741299a0e0c21d494f0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcad421f61cb157323212dc69bdcbdd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a98fde1cc603c6902c0ef9c3f5f436410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b4b7f0cdefba193c62abe3f251ed6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df30cc4b0fce5fdaa75976482c8352412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64d652be659472ead195b3e0e73429413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e248df746e5e51974ba1df4b33731414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51830bc5da63c3652057f3f6630dd705415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab52294fa34f57ea6fe131a99d2a1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0965bc9b0b47bb919dcad80201ed75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf4c689b3dbc42c29576aaecab689c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515364ea45225572d6f2d9d66fa37409419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f521771a1b81af9c604b3e3228007420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683891a34eca284a437e99a7c8115455421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6b0681749197aeebb605cb78f6543422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621304b84154f69c01b1aa8c623d190a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d3d25a11f3f152e5137adc1168ed6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017ab22cdc15e91b484070ffd0645e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b142eedaa183bfa53ba80060548070f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7054b30c658cc0108287635161c6d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11f5fb7b7bfe4026d82d44968a19fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf61ad04723695da12ec88ac5cfbdf9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714eba2de01c07200fc218b0402a6553430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940fbde6d83c2e35b1652df62c57baf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef8474d7b2c7d92242e8b35f27f6df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca21c40114d0acbb6db52072ca682bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50df8b5249a4d4b638421c8efc58e6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c198b53b03482a07a0d1018e541c977435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cf959550eaa39c38564bc67772de8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed08edf94e1faaa738d9109942a032437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315a86a7c045bc884e640bec9845f4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09448331603bc563b757dd06041c6772439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b32e5b7b59ee9626ed991cf5b90bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c32b22f50d0588ae8ea3ed5b583292441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f1cda18cf1a56959cacf0efba757d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77a8a90c7fa7538ff0167c69640d80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92d1d91f5bea4a5bdc6f1d55364a09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e2ac9db85a559fce0438d8f9882a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be52acc250bdab00d7020213812daa0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d0074d36ae24dd73055e6ea2d38fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ede95a070112f0d02c736b1183f78448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9c52bcca4e9550a9198655bc32cad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f5b826f77fe6aa2845d2a8e3a87ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9dbbfc498cd5f51e92a0784d90081451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409eccddbc0ebfd610d817a052d70dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ef712ab05a4e25cc2950442345a1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2ca00a8cbb2f492f16b2d5f257763454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e65b6d021c7e2a5439c68c6a6298d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008e3eb9aee53d32f28cf6f2c96bdcf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eeabf842086bbcd577eadd4658fe78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50e2443131a14ca6cb5099abc952a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806546f77a14b0f54a466401d970b841459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694b20c8cbc12328bb8199b6014052e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916e1c148c43a0ee2867c98a965ae23461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97701967366d19b682c23819868aa4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b2c7b4f77e5b14b17523090d09d89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe83b97fa12a71878b66dcc699df5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774cf82a4ca5c7bc7171b803d4789c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ca6be95bd452f4d9f57d12ce00951466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88552952cc74b7c8861f26d9fcbffdc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d185437e8ddcd22a510cb43d0e89734468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be76812f6108a613f66252b085c5f83469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22d365e709a0971b4e0fe56bf5c711470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9e8951825c3c5493daa8d0745e922471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149e3c1e9721e8b24852130ade2541a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e47ef059c0576d1337649dd795ae6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e767e897e3458ed1b95eb4e7b2afa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42fd377ba44cb1fd94dd5ba934042d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66c78e15e86bc6f991274caa26b16f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e0a8fc3b02c894c0e1161faeb3c27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc11f344e7ce8c577d6090c933acaf2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341c293b80a9e3897d8657e552d915b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46574f166327be17b7e8adc94f32490480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8031c6551a5ae33f281146727d47f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec2b1e4cdae81e6b107696d87a86f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9a1eaeb4d4aba5e92009350bb6f8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbac9d7fb06164e215cdb5a227a16a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae1a3603f6d1b39e1c492ea7d3b638485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343d866121e01302d62fb313261d5cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91289a04f755f944e0a7fb57f459e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50038de8438ef7437305cf8f51e369488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a05d7e903dc50bcfdd1dc5bda2f79489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a28efd9ed3b285002f2e34d3401c49490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7e45c67cdbbabf2f75db2dec0b3b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca85f78243b27fa09ae10a5f1af9e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97b3ffd0be4c030c41c2f799d51634493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c57058bc57e85778492b4e0511b14494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd65677f68345d6f28c69b43ba4dc9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3cd05d295d8d90eff2dab9785f103496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfcd393d4cc31cd341df7930a84292497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cd23aa499c4c23611115e38ed9abb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d795a4a2175679bb19b1d5ec59e449499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789183dee345abe43064da4a05ad978500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eff70e9222e74032a0bc36b4b38a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c03ec2420df559bfdaf35edf930c2b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc419416e80fafdfbfd7223b28dfc7eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9a90102521e645ef1a19aa27776cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92c785501cda14df9ea58dd908d134505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16899b117acbf86d93f6a66d64942a51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ed26f6394c2b6c87c6058225db6d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5824e2ff3b376490d280abd3b47e7c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c32ea2bc3c26d59c00ddf312f27ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e319aef459b380d08d508e566f6409510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81525f3845dcb60130af9aecec825301511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa11a970f3e36ab08b831109c5e037a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19696021a19e474901499e72c2360f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2894e9460a17667335892ae84f822514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d750a3cb1137dd132209469f5f26c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4bfc8f5d7b5e0c6fcc80afc9ad0c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17d4e0bed891326f951e5d9152a7c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc541bf36017ff6362ec7d25eb9635d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083652bafced7a2478946ee28cdbab9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35441ab82feed0e51aaedec09414e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2778bdbb7038bf35dd1e171a919d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be48427e5377de7aa9cc52701d6272522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f5490ee0f875dbcbd79415ccc2248523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4dd2e839696b8face4db74b6d4752524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260ccdfe81f063a84c1d3c17c2c26e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32fd71f09f03cea33c87e475b488e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cc32a371e24eec8940a713847123b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db18779fc0b6027550a3f367abf3fe6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4201c35a58b372e353691c1c7364a2a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c5ea289e5c470d99694138d9b45dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95964b23b5a315e89e8e4ee2359347c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adafb3885216f696e548a6e668902fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046ddd3adeaaf8785694bfc48377100533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e1f4a87c5803892e04dc25d731ef4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80730257853b0556eac51690786b76535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fbce0b673efc5f2016d2fb2833dc9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec256375fed19fd3ce2fd0d273fbc7b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8a2f550a0548d814134a33a08d023538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ff0cb26c81b788fceed9786cc967b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada166c58d143a22908a28427327de4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ca7d8da181eedf8515d48d983c688541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1ad0b9eb48c1bbe77851d22792721542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f0b9e96d659ae1d4862d2ea520dd3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86496c5734405285281c4a6e16d026544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095291b1b6248d4a91a9af2666a7309545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe98f83ff7f6761586fcaf470ab09a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12175b45505d488effddfc5b07f595547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc70cc5cf2792aa1e6bb014558a23b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dc7388c3a57eaff06bc8823a7483f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a39ab6539d324e61a5c62368477765550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ac2b84341b2caf6aecd0c39609eee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385566687a9f890cd8c95d687e10479552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b79ca8930bd0dd0a83ed6caa9afa46553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56bfe34fa9b6a744adcd57a9d55d06554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d817e03b2b12ee7e64f08787437f55555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbc58c0699ae1c6e6b48433c32e180556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae097f046797317689a5e8f0e789b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db8a748015ea6d2bfd38e416b971a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca819a75f1ba613409d489318e836f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c9dc645ab47d0db29272797aaea90560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57713e7f89b56d62149670827a9922561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdabad624e4d8395371671daae02fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577572569c68fae5162e81ba215ef27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f61d7a3308463049de3f00031ca2cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82000108abc4b03c185763eeef8283c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38138854284c2c5aac263448a9432496566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42289402ed8421c782eb639085858f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cd0f486c314f5e501b8b7e9ad1a8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5d05844d394125d78b5e17d6761e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c4ca1c740bf7b1f00d89707094f3d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797b8ddc3ef4537b04d21d3a79f0602571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bb717642ed680749435961cf97d02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2be336234fde8780a0cf2057d12768573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaae792e721f36a98432c68829d304574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be6cd64d14a45c7c7c891b3b064b64575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220f870dd796a173e89dd914aadf135576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b2c600460e25240541d2090ccbd9c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c358401bbf923612d2403b3760d316578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1e18098394314084f1183b9fb1fb0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea896cf727084356d8ed57a7bbfa14580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438d6d9ef311083afb4ddec3cd620cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a50daf53b53dfe69db09265733aa0b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674749ca403cd1d34ee017b9d4addb87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15056e2828cab2b48a857f497062b21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9f1d477a917d5b28774780cbd7778585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060783763e1b0a7dbae5873821fb1c6d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821513f6305ec9eab7e9d2c7f7bbd52587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dcdee93c680edf76b2584fe633f34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b4c5785bb966f7d469507f243485f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939a097fe3168abf4e917200185e0bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0155c6fd2ff3a2ef4661e64612b3d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c0c5ec9fd91f12c9c354acfcf448f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0ad512a6f3905230cc1f219680298593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7883eef7b6b06547f3b94f4a723b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5ba2b7fbb662fef4d45ec6c4aa5e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a77cfdaa58878ac9952e1315e4ec9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dad65a8d827c31cf9064ee2b66252d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c22dc53c2ab8f220312b1c0006f1b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58884b2059fe1905e0a6045e35c564d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4772ca7e50a3523bbb106bd5841fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92521ed14c51cd2fbb506f14332bbe20601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766bd6fecb9cf19629bf9c37a930125602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09914d80aa4fed94e83656192e8ed5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84d2585e23857d32fa1267781df351604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ffe5e5e2787e865c8cba5420a7898605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e758fde105451eb9bc63ffb96f689606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c36f627d2aa57e9e35883b419d527607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be7c4373ab7822b486a48cb0624a5e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060a15109f6fde0dccb78628e16513c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa01924f3c1fdcc064b254d71640b6c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbd434de0fd537d7a250fdf4e52877611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc3a41ee79639bf5280268fa642199612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823466ff93466913fc639b29f3c760e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8140a98aa3f9db33be031dfedd60663614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a82327eb6afbfa72e2b0d244a2e26615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc1cfe6371bb0d99a2e96ac0e44bab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fe41185f81f4f24b5f6ca470a68f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0f2d662578a6ddc54481439186093618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823bea257a72d851800bfd528973d7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec429a8c825f42a578c928e0681383b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90de22ee8c2df6766daeb1491c03e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cf7573bb6088f0f5c6ac2c9c9c8e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a920d74f978fee44972f4e048f29fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbc1a0b2b8989dbde0441c55d82aa0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668eb4934564d1e1b25b68e3451f089625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a7ef887be5b04a4f3b0ec589b3787626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faca012e55903ba5565e6ed46ae219627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619852220f52446866f3ae071c87521628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c60ea993fe126161d10696bbf68be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea038308c77174379a3a4c77a1a53d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f1b95ed4e931b8d8d1af45aafd431631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59fc4303e585113b7d860950ad6147632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6d96baae6fbefc3f788d7c16f4326633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e50a4bbfb40f0b69e9a515bb8ccc1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd14c80b12b0aeceb2ccf6ef679840635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c54727b9a5c5cd92931789bff23fd6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d978ef6fd75c7a17d4dcd35fb13b14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cce58433bbd7e9e73e78f90fbfd96638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e763c4d41c5a69ee4ee1bdc663d1775639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcccd9d8a5f6af0c0e4f53dae66d4dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfab7023e803631fa06f71f0721f00641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a0d295cf1d8597f63a069dd7753cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006e8214381e152f2f2bc3c5c245893643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9cbc99dccdb2eb5b82106f9db24a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde286707acf553bfeffce627f57eae3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab9d470831f1e1ffd0071af98a8dd9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d6f835bfdad58861b67cb37bc5b6b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7af7b68b1e96e7250c624ccae209fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ac5c94f487c8dbeb687a74e1f8c15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716d87ed0aecb8b3f3d490b7de5f357650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d5e594bb09d70cca757a71cf24054651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb51f4786db0c07000f0d186ec77cbd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaec6eb113708664b4f1c8d4273ba9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddee7059a564e243999ddcfbdf2bdd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f256929baeef0a1472a297621252f23655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41a7db5cf6736ede47f720536927e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29978d62022a52edc8b6a9bfb4464fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4318d3d960f6fea900a43a04e5687d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e21ddf4c496a7035d5980d7b12ced4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28b40506badf5ccc2c470d8fba3c5a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31c4d18d5151ee73d37320641102c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3e010edacd3aa74e5bfa82e86a1f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebbdef7b12e1131b35f638627f4030663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeeed2d82951e06272c82f72fdde20664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe15332beaaa9f1ac65fbe7fbc0bf9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b4f819cbe2c4353dc6534267d8327666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b5e86e41a586bf968d7c2ca4fab1b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffdf93aec44af942f794cfde2ad2e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081106e74e43f1709957d4f5450fca3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49d2688e2e71638b19fe98b162fd94670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddee564d328f2818cc2b46af716161671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ff3968c5a0beb41bc309f6e9f880c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c71be2f66d6a03f481014cd37f342673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0284759cce1f48a66ee6522308a0821674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db7248a46da34a705734b9daf2a2aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28586155561dd2beee136ac4818659e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9fa3d81a80d37d4bab5e6f1bd745b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca43242122013cc3a9d18151272ce7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e364230fe30acb4a6a551e1347b0296679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215cc0f66d03ee32920e2f70c4a568d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d412de0be577ca72d8c8ab2c3ffc033681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da0172d23d4c3e1f37af704dd89b5b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212bb1f2626bf9edf74169862265f03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617837f77a5672c303975cda61a0237684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edac5ffab73eecc5c05e2b5e391e9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482042650f5ce3ddf8d2f7f71c8e7d12686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3808da59510ad15489af5546862cb4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038edfec8b740d874cf17ffc6fc1ecd8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35750603ce2131aac55d2164ed07c6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2ead9232a6800e2aff170e288b870690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c162c366a56415804f888d9040302691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df894dfe539f38355123cdcc5333c21e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665365393067749934f93aa7525ccc8e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6628baec4a041675a8062ded1a5eb4c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882553d9b2edbe0ce6194c388e2f42c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4b4a22aa99f6e6b20bbbd6482dc5d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf55eda260cc669d3dd117f1b30550697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b42935de1ebe2046054b171dcb72b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6cff36b769476d6ea59247404518a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fb6b8c68da550572cb4fd9d81eda2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ceb5f409ef668d6d521aef9a70cdaa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6ff0088bf67c9009df67b0f0e9128702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07267eb21569d9b96ac4b75099a1769703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d29171800d7367a201bf50f679bd0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0515be798f2df529a9de343438752e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85121391b0b066d132f0522cad1ae79d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2265ba2ffe741fd1b6c4956500f507e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec44a5d72facc65e4a6ad5b35ee6fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c5ce7afb6e5b008354e48b4083d7b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162a5b62ae119e2923124449824b6ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990d6e1c0db0e24c9cd370950945a07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bf27d5f5cb5a13fa288a01fba1094712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8e67d4e09e10eeeaad81ed64b85c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08deafe6812969a6655184858ae81e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877a3cc7fb9ed460aa16cbf38816c58715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d384e1093a5521b18ff90626d138a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeb06a08958838fb91464433f1eba7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d8cae766fa3794fdb9a808c41b2a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3160615ce8c8ba670f171eaaf48d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9775ca9010ac3f4a0c8c4ee8e2c80bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c32d00996e69eaced6d0459ae8fcbe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b678363a32275f901692ab1b1e6d52722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1c934eba181acd81d297ad91279ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf91cc46bbbda176c1b2185f2ef146f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef88b6e873f8bed73f3e9e60727a85725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8eb8847a8a641c5cb886c454a53c09726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d77c43106fa0d057d354fb814f2f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84c79926fd95090f164cf9daf18224728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d9521df040dc41bc86ee6d3d168e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0022ee29d8e07c0472048709fa67db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5b245163ccbd1545c6e16974f7c09731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad0a998571451b3403c850325c26ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61683df53cb4a8fff0a3985f1d5df3b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cf3345285dde58d584a54ad8ca2cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fd130dcca5ea8bf0382e4f338f08d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6e278d9ee4a8f87ec4b94024a7561736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19889adf73a49f4d6fa05ad5e142de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e293b5fc6e3d002d5ee5527ada9efbd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e770d8af958060d619302591ab1b1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25834ae4b9b32047e17cbd4c2a654c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16b8d8d6a9582fe81b6a146aaaca14741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3bf7ef6d6f0a576307ec8419d9e4d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61d430321dff0a8bb5e40e2eeedd48743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37307e45bde12cd7f60612005e06b723744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10052e60c6e9f88eaeadddac77384b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6473548edcefe824d6b2ebc727ce7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd723ac153ab1c80b46cc61be6205a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e3420eee098fb3499742d9651b895748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a839ba528bc26ea33460fd4493307ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5d84f1df234b009363e0522425bf3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07099250df6e21abd408b75da24ce36751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be6e7394105f82cc5285ada69a96f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b34ee0b9d737737c9b8196f633af2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547db78d6abc806893cad3e0620eff4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ec20f8f6e01a5fe3004e8a3d8965a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43eb100ceb686b16f563174be89473756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03e40d8b2205e113a7cf943589903f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac8cf53ca6bc270a6cd180292ff5e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450776374d012cf3849becc1cc26861759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>