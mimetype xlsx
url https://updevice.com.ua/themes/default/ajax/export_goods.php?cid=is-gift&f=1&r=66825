--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cef11bf96d6f59b449f7547bfdff11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c8c186588443781aeaad0d5e1d0912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af601d890b50b4a15066f7d9c5dfc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a28ddf81b072d724a65aef0e67c0d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434da9800b4b82cb88e271361a43f235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdb91655e1d43d4816c15ace1a38f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8ef5a08e6fb3d4e23d3d7a5e234017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9ab8c874af35afde18f2e9c5bd5248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff81049fa911c7429a0080f89c5e5349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079b1be34c49607224662fbd378e0d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964707596115115a2ac70b9801e33da811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014233867fe3091b559d30922a6148212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b8fee9b8fe84cfc4531ea6020b17913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a6f817c9754231f13f0a818ad3a6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a405ef2bd7250fa4ad6b46b8681028815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60d5bf379560818c6d44c129bdede316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112d5795886dda0683dc87344d1495217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572c8d5074443f171ee783d4992be4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2f82b350079e91a85959573ecee4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2ef695229771f7d0a744402f7d4e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0a17d892b069ec01fbf6d796b438d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc72386087b3ef86a6c5f99741163622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0a09f03bad2df40b10f9228e4bcff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b875b8bef00b07454d4fef5aa68520124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e38d6ae5362e89d694de22593ab4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ff13c817ca847fd475edfebc59f6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eec4fc7f4f3f5806ce99e9ea9eb7bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0150195c9437fb62f7b054194c9ed328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f1bf1d2b4f9b1cae717b536260e7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe5e14a23031f87f5b582247049e7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ecf193a10967aaaeba3b6ea0923d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f123acd483a8eed53b2a0e23777f4c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c36b79d699248c4e7bd3015e6494233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f5c385701e55a1e7e37457c289bfc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d2db61532f06535953751e244bda635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed965b9d301e182a322e86f7d16ba236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a538f9fe74db719e89814538ada8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5f62365c7730f5e04160604dacb6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458cd9ccde83e59904d248a1cfe01e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfdff500ce5835f88b0edcd36c0a3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3b1f245f20aba688f0cb2478fe7bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0ed97cfad98b5f05f6a68a565323642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7556add19fead1183dcc7c1e96d7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7b83e787e183e9e1f8b1b64d5a00d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb0cbc233f83eecee9716fb8511dbf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c629da0e51240efc0aef21b39ae90946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016f3a0e37bf91a06ca97bbf7b213ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf1d9146319d33fa20ce38c01ba42248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94b195a063ff7d48b9fc3b07fe6d0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86572cff9e9709fb7d2ef3cfe88803450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195005aa4c97a5594c4b5d253639bf651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d07bfc1a257f052ca8862d22a5b1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78facc3fbeea6f62a3acf4816e75ff653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9682fa437cca5119e319bd5426610dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98b2951043eabecc276cddc081fd1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf7fae20a215a7592359a70c40733156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a23262c2c0772089a4a702281b1bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfb9c3efa7e371173f69f9f4c44a1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667e089a480c783fc4483d12f35520a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7888254e14d6023f4270bd3577fcb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b2e0f38873b1564a5b0fb6ba32c4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf0e906f9ea76330b87f0d2cb9e7ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825a3161b29e03a0ac1c6f2bc10fa0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec962271877784ac30af6c57c5343464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad1f7f512d37e91596b36b14f94e0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474f6127a77dba406c9b8c3797cc7d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c1f41134aa70f50517cd08df1724967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc000de9fa9d4bdd861e5cc86eaae568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c9d81dcf94405fefd9c0beeaf86d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa57888ba0c9ab5708a2cf308af6c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751b331d5292c2ad8b3207302b13b0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d341372c1e3863c0f9e0c368b08f43772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450efc03188cbd52daac79353ba4308373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195767a1f37572a1b279528fb77dd2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfae4eafce80a43a1d7bcef0893467875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68c70ac907ca19f4ee4a601c33374276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53e820457b131919fb5102f3180a8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f6e8991b0986c5a973f5c3b447d4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750394faaa7c62708c633bee249643f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae499fcf2bdaaf8beb9b99b622ff42a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d584d87545d678dfe8d839dfe124e6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f436057b38f3937451a71d157109082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b243d8ac7aa4d71bc6cf8303dbf29f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da3dc0af773a2d33781248e6afc45384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c80c763e8ed93061705ecf44aadae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42ca70c666521b68f8da71fa3ec38b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af438d7af5c63bf9f974b85a9a628f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c359cfa528ca34e57b415dd948d30f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff42006dfb4b24b6d800da4c74c3b7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f377297a04d409cb70c75456b06d9d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1d2b17b15e71a5b50d18ddd681e8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50500616314a6be096d51b6ef1ad62b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afc20f01b47b4e157b36417580495093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08596caa41af1b25803e9e690514767d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5c2aa99a6987756fb66eb46997c9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76309062461c4c0d1d61b483b5db4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf516a02b4794ca7492a429155ffe6ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704675f163a2f22c3b76301ed791842698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adac743bc0224e42145968e6a3f08f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5c01708ee2cd374e6f0907da9b824100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba284116c4c792d6ae8ed6508271763f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21ad426ae1911b15e71e330b3fe284102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f323ea90c73d546e6d0bd56d527e1ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95713a9b717a81dcd1c2938ae574c77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0654a62b14f80f7bdacbb0bf0171e71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421cbb1a54b6222b7f74128b19740c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6727f0b189cd464e62310c82041e4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d704ac9ff9b30e90b37c0a6e1f5b14d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da885a221198be1bca99c554702f1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e4f396703b6ddc863273c3697f0c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25c9e134bcdeec65e24bfe6214c451111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09892e07b603fb97e55a439076c3c4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4ce2cd528b80ffc2ad7e5b5fcd657113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc06174de8afbfd6362ddb628ec7db3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71c63ad4b7fd771bc5ffd46c0a601e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f48a4088ec331fb06f033a6bdea795116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0feb1a29e473bb658b8a75355b43a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bae1b87aa1771c933c63a31adcb7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21e6d88a10b117b72554346405b6f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527a438acb640746132daee29fcb8e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d822b666e80058403ce854c4eb919f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d65dc9d9d0e95c359e163c4f659032122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a76386d4ce8e99f644ec3f4845c2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819c3924e3cd20eb3e8d8d011132f29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cad6931aaa281c85010d80b2eaae3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f15a3721f6b11d4b220f71f0707fdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51533d7c9b22b40868732bc07a50df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7fbf6c20c67dac09f17bebc493153128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab6b8b4f3473d14a3124e7f0e1f397129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746f7927db5cc62cd7a7e733b5d9997130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc958a5e158bf4f12a34a94e07c5b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820848b3fb142959d0b497cea71d980132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45309a9c218ea82e0cbc3bb5c668371133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f23be77221506ed5197586b6c168cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f1caf65f3a9c5a937d12a77e7e33d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690763b0830f43463864094e42dd0eff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a043e52af3bc73e6d90fba0b0b31e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3965998f5dd5331517cf43aa0aa9318138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86e88d23156a55911248a51ee05310139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bb3bb177a6ab718eb1e335500f720140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560e5a2dbbf9ea3f5ba484331a7d594141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268165d768bb202f9bf6f9a2c5a67dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23139cbf129a5055c0af78554f79fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a429c84bfdbd8ffaca9e56f70d38c0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c66a3a54134367273aad969f2c003d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ffa318088d957f5ea78b6e815225b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df49a718ac0d9208e217f2efc93919147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df2390b8bb8cbd48ca0df887932463148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7150020b21c459a961a8f93662d5cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83567f9509cf14efdad9e1df59c4eeb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e0c26d3ade81e81309e3ddf99b298151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bac7155ffa5143ef3f995b46e60e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc583e3475aa12e1af1e4349ee352a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc12de17dd79e8a3e6b0483a52cb3ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedb6d8069eaffe3d87f2a7053d30f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f98579e3f73f7716409dd888e31614156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29403de5f781309324fb2ff36470f78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423a42d1eeed7a6775eeea854f2e852158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f88a06dc8156be3a9aa02fecf4596a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358a37a58c6166500ce895f27bb5b64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef07614ebb09487351caf36df43fd9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54705e6bf5d6d159fd7056ae1d102bf4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c6347b76645c92ea951919f84d12f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989f49265c147217227f1f4f109b1be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458337b144328991befbcabd03e2b027165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c432f001431cdc439073238be997379166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24123d45e6db11f9b444e86e65a0f861167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02796c091e13819ce852cecdc3e39d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75285947c83ed3fb0d3b0d2da71191169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a637124c7fb93451e7b78306c6255170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c3070c9d6d2be091836f2849df4d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcd04242080e8cd4018bc7e01e8ce9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1297b3299f18e2268d8702a21f3bd52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697d9c8939fa55a2c36d7a422599bbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7d219bcd86516ef9a40bfbb9019b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d96d796dafeaa9c821a291ff51068176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596b953fee44fab98603f3be32f66d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e57c61191bb7631c73dc050bf4603178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f40f4d979e612cd71035d355e36a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26264bda2d2a2518692d15cd715649ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e31a5e45de89f8be0c8648e3624d78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe6d43c1a68047de2417260ae673c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec1cab093e94d60f29778b7bb9183c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b098c5de4bcd82b096cbfb83fa1a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387dbf28706e698994f606042488265185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faa73ae6ff37ba07bdb96868439466186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36a8d02ee443c7539fa96745446a5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b646042c99008ae13729b48136bc56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ad71e0fdc24dd6f20c908d785443b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be6fb80a51793789095dc4e0b8c613190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c3a28221e66f31b8786e6bba283c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaf0c8faac717c801446fd20800b12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb443878bf9280cc0009392dcd3b9d1e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d7b6ba2d6d8c165abd17251ee226f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b4c232089c01d328f30d881fc0604195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc7befacda6d905425d3c31a3aeefd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8790692392bac89d0671eb767c160bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa770eb21f56ee046d1b0c639093373198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5f5aa531ab7efe2aec687140f33c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b9fbb88e2b0af3a60cc47d3b88701200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bf33a0d859463bc72d773af5905d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40e98172c854a2c5fe8b0e75891530202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871ad68559a768084d18fdce6242e6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f638582d0edc16d46eb0d728e9da9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767c5ba481139b1fb8797fbc6338086205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a201183cf584d41bfa871cc43cd30d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326a94f715aaa558b47fb5c8b2f620d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56156e2c4b60e3ca2a8767de3752888e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade97dd54df45505c4f7fc3057644ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3062f696dd18312444a559af3cc9260210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172efe837f25beadddcae2ea562a0a90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2863aa8713b9810e0dd53ecddbc50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb1c5e161ef04f5351876facd8323d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef9399ee4255996ccffcb0af2b76e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641c82f8c8559c2d3d4162ad1ac5860215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1324e31d7cb874927bdca1b5bb8083216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f98226cc62d4f156e2f86f40a71a60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2503d80ac31d545fd2b253925722760218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748565ea016b465d993c6f09fdcdb20219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffa63de0f210b97f67b159bad3be30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f42b1fb88541db30a0c811beef8f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b7b8782113068b0b03c9936ad6001222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24f33bc9aa0d59506dfa77ff86db2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c19d8af0db82ddd4bad4b3d3517e10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c15984a01a99d73d1ce9e762d38d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23247c25337c83f2fbc729930aa59493226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209d1d238119468cea9f608d89580fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295ec091dede463fb7af3d74caadd30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5afe84324dc076641402f51dfd4f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196d82c9851114df60d6dc911d20fbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84459d959aa92bfd4f3ca673913db3ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbfe2417e853a1a7439d8c84dee75b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b322e4b074c3d26d005b8f7812e202233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db20b7b3b5d34170cdb7123232510b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871c22e2097ea0ac0fcad7b5d039a13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590f6f7921a3d5443a28b6ace54c94f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ea68f5a2e11d0b211ea6485b91fb1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54a2496caad374ff477727b2932f59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca975bcbc8acb5aa83965091f40c281239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555383da1b672e68201ade65b4f71e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc41eea49135202f689b1f9daf7ef7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0e9449823fcce2981c8a663df73f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c888dc53cf44c73cb7f434e1aed922243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c10747c5d6450dbb0f9e2294db161244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc4c0bb7c10754947a31af24ef0def245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd18e47a19a4307cc2fc6eaf093367246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf6a768508e190a1895c89f73a7ea9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc04f212d628ec7e3e86f5958ed31b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d79c70081093c93ed7f158e20df86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694e3db1c2b1d4b8b62b9a30ae344d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ea437876fb3dccd793440b3f83a16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b6561f325e4158d4249754d3a0fe7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04df5f8f0745a7928894e1b19d62484253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59801eeaf285f5d9d8d4d48081eac39254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03a051d7a40aad7418d54520f33f5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307e9f66bb3419c88dfa909b9331929256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868be58017481fa4a07ded0b91cf466257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f47c7b318d5b4334efd0a3d943cb2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487881ac20777824fad03a273354c9e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92658053e581330470741f562dec7aa4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d928a82b428f10de9ae18e231b90a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3335f65a429939c41899d21a757f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867b090b75f70dec07da14eced87038263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100f9a0a8752a40380ef1ff5fa3ace3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414b9c2aeebb92e2a7ed9d6c755fe7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbba482fc63461d9af8cd00a022f1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576c1165e5dfc011342c4370e092242267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6132969a13c571debe3f8a5ce99a16a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561e563f069915981916c0273b7c861269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86c4528233b4b3260a7b586750c42c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473f674546673b497e34d154dab47e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83ceddd48e3e80febedd37269e35d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fae2501e9c56147be322a27326741273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda047a56f19f5d1c30e3e29fdbe70e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f3bbf4bc7faa186ab6ed38df0c988275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a490478fb4c6dae2ef3830f5378859276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713c9d3e76ccd895ef4fd68b345c225277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b0a00656bc764e76b5b71c04db553278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe430e564309c3cce6e46c2818f74a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f494e56a3068439b309b67373a602a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf0c720aa144544b8e3ddca5922086281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0333455ccc2914faad9448be4d5d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cf584455ddbce552601c9cb29f604283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c1391a8e880d4ea9b1265d23bb152284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e4ae566063a5fb5c9b1c628ad3cce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faefb11db984ac81b16bf8fad111aac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c3c91bbc9a33e564e4f8bbd0a7af1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a764a04f7b0571cfff4b70204463d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab43e708e755b370fd7077476e3d7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838be938221dcd17c58944353b2e2db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99873410cb948f07caf1da6c375bd9d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4678e2ce6688bdadda180c45bb3766292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f09258c1743c826e6774ecca7eed40293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0327753d1d06aa1e5a1b2bc8727cded294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08993c22d1ccc5e44ede6d5bcb70fce1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c068589ac67c80f1a87d2ff5fbbe9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38847d82b4ab7d98a5736cbc5e0bea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c18b269e899338ec958c8e8791e436298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb6fef5cd6a49185b780c8d440e2fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01e158dbd9e6617fd35fb9b65d276c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce81037662d362f0faed2c0deb38c91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb608668d80b24ddec1eb4783e44d90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f5031bd9fdfc22e09b572515ab9f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feada5e112130abecaf847723cc5e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2fa2fd92920d07ad559af01e9a218305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f8ff1127e0a0d7eb3949ecab8dc1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac72f6255c7a56e1db07c6cde88c073307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165acf2cd7097116d0581018c9b2432308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820bbc2d68907d33f5b1dac094e3adf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6d5a3bcadaccce3e084a1b922f2d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acf7dd15197ed3dd2055fa18bff676311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a944f49ec880ff02bcc997d7d9e43e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5724a978e8deb95421885757d939e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b1ca105a91192190e69af3529658c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1345fd034885e16d67920e3c4d27ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2690521e573d6f69828549b3b5019a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796c9f0ceaee9e863a324c415584b56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896ec8306bdb7251a7586f3306b6f25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74961d0c1289d6f55ab050998c31208319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d77ea8c1bb5fd556e04821c9e44b05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cbf88b17203e2fba9fe9861e150ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574430e124867a343bfdfdfaf17b585322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21141548175d14ad60c520af02d3ebd1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6781d55eedc880285ead69c0486a88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db140ff73cc180e590be4e662e09a6df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5eaac5fd55eae6aedcd7d7ffea658326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36420a007702e72b308c84121021936327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ace1fdfcfae604b1f0568db750f5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec434317de47a5db3e4ef7afbf6d05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2de56f80a9f845bdca4238b6f4b1a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab74001c43b41f2082f0faa41642747331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb93179e274fdb5f52a90b1a5b9d8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682c5de38781fb0916c464cf36b9887333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe31fbfc4886dd613527486b1d0f337334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c15b0f2d4034f2a2677d2a12b2f447335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe96bb15e2fee612929d8ce88e08f1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4f1c8ce0ae6615eafb798d48c5847337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeecdc6290af7e9cff7256ac4d939b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6726eb8e2085d0fbf8cfd6ce0b7e111339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d42de2574ef7c90f2819a1632c48ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab81ee1353b732accbfea2e279e26e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419bcdc31e112520f56e4b346c44b08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f8ec3fec32f88a0f9c35040b32bcd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac373c59b85451eb097b9fe94b5192f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45855146ffa0d5ca54e0093c8f384caf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480e1fc97dcc117d4b14b7005077605346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1777c278161e4eddecf10fb6fcdce8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d15c9454f9450fc5593d6e9ec9114348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9aeeb1215a6922cb33c6b16a07343d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85c29febd947ba3edd3e9b4b888e73350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7505baeeaebab701fa3ad8392324ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e2a4f847cc6abd53598c7072ae090352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e3deece55074ab9fb805b0216e3c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc927a2188b6fb1a0a354cbe156818354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a4080e20c5ad7767d9b6f459061a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccd5486d6db8b5230542d0db354053356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d33a4a45aee96a392275549d7f01d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f982a49339452b28c07924bd94f62eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4dfc312daf258f88275520722de81359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953f5f36b9991229257c4f1c2fbdae7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e85b823b831484d4631548cbdc5f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41012397d4bd4c4127e608f8c2851a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3076bfd90729aac3122214195b36e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaa7880388c79e01e574a3a1545b74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87654ee0877d7195e911224e341049b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc68231ca54cc0dd80fc7fc74bcb8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35ada7b960cb9bfd1d729085912414367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe128e4f5ddd0de7270606f932a50e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad327c9d5a0fb33b13f58a33f3e937db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e7b82ae26d9e595fe98b42f9bc4fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f82879e480fad83e0e76c70533976371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898cf171ab41719605790f9b9553962372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d88544a757c2af83024d9146b7e174373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2a5af43663173c7480f3f28ce228a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e8888f24ca747b2e3f6e8e95d4b97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3be79cd37fce92d4191ee7fb0609d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b54e719f801e9c72e07c335c2fe430377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae16f1b4f663403f99db42d923757c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3afc28e80a4e959956c92ded789a2c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35ffb434c632e0f30bda5a061a8d95380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f091f435e3cf905844358ce6ced7859381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680e539412bf7432696743c9728fc88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da6163699c3ca4d8f63802a2223164383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31513bd2cd3a2678b0ac74174587bd6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abc67cd8cca91db00ec3a66fb0cf47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e127cd425c63d37a977490937c90a05386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe382496a35a487f94d0036205d2af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228e8467871b72ee1b22d0c701effec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bff8327b9e41bc99847f806d865bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20923ba1b22081cb59e1d6466ad7552390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87073de6cbc4244c72b8a82707914b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b1b2f40378338171711f9cdb1fc99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5507a56263d09b108ed41f9486e00d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d08f251a4b5689252f9ee7bdea14f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70fdf0c5d085d8c70f2243f43ba981395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fe404e6c43f8f78086be6109fab97396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11bd0eca565aa24a4c67f05dc9e363397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b0362b39ec2ef4dbe86a3ca45c4d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9ca8168502511a40c994433f16d4d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181ffb73eaa4e2c45572f7f789df0da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98784d2f6246ac1a4bc0ca979dde98401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ffcab2b9738d13c48259533deb687402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ffc97ac8e0c1bab0571ec2fbaba4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ead16e1b485d4003ecb4a168820ed6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71979bebfde6a93448be4ac843e435e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c66b5f6d7eff363acbd24a59d998406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0f91dec39b223fb7e6ae8f0b1b9cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b569113f471ceb268c63dd01741257a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d961f912793df35f5e40d355e6d18409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f65adce6112f3003c72beb89318f07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5628159336c0f65cdac3d21a16dcb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe014986c6e8842d94c73acdfb60a6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d6517c56ffb42c2d2c4678325252c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1f55c929ae40252f2c528749a6d5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cba42f64c095a8ded174857477396415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98357a753eace943bee52bc8416c9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62838c61bdc80e54890dd80790a46c24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902feb56b648bd6edf6d46c7e68f45e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482a02aa5ac2717f15160c23a4146f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aee7b3cf21aaed5ed704cb452d7ffa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea283c46f88c60e8739033137f5a444421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388219f4888f3f401e42b52e2c6d3cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a170df5e591e87466f20a7b3108649423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cede0faa2f4dc7696cdb308766009a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fc9e8751ff28f14885b8dbfde0e8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb22afd6c98cfc6dc826e70fb881fea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013240f1deca79e5b6eb8b44f86721d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270a1249fd0ba80ab94da9682457dc9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e81cb00bf0372d8bdaefc149106d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f09b8e23282eb871fb42ae75f3c38430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de246edcba0dac4ad3e9a89ebbbbf051431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48fe8d11c56bfd69ef8b9f81f4ea3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615fa0756977daeaa8efae5495abb0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6421e0abcda281d4261fe4f88d378e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905df782da627941d47e311cfe9f895435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51ab4e78c4a0ddceac9a02dc2afff8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2ab7ed9781b01e3f7f60a76756f4f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d23a606ec20e0344322db501f9372c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63ae593058a25875d03d6ba0166ac2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815f839b3fa2fa35e86a99bf88c49e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad0bf2c18807d10408bdee70504758441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce9d10cf2c6788cb4e20a8a550bf4e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daef14e9297dc1f803f39b5f4790fdc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fb687c5fd73e3545b997fd39ad329444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334600e25cab8afebb1418c28ba9054445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728f92c5383b76f597a872ddf9fa62b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54816a7aa810a1776db13c6c3645c4c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81ecac6694643c9cbc3658ff0fc100448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ce88052b13faa44d2370d26ee2883449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22b8e76799d8e8bb4e9489c963b07a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dc4a1f4eec4c12262dec403522163451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df6364aa9387cadff5358509347b7a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056e19c3228ca984ee989de7f720daf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fad377c36c18103017f3a84e966612454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36563c1c219c8e4c76892041c08431d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78825deb741a09bd4d774a75b5b4e9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e8179c7499e01754c39e9dd60093b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217578374a6c7d842c0de046d8c5bc12458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae10da09a06e2c80c57e10e3173c73459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105e26c312b02b6e1378ba17c34efb6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74accdc70b82ea258360073799b17273461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a0ce190041bd8d395846e456f06af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2d61ac0c20f61bf9813c018405e65463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42936977b85d9c876e48f15d39c4306464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7566aed22ad0b99ff1a005771fe8d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818dc2cb76feb7736296ef46c32edb6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7349a0d90d668776a9d05ec3aa97d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb6f01d8183bb9e1f30d4010050684468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced2589af7f5f35aa63112d43630f72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c850f299b2d49820be27e5b5a0878470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f7a9949a2ea40decba3d36723e960471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b82cd1365c92a17ca7d387bd997a1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d220666b9b30d2088902895af418e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669451cac94c951a974a4f9f85b8470474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f3c9f6a9c53113eb9c77d58fdb272475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072a996ce00285b4eb9001ef90468a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dcda4caeba5322ac432f1e1964f96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d312e338ecad2c3bc38c2cc927844478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4567da00122bd48e6a3dedae125fcf0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acffc6d294401cfe43106ac175f56d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc584ddae516a8d75dd9f0fed532a072481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca9378053ae2988333cec1f8f24202482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2181066f095699572801f6159ecb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c468f57c4c6872efae963f0ab6862de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950945143854b2cddc4ce7a33c2a6854485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e770a6fa06d82b465c27430ebf853f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869c48bd94688276c606b5c76e8512b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115cd87b82063ca766fcbbe44a7d2dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6161a32745eae20742d05fa6acaa3ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f23287bd452dfa06a52f7617638e9f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093766a3a9d4eef2902dc33c83135b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc776e61a0fdb92aea189cafd5fd7ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54b6424d067a0dac9e7b098e198db2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513226d433c90f070c592718dc5a0e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0b27a46e661336c131e344270b1dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b69e9b28f57f24ecbd8a5b5d5c6e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352150f7658dcdcbe6a362df608c32ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce5ec9e738f828dc87afeb92f70125498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea30058e15ab0564a6af7bdab629f40499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d08df849b813a5b4424f93de19cf36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ab2a658607d6fa122cc0e88141346501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361ff7981890640620aab0708f44375502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e2bcd5585321d7fd03041b646c306503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329f61a7a5eed9bdd14847881b943ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc615cc2862419f75ac39b5af4405f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea85ed9f32e0c5ab53f63c349fbe1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c504245546bce7e21213ea580e3e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937a67cea8894b25680afdc87c4c0cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866fbf05f063a37a0243860882ece71509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b6ba2c4fba83b6b983eb5fa469cc5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580ca711639e71fe973429819ab2935511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268106f020f241911c1ce08ada95429d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abf16329182f9e84c99715c36cb8b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45832ba041b650bb33e1936c93d1e868514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba0422572f69a0caac3545fcd4e929515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7a5636e4cee3b1ee0a2ead9de46fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4f15defe476d9daa3fbeae761d301517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b00cac66f7cf5d5e702fde5542636c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8a614879dc58c64077de607374070519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce53e644fe06f5f7236aba259482890520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b4a9dd96cd24516c7c6d3903333af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7632053bbde0e0fed084dc9e2749d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed5500a6bd8cc2a3d11df225828620523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0409ffeb9008d578464e29d6ea1817524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19921dee177e5a8bf3418e7ee3dc5403525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f28e65965ae15a33b47ffa1e09ea5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92bd140b8107c09018ebb4a064a58a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180872037f3ed76fbe19f5fb038681de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43f0117acd62c9fcfa6eb389498e9b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec8d4d9c10d16b4d33836c2a6c0def530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df259c522c8dc59253cca7c3396a5c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efe20ccd53d14d1022d2dedf388cee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f549b28c389dc67442457a17c76f70533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cb76e15ca41e3eb61662c69b656ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb19965ae34e85bf729f68627b4d6ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfa6cf41ffb4db1b1de0b13054ada6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bb8304badb4894771c05cae445c5a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a8f792a6bf7edae2f4e418ca56d47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e19321618a4514d76ff5b3db690124539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43514803fadd4cee792d18c9b658a5a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8012851705539ac6074d5cd870eae27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774efa8ac4aa94fd2da59713e15719c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cea7669b58f4c0d0adba1fb2069412543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a80f3f11ebeeef383631bbb0df0251544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c559a89dbdade50530573949fd9557b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed7837f6b8e146303066213f1282ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd865bab5bbf67ceb093209ac2f9af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea206196614f827e770195825d6f4cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d354110b211044af055c03bc5655b91549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d66ef15887b3586eba3b145d3a784550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa62143f0fc8e7d3955a0f548cba55551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5c5e16ba189c7a36422532fbbaa59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bd7777ed0e660ea558b2dfa522ac0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a38e9448e47969ee93d4b2f63eda74554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789953e6477ffc152e9bec8458c7c44555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a79957b4225884e2b7cf221a59e7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31093f294ad39a25517a5fd63e2de2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887883b0fe066cf6d47d4d59e5ba8a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99a4e8cbcb79411cb83a815f4acc0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d51924c3a4ccbd0990d17108b15a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649f95d11942a7431216ee17b825875561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa09aeba83754f6046b1327eb5b3d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0d96b77e9b98bb680bd78bcd368aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9dca345033f4e53ca1f8750b06da7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a48d2ac68d931fd9df1c0bb740aa5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44951c4ff830739893c6572771aec8e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989a7d7dabee993a808d2793428797e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06aa15492f222c2bdebe9c99313452568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808e4bfaf5186d1e5f6246392723459569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f68bcb17f22aa090e883d1ac71e4e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a454779cc5a58e1181456791d8978571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57587cee7b7e13d8745a788632714d3f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de67c0b3632eab5cc36d03a1fd0784573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30a6b58e3ae83f5ccf7ff57ac8ad1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a4de6cdf4cadda242f931c247fa67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e003ca51406f89d4b02f6542cd08e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8468150523483308d659f16c72cb81d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89923128c76960dcc1fc97d2993a01578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2132f240523c87dd6d162fc99460a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37249918907d3516fa9ea611be24c9ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983cdbac42c10ef50b9a35ad84f2e41581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f593b2f37029d3686ef40640b5805582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da7dbc8ed2ecbb7753401401ec3fb3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0c7e96ee650a3abb3f903ed325db7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff64322d71e8185544e1c45ee7720d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc974b352a3c5c6e118bd936d21382586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d13d1f4a3be1bea8f1d02baf4d4e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dc0da8b87393f21ad2d0093506d9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011c03b1f76ee141f37f65a9eecea20589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c5aa4a9ddbb4aa84cb6e9f1701cef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39774fdaf73e0fb76f9fb2b99e4b748591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c977319d838ba51f77e1388ac78351d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdcb734c865444196d01639e386995593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6be72505ae440924474638741d4d37594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d88a0b81cba5768d0a965665f2da62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c8a4a768dc78d0e17ccc83aea7183596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b663383c264d73c49e27e6f9667fcf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43f167f5a1bce0253c0e4fb8280340598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75faf835f904ec48a81c36eb1545ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618cdaf7beb98e47572ea0b6a47f3e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b62ed3f973eb6474a03f8929d19ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d08fe7e79b48a9e938b90392261fdc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1ffd80a2f91e173dc7f3837fa8329603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f5d8f39fe1ea5eda86e0fa0714ff1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d220b288bec6a52618dc696c55f5789605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c5021a327794365de44924eb64618606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872df23e4fdb63e33434c21c22ce5aa1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5bb5147087727d3d2606f8e264623608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559cf99874254e7c515a733ddae947b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05e2464003d5f6df2b85df95a7cb47610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecf451bd1def26fcf2face82058687611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4321b319fc399a6902772fd21a87b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f166401a6f512a467a321066bce40c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344004ccf3095a7c3696b466706a43b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4f6f0002c4e1c60fbc2829c690a10615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006313f27a8cd90301e5dcf20df7b31d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e5b8989a5e4bbf7d012f4008c52c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ce55d603f5326bb12833daa7f3db5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800a44c49b6949c5453b4432f9c3e1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f6f6e2f0f6481d2ea02c7887d6c4a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4b444d4f8e1f1d54ef56d01f14d13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de780e6800f494ae4560d808105fcb5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a2f701c17b942a3931b19a5a3e603623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1cceb0212e7ccffe1d07ceb262f3d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a87afa1d477d73e947f37fd08f5a5f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c938fba9a1eebce3ccfbec6a9730c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be8c65e39b53af5d8eb35d86b2c10d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d23474e0df359bf20c0018b2556b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ef27904245d922710a73fd8231d8e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6a9b0f39a1338e6ae53b8701d9ff2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3818290aad831b3047e2dac48cdf2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb305aa199fcf80c920b240f09c755e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73a14d8d7ddccd34a113b74078a4bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e00f63854970546ac6274cd6398872634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d557ee9ade4d1e82908929466668f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed861c95ee18b958fcdf85d4cc73563d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a524ff7c7ad5be163f5bd764ffd15b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe5a22115147c9c0581e319e4791c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff144e76ba534754fdf5c1a7d7e7109639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e48792da9cca4a2dcff4fba7b8239640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff16a39dea679a7d155a32d0cd7f4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb08d6c6f74a6b616f9ef372c983f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931587c5a25da011cf97dbbf27c2ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fef11b15d7b00c5f02dbb247e0cde3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d5cd4112d4741632aafff3f93071f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc5084f75b2ab3549277ff053c60df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ffc21c7cffc1b3e6b886ccd3a85f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491d08de05282883b579747724ac7c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d127464899dc13d8d4e21af27cb423649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fa5493d984ab91c56a91eb72c3a8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f630b864bab8b093e96d1154ecada651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964efd253d0adb3e545cd1634d1c50f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7630f0cb6bc76e707cee75d96b327653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f11be7ee11a483e4bf366ef5d5deb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d5c30b18587e6fb24a1077db01fec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498665552fb73d90c684b3d446dca107656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971f96a4e1604fcc46b32ab8b73e3eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f599f2609c8711306a4f9b3097355ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50810e3144b2c6a0551ebe8e7dd48754659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e086ec7e19107ea56b0a092140b65660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f4610b052a610e9812dde4e8b0dd1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47592085ce69a0cc3bf52c8ab3e8cf36662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e61ff3d567f129ca74f6d1f42bcf60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30ba18113d76bfb1aba906aaebfea9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa82ebc9dabbc1821ee6d24c0e2195665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e018c5a907ca08076e5b9dc4fba4fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8800a56fbb1761a58a2a133e904bf6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7f87d94c8335118e0ea94a7586d00668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d01901a263696b03cee7731eaf3b63669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fb36a4de9ede08fbf5196b3c29450670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346b34de12c22bcc6471ccfcb766442671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c804302b8e32028d9f9fb2bc349b25672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f464b0a532b025cb04f74bf5e4562c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1d69da54dd0f3b8f8ffc015ec1390674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c43c2f9058a2d83b7053ca1bb1f45c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36eccabfb55f23f4c6e4b43ccab0b23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62731fa615f3fe9fc7d2564ab243925677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac51a594a5d5501f34f2e65b91eabf2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b7b07b35d4f7e52e40ce55af96bb2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5f4f66277a77a713be6cc35ca9422680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd68624a28a7e387273421d1b34ab1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fc0971951ce887d6d841cfe0528f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40f2442225907a6d16c470f8574589683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea34d115c6d9d5001f14be31079ec8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80221739ef45e8571345d065ac754c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330efde07ec3b5dc052c3424040bb93686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83398635c096976aa100c84a9fffb7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835629aa40d87a844e31071cd1a5ea48688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9836bd2bd8abda65aca8abc91ec9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177e0fae2ab925489b64262d7704013690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcbcd949994f1247cac428fb9777c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ab1f65a0bdea589e4f0e422cef8ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ea6439e7ab111c613bc1a0c039bb9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e0188e2d1afa038fdfa3644bbc74d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63a5301aa69cba428ec3993e6bac75695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d36148018153867fcce8000d7f077696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e57b686a05d193f3b4a9e90ca8c70697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172023f384252c6138809e0fb8afbd32698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408aa10d7fd5ff767b36e27e3505edc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21030f1d81a89c32f9bf4548af49f0da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124668cdde252e0bcf466e685caa0584701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ac397e4d932691dee73922597903f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba720c3c7eff2b51acbcece75384bfa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c8406d6969b53d18da05e14a911c0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618871b2ac7a9c5a08ec94c6046b4c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717a9d1019a1204debd206dccb51453706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e130397ad7e2dc524d8157384d634ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2efd7e4ebae53fb0755b560da68c1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452d27ec9fce0613f83a16ec12ef365709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b9287577d89aa3d5af27a127c717d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062383838d7010635783126944e467cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d9bec8a8fa2fb15799049e2392786712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14233194543710da5ca5dd240db86b84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e647f76850ca6cd79cbfd87e6d00f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982420b6a46a70c987526677b83f0f44715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128377faa138a6ad22b99e5c4cf01186716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dfc3d687943af81d1e19fddb0768d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08ea9e39cacb4d9d574a422c01ace2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea712c9cd0f721d30b09304d9b4d78c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4be9114aa282b2cbd512113aae98d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9b7b74a34c0f0c8b117b7999937d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a076829edbb0618479c67baa5cf34ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14089e417de1b2f5904be1835ff15f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0c801a05946912b1c7b5df6ebd549724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d563db79baab32365bbbf541dc1e15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310e102acff9ffe219f1430bdc4e1e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec75a131b1ff76ddc646a4ea7d7394727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8e7218fa566d523a0a4b818c7fd38728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1787bce919ab77148a34fcbae5a27729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ef4259e604377a3b9613c6c53db9e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba667c4a983b6976d02b9f58c4c48217731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852db4d81e823d6f06711455de23d8b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913afef95199ef4ee08418e0f8e60097733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90049b8206b3cc13f12d6de2ac23b4f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7566a56b10fdf00fea214f07c3c432735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b466f552fb3b54d4735106b7ef8fefd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1e91474ec93053f3a1c085a024118737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e5dc7fefc430f6dda631759068471738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fcfbe75f56b378c8b49abcc5a4933739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10554d679c22f398951dd8c04aa95fce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbf3a37b02097e455077fef3646d54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c96846cab9880910cf02f38fc05dec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5d2a949706ad61b1a9328c8803852743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cee679632c40a9d897dd61698627c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463be9e3475787c64e9eb5002a0841f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea51087a458c4391172f00904cb2bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c04d83e4768dbfecad56b4359ed18747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df50a2411bc4ed01d69d4bb4231a1f4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef1cb748efc7a5e6771648f6ef0bdd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e13996ba2abe54592d096a5a37925750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f604c5337dbb29428b86f9383d6b01e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c65045a0c80d3c6c8ab82e19c29065752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdec9c3c21d46445925b5c8baddde5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8af89092d2d241078745e0bcbd006d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3147d6e4df757267b352d103ecbd197755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb49c0e0d725d4a6ca30e63870ad0d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195a4c3802bba826fc9545a629e47fb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e09b017b87fd31d72ec3eb31bd1245758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259af6e07d61f461210cd5a29d455007759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745ecd287bfe499a51c660c8a45ded11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acae334d2fe14af9ec6b92666e0030a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35864ff16c2aff2b8fae96868e82ece03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe650c7cc8e0d56fab010839ff7fd924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879b5121fe35a5e1c029df096ac8cd55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcb5e6291215d1beb61373ba9f21126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565303fe928b2ea877dd8a706c866517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dfaf1f7a6d18a25a6a3799a6d41cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0a5ae5dcbc9316849ed034d6fe69d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95df90cd18d8f1d57e097cab3f6957e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c97dabadd834bb3f52364961ff22011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356d965e98a79660db9202b346024e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1963c2efd741b3912d7da5be6f272413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189775aa70f590d647367ca85783527c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148d420e8d323eaec79e251dcf90d1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa847d7ed845ded2785b0f1689046daa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce9431faf339745cb37aaf24b0560417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94400a894567e6dbc22eeacb8691ef118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54308ee5e22fb1a4c893c6dc82a6c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c96a2e7589816320aed92b306911a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fadaf10bf64749c11e6571c76026d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f56f14f88fd7c352a79e64fdb3045c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f98a18c489d6dbfaef1f8315e136223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0bfe6674ed25181e732d8f586577b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ebbc13eac3273025f9d11827609d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1713246e4c11dd9338f1dc893d6ef226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845710dfdf228d90c7bbba2e8a718e1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0249ce2c7bb59881b3e87368983d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52db073866d8fb140d72d7ba0d0792a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2861c91518f18c2b958022cde69e7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df519f7f13d3dee7edc66667d26caefa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650466f018e076f1eb6ae1a170a6897932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19747a9d2cdbf3cd80455bfa6afa9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edb09d02636116d8e2dc52b7a110ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d6fabf5ab8172a600bc450c44613935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb27e05d59ad23405884f1465ae03b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6198bb75db7bc405d46129e7b92d01437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7791808eb955efadc6a121b923bdc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a4e7e62b85215a2cde57db386ccb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dc65354750a9cb8266c01e84e70ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb5c1b0b559046e1e70cab94adcdda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaa54a425ba7b66c05ec0e8c0b415742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ceaba8f2c4ec3b96971d5711f725c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132a9ee5f44bd721841c36542fbb11144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ed116fe8f0b8f7244845daedc295d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d300313a02a3b45b3876656523a6fcf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c15588bc33f76e94bc1a8400ee325347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f99648b81962f38708bb7b83ea384248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbf02ab18a3ab2661e137de38a672c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d669edb29dccdb1407c0b0b4af469750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd445807ef088a8ea83722afb88e7efa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce57c08a1cd21d8fb701cbdf747fcc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88f92fe7e33d1b54606c32a81525d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9163bd6ecb76e9aa1275a9ecbb37cb354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816e97e62b562a56c3439ccf672814855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3854413fc3e866b0022d8e55b7ed956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a151e5683e97a7344713063b02c538757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e27e5b946ec8616d8aec2712326c9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892ab533382aeb28041f56e7e02e86a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4ee8b4a3e78591d63a425eab1659060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488976137a72427bdf573077a99e799161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388e90f8825817d39fef05915c2133e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78727e5c8ffa9bc30a2f6f5ab650ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c7feeac94fcde8cf116b91d32a66c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477991ee79b5f7cbe08068ddf1b4c37e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b3919c94e5aac8c4d7f288806c49166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece6e9f76a39e77e491433993ceb41967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f7ac25ce4c2595ca022820e4f07e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06af6d8e4d82adc3dc7071f157a00f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0d0a9d6006a7e60e8a9b60ce1037970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe07afcbeeffc2e55ad0b05ae3479171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6eb7981c03ec3a13ebd033ca54bf9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8097db5cb1cd8a436b91070ba23e93473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa880bf2dacaa135393ff8b27f138c5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597573097be27318d6685421ffc87d1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90925f5af6d176f84af28776c1c98d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d38508b880fa3d960b19db99a39f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75430a10b50ac59bf4bb51fe7ab4c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bea2da51b1d9605a88b49e15b0f7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062aa1386e909d9512b4f0d7aac1f9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3ecd9edbe03a5fe402c971aeff95581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47445edf54ad66a12df4489bf7ac2c2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9238418e01ed2c670d72a70f3e669a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce9099696fb5e9bee35b264e686d8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0637f2b370556dda4b407fd74201d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4491187f49ab7dd37686d8e78720b1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18d2101d3582bbb80f685e5405bd2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5b8626218ef36d7d8b9b9e7fdcd8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d39bef41372d25abe7ab795378f0fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60528a1f5551b4a098f3d737b71b69ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84aeef9cb74d51a8d7877f46db822bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab385fc8b04fdb9c27ac63e2cc6e2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac4eb925ca7c8fd5952fccd2b5e59493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce761855b09d4cb7ac362f73d2b91594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab398e812d2a218ace4fd3dfdee9cb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0786b7ba2cd178dfd0a10125868b6ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca6dcb352363a53cffa4f65d3db80497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c075c5c06d2a2539fc0c56faca82fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f45d7607245bd2e48c7d9f5aa1295499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927b86b888baeee472a06963ac1119c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00a094ef67aba82a2f83f9e84b20c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fb66f533c78266bec158ffe3a2411102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4a1ebbf952821ddee9ce2977f85a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260b47fff16b6b0f28e585fb265b783104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba04de11af8d4802ee435c16864b267105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820ca47c839b9f3be028b9202a1e728106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc65a458b6c3afc004410c9bab4a279107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61908b890e0b0721d09fee2067479ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000791cebb43796d09aa952e07879712109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8b88b6f142d206b3ba239ce1ac9aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ead0df61a558adb99899f9d14630db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3a6844ae4f249cb6103f7cf5469c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40ea81b053aa0aacac207b3ce15a87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21888dc4a3a0f8a0ded9754cc44fc5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d223c8a1e592abfaf730544e30bd97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47e720c92420f07eef41d8e3f37118116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3ab0f24207839b20fd6991f19f49d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d36ac8ae0eed6e2e23c1e23c44b70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5039a4780091d0b3b8220c1946fb3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a09f23f0b895d1db2c2bde7c46fb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39408702aa991d010477e0a4a653ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd281c9c264e0abac2364fc98766a015122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36243dd640e33f8551e4696f4820e31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e0656e137d3e89f46cb994d42bcf8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84202278836033c5cc3bcade9cd42a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a960899630264855fbbb7b3448b7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4630548ffe2ae80e3fae2ae541a4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acc58e41d454d90b510e995b987d84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9418fb2562e1767d609badd43bd345129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c110f02ac97704406078ae1f0f8c29c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a9d0a978a095a5b07ae2b10160131131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16358584b73aa2fa417fcb262abcd3f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0d9cee7cd23d81de4d334e0f409c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24ab337b442914a1b06d96051f53c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5146bb19bfadd4ae154670bcfe3a78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf50d2a0d258afbb4b2f53e320c77f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2266bf2684c3df2c64dbe62a8090378137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001b7dbd769db6585ae84a2d5affd4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6801a8cce1619e3a3587811e63e7595139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6c9b0f86c8576d778e9e220be20f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a03e3fdef1d4a1932b5c3f3f1851f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45413431535f75e80dfdcc1169ec9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81647829e962321025a5fcbd97ed3aa5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3663b9f60943a8c95475bc06da7d06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b8dceb1408cef029820ede4a0b104145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b212dadb72d2d7acc220c383cf1662146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c72ef969a71f191f7b7998e08b13e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cb9bbf78d883a4e889267d0fcb6e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624af6862aedf9af6963e096483cff0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9856b889c0df2b4204cc3437a9507150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab60607facc7b38a0db4440f4382f67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4e10930369dacd7a261143c283961152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fce5e6397f63f4a43a25ec93199a10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88473f3579e95bf92e27c2f04dc5d3b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f966b721ad0f22d41a9d1bdf0649e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dc998acc4a68f5df94362ec00e371156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff100711d0d935c7c639576d82305e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2c61e91306bc0fc6a0b03e4cf5111158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b2ccd4e8a49370f771768ef26aa15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185877cac0434b56b2fe65d66a176bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d490c7f477e340aaadccaae483968d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6c928addf005e74e263b578077af0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc16fccd9a31dd8eea76a6dd7b9ef1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb71aaa8d391f979489a9e4d4b35d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5915967354be6ec62eb7cfaffd72748165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1af153e01717a401b7806f7863dc6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10669e52565c3599ad4c451fa785ba64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860599cdfc6e43d55a2494eb91a3418d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262ce96e7b02818440bba758cb32c22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220439de1593a549755926775a601f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca88064539230e1ee78a80887db2281171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2638ff17460c8ec8ba5c1604bae2f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98664939e69f0954ae29b91f597305173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6884c5c914132e89732c40400d56ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6032e98bf4bf413bb3e2eb473c1d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436e46da14a0e4167f76ec32c7e4be2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1112d588465327347004374b6de65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076069803ceb2ec1a8a52a9d50f9c59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eec3426017f1497d85d43a22279259179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45322f88c0ca8aab50996d5daefdeac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48cdc43c847791c03b8349adc42803181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85777b1f8003bdb019b9bc2b24c6ef15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991a0ab04548cf3115b94698f91af00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f04ab774f9c690ca188e1503d0853184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8537d03a1ab45eac88cf8d93a2af0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ae06746a389f048c2d74b5ee3ea2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841d5f35631eca309ff8301d6e8b2a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fec523156193eafb23ad43d404763188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b101b1ce959e5c24b4d76f4e1b842189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02022edf599423c88bf0a90ae1de37190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e182a36ef09ac4aaa86e5455e3d9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6951df650c37b636cc5eb75d2482cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a019e33d0c5eb847652ff23cc8076193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be037fd56cd029b3eae7983f273bc6da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9c1ba557e73f49269df32a9a04126195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0113a2be71797aaf38d455fed4682196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd15cc5a53e9cba37370d86678657c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e192421abc68e886907558b7d281b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7241c251b8ccd0c3372014c6e24021199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae0dd7eef162597e55f2940129a972200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a698ae13ef985c48c8ccfaa2e53820201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d2788d725125658d2dd96c7a485bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16249d0b850b1470f8eecef0aab05ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0afa75d4c4fcd465b71fb56d70a4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b219a16e0ef6a4b0ed6c981271c23b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee093b936b0bd23d0844838ce668ed42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db3f0b6c228ca0c795e7677bacdc70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf169d3987a07f3f988f3f70447064208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0db093fddb22e8ca213a0a71d0762b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b11a576899b335cd2cd00601903ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3efde56ef8e96391a2532e0e7141e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2b0106fffdf287d045121bfc806c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d10fe454715c74ea4ddc9cb3c923ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81697a5265f146a60fa6510c9e3e5d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63c2c60d1c2f5641e78c73e356977c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e393228f9a9a1124257c9b8fb3ce7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97fa823b7df245a5bfda864a727edd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8abad4d50a16227ef9c7f9b2e90c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa5c78ee1b91715556ae5d54fba433219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156ab2a6c8a20c921e150827fbae806220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32a33b9af56e6ecac1de85ed097162221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1242cd245499a20e2e239e0506ecd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8dd937133d24480f17f715529fc99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9b040acbf0e297ffa3eabc9d62151224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fba85ddae3856925f77fa76d8e5e66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fd1565dde8abe81c8589d6146030c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13dd977cac0582d2660f13c6a1cf9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e48440780c55fc890c98ab9978eaf6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36e60e9d6cbcb4dac671ed07c278c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9be8f9d6ee7dcf2ac09d964936acd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475b5394514fe78024022bc44ed5c5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cefff482b070c3ce69a8689e3c3336232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074214d5a9a89877ba540191f030ead233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b934f063d5d67d366ab9e9989fa06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b66d3e62932adee4d39a80d55d683235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f46e100bbf766c1797e1c4bdede637236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580ced5b18dbd4ce4075d65c2f65c73237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b011f8e1036e3e9d09051c5d8dc133238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052388c19ae04e6e636e59c826420234239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba56a6b32d6d5cc5de5ddc70bdd03c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630c2f0988f1e4ed7ee51fde605617d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1fea1c3dc1878c6065b1ed9d057d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702ff7177231c639100ec38e41bb0ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b3c5c0860df4783b96ca9bf1fb0e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ecf5d81b6fe07a16fd7ed0e8193df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda6710ef441ea72228166c8ebf8160246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c35cb898e7b18bf4bb58d42f539788247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c03ccbbdf166fcab97f28282f2ba2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e06ef35ce6de5a5c92038a6163808249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fe428ac1053923a3bd257a38f1518250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911f61f2d0bdf3839bfef0d4dccf44d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f55b3782764c0df8425b0bdbf8d1ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194c735551dd934f0c621b85cc47a8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84f93c92b049c533a403768e9ae6f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7ddf3b68418c3a91ca38186110a49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84784960f1dc0efcba27dc9ce7c0b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d8a221d82e22f53d0246abc12423e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723e8bd78d2a1d24aa5c6f5a0f485a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308e3457cd1efac5e443497957de0af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292ca0cc57cb8f664945d22a090f4bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cd0abf50075142897815f41fc5f23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5df31510a000367bee6ebab4f1edb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b9ae374f6e584090bfdd11eb393a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f47591238c5df55b9e4fc566b2ea2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef6028d962ce17cefac9f0e527ab5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ded793f86e582972553044546276e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74e2b6a824883731dcd11a8101b4b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a7070a44fcf7675bb3f40fd6d5d28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35faa01c4f3a6d2701237d200bba4025269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2ad48eee7e4cdf636293b7a06dced270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b607d8515c7c3d53b09af9dde7ad8fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8e88923e1630df6245e0568cb1a15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ca111ebb8fe8f4855450c37fe944e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edb4df5fe298bc8b86ba9579ea5003274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e787baa687e3ef7043a6f8693568a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886987454cb5bbf06873f88fcdbbce00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e343fc58c84d4276c23d9d430ea2292277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9774b291485edeaa49670aba2074724278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f4002bfda0e891fea88cca806261a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4b4425af220330e1753f22ee873f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b1ea492ba4145f0e5a4b9e8dffdef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f3eb4a1c365ca98884be3f18d03c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2d1ad2c9fe5307c43c3a295685d6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca051759f60795385cb534fe54c0ebda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60310d8eb198342742e7d66bb495ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f73302dd69e00eb051b46b941e0727286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4dd7464d5a3f4f2ad021ca292c742287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4af7a0d05b0ae552b6f10f644ec58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00406d3194d38a4c941228fb674be84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a160e4aed84275de4c4901e717606290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3717baf97669409510cfc770507db1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3e30970fc753d377c84372a0f30c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c19185e0b309031e0b8d37f68778db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba693229fc17256030dbbce527cec96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f2fa8b7912fc623e4ee918f80019a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7929770a6da296f0bdf3e66f3d375b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9d628410c06d429dfcd876f5881b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429b50ba7b95989a335f32a730a0f9a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c1df16f28647aea1268d12399cbd0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98378ccc3087cb3d26e7f4866fe89660300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad10ba2c07108948265bbc1d77633f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37298d1e3c69302d748a00218cf151b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0f530527e7e4c41ce7a8c0cf270bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8a555d1afae6352bdf40565e25da3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1216bc38d5cc96fda0444c88054a73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da21398a53e35cc9ff3864096f141c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b821b0a3ff26b6b73c061a05bd0415307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf191ab0d687c72f522e8352ca93f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8382698d3ead5f07916f818f025ef4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196b66128ea8990afda45fbf8b2849e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0d663fc3748465dbe3b7b66a1da98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c503b11f6febd314372299499451e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450bfbc29943559e21a281f5cc5636d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d17352b092a4003425cd3424443c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2035d85193974ffa3b68cb57475d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31ada9e1aa2705e2c895e842f287f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8a5181552b78bec282525605b2371317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a138e804da6436d008726a035dbfbb7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f0d96036c519750be09db2afad88e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec874e74658f52f083ed9746a7fade320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa3b14380794d9fc2e7ab492841685321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497824adf44ee270db3400c72134d18a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55a48d3388887ce0fe9b9950edc550323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149b8ad718d777812367552e88020b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463deecdee3c16a2bac0563c171f5cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3f46cd932b23290143bdd75687d16326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a09b7e241d9e058068914af7fc7b21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26470ce3fddb8ecf6d9fa4f4e59cce47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446957ea6161b21830109a91e094e47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f511218fd030bdc1ddfe67bdfba1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623291ca06c266b1aa96c51083859b78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06516e8265317e6244d2789f28c0ffa1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb4a375e6bac6bc5de3a4ce42fe8be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a538998942f11e3057f414ca8e58ee0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b01108756a4e24d1bcdbe36f4b07da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bc7190886bcc5c1967c18296de54d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77865b561b48ce20a715182c98031f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecd49b53a1aff53810b700fcf2e882338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee124a16a405de4c17aac75c08dcec4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8787ae3b2e03ead1dc8437ab9910f82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ec65f74a332ece59751d8fb03a968341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c759b68960f8d347c8d4f41255c902342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65252459416e462f705eff95635a204b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73d91738fa7ba657e3c99b342b0949344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470a1391798cd37d661029c2bf6e821345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bae9623d79e7a7ecdaf9ece6e3f01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2445e3d618d0f761f587d8ca8904970347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64891e53fa788508961e03d548f05f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a484e43be6e277d4f7bb6c09b40eebb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44cb75e0c091afff010f1264f3d602350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349461fe55ff44a560fc9d281e161354351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb2fd862d9641722510d2c7bb34aaf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8132ba1a489eaf0d7e63eabb08547353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f316653d236c11f91c18acb4acb05d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e22b6292d84462df52b768641bf543355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ae286a9febf361ddf409e4e087247356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd49766899b3803e1405a497453fef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae05d644c2175da2a320bfdf3f6a1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c058adbf60d4f3c75efd07ecc7c4966359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e5e71c082d7f7d362f3cf779d5281360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0244cbf133ef2b727ca823ee9f6af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1d46c9ea97389488f6b296705f51f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548a35f518c634e3a97d7702b5fcf29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b80f7fd9f543edb96dcd7f8cd5e7d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4171295bf4b8b9b53966b4d1b442fc7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52a08a6f4b6e279b4874e3345dc6ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f26441c21d4a3ac2dd2896b50204c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da352ed81859638317cf07a0c171950368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f559f5ce6bfc3c7c2c4f135c7e2b7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a4cee3469fe9aae513b5fb148f10d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b5dd778165f4153c4e3b2a59e96a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af8bd69e81593f1d15f64b7657dfd0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b1549a4bdba52341829549c363328373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974d698a6c0ee7f03097ae169f7d195374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f955e72bad1d7bcd65cdffc739ea2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb96ecc35aa0d9f67aac3a32843c5b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e430b48caf70eb694ad5043b62287f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bbe69657564ea222b4eaf4b5e6e93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0d18e3a2c26946b0a364c7f6f9e8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200efec28453f18e7eed391c361cce3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584160da2c61b652a70701c89d8e6e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e0c4204cc398202398d099a27182c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9a76d26f7629e50437d75d0f78c23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c79a3de811fdd08ee85a896ba711f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14b34949056f9b77a97638382a89ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b447249a71f60b8d264a8d30f8278c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981088724db454e6dd9e553666e5bba4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24ac20c79f9e0a41bc112d4848531b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bd73d0c56633720eacf04057b1e9b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee126155b15f98e5e1b25f0bff50063390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f10d22978f025d6f84da3a6e51582391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a4cfedd8b1c9c94ab2bf3e89a8678392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347448a1afb274439d14be06f994496393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62831532f74c3ae6f2468d5014528c1c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbf1411c50d027abc2d002e578c942395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600509a7a8b68bbf3fb8ace515c6c3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fae7f41c3e357a0d542406a4a22610397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45a0a68a97582452d818bb3f3ea30a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012de63cd402f5987ca4fca802ef0849399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f7a6d90a360961554cef0e3ececa3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647d212f964cd92dcd5de1eb4c3435b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666809cf545fa8eb869de7786a385ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4767e2dfb34ee517e5efb3305873fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953da51f2debac451f82a0c4138d76d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593c51ec693968a3bb3598f26ef0087405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472349d813ebf848f9bea91048942300406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faa941a9d6923863087d3762af19c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e58511fbe4453e741cce35a584bf7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8eabfa414b537b7ca41caad904f36409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352d176670aba6c1704f94f97a993a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defde660c16582c5c77107a690bdbc72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53c434b7a38ef90567a6fa304489dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8f3979a10c0be7c9c0b4f11c47b23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ea05a8ff9e539907357e6bbfd5336414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d8b062c55b5e10c4ffa9b99120dd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9281f1a51f1cf9e130e59b46cc4f880416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb7e739984d68b60c5b0dd965103a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b380161a7572ea5e449a1cedc17007a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630beefd2569406433a138062fbb89b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29090edf6ab791620da4cf4c68272d78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff23237b078b09f09255841828ead4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238b7773c4623a6fcc5a00a2b94448b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3eb5c1dd56ad8b82e02a3be18e74f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6d96eb4be40fd6497afa857ed0522424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196dfff9a5a25050f97b420d90dfdaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4f004a53930102f0b0d278c12438e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53e73782e3cffa33f6a68e4158506b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ddcb992d01c80cc8ca2f513056637428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46915ca58298446efd08d57048575f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7188501f0aca7432051fb06031673a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f80322e2dff5d56755aafbdb52902c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9d9c25444e541743ebb883f9519e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a3813c317149359b7b043c00eadc2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d3c37a5b10c32bab7c1a49b157f79434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef66485f4cc2ef06f6f2f70d50f7a70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f698fe5e6ff6e03e8d630452ebbd8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c122793d68827ee9f3afd9127e0c01437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802363718d4e833e9e96f0d42799119438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde06bd5f9bf8b3759eca145a223b02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a7daf8f70ca574a2372c9f5172b3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48131804ebd72293dca2f8418e6099f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442572c99d085e7588f41b983d26138442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d0d7910031c27ac90f8033dfe021c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16a1f994b94aa8263a4f3ac03684a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213a9a8f8f548213d00b59cff5c0217445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c01537d4388c124cf3040113f3dd4a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf963e13c0f5f8eafd742663020199a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d0520dc6617c8b4fc18a688544da9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e9cbec7018acc11f2e92c96c37517449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31056c9cdcd9fc5d7d8d178cb7f6b8b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89652b08f66ca18c17f51b991ce4e23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e988e4867476efde3ef63678d90435d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a928db4158dc803df63f7004ab87feb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be798ac384344aa81e682c3d7956fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb9d33fbda8bc2cc7c4cbb404cb80a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4de555bf07dd8f05edc140510c60ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbb9d959a9920e54d3bb2fb3d73ff6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a9c9fdd7dfc54be917f210ca6adfd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cdc03519a4de3ec69a562047291c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1bba2d3fd471e9223d747e290a798460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936a77124965325d68fe09422e69876461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d574b1ff9bc0257e0e56fbe21e48ea4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd690dc704cf4398f1c7a2adfe07df61463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01839e9251da2ad2714e404c73c4a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6268452379eb66c959319a3812611e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bb50ad7e7f311ebec684dd5287d15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162d89d56dc95a2705ca67f898d7f1d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e6c12273b2a368b6e9a137fb0a75a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809ad5f9d62305bd0f26a978d3694f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93528aa300ac210de2b06c1c58598209470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2946a87a64eb7cff383042daf96981471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f457b72f2e18c02a5091653c2f5b37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1700c8844feaf97f345862a08f13b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634db8aa8fc8a81697fb0c0427644ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16fd9eb58d32a251399385c1276395475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb791eeb7a43903f4d3c2b5af3705ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279f8e73ff9ca75f4be662e0b87c136477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335afb8e3511cd06b9d0bb3cf6bd3a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d450612c66be0fdf3b8e3509e50cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d6338f72c96edd1fbf872dbc25b41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5198c6aa4663e0298c9c844f2c262f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf86f1ba9c8bf4f6019a7778bbdbfa0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bc9f71cdf0466c6445cb758076912483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5df7453a193cd385e7348b4fe357c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89717eb89874da2aa5d8984eaa01c94b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e372f3ec7519f556be7f8ec37c14db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce76a0f1390f54c677c38429b815be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3121b927d070a45b95a0e40c6869e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138584e373cb4bcc4428e8b7968ecca7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06a31899dab97a3776296022abc99e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baa29c9709428261921b810f921768491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d805ddf2be7da209ce22a673abab28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2931ea0ff67cf5e9c5ab9868b221022493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d3af706f09c6a93d7e18e28950858494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cce0943153101ae6d0437ad98da0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504ca010be6d0f9a5e8629d8f287b6c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be929516a2e62b570eaf55f89d9be5b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ca1cf82f8258fe1959bef403cf226498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f5c327c02580256aa49f6a6b263dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0e9dd13103da3f3caba2b2f7d11a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a9466a5e0048044e479e7319186d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8559b4b4f4a409bc6487a608472d507502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee0b024102fbb332323878c92c5d26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd98a81f4981e4768f97eb5ce8b824504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af77c26d861e10c16b3b8d39c4d70a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1422b65b5ec7802e50ca0c11fefe27b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7d2ce350a32384c03f904a0753974507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d42f250fe68597eb0c5ad34612c832508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b24d69a4b6fd2f345bd734c7c08a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290894e4ff44b892e98b9e9fe06ad56b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e66489409cedf148058de3bed6a685511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651493d3188ff51501f19e1f90df92f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbe856167976a942a848530edd4e91513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9b99956e044eea8ce1623c297e539514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2142c07adfdb23dc15ecb8bdee2b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250a3730e5e469c194e47b5536b10ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c064d774c6968e8eaf484557f881eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b453dfeba3097ed847da506ef23d2cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db34900c9f7c0f5e8ce5f2ff1127af2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c18c239043e8b3ad11eadb223ef1f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d34e6e7a89f0b762ff065d17ea1982521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699c401cdd5990fc37efafb4f7dac69522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe941c23162fb599e7a6b32e76a48c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b729453d7cb9c2f948141ed09fe2d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b43fb45b89d457cb0d6df329aa8d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411013c46f84502e9ed8cefc54b93ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938e2a302ac781b1489b9b4255343cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe5f50ac97063bc811e832d5cb5451528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7c44caf9faaa6aecadeacbab4ab4c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc25c189f8e648b694d48b75fb48700530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95566c951139a14eb7ab35c317b675a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304bce6ae31561328b9844537c79a5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8044ffd14e8491ae979fe293336c01533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d23ed083e8ec52d5cd6b6b4fabba42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97921d8c52a6ac37eff530422ada8ffb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b9da048fee9663ae75c7f0fb66006536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb708af32d504cb3ca61a75d945ba4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8133b4094c78e3c6aba68d4bda83df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34820963c7ebcac34b9bcc1d3e38083539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2948b03482100600618017338aaa721540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487132e5b1a603ca0b55c39d18d319f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94625c12c6a26432974e36b2f48dea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44562f650d00ee3be9ade8ac87138e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e9ac5048c7ebde446a785d7ac495d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c38376f95efc2b3ce8c6148eda204545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f276cf71dec5d7b3a7a6f98ac98ee7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5cf0301bcda66683db1fa2f737c5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f06efdf50435d88269ffea1c578c1f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793031fbe7e97c53420a00490d2524a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9ee5af71180a007d11345054ce1f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b7575ecb40c50e9ed33829e73821a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9bc12b1c0422b5164af34d147885d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b027e07775d318de11b436dcf5cb6f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c6e1279f6493f0047010124030a83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abaa2651162bed61e05421c717caec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebd97426cc099c0667c2c08d415d48556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760337d2372dac98a50bf20012f1761557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107d298c4fb1ab53af1d2964872c878558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4de9371354274cc30d01306cb02262559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee59a8d1eb288fbbce7e673f04dcff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e618ec113f858205c6e3a37c6f063bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca6a56540bd50b53be4f74a05ed71b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a49340080102471165a0a1a16254e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525f0a380f80d68abfbe58613cade95564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75138644ba4370fd8a982e0d10510365565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4c9a9d4ac9aa68aa77ba5e926247b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de82facc241c728549e6b7df8a55036567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f7926fd425af86ad17fce3f3d2e58568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6ba6fc6eeed76a15374fc5d93f813569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36372d85cfe9ea6d297593141337182570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e3264d81208c409e5af78fcf37900571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cb245f777318a0c33080058795abe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1fd8239775c127b5a0367ff2c681e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122157d22d0d33782e546e60612da3c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd58919aa26e843a854d4effded006575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288b665c1a63605e0b4d44c80af489a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fbdde2ccd0ae9d58257bb5dc3f002577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54493459293d069bf008de3b6522c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ac5c276aa24b7252b124d9ae266a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca59016d9f58911bce3301280d8b8e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f7968ec6dd1e5209b1ab914271d90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13147ba573974653547775bea7fd59f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06b7e7f6f47192b4805ee5a7048ab0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546d7b7f8f04800d21aef701820a9b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0a5cf384f60da00c7928ec6b55aeb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c8f88df782ea31637310246f435e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54fd508ed114d5e3c7fd6c66729fbe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38f55bf5e0ac68f8354e24565910a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fec944d946cc9354db44cd5e0fb366589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fc13ac6025d6eeeed4f69f210d835590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb7240a49e95e7f8f95339551c4298591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48712e325d42881af107f1f8f8961d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05159c5c8ab5ad678fbc604d5c7640f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4fc42f26d9decf3c4c7f63ce24492594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb570e9bccc446895192fc3d2bc38d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db352fb2ae0299a929967771b0b30e7d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d7375b616547653ed839275dffa2e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db931026d1a6145cda092d0e2bbfda0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cf197be417355b143372a9eb0f7f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09ccfdc3ffe458a5458f6449a41018600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72297aac1b22d3ed4cddcc3c584ae90b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99049828e9c4314b88fde593817ca9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2b0853112aa8ad46de2d6d34e6609603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1669349ebe97cbe5124222046fc5a51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924e66dbee9f383aba9be67eb70642f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26620068013959fffdcb98b528ec50606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d558de1da80c0b7fad886dfe8d848607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c6ab37cff943c4af11c2b11152eb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b7162a8e62aa8f77c7598e1d84680609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2de3339c6001a0e9bdd02737d5d9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92089a573973e574bc1c031a7bc45fc1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478754ae5ee8997c6e7b167bee2f308612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bc2ae6cd874e93ffde65cd2df7f37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172007c45d74a71b64a58c287f9413a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664146790a9f82760f82ee5805c63558615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f64772fb5925dd4e4b3ae10aea439616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa60e0ca66715a243bacd3a320965d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24605a6424ea179adc80eef424d829618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f630f821c8c95aa51daec239a0ffac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852b2b48157ae995067437e3f600f88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069dadb8bb1c919044b850e1ce1d1ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955e75440806847279aa8f5a265465b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde34167a1f92e0f3247591e80a4a1c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b0aa609703704a84a30a4047e49f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9380813274b106f7dd6c31aeb905f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61871892ad4ee42250dc72225beb0935626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5968e82743e9ade73f9aabed8e272dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16673acdc0f42042f76410356a6b00628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79148172f4648cd5a9e8856ec679278b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8dc88bda2769afd1c1ebd4dbd6e8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a758ca060af7ab1f397ecf9b6c7ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5612ff81827fb54aa75565729776d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb824012c96aea9683d927f9d52d1a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cddacacc09e172cc6f04011bee59d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0ead749ef9d07ef95fe6e9f518706635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e668585f6726dd983e5b976abee7451636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1653acd7582ceaf62d934e4e64ba82c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eb31a02d3d74555310469c537a435638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656080fa6a8160301ff97aaff7489c74639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5255bc2858100610324d464a047fb76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10d69efb8a150d8e427ad57219b395641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eff834222677dc73d883c3ee6a5ee8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a9f4354a550241cb76c5be1fd5a4f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eed3bb86af707694a975237255a94644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191ec1dce2fe2d869e671ec5cd5dec8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170d150e9f8124a4448d4d153c71f3a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783f5ca910660debfd4401435359cf9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca22830e695b83b11559bf30762ff8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90509925576d87d2ce830478636cafa5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f919c8a0167f5511a5d4b68dbcf5505650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96675565185d7895096e1d3ed7e780c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034028b3cd9d6863cbe62603861fbfdd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb5aa592a54924f2013b90cb9204bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa04c38368c1d7370f62f26114b6c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da3fc6a6cd382f7b1bf024143ee051655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf1e4e0b58d45900e627a8c682269c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a95bd7680b513b5e165ddc60c57be6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cb3463584019222e11fb02f54655d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f354894f05e1d372c696954eb513b19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de27bc2875832137c411ac2929ff76e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99048abbcf154c494c5950858b4224661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4710fc72ad7f9dfe2b841e753d2e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aefb044c6d37ef1bf135f896335327663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc092e118887625f033dd7e8280a031e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e55337fcdcc802621cbad54fd5d6d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502b96599e6ec505a5bb0e854651717666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47ed90bf3ee9a2614e8ed3d4301de5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24b1343e9980cb2168f30df86f3d91668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b08e6d6a213a2676b1b10d644795a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d16dded9b06990961a9232c6d7efb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300bbdf54bb6864bba6951cd50e319e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428ddafc047d8fab98698236025529a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d452838326025d859ff6f642fdd8d88673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439720be6b5d5567f849a587c08ec1b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38c07bc56a333decf6028737e74221675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57593b436a7544977b1387fa6eafe4e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a95aac4f036924d83a560907809e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4b9356afef19f1e4318080d74ab6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a552dccf456703a7c26b0342a88fb9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a4ac1056c5e6e678d848dc7d7fb1b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d033b32e82db78ba3421830523eb39681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a5075e3db9cbeb60b665ba3ba8ba0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da84ec1e2be779a5007a5dbc9db0a7e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a6a32aada5460fce7af054dd7f560684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174115b6d3f05b7b15e9ccb9f518cfa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b2eab23cbd5314a98bc03b3b98af3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1905a7775c9642637a033f43cb5ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c26bb94237831784741e7643e09458688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f73a7695a7cb4888a5f1186fd9fa24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649e66ec5b258d65b34a38b8f9860f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f5b52078319bc64d6539e1b146520691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20dc17850fe47592d20f9fbc597783692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b81b84e4615718b1baf4bf148009f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80a24751c3f93d94ced98b2c777b9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c7215a78c27241a84d6218c920903695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a606c9b806364b015f1488bf3ab806696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ee9b8e1c40c16d0e6da6191a69226697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209ed75624c482250ed977d63d2c988698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1754e9e54476b6bdae8f9350668e7fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ca5e006e4af08a972ef21f2700cfc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e56db4f3f3673fe210344218d27436701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17d67ce8e3a3bc0342d33102af68eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6b45c82a5c6a320a6d970bff00d15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965eada77876744b2d01af71480e33c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b119b3cf7b57cf498f5559ccfc9b884705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb24e93f21703c8d34f826e9c5f664706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d52e4b696f2f84b50dd69a154bc5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97a2a46a3b6884fa8f13fdb8368d3a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b306e216bb1152ad24650155a42501a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1cb225928fc0ad4d058b4ed614e4a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ac776158db8a1b1a9cabf3f818b62711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87858d062975d30930a06a16d4e0d8bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84670a881579a6a776a8b9cdcc2a86713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e0e4680268904f4b89cfeb2a27904714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179419a397683f5a3cc27af48cf1a556715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abbeb4282bdd748070452d2c770341716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6a9fa53c09b00459685e9aca26d65717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27589b3bbab1aaec4996c35568644f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba3daf705404e70aa045969274f4a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d2d691406fc45365bb585355c18d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce96dfaeef1e91a1df531e921b22ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7611937e1879b6c6cf6c5b62603aac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27719ddc567521a7eec98abfcf71f1a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42034469f6da18b921957d0250dd17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31695af48a09116f8c46bd8a5a816c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613360de213f5850a18174b2b7ce5b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085bc1007c114c501ad1bcad71eac1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb5967ef0eecdf8664949505760bef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0c0d5d12a5b5925ab67aaa1e86462729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000abc4aa5f2b25113250dfed555219a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623336527fdd7afc78d4e304bc68ae1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79ac575f05d419a82ebc1152ed6d46732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf15ac735a588da30f79fc2775a9ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccb05d801d994e899b33382c4594fb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f44464762cbdc37a56e3704e86ed99735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102d631e6f32238de5a85a09550a4ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfceee4df68eeb123f347fcf4910e6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e2f96be398308d3bb5954f1baca7a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd99cda8e44a23c0a3d7fb9127cb4d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307868e3910d123c03412fc05a9e184740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3350dbc7418689f0ec5c28828a65369741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda6050509ab722ddbc3e3f9aec30d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f23837fd78eb579fccfcd6f848983743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b408394a0e64797da66c231acb541a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22626cbdf3cb70cab59f79867dece03745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214097b41aaabb12744893b49c9bf6b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4270515167146cfaef85342803b2d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d35b4c71871bd5b74e99391f1ed776748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779f626f6a1e2b2ec2bd010bd81fbea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d252a12e9b690e815197cc01aa3fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f23ca3feb3950dde1950e401c23b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762873296c23ca36c04a0449b3e794bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d9bddd2f3dfd82b758854ab6cbd7c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aab439b1ce1a44e9245dd858456fa9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f6ed44b15c6255aa2a995aaa6479a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be908f5d46363a398ddba5731b353278756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf31874e32a223d48ceac2cd790cfd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae4c7a47776845ade45dafb645a5fe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22371dec1bc007d976a3e62121d2a4eb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>