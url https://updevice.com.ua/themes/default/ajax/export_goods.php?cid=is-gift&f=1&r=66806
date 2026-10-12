--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305c6867276d294c51da0c05fd3ba2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddf60a12fea715c7c2bd27fbc843a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc91b028e9adea1a69c495f5c4373633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35bd96cb14d8472d04047aaff92f6e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25170ab115343ffe66b99fefc346e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b70b38e0ed61c0d37a9294fd1448466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e19f65f4f80bd0ae90693ee6e4eac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44c6aea7133c19c11e0d5c76fccde48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb4d15f52bae1e96b817fdf12fddc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80a22ad6096b05a8104624b140eaab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14b4c70a511f920eec1ee18bb6064911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be2a4e951d3582ac8797d2b3dee6c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e76d85d31eb99c02eca05369a919713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4d6deb18a536ad4644a23ea65d3b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553b7cba4ebfb28ab683fc0db9b31ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a96f4e64033df6def14300fcd8f67416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc85c178cfd6dceae196606322ba3c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5450573a58041dd1052dfc539d85318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5c82fcd415a5fda0aa40a6385332b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc15b94e2283f2deaae29f3603a9f6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694c43b18b15d863295768f53366dc921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e66a05094d9d812f725e3a25d1fa322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc53ec61adfc393e795e65f2e1830723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b56c3e23f6b319930f5121932b120824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abb4c9c775aa2d91af154dae5dddf325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307e56e64e74e4a02829d2c7b9c7e9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349223433f899afc11881d54ece79f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94463f0454fa28868bcb015f19132b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8c4882fdefd9272dc2a462783fe3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c53cbbf1297fc405099fb8910f7f2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e94a5e00f29d3dd3487c7f3842f2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e4fb04b51b2aca0b1a5f8810cf2f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dad5f079ebf93b5213d8fbe57cc5ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43aa4e584c3bb2ba237b457822697734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b24309d87e8b7b3df40c90793ff9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8b95d446a170a2041ad67c54f649336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f007715f149793d050c91e53110d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b388f7968f449e4f683ed6a15a4b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100592687430fb77bbb424a1708caa0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd859ec65e165d91cd1afb0b9704deea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af204ca6baf0dad1821d33c98cbd88d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae098d435bcb60e2498214316f9875f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbf6ec22fad058da7f16e0dd1e927843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26aac733a2d808ae4df71ef473d06a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5843ab59b127b99a061dbe92e59a4f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a2da1f7ef5cdd97d0dca1cedcab5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa93b289fbb644bedea3f3e6b3159c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e9a999e7c1ba3ee16cd557f940c0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333e4c76d48453be2be7fe3c54f86c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eca5824eaa495a48aa3ce3e29e85250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583f3506010bbf20030589fae78f7e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3d876d49f2873ef7e6e3c7a2158c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc09cd537987e7ca5b86fc6904e105b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ce386dc74a150695661099aec031654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abeb9387697af95e739fb3ee68230c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893a5188771de2740339f556bd089a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858afae8ce8179ea1b9b601cb6db9c7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7555f099fbe91b02faebdc865cca58558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51810472dcd3fba384c574dcbd8565959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c762d08651f6ab676c1d0405b095c0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed65f8f9f8a6bbf59172f6f0f29f6aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d26d8bc434282163a371fccf1ddadf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ac9c246c558da658a6d3615f8145063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeb0d7327417633fed571d91530cc664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cfae11801a386f161283dcdba875465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5e5572b73dc005ec1e78317fe06aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f16dd6507b83da63a305801d81203467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900452b3bddef78b0d1c6130451b35068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002f415e85679980208c1cd442df7b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75873798bb7f0fa776bbdd78e3d1d04770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a79ea7f48c8d265296e890a9babc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47e71e5cc36209449d613f69aeaee472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1443a6afdc056bb3c44ff4ef8cec21373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f3297126a17470337f4cc0cedb83574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49f7df40fc723543ddfe8d992fe2a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8136dce01bc2c05e3968e14d3cdb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573df1237244a0ede0cd8619787e7cd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5ee78baab7736c1ee87d71b9c77fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6816e612d7134c2419bdf7f729889879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362827101ec60b392d573892c651f1c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28039484c7fa7bf409c4005a40c4b78181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c20c92c0c555e3f42e98c530ab7d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f187329875f8a09368f63b0cfceace83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec8e8b41587b997d9c3b8ad63ec61884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3391f9ae4da96cfac7d9c3db188525b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c9f37d785f4f40b070abb2ad1f78e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d09eef4135510fc8bd222fc71a7ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49e8d434c368ffc1c87ecb7e28d60388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cf581a4faa9b40386eaf7eb0b24c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e915270b48fd65ce585d9e73749de1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6e4d8d676bdc125e9f7e7cfd1d77991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae163163be865dbec65190207d2892de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eec522bcb5466f80342c2750ebea9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e9cf256c67b268d66dec05982cde494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b685f3df16494ce690eb68191528495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90d99029f2518b6705509cc5deb4a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553af311bde3469b06d3846259ab886e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315ae52ed871ae31b48f1bd24f2e93998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9257560261e068806cd38f666b98e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbe9b066eac432e48a56f9b5876460100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b69c9b630ff958db3a172c9fb5acd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391707fb8d262f300dab57b356e95eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bff96d5a0602f4b187d89791abed3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c968654cbcc85548fd79cc24e0c195104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ee395f44c1086d616b7dbe1ecb3cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146c220bcbff3c5652910f9ad6aea87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f86cf4b11acc91fdd98c3fac5ec0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722b5eed9007bcbc9700503709521e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c75a72ea0488cb3f18e34a2e51fe25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79f72e6929a6e6a20e4ec9505f1440110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae530bae354adb48c258075ff9ab41e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280318851537cfdfe640d358f82dc1d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde20f770e5cb55c57af63b310de706113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb57a4f63b36720d701f217c6b9dc0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d6135a9f0b51a94adfa06c0738a66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ac0011dace102ded2dd34a65358b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82e988e3874c0478a44522dd4d08c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba663efb7095ef3ff151a48ce0b493118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a895cf99abdc8b9218e5e22fe1d62119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd53c04f9b52f0cf90a621320824772120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd42468b6038161b4b27347ac46cd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eedb34355fd761c14d0a3764554307122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881824ce7963d5b464ca10ed1fa7db9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027a6b195676cd8245b19647ba70cb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be7aa843c3119196b86724fe21f7b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea34e67f58c9d19ae0329a49f3a2b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230c140af509a7d821a9a4b6c134ee8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce20a63f52ce5415cf2c01864e45efc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb586c7974f0e52b8e8ea694351b029e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02337486b0e29e920aa993ce2f3a21e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f858cf37298b5811bc3fa1ea0c03f8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67196d64644fbc70a92620598b1db7ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10362e914865a4cc414dec1da7ce1c3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b5926766abc1c6d80e81153119991134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec75f9a553d6a45403602d73c7dafc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3626ab0ef56e893901967745c3c3d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49841dd0c2a932d1fc4e131dc18f7671137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e37d527ce42170f6b8caa010c2520138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf25d4c6be0593415690bd267d36ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632f8207b5f5ec9d03b96548c334541140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174d32a70c59926babcf939e3487610141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a62d1180fe37cede20f50cdaf27094142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933cf06c66a5f38ef3eacda5a6f5d8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806d18cf409f866ca3ae21178f8a60b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34890309ab5bc0348305d99a2a12f521145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f958b26538136997fe2fb43db346b19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c7bbd2ed6d833018ac47f49da4000147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802fa725a5f4bea3109a031877c7923148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c74c592b64982deb5c4283348610dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f642723d8b5940c56fcc068e3b0aa86150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd392cbb11ed8547924ca731300a195a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8dd19bc16138bf6f38c3ef5e74f32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0eaa3f0db3ac9b9ec83271ff5a88e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb137b9c93d6c83c9e4fef1f648186154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e97b7cd02ce82f3ca39a6a9e23d43c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb89daa3c4344f9f8d2b2934cd02b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ad0d7cf60381beb4189adc6de20f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0f7353ed996a5e5ed7b70df4cbc2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cd7194324528ef69499c236e9b00e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899656a9db89cc9e549fd79b44c2d564160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f513b9b5f91ed085335951eadecd4cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636656425cb9ebc03479e1f6468af3a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f67a3275caf8cafffb7383c95cb0c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe910d7ec80caf03580e2d0581e7d114164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea54e439c949723f970546d05d1bc4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507017be1172fdd75132686b14485d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eede94d3f73939438de121a0ad28ab5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da27bb2d7fa2dc9c19e46862338833168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1a6041aad14981ad5efc8c9606e25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f1236f45678c3a49d52c536aa380c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc2989e2511ac132567fae6c31ce86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9184829a92ef944175b3379f18288a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788a03ca7473d6ad38b622ea095f730173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531e5f4394e10c4a674e36a82bcb764174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbb091b03402b8cd873bfbd4d9d329175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec457cd167e9a1fb90e1c9154cd3be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188eb965f4b61292eaa86772d547cb4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdb8b4b618cd6157643bbd3c981977178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a09f5039469c47827203c930af38d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5f5bef5bbccabbefc232dbdddee2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02960f620cf14d86a65999aef1469039181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91b1396962ae459f6babe816e014d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e6dace936d29f4096e29e77182f36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb446d4f731cc3857099631e12afba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b92fe5ed58b73eaf8b422762933ec9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2ac4e69ebea785559f11cf87740ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e20970a47fe2d247e935711433fbf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4cdb66f7931229d81d1a49db1543e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfbee39a60a8ae767a7fa34701a1cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122cf6c3817217809c8399e418b1867190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bbd4c4f4ed7e1abad542e533ccbf8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf61dc26055334fded0aff3a7c8cf9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e556f8055e8f42ea347ebd4060e6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391cfcf37b3bc70c80c08a8d749d5b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785b50084d58f2e1ae35237ce7e8c99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65647ab037b5e5dfdbed8faf4851f3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd1379c074057b5e3ddb41f568d719197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1ed0e164fae9e18e5cac31a0490fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6e6f5aa617e190b1d04e4e511f6df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bbe9640efda086abb61e04197ef59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082bac97a01bbe0955db49e6d39b4a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9436e03f8f4b0a075d9aa872b56905202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731046e65e7af4fa81bd275249962112203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79031fe63bcbc8c8ea38eae3420db236204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdfb09db2cb2574fc67acfd2b6474a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f26438d1db166f3f745181383a9c9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4617e1760e0a381eabf69524bd4069207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7552f59faaaa523bc57bc4754d2b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327108c14af122f2723e185d1c698ccf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238a66e9bfcbbbaa53cd10ef288a0d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504ffaa6efa7cfc346c2bd727953f29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ad720cf781d9edbb4f28b4a5487a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ccf8be74aa4e3ee22753df32ce7dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f362ad5604e109733988aa80347ec4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1fd80e160df66bc386b1cca1ce8a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a91ad0c2f87f4aaf408b3dfd7e9c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb2f5edc97b72ab6883e89d11fde33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c6ef5cc0e9ab1bfb19bdf0099657c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d6462df58400ee17253c2dcbf57d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b55ce4d8a61673a28711865c54a5e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb64573b4738425f28ba0c7d9630882221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a690692832599295ce47ad4e216dbcf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118705ac167155fe5aa3ad7a989062c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6afbc0e313ecc7574492d7e0f407f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87673391d3fea9bfc59e152150c1363225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ae292b46ba0684ef3c98a41b19735226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3c7864561554ed1ccbac0e93c8301227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca0426f2530f1d13c9676c3d8438ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917ca727215b97f3dd89ef3a38eb626229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6505bad96bf428ab55db011251cffc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09678571c52e89d1b0ae7a2d3a94dad7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299f6a4800a31b32809e8f4ac30780a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64772f088cd778bcd5f2dd8b0cebab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47725dc4eccc65a5337615943f0c4d36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14cc7d9709e90ce58ded8fbed9c4f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6c60d561c6c609a3d671fabd8a908236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64775b782f0f7c13e0f3f523a5b6652c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cc2d9887c72221ef22041b2896505238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21b7979dd2b1f76910b965d950becb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359da587dd1a78967cca210083aebe4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb8a205bfce57f1502994a80f76305241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59898a5d23f7509425475f79e6f8ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f522fd698819ddf505df99b88a79a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea28015c259982f284111e455d235a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3988f48298dcb49fc77961a3025ef6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ac4db5e109bd80953a3ee3e47969c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad70412e95092b8d95429d1fa63649e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f81226edb26c1a9212f5c22d949ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51337d5af42fb8416c001fbe36b9ed78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9acbacac63f9b430dbea2d7cd00dff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3339ee685ef4a6fc653fb9f1be158251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c0e53de9bbd9bcb1a86cc9badabdf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea83aea7d69f3b3ac493b720d9e947c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a970f2216844eff943b6d718fd0ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547db479f0f2e9a4e92c53f371a1cdfc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a66e6bc732319e0f063826255f7a56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2afbc67126fbe1d2e8494139b87a4f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84276ff1e7bdd6a5e7959c76f5980a8b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0309d978cc3ea9aa3d823ba51774010259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9374a52776313918d6d99b0932d344a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c8ae3ac1f837c029c7d708ee36eec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095efa75006d55ef3300e6ce1a07ff9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cd0718bf670fc15fc3c7a3cfd48d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ddd116c24074698ffd308713cabd8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b066d6c20f0ea46fc789c5a9989ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c0d2a8f0c128e6518de5dce72e19a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8fcb15589d775b6e028f3f070a63e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa2ad463d0917d3e1e2015ee045247268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01849887bee9bc5ed83112f80a0f3bd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdd805467519c832a6f0594983c537270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e3c23c4ae23d04ba99b866a86c12e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e706e2b801ed3e1ff3112f9227504d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b407d97ffab96f597219b802ce36a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde69ffbc0fb116ef4e99c1eb1e99d08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d373325e99fb7797badd7bfc70acc7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90d516ab3946cb4d8493ceb44c07f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c8909f1392b0d5f16555825d1f95a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6a8420acdb4a489d9fa8c358396ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8bf84ea981f644eca313f7f621140279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6866299a73d59f5e74aeb87f927b867280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55faf91c00de7ba2aa20ca518e13fba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777a30b379d7e3b00f394f9682496c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4fe25d9d5fa7297194312f8ae7f72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8410ebcff68d64e6e412214867c435e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4934408dbaa4010f5347ebfb4fffa5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f77aeada883fe7d1ea6f74f509412286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adec93c6c64d33e9844a4260df6b4e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e4ecc08307c8625e213d55009b563288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f21e074f1217043431add580a95ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895e983e046e47c58a711e3a86b1ead290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fead7316d29f6312ca965f216b344291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8eecf55ba8fdad44291c1e85270de3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512618db92bab7b8a89ef1641eafd93f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f10d2c02b1f93fd94a679dbeb23a03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582a1415cea5b7851c2f3e5bb074101295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07349cdebfdc6b0479b49439b279379d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bba41bfa25e6ac2786d1e85b0fef95297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906fea43f845d20d7bd98f4feb825c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db75c8d597393914d3158af52b90693299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07075eb8fa334a55f431c2306318cecb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f03f5ad4c42beb0605a94e9ae49eba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39f30d2e6c600bdf90c13712eb96a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f9c6c609780fd718460f88cc11c42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68e9d39f8d3ba026998f4e3a972ce3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960c94c5eff4e58033611b394dc539c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b508561e04b6ca66f8d33e29133e1d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36a686a21998ff0ad0744f6354cce2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81aae524b61ddc1f5e053b0a5cd07e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb33df71ea2eafcd92252248db95a31309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb14579e60b7ed0c2d361f8b1fd791310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a33ddaeebadb7f94730e1002b09b1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cf8287b6859b1d71ec13b9a7ebf06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d63ec062fff69b9d6f85f975904be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d191ace02094d165bf910aa0395c6cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0d56b12492b8a3a918466725de57f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940762969ce4488318771ac204af176316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eb9680fe343b68840509d810b8636317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef357e0a9d5dcf1432e17ae28e2f3729318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b244179f5372c01390e9213a07c2075319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081793151a0f7d57458298bced38f761320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702a382404b29fb31521d30c67618ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df643f5b8eea9360e981dc5323d76c9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57af0789c368b65256c64c2a617d62a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4244a46f6ba1cbcee958bd876c6f13b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b04f85d279764838854cf0b945308325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4df989930b54d91880daf6e1251aa4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08bace85336323a94e6f67aba7a1b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbee3a852949c009b4637cd8b2b93a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f45732d54c84843b5b0de474a79a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfaf9a7ea04882acea8211af82202c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca88d1da925bc75ed9ba826a038199331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088754b3233b697772c2a9a5b6ea6e93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d58c6d3da831e16e6c017b33b003d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8774b6447586de00a2a255ab02c6831334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e577e0b5d61ab10376d1923cdb3770335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e792273acc7e0d8b7cadb4b6bad6ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45502864972218a61c9976a777797984337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcddf952c84bd26f5a4866e58173f21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6b7f44d4498edff0684af6ff08fdd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc6fff7efb92d8d1828c38b020a241340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0d6eef5093ef0e1faadf5c6e66011341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c11642fb8081646d94eb2606b088b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a387ddebeaeb8ec5b02563b4e09e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b418d1c08a3e061dcf57ea0e5f969344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77310830ff4bcc1678aa672bca754d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec81787ec93bf1e77ff53372cf07b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f4e3738e3b7ab88ac39fb1805995f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61042332d16d0f3c805313836b8f04ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d037a56634bf12ebd0e6fbc9a7f1324349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85abaa3922f00f2fe4c03a11bab6bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d067259d0987602a62a0b2f105edc4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf20a8573a63f03699c85fcc81bcb26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606a861e60b619b603b31d104e70e51353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5182859a465d6f7dfbac475331a0d63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a11e42faac6dc6eed882b26863a332355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a20c815183d0307cc67837aaf3e9fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6898919b00c74e1178944c4361601357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9b6d726bffe716775961a69f5ffec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ca94dd6e2cb77be188798e97116fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997c54fa772e9299d814883728a592e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ceada4a605fa167a9a71dd2881042b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb346177363b80ee9efc6f5239e84a43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8188c16e9ba52eb7ce610280329f1cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037127b458c72ae6079c6994b7817b7d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5df7fca73b9723398bcb3ac578cb6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2f072fce746aeffe783ae3d4c065d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0842bb5f4aec08518a16e10149b6bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e740d751c187aabf2f9d38e672399e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79e88b3c6c3d620218e96dd152237d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923b659aaa4f655e594b68910380f4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cb15cfacc68cda3d40be15ab1f608371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0603f3c022ad849270a783be1603d97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663892fc291aaa0d7fe3fd5261e50b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399fe94d4a10c9a497c1070a1bc0abf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8355b054624c6746f08286905c0c12375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c15d52d5c58d50f8a65183ff390fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86446f8fb227bb45ca49fd84b949c8d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25bd404307f297e50a473993d2fa18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515849866321ede196c4e150182366b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd8bc7d8f5d4d3e73ca911fc19ab6a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c36466857ecb79fbb783c5692b85a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba71b9fe2d8d5904de04afef54f584382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8372373ece803d73bde14ab0c2cd8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522e096223f717c776ea3916efbb510384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef798707ac34b96a76ad419f1d9248385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f42ab797c6903ab2270922e9aa4916386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17199bd20baf6917b2b46ff79e071d2d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcef42cdafe3a524b98676e35dd1cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cf6b623401a7249bfc240f46a490c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015f398594a632a710eb296a12875d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c2f2de61040506fc46502aec077d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fdb7586ee482be06857de7fc962c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e195f81fce0c0cf8188fd5e47ebf3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970bc08adf059e594384ff6092d9e85394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53092b301cd4b24123c9bf1f5ed6f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e607671841c592f27cd56b4a62526c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd4e941d8a2257df59f5c457658bd7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25805d9e7f43cb40e54f452dfe8f91398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445c244738628e25f0a9318f59f7860399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79172880841edc931de66fee2a663679400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865762358c522e007e1de5ddec1fa5d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea3a1d4efbf1d9bc86224c5aa8df04402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41affde29eab6cb3e41480c3d9cc8f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dee254faba811a29811604acc532d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60c972a64916149c1c46f3a5bb3321405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c5ad9eb374b7c7a4a0adb4bfbae38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499075dec9004c8df1210152924b5c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4e3a8e8eba9ab284f5030a20a5c3d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a744791d4bb1d4d991f735192b9dcf7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b168cd711d58d705d86c0d5ec9910410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a25c0e7527215a614231f1cc0b74e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b787dcae1c171ad603226f389e02c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a826e05eefdca224231e8943a9f317413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532c06b02902fe560884ab2c15ff2f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ddd147e94c4c72ed7e8904f2b0f8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f4d6b2b474822d02c6a1139258baa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df500b3f9aed9f0226820a693b413c21417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d1324c0929c42c63b87afa9068a3a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc6a07caf9931b548eb459942e59b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06626b91744eb43dce90539b2a58d11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faa1ebf83704a26b0f6f0e87fe4f17421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae342ad3967dc27fd2214b81576c8c59422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab98b183c1e37ea10b5b64184a448e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ed0cc0e9004e651e3b54fd9acf808424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835ac47bf3b92000841bf444eabb14d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ba19193500495b111eb55ce518068426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f301127523579a0417126b64909b97d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07f36e350d836ec0fd391c401cea44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bede81edabdbefa45c0cc9501bb05a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c029373184a90166303a3d8eb7b9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799e9e5fd814059ed5d08279a9dca8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7fe2bfab03c414285ab0de43d1b14432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98d58700d298c2e5ad13b6a064b152433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda91292d9b6dd9b2419fe7067bf93e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c5ef012b3a17de67d465dbb9e2cca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863609e87c7e099066c7166a908de63c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd406f0252fe23e5e415a0bd180069d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5d5c2654377107fde5f40c4c0013e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d113cf7a5e40b19ad218070971765b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17009b4da92465c84d4e05df419f08a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23aff2519b799031fd5cbf24b421f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57f77efc9875c7a52bd9b073025c3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cf4766657c95ed4d57d6129bd1a66443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a20cd8307687f09151c9cb9d6c486444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1a39858c600e79c4e2c7d2bd33298445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a50bbe528142ba411b9f26d4712aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b894d5574245651fbffa4f9a843f441447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8461b4acf97f1dbaa52c5d9f742789f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607652ce75c36bafd4900234ed0c0a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243764c8044a105ff86507f70fb5ce9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90356f8a9f8ce6f67a9e0d51614bb7fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6aaa47a579724af54d4bcef27093c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c11e78656af71582e65e5db524db77453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54d9646c1dc06074c7559a864307f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725ac3fe27e1cd478a06b934190207c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb736f1f947ec3f4b1d1e8dd0a77c6a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740404a76decf1615a972d206b18789457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d72b94cccd47847aca6c39145d55e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38642d659b357bb92fbbd662e1ba11e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ff700048cab687bb1598e52ecabc1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0286952c16e043a2be382224be2b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0e76d49657bce36af0df0043bbede462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b43ccc7531806734f0195c2f95e6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bb9dcdb4db61b03b5767e2e2c51f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64404721ae54cecfff0e4c8572b8431f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298054b26121d16d03c3a92d4359ff0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2faa6ec48abd6f6f0fa8f87b7f71b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8e34cdfbe176d6329d5197ab53f2a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a2cbddee99f0d47f54ba5dbdbd6d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114076e31a5cbb33ad84355cc08e6b98470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090c24eae2b3ce3f77e593e5dce0c6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb7bf4a421de496c972dcce5d15235472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f03de5979f07d6d217485ff7af4047473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f48d45e355897562dd3a27ecc0fe78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8f31ae9f3ebfca198401429221c2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7b2a99ee224399a15b10c60d4b001476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840af50173dea33f65bfaed8511d10a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f42fc2b5d6d7e156297c82aeb5e6b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78714c781d4312c36c25feb3d9bd57b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda417d61109e8996bcfa09f44845765480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba01b49565d092f4ab301df815b38c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c548b8a1317d1e175dd50d97ed8415482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f25d245e8520f72c836518f84f538483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06a6f95d1ba32177b74a9d764aa4e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f42314d81576a7dcd5653ff29f686485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881d58dcf670dae7baa86b284b21b42486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee92fcb538c834be0bd2a7aa120880487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adb44609a89eb0d2b5f34f23ba9c4c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db261be3d331ea9db2689c72ff8670489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540f40fbde41d1b817446296dcd134b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e618ac8cc900a85f03599494c0aed0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15569a8fe5953849948fa07443f3ef9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e89ce94fad581e7be12490948bf777493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e5e0c836d20b4bf60820a7e339f47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f701f8f095355e7faa462b5d22a6215495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d920cc7768ffc09a6a3e1fbc57e3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669afde0f1e27c2be6965846e42edf2a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49c7c874390516516a6b66881da9c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d519c76f32428ad93960647737117a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb308df468746161469a4c4037327a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c1f5d63b7b095cae37ce0210700fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed587c919e5b1d35516083af9fc003a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112ae6fb9d44f9f215b8b6d814ee07c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af0152e04cbe69e1ac34eff9ac33da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676b43a4c132091d7c8245c971402e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2be934f37219cb007e8b9c74b15dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85382a0960fecdb4e9a41e349edd2f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b1167cd838f6ddf7540c343fae500508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496afd043272d1ac5f186d218d950e6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0eca6f10c4ea038df0fd325255e99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941a93f2b38b969c22f31c1bc180f7c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681ad5d3dc2783dd0c63273fa4e5f39512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3901d8ef600799c59dadb01dc7770bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2229af4664e293e23a3b7d8fa4e336514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb2d30cc3a518d75781f8ab375299a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60031959234a3bbadfe74604de85e51516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9efdfeb4f73498e9f423b6461100c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29dec017c09a82d09f5c2a28f1b346518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08059bea480bec5cc9171077febbf073519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559f01b9d2aeeadb41d8a262e3f2348520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ce6cff1c1ed6493df21a38f9284ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67910a26117d7d2ebe02fff05bd8d927522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65463ec98973fe6409aac141e4940698523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb8c33922c71399a8daf8ace187c13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2196761264a0f5eb68018d1c80c14525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfd2e51068822f9a2d21815e71e8b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117507780b1c356aef863122f3ac540527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22456af5b9bb34ce44f490506f6af8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83526fd1e1ebd5f6371585ab0e6656a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175881f03a6d74af52faa6432df67b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f08f8a72528ab618d485f317ebc96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543cd285062513d36d4abb2e22b750f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5f3c7f7bb748f533f27a35123eb3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c14d29908b4ab700bd16e2eef4ce16534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1917c2d46eee3815a25fb921af16f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7dcd3e399ae6fa07d306f5d78acef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e7489917f0ebeaf6bd56b392fd932537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984790e22233f3abe47805843927303538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900b2cab53ecb150a11fd7fd488e082539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b10d7fed3434fc4fcf23c62f6bbcd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cd13801b75b88f690c80eb2b0923e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f1073610efe44f693ba0081fdaaea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467f470e9aa7a402856bc1a5eab2ca5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f91320e2c7a2c20dda021dc0331af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5ce1bcf686a96184b0dba1ec114bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdecce0a9aed1623497b5a9f0f93ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccd0dbf738136d510f8096e504e83d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680db02009608b4109d9280b56affd10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b6d45e31b71e853a7878a92fea77e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79168d5f5937f0ab628f1bd69a5ef2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60857ad8f574cf62cdda6780727c0fbb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524728cba0a0e4e94eb642413ae8702552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a4b79db4d9aad2327a3149aa8b6b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060ee205e9d35faccd4a443783607a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fdfc2ea926c39fc9b63bbbb01b8f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39021d120e614f49388ac5cd8a12cbba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2987a5dd0607f2a2030c683d974c3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48779f4885d01042600b96d7028b93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce27bbeda3d13cda857529a8c0de823559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d97da7bc9bf8898e693c6be3fee71c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56509169fe5616fa9dae29783ad8439b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f2c22c70105efb08bb61b5761b6e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954b753d441207186c0571683daeffe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b8a7d0ac73d9ef85663a52ced5ac3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df7a622d0240add1ba489508fba6f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e0ec5b846aafe2377ddd320bc7f03566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae19228b65e635d9d96e5d38435e11567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff11fa22cab9435c9b2b63603ae498568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adeb28fa32adb3220edb9d401dbc56c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d66d5cbde506b4c2cb6e6dbea7def570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73953fc729d84d8cea660ab2f3e3f23e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cb886c244c93ce1f8b2b93977491f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c492a016091e125289a3b46de86c0e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde7d6057ea36457c78a308bd559398574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2dce6a138d1192acf72f508f017f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0c6053a6ff088034d33c1fe380f9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc872198286377b6651bd4cdaad45b82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e1a0fd5f74fba02f205f0aaf18ac1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcfc8a8fd5dd4ead874e497087fcaa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca9017f0aa039a891a1e382d171e10580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f88edd4587b6d71a68ac5faf4721f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13f4008c75ce1df91acf3444293f6a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f22e01c2d4c896f772b7b8c6671ba5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaee31529b518190e1ecb6636dc32fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05456dc14982c9b6fe50541653d191585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc44ea483f2160ec10b2e765225097586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877672c8bca7d900243bd67bd75a1051587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4a670faf323a16e38b6b5de9d189b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b3459f8ef7ccf06f87c1049e07e7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd881c256cf1adbaf245a9f86bb8b73b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd682f1b9f01d84ea1ee66bc81912a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cf5fe82367848a72b3b3438440517592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebb277b5418c7d384f4b452236bb47593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1e33961e4fda05eb8edca795eb261594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e866ba568896fde63ae7d40a4ee321595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740aaa3a75448ea5415d94df3d589f3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4236ba88e01def26b43bb208d11eb2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5f1925ab7ea887c660c81a16ebe5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c9d1b3fe1093bc09f365bec12a820599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac938f1c2d5d95455dcdab10ef4b2be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df09fa12111ad4b6eacc9f31ded361601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6caaa230a36cafee2273437bf9f082602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f818d865b6be7eb7bc96f3daeccb1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2d0522191396a4e5efcbff88273bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866096fd23691c6b5170f2c0513e7c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff8b715f773801643d4b376d39a620606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd114444a41e42e86fe1afc04aabb89607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dc99a7e59ea0ae89b630352597a8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5f2c9c351d76c038248b738fd0ea8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971acf3b6e7a17b7a98fb21cd54280b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbeb1aa9ac641631994ce316d2f90a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e5d7bafa3c1302abd8834e997a4f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba3936624cff0a34ffe1832a5bb6c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e204ca1db67c462b83bd12b93224d74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d932f26ad27de23335d96c395abaf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891db6b75059a5da5305698b6008d0a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620adcb64124b440c88a6178ef876663617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8b4a7b41a0d0083cf7b450091cd0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c7d8d7bbfb0a95f19c55006ba022b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f31afc6b658764844193f41c40c506620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41affd64ed7675c0e4adbacb08a0c976621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ad0d6c893b55e9b22e822f7c17c58622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2997a8bdc6ef0974a13246219b9d771623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378ecd44e2eedbf23f1e022f70e9747624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fd94d9f277f0de9690117cc993aa7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0563e2836affa24454135a7e22bde626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8d769cdcf8f2c09b7517d0c212931627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56038c7baf9fd710b503eb2595f7f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6903f6e68cd99a16f3e93cda6b0c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1ef8131e19a05ba7dc0a36cd10257630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d783e350ad7c91972b08248035be0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210685d8db4398f0366d4fc575553f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ae38a99e94b9c5a717c0847dad63b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcbfb6d767c53b6cc46f2428b6373c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b27a20d99daaafce9176f4c8d4ba4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc30b3a0160285660224456c489e8fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98384664a9c55c1c6b4d6bdd338b16a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276f0dc08f4f3e7804bf71326fe2009638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc2b4ba85a40a34a9f2e30a06011c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab201bc68a78bc084c054be9573a87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554459b737b388388180c1146a17528e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a5b1695a2f5769f629c97fe4923fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cdc1a7b0f0638e4dc5bf066f0ba5b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891537bb6cc5cad62af272efb40355ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8569803b24edf43cc596563817d402645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aad0fc359c946a33dc9c92cb5dca1e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f81521f3674c3b5a8e939d8b27c1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdf644cf45f4ad61c49191d40b0cf5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2438bc87e87285ad21e6a2432ea455649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcb8c70b90c036894157f43868eb2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897604a43d20f3199b066042d8a4b936651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8a162950da7d1e20efc8e7b11a4b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553790e2f69bce8e4c6c2ba1b1132dc0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237e7f6e10172b646b51a7d5e540c75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9089768f7ac7a06ca38a8de1ba9157e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9102d42dc96f30b891dc5a61c5890bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43f80273efcbff48cf98f916fcb25d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5e3ea81f1dcfac68721b5aab6ea55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb312ce871d4a5c01bc72dc8e8db3bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b926d45d86b409916902aa812b97c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571833d7797044e4ba538a6ef7cfcf3b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661107dc1ead5661f2870f08ecbdb5d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d235506f337425c60c7a146d4952ae9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2a4a9bd261c352f75416ee3500b9e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76da691084ee7e13c4ebad6ee42e69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d93eff183a159326dab0f36c8ec9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8cf771941c387c50e9fb2a311e2f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8021afd4857b0619f7638fd45760307668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7b59d8422e8ef4580712c61e2cbeb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8eaf6d25e72aa43530f15c945371c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849e8237b36bf16667039f2dedf9201671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39956a5a5e59921890011e5f3ae42e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbabf5031c9c7b87e3a5fa7cbe068e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4de8c54de6d3922718ad84295ab23674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0d9cab87e8b8da4e2f84659ce61fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfacebd026bbffdb4708d80fe70ca6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0610250b62f9dd6e4b86c659d5c9cb0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd1c5a1bc8daf63fea7a03b6e6a20f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac622a0f63f390d5af024f5503f06593679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683267c597adced8e841999267f7dc3b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d06d9e3093fb0090c43d6314e64899681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222dee85aa947fccc6c44606721f86d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1c40d40316611273c9e0b20a3d1df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc622eb146fcf9f740ab94f8cf796795684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48c4df674d169aeb09fcf2f973290b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75900f207a3a21227ae77d563910f095686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eef97c55ded1784fb22a7760fb5e24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5576c9b86726a896dd6f4edc69045688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600dd24c9190978d1c0b47e3534af69689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d7c4b5df06dcf780cd95742ecd8a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9377260b95283ea44d213e8b75c4b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6a52fb1c8ced5a859b62f4ac53f5b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cc10f3e768ab6f4e70ff1c3a6dcfe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d683fff25e729f0aee7d5286b0e9daa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c1a805408ed164f86608a3c39e7eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b24d89015e7a455778a6a2000ec2f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d253b8abed80e41393ce46af46e01697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f92e5256c5d46ac3e1d0ff422ab02698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853091035d02bc18a28704211f58d28e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf3b6789e3e3d880383160e037ae8f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd6b49b6e66c25e3ef662e8c048e3a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38d903069288a58fb58bfdd9ef997e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d397fd7d2c949535047a0ff7590c6d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da6fe207ff99dbe711a4b7230cdf14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3646eef4e6b43c0a83e2651f909e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfd2ba0e1eb819618c21791cb424bc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8ed679a88650c6333379813867df4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110963caab384bbe8a0eba655a59950f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d331de7288aea58a2a8bf7433088c12709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284678af981b671090fda0a8421913c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81015fa81bfbfcb867a0081cd649c308711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f718de1fe3a1727654fe5f72bd442e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92097e7ad81d2fbee55c348bab80e682713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f04e197068b823d7ad10fb8da0f2c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919f40329237097ed8765cdaffde212715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83ad8fcd517b3feb8d5e0a9ec20d9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266f07bee1119b67281e50f345399e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1abd0ac1f053ef09ab3ca2a624d1c2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba70e9c40da49a3850a4826a95ae9d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ca2fa0d53e77c64e378a36af3d315720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a360052317116adc184674c6b8c5b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f8ddd98c8697487fdae705b86d3c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b0635bfb5a9d207ff0d061135bee7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d7d2325ed418126cf3c39ab118c16724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50199d854bf31d88f001866b52628572725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83ff3b86a9070d07a0ea10cc74c094726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430d3d381f8bec8122d1c74c742dec0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe06d83bc770a36347adff2be9d132728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724a8ef866de18dd7d7e03cb0ac5d80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e999fb4418d7648a54c77fff25e4bff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f51316ddeea96ece852234fbe881b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdea4fdd7820e286958d4dd1e0d03e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2a6a8451d91b3b22ebcca29b763cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55603fd440eed283e400d5a5fae661d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499407b5898443bb473c5d7054aa126b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dba71866a8f68601353fd3110075f1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad00b7872c8f6dd4923b87e7b834fd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def858fe7f61ec381044b0162007f9e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b2b642ba1020217ffb682962569d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03fe1a9351ba20cc568ab6ba611c9e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c19333339138576732bef23c432620741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13037935c139102291fff17708780546742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0daf807a376d67ac200e0355d56a28743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1060b73201c9afe3efb1b9d4e6be4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b276aac97f97155221633e6638f9981745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e23f1bb8162504e2372f1bf19205cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07eefef5bdb38bc8d23a68ca791666d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db90b60c8fa75ae2bd531d7f22e8d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748448449596d9960c0fb7a7add0414d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8887f70b60b1174e970eb65c89cd6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d9b1675369513db31bd3f24193dcd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddbc4aaa8167eb4ea19f183f7e3481752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7f5f8a7576eb86b674464251e910b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bc071c920a63295cb6bcc32047e761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bfca5a058e8a836db0a9edc64ca612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f9db5dfa04c83397e9dc03f64a7993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426434c95f3df9952287246d47273dc64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b397311849b227d7f1dfba72df40a665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2432420fbf192e65985f0aa8cfab31e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170f2a3d198ca240b5323c63d2dab807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5db975086f95e171cabdc9c337de58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb97df57207ba6d1d0fda2fec363d539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf673cd8f7e344535355272e948d89da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b070951b5976f875ea1237e9b44c56a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ead45e08a6b1a5f84bb6bcced19bd612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca591c275d13db586acc9ed25651da8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ebb858d5bc167d27f318ed321907b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da2c1f2420068bd4278760901759b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18d49facdf45aa272d4957d720cc5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9351bf14160fd19def4c16ec0db6ffd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36651a2c26147cf42b8597a3bd55aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e394ee529e507fc80012aaafe9d4cd519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a6bfc3bae4c564b9ad0756e46b91220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de483b2745017f78e4ef7e23ceac424e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c61bdfea87be41916d7de8a757fc4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9cfa698b2f17bf5d7e4013396e59f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8e1dc78d0702e8ed02289427debd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530080aae07b0e0dc6adc28aac84050525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc7455fd67848a7d8fb54ce7df837926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fac5c8933ae4da123e4ca04002096427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08638e8043cead9c3dfeb55819574428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba4fe2772bb7225c1f785a3d7fd8ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494614b47d0caf6b181801b45f5a13530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5291704504b6e9965a796ed7912c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f4612cf6619ae5c4a91f21974955f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0743816ea38a07b255a8d260c6ac733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12cf7d32d9dbcb3ee9188f62c5ae0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569097be48620aa4f51520cf0901c7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021edb074074caa1d6efbb1026b498f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944ce8a5b5b46e0e27086ad07b601ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a417be0b57f294132bdab0d763cf89038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad38ec65579425d7bb72a3b6611fd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9ce8660675663f31686f6b600921340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51586e4f51147653c5fed33eb146acf341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc279e606277bd39881a5c36da652542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fde378937c858d5754fb334bbb6ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd294b84205654a4c88d46a8243a2eb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424650700a71ba9b625bb758036429245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56f3c9a666f90e772eb015b4753dc146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b70e739bb1c8f6e75eabf8b349930c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210975f745a3443abbb625ff94d457b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a96c7ad4e101e0484e54b46f3395049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89e0822b590c8e504f9aa76600538750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf157ab6a3ec82742e4e90cc34296a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90259c0c3948b1b205329c72e078d5ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87929cdcafce9a420ca924b9bb5d4f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ff2c24b2061d7615837be9cb3e94054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944ba9339867e52bd6dbe46c8a3b7bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea547d47638e5b549a702ae47b03d48256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7812274632a60c76dc3894db481af957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bc5dac134d256cfa04f98a1346da858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cdba39c36af4529418f7457c8108059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3460e1869d6279b9bec3f718974e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebda8854e02034024b987ffd56970f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f0c71366d63998505d16d830fa03c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad80dc05e7219e8506f7bcc4d4bb44163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fcd4398d864af74d470c4efae789464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e187ee8a22db1cffd80b6ec6e124cf865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb160b8d04b6aaff5deb97081d730c2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a8b123283d9980fd3716f9c0350bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30610dd5b2fe8d24fe6b9b76ff3025b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbee20d1349ea0f7d482e3d8a1a75369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4301a013166088cd054cd6986451570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4abc5142db902236485117e8435fa671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d91a1a9f1a1da8201de951084370a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df974dba5e0511e8df826c41696b99173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a63d9111793f0aacc498f9d427464274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fad8f6301724b2bfc10cb62cca05875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df382b010d0ad392821157b2d1c93b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d1a1e565fa634bc95524b7032e55077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7505533ba62996e4fd5c60bb042ceb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10123010d9926598ab87229f7a19054679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b4e8e930681b562fbf297d905ad1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab5a45955a6b7424e13fe27ed61ffa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2157ff443db2f13fb7cb8ab9312a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376e83158304e1b10d002e03d7b688083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6170ff6cc81a33587188e42c8f89b9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905684c91e8d0872b8c943d95e56f7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7334ea014270895aa63d7a6608808986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9c8ac5c85d1c441f02c056bdcc0a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e620b2974afd35c290cfbef2b2190988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335747b5cd33249e6c733b3f8396e9b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673e5747b506e1c653b37e187b8ddd990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06e97fef73aec88770543938c4fb6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093cac7aa5386d262fec4fdb5e3ca5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86ca9f6730f10fe0bb636a262a30bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab014d964e5d2b9a83b4df77d61f32294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb7222aa7fe658fdb85b926855ab9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1635af9e4e70a4fe5a55922afc46096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd0eef4916bf895347c3ede271e58897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17b0c7301325bd390f5114475e777998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952515ede2b9da6f7c5404de4b9d062399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f12d1cbe1100f4d6b31ffd8be9d2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c23aa8186aa71a9787c9792484f34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd326906f1f06b3b78975d22f4b13c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a3d1dcaeee7846268b4fca124f86d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcc51ecfb47e288d51cd09d5e1bbd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dfc74c9a847ae540b6a703efdbc4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe65fd155d4f0cddeeb9361b0bee959106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f5525e6e78a6b7d88406f1e997cd1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77311e0297caeb17ef2e8f3ed1ce3b2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719072db64d3be8a491a59be72eb2e0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2b384bffa732af4a9c018b1a3f691110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a36fe91a885b72bf90146100d86a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c9997c641f53ebc281fe593360971112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1207f030adbf552e7065b3aebc9d0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa612fc61b2d16a52fd4ac4cfb6fc8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9009564767bf0f6e944deb5d59606c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc06edf63da92cb5c5e6a932ef1e66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba545ec78affa762f99e3642b828b60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee680577f683d912fadedd9c464d8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af067ff769b0d954b3cb1846b1554921119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4ac37d4753c194e7b9d0619820607120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621c8b62850abb09f085d67705f973d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde240645d85ec149ae050bc449246a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b113455b1d3dfff1e12722e58f05c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b8b7d181de97f33be001c89382f7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887b305c44549413dbcf111929a826d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec71ac806ff300d3edb26693787bbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298103f812a15abaeaf056135061107127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce238a084449748189bf93cbe8568f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50925c3168c4a077b4a911d8db226892129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81045285ec4ef7c478fe34fb0cebcec6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b071956b0e5a030171594ed9ed6bb0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3517952538a25dd94189ced8648c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c797d406005849545035713071f6a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358e522f4740f03cd14d38a2fcb0f5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581c154166830800ba994c377de0fee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21be90bed6e5db6c10e278febdcaf8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59bd27ce1167f4869f9e73a48477ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc9d81b529ef191539a0a963f8bd3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ead891420ba64b6f9836d37e02fbf3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b452e9caa4b5f7869aeef77a46d7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261d6bf3d51daf23593095998aa817f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041fc1caf3b096f2482a7bf5a2b63a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f0ea7ef10faeeb8cd28996a53096e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79369dc1700908dbdfbe9723069ac55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29a594afe9f94b12b90795f159a4fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea48974baeb3ff0d7019eaeff9add5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fe1fe6d10a5f74f014ec7b5147768147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24651a86c2e6555deef743230a66d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748dddd96eae74cf042e17958d315e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d43ef0ada036807c7bea4a020302c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddeeece4897ad8ddb091d26b18e8f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366130bbc0bee09bec987f65373d5e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9c08ca88ee512a330dce8c4df044c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abd51942e9383f9324ceaae2f23d7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735cbf62b61d8597713393aff64864c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db04bffb2525b85ef0c1cb61d95377a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2f9628e81063950f6e621b1145629157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc170fba11b5ee0d9727a33f48f60681158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb897d1f36c13ac45aa6e75abd62529f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88ac7904195d6299fb3b1671c13c89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b0686cd18c9bc7f76c6ad8dd2ade8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e437a0e358ccee819bd0218ad754121162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0e4f7ff7f4bf8b6e689958de80ffe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2556ad9c71fa9b808d5a7f7bfad23c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8b64d6ddc723dda7476dd6995f41a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397230cd0a1376332df61a58500c834166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cefbbf39bc13375c2286463d86011b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75420a188178fde912e9a42fa347656f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556f19fd7d7547af452ae6038d964e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba935ffe08e0c77e4b94abdd857c7d05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeebd6be64bd19d390e28506cdd0589171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfac7aea695226dcab07195adc3ebe4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e65757a824b68bd27bfd292ee0f75f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac087b64d3ff2d09850c7b3c271d6f82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb91319b45eae8db084a0b9e19399a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdfb1f3d267a16506809c16f00e86a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d6f314e440fb2949085119f2b5606177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b4891cc6ee8bb90787e4ca3b712c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d7496dafc43f9c92ebc9f9be04d56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61136f4ebad3d618895a06322d1cd100180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4cf989143b971cbdb25281fa54b7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08178fc2d355c782997274dbf031efc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f923581ccaa0ca29f49bd7890655e46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14472928b34d5c97439c308b0aaa9de2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7b128d4433825aa19148d65f88078185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658c5ac81128b6212b63019b1f54ae2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605a5f8322898e15f5f20d6f8ec6d9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097201bece56359333d14c4191b98c68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af2770565b12032531c43e0a876dbc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ea3f77ce83d9c1527c3848f7a0233190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abb4790f66436bcd52f1dc8d77cd3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e82a1cb43ec7d5d7bce81264d340c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f157c163ffe107745b35629dde9e895193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c532eb1703c72a9cd07aef89c8d63b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8708fe6e7eed7c70cdb0c92431d6280195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae030e7714af506f52e0144c51e70b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8475297f03741511fd30f5781125527197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6de788d59f02bb785554920c5d511198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b32f253e025383ce6bd353f2af8ec6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb645fc84d69ace04d2d9cb9b9a5246200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ecf88d55bfc214a763d41eb0ce830201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051602ad0cef7de7cce3d219fae9e92f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6b547d229e64561383b014cab5fcd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34ab17eee7c4a18ebd185b33cec73f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e9f986b15c94e1acaa664eb79716e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e9d2db9213afdf5ed699683f43bca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d2a43d79acc57dae0bf576ffbdc61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7e2cc9bd47ac6167d46d233f626b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccc795d5803df2cf146f61d85d5fcf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0ccb7dd8daf6aa8aec0906663c579210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d30c0b9c687438bd257b0c0ac2a6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160801c7b3e5d8b3645c4f91290f907212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa3d2f81029ee2bede9e66fa4ee1cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41310ef6a2843d92f7acd55bfedb8a12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1150725918796b98c7ef0b0bf3b84e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c216d1d9dcae059d979d7c8e95ec2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba1c8ff4735fee9c3dc1f02824bc4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa7a41a3103cd5dbb7019d03cda746218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36385fc7f6315b09e5539c416d6ba348219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a95e15f7e173409f064e57f96e4b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8985be29a790586641a2846104b8fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4039b2e33b026e4c31f082efd12fe1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77256c9b6db89aea4e3fb06d70f1d089223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d842c8530b70a440845d202300700224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeba545cf5a80a99b8c66f15dae5660225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86f89e731ce1c346b25f2df3a68697226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501ca5b5b98d005c8ba89502dc2ff28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9db5a5773fefc2332e38cac38b139228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b78dd5ea7cfd5fd8807720faaa6a9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838da1e6754efb737ff8d1d61f3001b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675d1e0d12e5789277f20259e479ce7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc0fb9a06e356be9a771f3b28fe3bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1a2da5fdb8bf2829e5741b24a5513233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c620ef65922ef7f81cd3618ed0698234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22236545d14979a13d790e0cd2975ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b8415980d4c9e3ea2cb202ad7fb30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c75688b701224354bcc839697b88e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b75a42cd18950d8063da7dca3b4f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6fe84e4fa51f386f115d4fe89e076239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9964eed92b4e3da685ba14e8e1daf84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60983f47fde275be83633092d8cd39f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8031ed2ac5a96e208240f96bc8a3a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05855aa21c814cf5dda1a8f68d91bc20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4f18e2f6aad8189950dcea9756ea5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12307dd2334177f0e5440127120a126245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b231448581c3ecdcbbc1d6404011d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d801c48349d9d08667b2bab04e81e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297467f82706bdf42506e22248bcf8a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cd19f8fd95438abd7896c3e2bf3fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6edea20063eaf0984c64258f325a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f70282ac736e5930be2c7907d66a23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfafc7b860372b7e020f068f94e95d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8d8a46e8930e97572857062483084253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff3930aaa9c8771e40be716dd2f707254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fe4e9190d2b1dd57c3d8b931614e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22105b8de5ede5afcead2ed2a999daa7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e8b11edbedc48a793ca6d4db62cad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a04f4eb29e5b28169a7a7ade087d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc60a7515713c4fe064bfdadbc1657259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff47634ac17e6bbc8b34fdaa053b2ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da5cbf3428dc6c844b731ccbac2162261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41033971eaf8d8918678b2c6549d7158262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deeb2800f4e002be2bd3878570079b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28db249437f29adc3e3a54768afd38264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cc6b4b82c0722dada92b9fba70460265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305fe261f218cac5d3b43a55569d8cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c9d4deee3651c65106499811eedf7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97851fd48e47f9fb626f1d9d05760dfd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bc6e13a6a5cc14183719883fe1502269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535bf67ce572e245441f2f9bf70afe0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462149b4ddd8760c8c19023f33ed0af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a463511c0e41b04c6124525552e039272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f82f0fca4ab1bb8c79c20e6571b7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a5479105646a1c6e8d8734f37d67a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510ec0eb295b12907773591c9dedb37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe95a18a28c4e4609dfd0e51ef3f4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bd9b9566f3e26096ca67dc7ec128e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb2e552cf99e4030974efe925b3196278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e29c49694cfc5ff70583b4e0f387f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583390bcd921a2910d802cc4c2dd9ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baeb73280bce299032de67f02c19dc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b2623177215a9cceebcf6ca485f74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830968b998e3dedb5f4a75e3be89e2aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4cd115e7abe2c3a08df27fcbdfb98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9801a949dd95453de6a278c6f0e13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd250867c215f17716a9e710b8f6d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4663fe036f04f2351b70fcaf69fe271287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a255f58393cb95e91764abe80d1398b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a358f1e92b5f3a80755b73815a7e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3897d571ddba844d30f007f408829ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55e049cc844cb5ad64a110320f10c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee353943a4eeb0da5da60590a1ea427292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3fb29bbd695b099459cc033df14ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5064f01ffc20176ff9e85669d2d8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e333446fc9b4197090d149956b1c3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890053f5e3f6a527d121eab34037076296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819cfba227f4493613d30e5a610bb83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52c39b985e1ede2a4bb38a3dedbd4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84527e1f8f1bd94eb22ef3604692a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf3e4c8b8e28cd88ff443d91faa796300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00cc60a7246e78416a675d30c7bd51301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362a2ec9eab1864fcd8daad9cf407be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac199f3825246650fc396c598b12b5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca222b516960dd5c1ef9d8baa4ae251304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af064f40138c05943513a150d9944690305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171bf1f0e2a1f27a999cbc95c3eb455306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118274d613ef965940077330551cb144307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac08a61587e9bf6895be0a5d1f3b1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6163ae51e1a9d56276a85204d57ea3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6bd1f8418051965bc7f7d2c1834b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d01f1b0d9b4e4ce77cfd98b6391e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d05f2bc8cf8781ce6f6daebd76cdb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667b4a0927beb3ae2958d0e3423502d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297f0ac73be4885355539ac7db543ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042b1b2844b686972c369b75f2a1b63315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b788204999816424912d7e7c410bc04316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202079e88accda428a6962a5b3d35c10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe712c1c412dcafb5cf31488400c6bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786e213b5c0634603f8ae9338183648319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde71b0f3187f3e28a3afdd586f10fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5faf97dfa9ef45988b365ce420eaa0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219ce35b058e7a94da71c171738b872322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86705165c68a016759e11e4b5d67c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530c7c95aa248a6859aa3239134d32b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd8372f7a0d8ea3e1116722d9c17a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a112c34aff98dc3d7340317ada83b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da04a9639cea21fcc15088af88f58a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6a34e9ee6b7f139e11ff0e2fa5d4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15af889d3e2dec83e9b7b01b52a81d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd08a55862479c1838d25c5102c6b5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f0a8722e6dde0d3c9f2ee74e4ca02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda4318d8960bd116e7a89916f8dbb7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd611b3ef42699c064e8c0fcd373d5c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d7fca8f9d7756c7d378669c47d3a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97289302505f8d12efc4837e4e959c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3608bcfcafc50f77097ae9c779b3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cd6286d864e1e70877858ffe53fd4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968e64978a2279b5b691b897e2845c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0e0e545a8bd9844ecf5827aaac286339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2aa78a3ae9573927c37daa73a97200340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ab249656a1d0a1e9bf081020bbb6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21abf58676910164f72671c42a4ddb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fcd2fd018252f4ecf8658061f6d83343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b64c7e1a1f82f27107ac5af7b643f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853632b1159cf3109e554ae5017a32d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd0cb3523ed599946ca170f9f2d7ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4768872c1cd35fc5a8c2d24976795fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2d5426b05e902051cfb7322c174ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8531572111ce2c9e8e5be39f19a1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6418bb6d83f2db660d37457de978df9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca170669a6818b66627fb3e0c0ece07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28259900a53e726bc8610280b67d82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fe51a513fe2b6b9b23145562bb800353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d6b765eb05ac81b872d58dcf4cede354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacfe5207260aafd2b63d1027ab1444355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3890fe5da22bb88fa98c49b306b9f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55f4e52d11f6a208bc0f04fb061ed7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424a6009eaf755acb609621efa06ecb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e333508371aaba04e71d51846799ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783cf022df2f7e3ed4053d24273a383360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9e677f293fe4a6dd371fdc5afc4aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61a50615caf80a79f3314f9b812b76362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe0c19b94f4003eaf719da03e4e0bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43e2694b78b21a0ac4a573ca24c5da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab1b5d3ef9390f0b8d9bb0fc126b00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ec80e0c597b71c383eb9e582a5831366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5335020d7545df6f5e7b4816c77f337367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fba5944779110c766b367037515190368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242308c3f9d39718bf8421603685a755369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9b3e2bdc72730924d055b7ef373c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687ecb1ab763a71be97499c0395a8c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14ee84466e2abf7afeb99e4c95790c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045af81830c5615c3b57204355e2647373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fab8713ccbd1454eafb0def54ede1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61445d7d31def0d42a8d54510a57a029375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5430941edfd32552ab7ca7ed8c075376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8565c21a4b984957b7f1b5ae5fe428e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967a78c4f89584db8fd5b37597639d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdbd2d7b6583d2b6267a143d443523379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7e532dc1ad4f0626495b0a9073319380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8433579d1835996211d30be2f94dbd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c270de11dc982105ec47ad480df3ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc79a15291d79fa4b16e2fafc407be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6501341175b358b97c416f2967ee40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c3ef15d2118c18a8f4e4169ec81b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf20190e000910bddefd8435dfb01b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bee848a0ececf51d4894be61488f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f52f180188038305915d7df02192d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1021ab77fd5ac5d38eb1ec0689866389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3431cdece9f7bd13969753b748ac783390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9805bb6eab78abe391944cdb30a54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d997bc6357858b835fec54591bab1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d12b120f0a771ee9fbc432c9aab336393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435309edd4e36a84e58278ff93a20210394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa7c939a07cfac310c1e119f9fe1c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b636d4f1e20df836098b05bba0f80396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bbac1adf94cd77c3fb100c31fc23c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a467af64937ed202861d83e083154398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e938d51d06266c241d5fedd5344ee26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344942e02d79f9d5d1ad7ad7f56337c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc602fe4a79caf3ed891f88a42f077f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6a63c20d3505b0deff17bbba6b932402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02b5041372e8e42c00b6f763065fb9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de522187ff2086956209e0bf78613b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54860884f07c8e56a11bd86a56507600405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea1718e0103d2d62ca4dc34ceb976c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cac768dea1ab0df588f584bf19e124407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f7c96316f650287dc282174536211408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce9f5d5627b5418ca22aa61c7dc568409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb16acf4ad0445a3bfec95636a4e039410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45413577b754ac1fbc367ac0ce86ac8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c72f608c2e3f5ac4d2cda772844c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7e1d94186393305141ca94570b2fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aac5ad74df507b5ae107929fd1eb67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2027c6ac8f9de8f53524777805463415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438443dc06a149cc72c6a66ec222a77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1dd968923b676bc22417248bf3132417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad21a6a7f93837ce4e84e859feb4ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549aeb66b012d46518096fb2cce8e03419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70e662b75fe096a815c538121e03d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c095aaccbfa017b7ac2b3d702841e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6819d4f613c82157af7c2132f932654422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23e72988e42cc76e671b16a18d7507423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460d95f32dc1f3be939dd823833e735424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567ef4241287321bbb843e00906d96e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7ee1d20b28c3b0606c917cbd51738426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0762d06ea63436a828d08aa1fe2b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65460ec01ed5b27bc3a7f558263272ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a8f82032b02e3bcfd743ec88040b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb482c5fef74cc65b6982582b6c29e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf017414ef208a00e3fdd2fcfc0ab0ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a9096958d321ffbe924cbd74342f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536fb72d1e25c6f9c77cc2562b0b179433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea9f079fb1ff51329760146983d088434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f3f9af2642d587ebf9a4ec17c6000435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e3f2eedfdd0f22aa74e0764dff63e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee0512143acc8f38e0025eac2e79d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12a118778a99b3b54d64f97813030a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd83004c7b81ae9312d6a0d228755f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc82f8e6c8968fcfc0655baf6be3f40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02103099857947f36f8f6d2ef1eeac0e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60f626313d68afbc4b567fd9a9db23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a062c86b238bcfcd59107f236dc749443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01740d857c7d7571ac0b577bf9eb53da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa4071755c7117a40503d8db3dc3b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711adc4430a89791fad18e311d5e300e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c869cd1cec5de24688d549728e2227447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde1907a7c38f9992438cc269d6ac8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40ca31bdecb3c6571cf9ccb9a3cce9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743ae68c98c6d4f2b5f83bf9fb9246c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940caa837b5668b4082854e3ea72949451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1864378b45e3f270b925aed5003456452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a41ef3ea3ab87052ca9b7cb4b4e087453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b20b38914ac8641f6915d00053d4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5effac5868b69185ca3addee64488f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7327db8d7b13a3432a194a38ab31a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43897025fd6cded29bec650e5e3fd5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31e6808c2bb0be6ec4340dc2bd2dfa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9b6fd0ff6853af2f4ce4f7a326b3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f274abfc4e3cb9d9efa32d3480029460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a392c1f03af80e3a83f8e01246b2cad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7701cba75be71f2f110889816419b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ee98b311ba4ddff965782d24cfcea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602401f16758f41676eeacc758aeb4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95537c56297c0492a6cdd9e32397d510465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17260fee9a573b23c0b1aecdff3a6de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de289f3c72ea24e015fc5f07b4faa46f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2679c9901da4755484f8484f27c008e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038dfe9484b088c6a1d7ed086846c78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb6849e8cfee19f2b000dfeffa1e11470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6f72135d0ecb7838b8d63671f1ecb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d08e73fc9bf397f68582dd74d6fffd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a0c26514ac8f5adeba58d42531fea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec86e8bc67ba0cc0fb9c16e0694683b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9995d51789c09b8e9413b8f651c264475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfbcbc70bbd315ea3d62f20772a845476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59301f934a8d8fa019bb3f0cf0807ebb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fbe5603f8d515d1c26792223e284b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f27d5d15b3261286023b952c477cc1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f6ab329e2eb6c301e0f611b1abf9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff6e7b9ff70d0bb23a3a040997657c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bac429b38644a244382a43940bb099482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39b16fd515ca8006740275e571a175483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1bf1673b64a3b0ea9e53985da69a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc49feb366785325b8de3e3f6fcf645485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635deb875aada204a9331bc4801acd6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1da37f3bcc6103c856282c08a1b41487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a12dc9d5f0551c222d05ee356b1f19488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2efd86bb05cfb94f8e765fe2e208e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7c9a0f27308e0111c05c900373dff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5f48123a516e5b3e90a897672638b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4368a20e0c31678a85984ba1f0ec670492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff41f60022c5e201001ee9afeead628493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22ee419814b0764f0ce7b77d8d0f68494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1abb332b5ac6f994c016cc2368cbc1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd0272335384a1d86041638fbc4778496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf57fb6677f5860fa47e5f1b7591570497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb14e5e2ca1fad71c6cbc59b9baeeca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af8a45d873291d449a7da8be6afb81499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5212e2bad25a9efb56fd6f907ef3f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f0e9ee44f4cadbafab0dee73bd1de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797093f242bfb4412d0d919db6d3c46502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef2bf24a9ad4aa5e8e7012a60d3b14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c3c0f09d052acb57f668f3ac911fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566b4b163c8b43dbd620e588aee04f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7ec31b83498ab31349c01fee13b6f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a47f278b1ef1a7f35df03ded0148b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e29c70afe3139b680ef5157808b6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac766d871cbac955e1e7007568f048509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653e4c053171b13ae4e63da5902bf39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ead5a7698f89dfaea35167090af10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e995365baba74436b5e4abac4185d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecfabed6cff85d19bc7f32c148b9af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed17a7ea2a51bd739b22393e1e25ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03063d519e6f17b4d655e70832317a60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd0f754a447cad8f7a6748737c3588516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba1a3e4689ec13a879276bfe081631517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7d4e4c86d9ee8148083109d33be6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3c410e6c3189ce496786100e3e53c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ca038d2158debeca80f1d4e876189520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec9ee751c7cb0ef25c1fc962cfe634521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa586a2ca4eef5364d021fd62efc09d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd50adcb7c8e58069489207e7dc6eaf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4740e26e5e19e62a04e4be6a6760f23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f666b1921152dd1588dcf02b56baa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde12d953dcd28402e39699503cb341526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf63fb8ba6da468c2e82e5bdd368e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624e09f2ce564b18b312e68d892bb71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b199699429686273bab87ad50f72d22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f54e8fed24fc9d4bd281ae38847f74530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e702b2f4c4baba3aa9f8184a1ef43c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a0901e19a39eff41a366126aadd28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32813d6895eeb057bea7094fbe245d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46f4b6723940fe6939ba18f698f3f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154a8ca168e52824035542ea13e636f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d747c07e0acaa2624482ef6c4a62c74536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d674561d9b8708760f4bbbfe2fad108537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6852ea03c264cc6ee5a81189089bdb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cd06a57423ba8a680f3900bccdc90539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9647d4f3b02d74e9f5475b99628a6b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccc1049b5bb308c199823f34e6b2b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91ed705dfad7e18978ce9367edbbf8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc893a933b4535177374d11a4616ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573846d68ef71b8c8a56864d7f10dc3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca647b2acb7beea1c300e21eb02f54545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467bf92a8efea41e4bcd93476ecf4b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ce5f79125d6df25b56eedb5895e61547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65236a78464a05cc2e5b2566004d60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f08af7d4c4fbda0862d7db14c1d4f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec543a7edd54740be27a725deda21bc4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a270c2265b21585c9b568d266968c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbcea43d1c318856e48ba5a3087091552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389b2d6d913805cac626254ce6ca55c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889db1ed581d4d90e095f2c3fd10ac1e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271b71ffc345cf876238d8baaacf22e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174b640fa485765ea5de82fee587d5b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3d6132de3bf574598f66755b47a34557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c18e94fa981e830086ad28d210a27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13addf3c752e956ff2372207225f740e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77df36eecd67aee7fb699dff343f31560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307a87b388ea6c65dce8aa4d8f9d72e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1133fc90fe75af3e1933688bf3594562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2724ef73ee9b52f5888d99f28ec24f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9378c81c6ffad9b6cdbeb4eae905ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecb8b7efa2527519260a3af6eede1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8abf676909b0dd49707ee44d2bb6a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07be8d9abb84d15a9b4096b495ddf2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bab1cafc92feb972d86573987f1dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300c5d8dc8110d1f252893e2fb75151569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1f1295734327c8b110393f772ff57570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e885730bfd8c390103482c972b59c74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9975037463da316c2ebc95acf7638572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b41a56e5c6d52f94d055acb0e8e20573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a3ef6c45c865e6d7f0699438029fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb5d352e1d2fc025d362cfd7121074575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6679484deb71435ba3c93961f6fdc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eec5c46f3708c2c0cbbbad1166e2b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b26a59c1f91b99600328531a07d3d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed62ab9e13db42b1fadcceebf04c49579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01fd1c68b59ce4ea54a41907340378580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f8f5b7c8d891c9b66c8aa423ab7ce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dcb3eb43879dea2ab72b12aab620c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce82fc79c097c6a93d7421f81b56cb2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af674a7a50ccca0e10d93f974bc549a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca1c155d99ab9798901c445fc445f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57353c355c8130ba2cbe9e6d8e15bdb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019363484d0c5a30b75e0db4103067c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ca53184d1925616eebc8aa3af38ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51043b90c79b02bee78e42793162785b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71212645dad306236ace91bb25eec2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01569c639023c6a9368e2185254c08591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f1fd269ef6634ab3561924de4dd7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5424ac39d279756c578cbaca68fa601593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a89178e54d31f3ecc17f03ff229c73594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe59eadb809db17f5a3282dae0bc999595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecb8a857ea9e6c40092c3750c38938596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d578b6055817b57d63d72b074970ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646a45be37b6684f71e50fa4ccfbdad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779d6ca7b9129a1954ce9a92bad3faa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f0ad843b79411822ea179f9217b23600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6960c82b630640bd5ce07a1de8698601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b5127c2a66330f983744fe2aad1b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa547536146f36db1e3f790b5883c886603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db324c22f35a6549a45243d20f825a9f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf7738d48f76dcd0344cfdb7799ac6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14ae1c773d136ecd1245246037cc82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba3fa6f17aa7c49f73f04572488f3e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c0559d8acce58336d9eeb1360b69f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e3a08eec761e393bdeea42942be34609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c19b8ab91e6cb17bbf876864c1d4a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f584f036b3ce351ca1c0faf2b32f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2ebe6b4805ea3d06887844423ed16612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469a70a9d57ca22ccc1ba51d118a78c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62fc38d82427b0fb4a536a726a0186614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5afdd1278a281da7ceb7574225ba7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c366be4cfc0d93cfc32fbe543d74c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6951434b3b97f3733bd341c367515617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5101c6e5a56efeb6e50e58db21c46618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc23b1ee8f228951f60e1342292fd8e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f617d697512816c787913a2945a1cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca284759ab34410b1387f3c9d92db142621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5cf5f894bef77e7f8f91923c5a059622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961edaced3f588e85088917968371e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7092726c22bfe9a80b21f68b669250624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b499c9bd1bab9a562a6933a8c1a90625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedc2b862835279143f21c552ebdf55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a666ccf4e3fcc764fe9d2708d0ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b0b32327d0633a22f464ce3d3267e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b6399d15f4c208065fe69eed0b6b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fb17ff2e2533e4265be91c8b0b985630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f30fae8afe66fa0ed4c77c6757a26631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1091b3fe728f136968bc9b2cb58a3d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07109fea483104fad58975c20573adb7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2d626608441c55be1eaaab94cbf4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0c79bc977705ed75ae989e24ad636635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f7663472c7c127cace762ed1271d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de5e6ee9d50b110b3f17e060fe0cfa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34165eb76cd81a2011f8d505cc7dd35a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fc4ae6af0dc5665979542b9ce1a13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0750350db89f0db19591b1588f0900d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a269bb126fb4eacb74617104d2561a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8b27fd23b4b840f97c17320088df4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6b0e535051a246902bd29090b3495643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15364263499616216e44063ff9345399644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9dbe31d2614973af9ad37bcaca31a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caabd9570ac4c769b77d99fd39f1a49646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc9c1726b5867234a8b04cb5d6fe63647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc707ec2dc68c489b715c4c42729549648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040bfbb9efcb4d61707f5f860a5895c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959a2e5eb8cee004405ea2784eef4bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a21abbae6e40cefe77d59500f6745651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a12504142364b5a05d6104ee141b90652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51eae692792e3923a90d62cab8b54c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5990dfd997ac151359f39eb7cf9391e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d6681cd7b13bf4181ba67e66ea502655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eeff4fc225d187724dc1932e24ede656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab73158c010d34a5c3fc3ffa32fb77657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cd2524315e62d56fba1db330e5d56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fed2adaa014ad3bd5c2f874539cb3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f107c9395ee91b198848344dc540c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429da28d6fd7f6284a4e0e1a770ddb40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e307232d71a6c2a731ada4bd911454662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741533e60ee2b5fbf784a2971c31ef71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c5362f271beffc448c4c6528acdeb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376f1c81ac92bcd76cf1db7a6c06e05665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d8f13ff8424a61fb505bb53d8919d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d687af321ac99c88cfb9fcc5f94648667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53163824b3a429e8b715e22a8d1d7bd2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1447cd2b4bd0c3e35203cd99b1315669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006963a00acaa8882237559a41f5e3a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87124a803f4f30e2bc7851ae5b52e792671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a457b45d50f68912c73a332079747e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c955b41830cca7ac9766ddc872b1118673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16063490540785804d0b24bf95851721674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a247860d58426ed66daff05c870c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250eac094029da91c94d9e35eaaf07b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4b4127ae15e87cfb34e70aa0f4817677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b315149314bc1bcb56d94f93610b2f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93680506fd960c9157509e5dd019ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6056a34aa6debddd090c645ac6751680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be99afca396b26752f694d29b01fe4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35603cd7cf3c652c9a9343289baacabf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84e0aadf1e0cbbfddeb6f09c475614683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19204910c9b6e5784ceb805e63c7c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a3c9add16833229f1fa278dcf8cb1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb93bd7565136cfae8f4678922a9a5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e5559af9e60ce9aaeb15ca9a2fa51687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ad6574cf5b36ab6cbc07eb448329d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45b40b51981c68fbb31c2150615fdc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802e9fda1e26fe27007deced5c67562690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1877307dc67e81e24778fdacabbce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb917c40bd1149f2024fcedc74f3aed3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0feb390bbb593275b458950ce85b185693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e941091af90ad7209f2d20439d519694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234968469a395b8259bf436a3e242ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e739ae6098122f8a1ac9f4a6f51a152696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca47d8e3f5482eb6c83c9f113a71cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52bedfc753104034338f3de90ded1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dba8c2c9eca220607fa2fc7679356b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbdd0667afbab7987bfeb0744f6f22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277f684bc66c69f53d3d8914a36461e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf509f114580cdbe8598f62450ae257d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ca4519ce87ce5c63d0d6b35aac7ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e9cfed6dbda6990ea82c75cd21cad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be5afc411a4ca8ec9652948af9d991705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd0c44f0fd0371f1c13a05f2111e05706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36d4f44e7f3b2889a99cb2e4f4fd36707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f9369833f5e90175ef07175f8ca1d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e2143dda8ecaabfd743ddf5a38278709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db157a1cfe251557344f9a13aa4a1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09e4dad8a1dfdfdb332fbe049b13d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a718a3f5222b086a105a980d28ca474712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c7ddde5dd73cdc962751797ca64eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23402ab435efe399d077930798560f09714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9618650f320cfc513e918cab22b6d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24be28c28bbf680d2b14677ac7a5123716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1afeb1ecd39c26c876ea50eddc54d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747743c02d30f4cf6079b6755cef1ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab6f68713abe240dda69b72044072c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04697efaaf2cdf59fc1b06515b6f02720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c00c47277d2b57bde2962da603532721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bd4ed5fcd6b67af60c2e2e4d674a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa262ad1f110ab302a83301480949e75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae06782f8c5af7a3c8345e3b74943a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96987cf6314a556939f0102fcf8458725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0918a18a387184058f3480952dc43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889e29fe6a46c5f3c18e06cc9fbfb16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf72268e0acc9231bb56d80d1f54a51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4cf734a4d158e1dcbda981c90f0fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb2ffb6391fa0dc0011674071b846b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9c5981f94db294108097bf00cd55c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b476f806c327e2fb4a32a669e15feb3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bb326fc2ce0d1e11cee61f39a867a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22562b8a1140a2c9f5e3d9655092e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ed3ac67079b6d424bd4a2877cd603735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157243ffc74e855c416427618476029736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294b8d38c54e57a5c3fc27ddf73de40737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285884e3d240969927499bdd6a57e43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615b2e8efb30db44b13c509f41f4835739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb5f1c39b504f4e45dfaf57ec07f6d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5174e089f9810fde1990601d9759e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c43eab9ec3ce6198e788a0de368e4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9bf334dc9de415043432f6a7f5d3f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b91bb18d2daa8603a795c1d5a24321744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cce472d202b1b4c08f0e56b144226745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25857c337b63a4682fd92017c246217746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ba1bcaab840e2d30cb35b42e11b21747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cd3dde9251a3b3ead6685c2a1764d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c938792effdfe3baf30434eedd271ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87157886188cd884949ceb117b2133750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642226e67062ff25e7e60fdbac8b84d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44619dcbaa483af2041361c67451469752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72af6e59a6d0b93b3c6c965dd90cb8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7431774430b11ef4dc70a2af114ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c86e5bd5842b37cffd6b13477b42d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59290625527629b17e2a69229acba13d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4ae80f7c68753211cb1ab47f0be86757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>