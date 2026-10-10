--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499e832701f2fd69c2c9f326150bd901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed16841283742ebdac7aa7b380dcc482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98982ae101e1cd04683899de58f369e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4897e74912ee175f1c90ee29b8e534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bc2f069cdf41d15e4285fb68310b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333812ce6b0a1eeeb7e8586216763bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b5e6baa7a3d0e2ca663a3dc7ef5ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f92c2a088fcda0f9ec31d88bd7ce0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da59b89ad0a2b6dcefa6997d1d7e7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51e4e79c8d48178600680c3aa5a97c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be9fbd2f46416fa45519792054eff711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ab0259fb74e5bf9cf26c4c3a2c23312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66389b6b453f067ea56b883a096f48d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4537ace2f6e6cd86947d316ea5b58e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd95f471db8fa674c82210d292f71815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d742e7b10d4fab2eec24ae7fb38adb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a03e36b981a049140290f9c46027317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f479cac91e89848c343353a2ba8a4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2cf6b4ed7720e87bc7bdf45aec11a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b63422c63897014e10ac9d611072520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b33f2ac569e43c4a69f01c26b57b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92cf1c3daf2c0e15a3f570a5961a5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a18006f5696f3f682a41be72cdd13f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a0aed9715805ef8fd57dc6a09d9e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa8a77b086b0dadb6564c7df650d1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cc4e30d6c0833b9844f519cb4d8e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74ba316e8c8c1e55bbe18b8befa29827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb0013a1928de7a81592de2f2f0b0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a4dcbc20e6e9c4dfbe96b20f031ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb8e2bbe994c88ba3545e9e11103d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9afc0d15c22590557a92cceb2a3b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdb32f9b30c6d8b0cb60c5510b8c6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78103551160666d91ea0de86c2069e6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ddd85c5dd2cae4f9726345465d76534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ba5569650590d124dff488f04266735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e2e7f61e2f6222280479ad0bcd78836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18be9ac20a61e427d923db992d1b6c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2ac12fb3399954a79f8e768c43c8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2e17ca4dfad290552c168c99ee68a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31809de6d9544260692eaa3719da6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac3ede261a0e9677510a91786200f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f71e68553870346fb4b0b3942ab87242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937f82e04072137f345c3bb4ca7f76e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896e042adf6f32aa097e6b6085b512544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945615bedef79392e54152e91500ed445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773015d57535907671fefdebc1de706546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dde7577bbb5dbf27e47e82e310e6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15691245bdbf2c43fb89310156ea3e9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67180c769bc38fafdb7bce1eafcf4a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2d455162f00bc9dab446a84662c7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cbec8beae277a2dd3e9d72f1b62a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac78d3c08f7df25fc8bcac3e1f2bf9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7cfe2d5426b6a16a545ff85d4da4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07c0333563af8253c9b563f0cf3bab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0cf8938daffbe69bee11f18e22f1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10c7b9d9707959582cf7b51891a72856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4409926cdcd16c312d56faef403c7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54bf1cafb6abd0c15585867f1f698658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb6e3e1a6658f55db8ed328202ab9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9fc02b4260444d40fc4938dcc158460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a070b4a0e821972a0a10e8b4626c8ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8e419c249f005f6090238d86d5a5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4ec3cb54ffca8e291bc094e8b99c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0afbbdee9896ce3ba47d47f375059e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d2b8a96a1f90656cb48cc16c616ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bea37f374212c0cb81c9207e4e36e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3dd81618536d52e0f1a5fad8a4b1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66087bd5dcbe71a4783fc1499717409f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e108148d35dde7d2ad972b49042cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b57ac603091f65e204299d599cb2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a861267fd1a57134542f810fa622b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b5ed10d60caeb4f1a734646f6423272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e3b1d65847e2801b6f5be92ade82c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066275102ccde70174ece7295409bc6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683b28d394e4459ef5855104a2c949875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160c4d1517caa06756cc67fd9790e4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376524dff3dc074646f35d95dcafab4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fbba5f80b3db719b9e2ca1f348b0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d583a212ab39a6de53c0a603ec5e1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd44467caa39b5bbd902d08c751e37e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04612c9760a5ec8290d6b98b72cc7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81754bcc0bb587465a25f44d591207ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81423e1c971358d4c68f4cf44c619e8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ea3403e8df6bb72c2d754fc79cd8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ed309226c911dccd6dfda5a0ae2bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a3be6eb315b441f60c6e014f2a99a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f810cd884bcd8bb351bf10eea3a3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c10a297eabf52b8d77aa6089246a7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e387be617669cb784c9781fd6d3d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebb3c546391f07f67a31f7494cd46490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec32487b203ce262337eff6b05c03ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec4592d3e8bd49a5ccebbdc12d1f0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ea8d5d450192a3af437cc6f22d11593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fd38d1c63bafd87555a9357d4959694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c812accad3076b4a82b28877da2e90695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5015182ea99f74a2b5a1cff82c7bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a76378b53028f73ea73fa9c8cac3b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c1a885846b5eabb533e734279541d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2ffe520a917ebb7c00c4af488420799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5c7853c17022510617cefd8e2d07a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf0f9a8ceb1d7f54a39145b033d90b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aee6eaf1648be391b9b21447d64988102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281b5074fb0ae16d3fef0868aa7371c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e47c31c2ca77926929ee63406adef2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bc5e2b09ec112926ada6fc5b0f489105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3580a663074dc93f0cada387bfcd986106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3a4c598d3618639eb5a834fa237ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f510e6dcc88f10baf732b56ff909cae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f259b0c7070b2e7c273ddd1ec20f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556497ba2f24c511c70eff7e09cebcb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d017cead4784be0f33be1c45bf83d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3016d9f40847ea64b7dfca25c399b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40705ebedbf819397e5ac00c97cb7e22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b67babf97c16b190a086805a1b6ccb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fb0c8f63396aa159c7c240b984611115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6b330d9cf893d6f322a55d63195f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21350d7c7d399feb0b1c3ae72bdf1ac4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fbac7a6ee51e958a8f550ffbf728f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9cd92afb7270a917ec5f0ad758611119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa28f597f1ea02d20260ce1bb16634120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15727c0d23a46719c6d042e98edcd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dee766a13929572212873470278ae3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea363aaf4338c15b2aa07fe4b1d5c75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d2a46e3ee6b580775fb077d05505d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ba811c908c525401bf668b87af2a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb98a36346a715d7f1c46ea599c449126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed845e41474052016ace2b743e3800127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f94e001e4dd693e9ee40cec64964a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830c29609b0adc79d0fc03c9db15dae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca44239229d0c7ca76e2a1611cc138130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cf46fd59ddae1e5fc920fc46f910e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d8329c55fb708f50bcbd61f228a59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1b5c3448cecee894b31a33f9cc915133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a7a4bdcae3a947a818d796ad83ec2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53eb9ceb8546dede84f4f34015defe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117a9f66fe799d7e19caffaf60ff665136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f77ab95d23d1b2ae245c1d559d4909137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efc297a0c0903981a79237e38dfef5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c19bd51a1299d85c609817113ee7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a194e0477e4987787f80c0e511772140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05822e7da46be6e263bc5963f6dc3d18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332f8897dd67ba332c2a36baf0b463f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea5675172e2d6c0361cda849ac07bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8066e151a5e71f14f9c46db428590d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23f4ff57da59fe2d6ae4ec99d029ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613f17a81ca2e631b989ecbd84e7113146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9e5ae10da56804d3ac24f331d344f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdc01e5f761325f11827e460eae238148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa809f37eb031ee2ca18019a640322149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ba890625be1516563247d32b48152150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a244c4ccc8bcfe98f50ecf1e917afdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc48802e9ed2a4c869c1bd78a53e9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee2a808c6fda3359d8c18da190621d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94006ff3415ba70a7be38f4a796a21f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f92041e74571353f711a5b7f416e9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68001866d6ba2bbdb42afc0241075c1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78925b3e5153c610398bede9c1ea8a28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d584acc851402578e8e004d52d92863158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b5ec5ef34d48fd1f0f384acc9b036159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9497ab2c337cbd79e7454e334ec8740160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fffdb39fac5aae2523092aaa9da5cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbb02aa528cf235d3ee1c74ba699e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554189a234ee8eb5bcd2d45c941df58b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f400e6f7e74f174f4c9a7b27c7b75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7257540265e5267740994a20f5d98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a55348631453983f403e348b853dab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd246a4ecda2371399ecf995fe21c282167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042013d46328e0a3a8ce8016dd8d2156168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f033ee5b98c8300ff5f0dd79d49b981169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa726714264f3c2a29e48baa956c1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84df26c7c83d7e468913b97274729e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5906bd043b0391cc0386b2cc58a51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2652612f91f32c962c972cf7719d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c55e93ddb61fe558e751710030bbd0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74368d06fb44dcaef15662566b962c93175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6823cdbeebd2a50c0d45d6b94e296ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef6dd663feb3922bc00f590434311b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c361c681e005131a31375ebf21df4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c19e88a46abfb223581fae48be655a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df986c96b2527e2ef007ab67b1a1cf64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698922fb5d3111fe611c1400709f38e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ea807e369e1ae07a2594310277f04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3efc286a49f6d6b36cc2b62bacd24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d82912976c076fc133a826d03cf612184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c157b015324ea509acbc590ed1a25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296b9e94f47b9640529411ab7f4b800186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917545c0a93137d7b31ca40cde8a86f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61194a5baa4103c94640729b390e12f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36686f0fe45c16ccc7c18b329e969e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6fb3ff0665d2a2ccccebbe7fda7d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f02e28e3788c377f9399a5d24b5d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9929ccd945577bfcc842db3cfbc31192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a98c37eb1e2782481cdb9f5b847e3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb21b259de9cb8affddb0e15e6224a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c6dec82adaa12345d40648355c9b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bfe8cadb2a1a4e68d76d68114b2d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310f01a8c02fbdd98f8dec21ee2c8ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddf891ee5db3ffb551fdb58ad48427198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c317f80c5afa6e679977a708a0ebf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61bd5729d97e760be7e7a46667e76c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11834eb06bba1f1b1cf2a852d20a753201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a563d19ce4f1a698553e385bd984d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1feacb3bd18733dc2c14e2ec8dd90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30ff576bbca22858c23ec10ed24409204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcdadfe433a712dc86688cf744939b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3551091a21bcf665fb2e436d7ffb4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a65998660acff6e5334be5a19966c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234656abc5d186fdce44530db4582133208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dfdbca6df51bde63b6b69905de5b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd8019f8c89b37e70f696095ff832a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a256f890c0c7d0679de43a091364a97211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f152c18d2fb011508174b1a47716c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06949c9594aa295558c75e63dd67bdaf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fe7a05b0cae9fe1620a382407bd56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d22a3f95d8555ba69807071d199ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeac2cfdae7c28a20ff319bc662e76d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe5016870df91ea6ecb3037b6352e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819609a7e4dfbf66feee12420ac0f6c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef32b79a359269156c0d05c81d3f30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc6871c8f4b8d4d1f74ab6ea7d68c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823da661c138adc3deee25ca3f13d8b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee51f75c9fa770786580298bfd1716222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c06d36e854f4cd99265b8536a2566223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4cf6f14e374a42df2e6fbac1deb9d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9299719433cb8c0348521d7ae7cad3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69071af09de0db4db03c15afdd87ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c178dd9379e12c84bbf7e04b7505b70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56872ca51402ae781ee77beced6350ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5920102931accb86f5cbb8b796598ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc88ef2fe828e0faa37c5aeb16cdb3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43128a11fec207632fb071caba57815c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e4562ff89160eb036a4555f9a43f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e0b803c2a47117aebf0be95c6cd60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0d6f9d711820eea0711b3edd8b175234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a119c1ffa305aaf1302684a30c08fe7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09afdae4ed030dbd0f05f344b5dbc3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb6208d987dd177b950d5101baa006237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0fc76b4aec2d558d4e7ec4b6d7ac2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d453cd2effef6cd2d8f0faddefe78b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b039a8ad72c80862ebfd67c92cbbd69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4688e8a428f82e811ed8fc891c6740f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cf27949dced30d87f8f2e6627aa74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2a7ee0daba5a80b19c22b84f31c4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b5b3c9e0ad6d1107c009556e69ca1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b279cc97f647a22b4550374f280d508245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d574ccc67a26901f64936ce6bd240246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b42816fdeecb451b0fc581dc07dd2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3574b65dd4529d056bcf407669cb1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f3752c0c7272fc0167dc6f59c5c97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6419cf59e152a2a46a0f3891bbac5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193085f42a9a79308663cdee56e40ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44871618a28df690c14994bccaf421d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211753c3f590524595ed7b3b8f76a06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8def7ab12b60aa23b15624477430de1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac818eabe97b353407c9845bd435cc7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490a1a9e6cbef6460e79a236d8c17c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b022a4d9b151499bc11f4d417480d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3629da5b57f56a5d2b4483fe36d967258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73e0c19a3040043a6826b270337b08259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc26e39ebe62e2750dd0b8fabfccc0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d7c2153cb0cca9c27d323bd188ccd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df51c954bfae8b029960232fbc27f0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e13131653ac38fbf251d4b489da3d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7a28e4207f593d4a8166128397043264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055824c874ec2cf1d0a92c1c0d92dd52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea2cb15e979e9bb5e71a6a856f284e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543284f7c43513b65d175188a4c32e78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f4137f9fc8f8268c69f4e11387c58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4455686cf0504866e692960020a00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96253091bb24cdb7fa471b9c3bd4b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315ac9c1d6cb2ef400fa26c01a86881271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafddc1ab9b2ece332d476f346dbd0d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eea722dda6679735d6e558a1b7f52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb420714351b0490bbdb7e49aed3a14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff8ff4197bc658d2f2daa2b5bb8557275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7cae57779496ca77852e273b02157276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a70df25b265907e212eb74704c48db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5df7983c54cbcafeb3d8d6e45f6a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2157de41d0ad7f14013cffdbccef1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251307107935cfc48a80efc366c20e74280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cedd4fb39d2a0557a3d2e876c7c61b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e34a7f6e50b67d8ddc294cd33a0afa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02f30231c1ac67a50b7a7e8f341c87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196da3dc2e64853bc25e1fc97107eb29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae131f4614cc542494f94647976f133285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e28e6b585fb85ab2ceb7f8aaaed0a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aece5bf34c0d010a8bb5f226e9521f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b44a5f4fd588f3137690eff0ec7d58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e898d343d278babeafbb4550600891289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998263ca375a610632dae55d207177f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699db0de048e20fa62dfe31419f0876f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f60284c3939e7d357751b6cfd2db8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10e17835b685bd65b090f6ef8c3125293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14080afe7e3c84d6da883262750028294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf433fa79c9678d9bfa93a1e6b29f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5454fb825996c07ab44fb09621bf588296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725d27477fb2c1687c58a1a7512c1a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca8a64041802318411b9298b7f9095298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ac6fcd240484b7ace9d8d433fc8fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2451238d366338237e5df4095beb299300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19f9b93b0d8e0e7cd96105580bc3e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571983d99792945a467b6fa9487cde4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7021d07eaa10e75aa2ca76e6c4b2eb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f688097ae819e85b7b2b35e97e46df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b42062f4778a0420e11294f1c33b60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b37358c6affd0a8d1eb4d27f8814e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cae516f8280340909dd9ddadfb422f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95115deb03cbbb8a26ad08ede2a255308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc4d0b25f876aec01073837ccb20e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828f9a8f1515febb389de5c1b774140310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80035035da3d63db9d9930dd3cad0e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bce20bb93966a72931f369da339c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f7a6912a0e854747275ca1c091122313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7bce52472b6d6ff8cc5e79b8bf6d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a870d04737a535b9f3823e66782034c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d50a7aaa4396b3a8a512ca115bd62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe38b7174c9235d5fa95f994a1778db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c87eb70a1ea8d6b59539168dccc3d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea327e3f3e98691ca63e214ac7cd1e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81c9337a52a11b626acacaa7177229320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4cdd771d7805182d272152cb8ffb3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcefd4a64a79d91e7021f48cd95178b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52207877b8a81ff08b2eeba4d481757e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ef1b83ae5012e8b41a885f291bcdf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f44bcfe5621fd9852a52109e9ae14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a66cf1ce175a059a800990b43be55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3a5ab72bb11222a0469a4cab2fa29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f030133abd9227f39ff4689910a813a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674f7eed30ca171a73c1ff62b29bcad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bcf619f35636e2a41bcd62dae0a66330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb157760c7452ba7f7ee642c9f5443331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e486bb2bae215b220fde8c34b8cc1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c73e66a9670470f69e91fb0db1ae9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c985232f048838e01a6e6ad12010b7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6fdca62a546f37dc88e9bdd6c3edf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e02d702ed9e521f3a64d11887ddde336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081f442c9d12e8e19dbff46ad15e26b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc3da7760e1f30d0136870547e80f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e593dabfc1e3085d48eedd6ba67151f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e443efc12557b1e4f2789c8d12bffd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d2994fa0d5a65059d6f67b293bdb0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67fe7d2fedf4985e427d9ffee4bbeb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ad3ffa2648bf53d9fc2cf5421087e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d59adeca269b1dda7a3aad16eda2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531e4f52ccf567bca0941104482819c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c39363249f159e1964cd7867ef615346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98297ae245211e15d39994cad828523b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c820e17d663e85e08570c78ac6d179348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fb68101381d0ffee2fbfc60330b31349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad21431bd21d9d20e044ebb84da8d01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea30e7d5bf9498878de001064af577351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bff0002a1bad19beb28dbaabefd05f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fc0cec6610b8319c692f779ab3738353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae6e42154d07ff340786351326e92b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcfdb01d156eb06c3f7d71c1861f39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde4daeab5cde351baf397ad4202bde356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595f6700ffdc010c36a7ab25fad0144357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea16df2a42a5062a31d28cb1438282b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e819add07162e97bd25544a6a00986359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ba6cdae96917d9b4232a35bdf4763360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d458417a5d8c388a6595d33ce9ff978361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493c032edf9a8b87db713d26faa0d40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e50fffb36e776af2c70c4e02910df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d08bab388a11c2c6757f6c65b519d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d13e1a85bdaf6046943035102827a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22e4d8184a67e39e028584612b238c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd81475bb17673e7127ebc96bb3026367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f314c48506c5d6376e6554acd695fea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06664cc57d65aa725c73d2eb0b618348369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28087f4fddec5423cb3e48a60d555018370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946dcea30cfc32d7b370d1718c9ebf9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a57d9f96e1530f86f2080f07c8ffb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae936a26925c17fbd2e79b8406f8c7ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683d61fefe8b92bac1344f6bb45fadb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97710fcf2c302e773bc627df08f9ff9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6a4502056b616d44fa7fdff4b3517376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa9ad41a1605a4f6cfe886864556d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152660844f6893006f26cb6b457d883378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7323982bda987ac692bf1053147f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45022ab425b536ec174afc0c9c58789380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65598e8a9ee2c4cb6799cda61282a140381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560a63a4a7120960d4f3157d11c1082382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fb7febcd9850cd76b72fe1af90897383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda12e61fb5467dfa91bb79950287dfa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a28786bb6ddf55eb54b10f07f828d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef8dd673527fea3f859dcda8291088386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f735f0350a6a172b22fe9f41b74e2e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8bbd83455b3a9d1bef10ee3ae8fae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfbe4d5c1ee82302f40d738afc3bf1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619c0a49b657ef49f35489a80831fb9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475953b936040043e7ae5453b3b4dfe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52633092feb9761ab0a18751d747c092392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43f58d36ff9de38fc1c86c9e6208bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083ada67370091fe5edf62ce2088c06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00778444e179f29fcad26e0c36bd3029395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ec1418859351b9b6bcb6fdf188f45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c879a2ec6f8884be4331076f59e3b19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd98d46f29feca6578473a5ebe4713398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5c65fd1bcf76d1d3e4ae3a85a9896399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced523ad857570bf33796589637fe3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13d176e068b0d63768e4729c6b744c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92688aa4b01b34b0cfbe994372735a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f534d43b5cefceb1c915909d44ac1f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe0dbe39cdf778cf57eedccbab7227404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25099781b4118703553a9561be64aa0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a44af1a4b84d77b3460f0eecbe741406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a7056d2cdf4e2f603fe3b1001f093407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c1a71a38a4824299d3b04b46cab80408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49863cb78499f9ec203cad62df9b905a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344e294f83282b288856457cda5a4bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28de0919753edb225d60bd9370b8676411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0467e0ec8ee678d761c0be64aefab83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515d37ef4571243a767e4a059e2b81e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe06e918c438e0547a1c9f8781fdc94414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3bc45c4995909272dd804ce4dda4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023405a8706e172f3b5dd21518766ac8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc43e5db5f9e07f3a66b1fc65609da8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46222ff20539ab2e9e01f5f1c6646009418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7150527767c0e86df036a356441e652419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237f0266a34714a95a0e2b704283498420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014674b9fcfd8ea61c9e1e3991f56b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492078db4541ec63a6ab4aee66c5bff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f21b162c187518443e818c3faf2051423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452c1d1fc69f0b3bf0908c8d3dee551424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931d05a10816324803ad25e019b69c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936abf3e2abae54000cde4d1bd68aaa8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527d44a416fa8c8a26c4176ae09b8e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58062fd4ff087164bde8474b31dc6b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093c80b8e4e467b2180d83ad6940660429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc4879285e2088457c3d06b1b59b5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa5c4941747f1751f2bfdb87f4a9c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e668f915f2907c92771654714d0610432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25caab7cbce120339236ae8ab6d28c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2dd05f852fb17dc878bc932de05b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f0fa5a2a6d15d2f287bf0dd0088df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51ba03742f8476fed07b10f75f1895436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e3b0a45d6f8c1e4651f6b6a3db0ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117004c3b30e4b422a26021586613232438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b54353eab60e9d4ce66c6290cd26af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba5ef17d704098eff6012e25b0ebb5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cea0c49d478160591630b3b88667d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38065e48761b9aab8ed260b2ed6e6728442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf5798075931b30546309305b25356443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591deb0405e94fad98dcc390f5592f6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f883d6448fad7148a3a91dbb05d27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e448a244c9e2ef30dd6c202d15115b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069c33186f19015bb26ba9f27644c8d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c77d782e0d1bca9daf18b8e664518448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aee92acfcb2829475c1c2dc7bdcece449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006ab855ca66c6f297e6e9d5953814c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398decdf6b6490a14aad04941a3d22b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c185782188fa2356276152588a5735a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a277235b5ee1dd9f04a0aaaf89b5b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a074ab4baeba8c34250c956330508e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6237c81177e50931c0575f5ed7073bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b7bead46079579a4ebc3fc86c2cb3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9378eaa512b81601959949d314b03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689066cc88c20868e9af10e48b07efd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461a48b8c616a33efc3edceaed2a95b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b689fa5a1c57f0debb303ca2bfff8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1e4586ed4d0604557c6dbe04f47e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1f35bd020431c56ffcbbd7d383737462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbb76507ba7ec10da53504d19f74cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941f65f8a980ec3253b8f3c1c899526464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483b0937e00d3ae7898827b95a24ea6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aeab471e0bc9e62c4adc6bc420926466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc2fd99b602019f18be718cd42db57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d25db877e8287f5df71ea90cb27b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1b0d9355ec918c9d18959e5e70aab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a4841a6bd5fe186c361a86984f89f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471603ee3dac3a4263e1613b913edfc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9c8342a96c0bf0df810157ee57806472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb98a60c581493e273aa6b135b2654d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82997003c6aac2e8ac9a1e6608db6a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e529bed16dadffb857424ce5958326b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20710a5dd6de55e0c313b3673f60f19e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9368c5b0c07dfa50a32fe5924cc58e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a0a6b7bca9ff2c04fd79d67993bf0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf24e9af2a8fc02f299d6de68852d6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707102a9391f74da0df5753cd69becf2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf5b7c9f9b6bdd4c03353530d201d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39ba9f111f5245d8e0cdcc9eb830e6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622a50a196f9519890b9f1a23ff3ac6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54539468a744d2d7243048bc31ca4f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144d8b37b2ff142f7dd480fa7f91add485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514072c2934f90b4cbc8c14c5a960c4e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977e89a8810c01dabd1f803c6b90015487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb82c2fb614a7e6e0bd0fbf1e8e1f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabec1b2196f401dc3edd2f2caa40f22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e8794f585c47edebfe07340333deb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05915c298d8b98e1e7c07e67aeab35ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43691e19c94f66a8994bf36a6e242e7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa56188e11a77314a640fd63a07b7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648534c4502eaa4adfea4e665ce2e116494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2818845abf45f5050868b3b68227d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1b258e37851878e897b609cf26395496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d5fa9d8277a9f31ffda1e31ff0159497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625178cd09f59cf9827f9570fccaf74498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba34cbe6fc52cefa7d057da3461f80a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f30172215bc69c8bdb51630b578d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b4440b84b358fbca643fa0359ffe7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5cf3742a102660e4cd0edf929421d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2500b2d8772e2d8a7a5fdc559f923503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f5635443844cbed560c44dc894a89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3873609f87c21b97a5a6826270981505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b248a3894796d08c240dd6c30bb8b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f1d1947113117d0e768b8d8b8b1a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1811f5e282d7c45912f817ab6f257508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092e2dcde99bce56d58acbfade3dcda509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaf8216090029d6229ea7bd4799828510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe503753a6ce9fb31b92d4e866e8339511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becdc765b739417aeccef0e8c35efe1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee86836c5546da2e3eb3ac906c5dd9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f4031d6ed4482f78de95ca3616ade514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a20abade66a15ee33615ae22b8e02515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1e4166f78d5e26d436c6eef9439eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e905951c0b92a37e3ce5f01b9f6336517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19559e438d6cff9214f2dcace1cbc78518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ac275e1e54d1fbac9b8fec036571a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d6cb4a6bdf0fb1d482ff9bfb4d358520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05abc97542248b533ca155d1997519521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb31a74508c229f0aff49aac573f0ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a645b6433a39dae3d7eadbe157c19fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866979c5d17392aba2e4b24c8295e2c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9f080cc1494b15f3aabadf461be76525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442be4fa6a7c333867f702deec9b9a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb35439e6875772d52539851d98d289527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567535640299f10d89b42e588fc9817d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d9543e239b4d94a0d67f63c83f8e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdda8b0af749aefc7d3c1c21df81851530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d87cdcdf5afb4a6b9eb75cdf90220e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e343f4621cb6bbc9b94d29ee075d41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917fca4eb933b2658b03a9b48ae0a8d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffafd3231bc76ac3a900b13d618a720534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609320095e14f446ccfd00dd8d2bdb75535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea86d5a5ea81e90866aeb1d0825d99d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d99d3b57ed420534a03c196f82ad2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3060ed0a264094b0b1cda00bff348538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d6013fd7fbde725caed4b35ca0fd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0d3d40db6d07da77099219d2dcd4b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd3a690ea699d2e8f85d12968e6706541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1034f5d0dbc3c115abff76a496dd24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d46fcc7ee574fa2455225de0668e7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dedbe34ff09675b6c59c438b5e07c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de15fba6615c4bc5f566e2c5f29041545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ac268cbc25733cfca78486e6b8b81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b07da196c752a676211d19c91e61c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56171a2c87a0bb027cd7257fef337973548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e7055823bca12f6621e523c7d8ee0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f09728626d74fc0e78ed99dcd4b116550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfb8cf27d7a96e761acd5ad9948c86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a913b36612b77f1966508477932b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c35f8874a42cfc4c17c2c8f36f1b9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e6431ddc57a4d0ad3ce3e1b18108a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2aa23b2035b329ba3b4d032c61d80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5bfebbd5de354834767f4441d5d4b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d51b28edfbb3650d7b266e42050aee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516724cd3cf027dea4995a34318766d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f370eb2ceb8ae826d942a7e793575d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1032a146205644de8039f9f36e686560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0be1271bff063752bbe80d8a22cc14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56876e205d55ab447d76364345f79f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a18c80abfd7b1c6cd7d1e3f21c2e1e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e296e4fc3147c43074e2a63122d22a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d5cfc569169dad6dae1edbd30584b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda46e5ec39d6e73c57d235a7cb1b0c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bab9d29df9e7b509f8a93015751e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395f666bcddbe20305682a1d44177fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11d84b7bac160aa51474d01f9c8bfd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965663e54807daf92ee244cca5818849570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333010da07824037c21713b92e0c996f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8530072c1e5146a92804f167e9c18b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427f04558b3a4565a61b670a23b5b75573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb62800dc8e00dee0898b7508ce198c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb708b3a994be9c1313710586c8ab79f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674f05d6580178b35ec9282d1d718e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b8c566546a81ac9afae1a40c63030577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36845aff4dc4eb72b364183bc266f0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75f43172be97951f24f24750dcf825579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd06f9779c77680abd34c658a7e4225580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f657c16752d515a68acf449cf64ffe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9bde010f3b7f0eee4875fb578bbfa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643998fe235500c68c872bf6397dbdf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46143566eb6bc25090364ea1053f4e4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b236a2562080d0297013be1a7f4787585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6292c1bb729e699b5a9380a6a2bc2b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51ab5a3e62bbc22b3df09f16ac487e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a177449cd2460bf2c2ad41174016e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399e7468d2345245de3f4583ed6403a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7481bd19250dd71d1154a3301412d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df6c085b9b904f2e0894e5670c5037591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61934120142baf3b99da551b2732b43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8f328b928a1a40f36bc33efb4552c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15426231fef5e384a1118eba4ab00e02594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4575f41a77b40a2f3dbc69026190c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f49168691f4c6e9e3f83cad12b4e29596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9b778ad4a4ec70e739875fba9f7cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cda97c88c5e1e03fdb24acb88abce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b056534bd11c362b2849ea70d1642599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fa59c6d46f00453c14b4c85fa78fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e0a5d492aa9022e2386a36aab0603601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8dbc483b9c68c06d0e30ea557340f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333258f7ddcf064a27c690a084e6a6bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2aabac2549b7c7f2e3ee78bc44adb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aead26f82f99bfbc245db2a8a1e03a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff8572528ee8d61321d6b452bf9260606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a7fd3540cb69a72fd4ab9593baca6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc30cd0630bd681ea70ed9be9385c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c787086b3f8963c6c84cc4d3c7d33bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a61c47daa3fdf6e32fc36cd485bab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633fd971f3f621a37cc3222e20d4546611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93355d081255d17332f9afb7440171612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f1e6e63e3dbe7d0edd2592b4af85a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44128e917951d2d1cb6b2d2d5f66d9e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70882d892edf1b0fd4abeaf0ff5cf2ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19e30ddf277d90bccc53b814fc3ac9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b72181dfa2912638586e7a171cd33c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a597c919e48fbc2bb427320c8432fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691e4337eaf246f67a7faa0e9237c34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df2ccb89b8781837feb86a85ddfec6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f056779c6116c342b0fa520279f3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119020bc3e7b74e0012905f1a47f972622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93797e5300fd8c709b2c578b80900c65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445cd8189a4023ee382d4196c070676624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4079e760a460d0dd8f8f081ab851b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0e97333196e3e05c05669e66b0890626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b1868d0d7830298e65e04b02091d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57803581d9b8e19791db8269484c6e19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a96242092ed44fdd4d2eadc8f10d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddd2abf3b6785f906e0dd8d9a475b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbc7cffe09f4c9e1204ba11da9188e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88022e1e9791553f76565b838f5826b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a3e0436ede44b7a50c05776283efe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b1878f5db9767cf712f8c29f4ca98634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b389a1440ad5b29bc58f14b2ec8ab4f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0993e651028f39009f0ab1d8cc4c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde4a215b9739c34a702ee45d457328637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464dd6e6969142d8226585109063523638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0ccd2fe37787f35784c7d093c8f9c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bb16c9925e38b4a6d56f760d4aedb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61728b27cc3df347a7a47c37dcbdd4d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ff3e12e42608ada045b5951b83dd4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7dd41ea0c65de8661a2f711ea1e2b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2507c1d539829aacfc4899f60b9d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3edd42b36381430e1e2322e9a1562e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c1f226fe920bbe209cffb136c77b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45746e416c2fa7bdabb1605bf7b9f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd4904876b91071dbcd37a138dd817648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c58106f3a060ddfe6a16440b1128a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a4e85e7aeb04b368a9a5ef8707c50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992d001603aa75244b4f02895d3c266651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611db8f3e57e1345b32ef7fbd747ade5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a65ea9157260433b0d9e19bd7760e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d19d279416d79afdde7d77ce81465d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5961e6b9f461fffc59ec2e1572f8011655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00249e1f68fa88e0c1bc1b9570272376656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433861cefc51e3131ef9d244ac89e01e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e076df30b38f8555c0368292f82edd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8fc9a4a37cf8538b2d5f406446fe5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5e4e687e72375a63f3b5d252e7e37660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373f5b69c1a31eaea5a8b00c961b74a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1350bda4779dae6c4493e981d66f595662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272918ea8dab8abcc1e052beb708f99663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d6a4514d78a4f33204d91a32e22bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19f75f3eb71909e693c7ca66cb8021665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebeae87f87eeaf1e4ac4f929b97eb1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9641e9b38ecf5ed67b34a45db41f4b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260842f6901462d145be7b03998b9cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6295b0456dff4b264c4d8e9a3aa4f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530737f18687ed85867d9c13371473ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593878fcc2d43ca309779e16ce57a953671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c3c0ea9ed7b722dd87063e4add09e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82a3f00471d597a5c502271a0a76cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0beaf7f2012e328936004d3b8a6ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2e3379a241e1d92dc66a52281d2d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a109fd68b44f5cdd7d14c3d083265c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3421331d78de915c8f3e4fc46d9fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b6c83e076a2091484d713e4f90ed9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78659763654df1fdba6d291d5e8239e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374e571ee644b417452db8719ecfa09680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98c8027e70457e4a804af056609521681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffffbdd4d14865eba656dcd1ea678c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e117c64ff68f67680099843640ba7a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fbbf54061621bf48d6940b3750c36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbe216ccbfa6cdd453af720e397451685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddce2a7d0cdfcdbb2b6e37a13b22c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71a1a77f8413e6717ce44058aecf67687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628c70b02b76f712ce005a9524529ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261014327ad6727047d238eb94e8865689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826497bf0a508d8cc286bb1198747ff6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842e2f4b03e7ace079382896b7e79c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27268b103798d5793200e23ce1e9a2ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dc483df24148d80c66321e5392f0f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533754a5a47d6f3feffb56d9202c61c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29678b78ab43fd6dc63d9b5b8dfa014695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217ab0e3f68f72d5ebcf3656acb07a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c65d96b2151ee76a7fc10870bec101697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755832bfd2207de4a72b48d928c24d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7507536d88cebe0eed54a7df1fa0b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cf40a1d5f7baffb157a1ea127001e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5a06c0c44af563143fa322008baee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce4d95669b7c5c428961fbb6b1c3da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ba39b2a1ef44a36d477c5fc6dea0e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf530eb2352e5fa075c36cb25fc9c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea04eda4007b0a5a6fe9dbef890739705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048b194ba720e98faf7fec8dacf8769706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15dc56809f42ea0f05d9c6dc40a37e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619782dde3de4d51c44a45b997f6b56708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b202f7434041621bd5d110fd7c756e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8710715c7a5ea45f41a80a4e85a07f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e020c8c7bf5a1dec46a964a2ca02c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a624efd97761581ac3e6d6a78d82c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11971392319ae52dc28dc9ed32cf11f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf11126a04437d519428d129f0e77b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2c4a166f49930f59288218ee38b8b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3214f95e0080ebe7c0ac956f93e39d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47369e33e13d6c0c51ee62b5816f4631717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8cfc388fb4175d9516eaa03567e4f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c02a7eeb3bb404427d2fc6dd66820a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384cffd1061388a30b37c51f4e569aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5813f825d02573ce1c9639917ba68d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8910ad7c9deea2dc90774a4f977e904722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4e7aed0a120485699f36ec6f0d968723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997a1fc3d54b255da9bc3fcc739e197724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6682965da9c90659b37648c56e2e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cf6987656dfcd363aebccfc675af2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737321af0b2a011bdfa62324409493f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62b792d3711ef2858a1764ed36cc11728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ef70c00f435ad4004f827ab729140729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09b8a235310d948e1a2060e8f6e46b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359018e15d98610f55286bd15ede80a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852a480b145128435a3ddeeba4ccf1f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f90f6a6aef7070bcd610af7bc40376733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f98797e232ec128f56c67c3fa0335734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942d072b2f2e4e85ec72996ac5fa3d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7173d9c7200b305f0aa837d128d2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d347091ab882a423afc80ea6808f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111f1e944781b8c54fe1bf327e36044738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0e0d9c32cc303a2be6c47a1b9ddd0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d76c790d7aeb8d1228e96570033143740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe63a36da96d2dc249c6ffe83a1cc0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147e40a1c93fec76240b89cb7240687742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf658247c2d3624d12dce40c438beebd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd71ca352c3dfe105b050d8ce5454c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee352f50aac7540799b85b257939c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a031c944bff8189f5298afee11e0291746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63bb43da66940da65e6d15e238b473747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11999b8b501f6af348705857419567748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2451fcf57f4004cb26d687af91b198b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65693a6baaf58c89935e1cb9f9d9853b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ea4d891445bd4f10b0f6de423f542751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd483347771d6352b57d58ca4f58e0d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f08afc3287dd8008e41ed05135d73f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edb54d61d4379d4697dd3a9c0d122b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb3cc661f143e05f7dcc4fe5bccdde755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e27ea75e8acf986f3715369aa5fb9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044de3bcb52bbcf16a8e7350d0b4f25f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb142d26e9566e6e884950dcee023ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a2982843bfb0d2512b0f86a5ad766759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c78aed8a956de340170296ace10eec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc8aa7d75dcbb98d24ef3aa00ef11a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01befde1d2710d58c79ab03a68867ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0e24b2f491434ed3807a22b4de4a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3326a05155f335efc30dcd3aeac0b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc1758e031a359f13a8b229ed13c3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be9a034722b3ac5f53d0bd1a1dbd317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9de2b14458bac2d3b5e1e6bbd8a398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720b9780770c0ac37a6cb0e2e146b699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a50a69252ad16dc6290faa3913193410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5e385f555f8372b5b5cd702180da111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dee84820926092d26f8da5e5ce96bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84448a6e7491b25427dd9a0d156c3ad113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c10b9518dd0034d2ea8870c9848e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf274419677161a698472dc4ef265aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037e4e3b9c3b10db7fe4119f0e2ad9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d75558c93a2859357da791ac33f2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459ea63dd08241e6d8f80dc41aca6df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e52c05384fd9a1b572a35dc05a311f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49032a07a24ccf3d7701da0cb88bcd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a58d59dd951191c1cc17bcbdd302021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb766ba2370aab290a523f9417aa8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed38f53b7b1f2f5c721c6e99a1046623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e432d1f1ef597e1ef165f7eebc64d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644cd43d34771009e999b218db6889125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3423fe692ea73cbe54011c45914a10226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1c6bf7eec50bc707df7d67b561fd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecfb1647224441d62c057bdc63e31428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d8038952d4a119c49210d35dd6a1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b50300537958ac51e08ed1128b8a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aee2c07349dd715308998887259a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d7c8b69e9469f9eba1f7b20f287fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc223a8b314a7478a5f6409158b82b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8619480257b4e9fea3da53e61e72ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9c09de5ac9972adb128bd15946b0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade7320d1953553c73a24a386250b2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a5e919252d9e4c190740ee009f7c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8ab1aac8c1b771a356b160863a50938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724f217f2ff4785f03669911fbbe50e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c509c210462c439eb2d86a6f88e0bd640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2109bf6c43c8dd2c4b357a8c547fafe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb47aa0a457da780b597aeb9504246442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87ac7d5eef8dc64a5720a79c69c42943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c3ab9e16a0d651bbea03f342747fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab816459ee8332a2d5123ce87e795d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee67ce0d6c46f7ded819324f9535b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efcb5b862e48b6304ee0338c1642ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f22723789852e58f2093d2b41d2fae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab17195c86624f4cdc74e175591820a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac16dcdec542ec407827eee1aa990850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439bde3ddcaf90164553823324afdee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2f0ed3c8c9f19fb26e4a014572c1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1f4b9d3d4ca83573bb6beecf0ed5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e16c0d1b43b77b7ed222ec8df0eda54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85460f7f5e891692d49da72f7afe7ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4fee1ec638c287579382cd5b12e0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832a5164d9565b89a144021dddced2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f18442fd90b573cdfb9f0898aed71058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3690fc5872f3f8c42a7e85554fe419859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a0a80982fec6ca4313601ce0e565c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a6bfc0ff2446bc57bce6ab41662d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cd9b5df0a6baea80916017ff7205062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a20606d07d65bd79d0f14d5aaf33ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ed33d4ec0d7d464e77176f75c048564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121595551c1591fbdc1f6f74e599489a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ed83810b2d712109dcc4aed04c95266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2f52cef0ccaa0cca9c47fbacf3a7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5414f2f5d0717e651ff16ad18f182068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf584349dceeff59ee558cb91c4e802869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a82db2e76eb79bdf114772f58cdf470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd3f546b4c7172c6cb0e64415c944071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f3027e314070a81893384906c06eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677cac32be5155a0dbc5382edbf09a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff78ea48e13e1cfa1b4b719572d8a2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c8669fa8397d8f02c9643de33f49375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f75e764916e0d41f7c2001857cb86676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175422aee88d39a79cdb7131509662877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34291584bff121b209d05bd93b8751f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69635a995fc6b3432d537434b62e18479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05781a0eca824042232c0f8771c65780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11717b23dfbfb3633d845731867d6b5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e0f6d92d83ab76e37fc9bdd3c43c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687938c8d94e67c1aa35602659254d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76eb970bd151808a79c87b9d1ed1ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7028be29951cc1541f58c111045f9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a8e41c7c57347690623e0fcc9728086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843c1052ca199ce82573eee32ed687287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477a22648fc3336f2673ac59ea3dac388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76242385f4ad39afd676e653181e1eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e559e99d17749ac5389f901b31cdfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e0134d37fa6f5d10f6a1bef73193191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9bf647161ada90f02c15a4f37cb6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc36ff47e5ddc6661675534980c26b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4bf0a3f8d5f2652f42420a70fe92094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443bbfe104631e026fcde6c54fa985d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd57c4a88d5f50936394646d230390b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583a2b58854fc618e782b2dae19032797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f2274c5cbb1753457aaa3f62f891998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fbf96b322bb26d42f6f61a3d460ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e22ec04f9aee96f047e54d876fad1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97758b0d84088ef32cb06ff4b4a80eb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7757ef87a6c812ed2d9767a35b276dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101551ff66f756faf82641c62e39c40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d70a811f5168c3434431264b33a529104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaf021232fe144ffe11039c57abe2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999fe9afbadac89d19e9883fe5d145b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1d23c35c255d0dd28c1cab21a87d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbbf2d32d5076fda6f76c35093f6cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f8e6d95a47ad6922925b010a074ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68374bcf5f14a07dee33830f1042af38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359286479342c68d2a9c0de96d25ee7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347108c8592bfd6ff056b7769e677ed9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437b8efa8688ecd02ea2fa1d4a5159f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f92960e3ea4c9ef841951c4435ff00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c1e00633b92dcf927f588e84a3715115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019eafa2f896f199d156c8b3fdf200f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3270c2e93f4e3f869f6a392d823f063117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973c81e7edd57d9195da1023eddef80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04747c2db51399d946640af48f172a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd855bf6eac66636f04e4b33fb29b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cdc2d652f73f998797f098c1bb35b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782870ef4d62b0cf21bf652fc0cbb0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94ce40a78a3e322371e57f6035f1d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22129e4bf86b1d91a4d7b19611d631124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07f50cfef737e6e5891b9741e4c426125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62e7889635803bd5a8df7988b1faa7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b621a16baa9863b06fb57c8dcf36ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa0b95e33fb92e39a143f9707f9a7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f3cb90eb050f3b69e7e3a9ead1978129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf083b04c023466ce812ad531adec4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9143f04fe22697a2b25d533bbcdb5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc60d26da9bacac6391939c190535a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673eb7f9bbcbaec89326e7ab7df0647133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5222e717f5689c7e337b742f9c0d0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82043be40211e9553c374dca59f26a5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d16dccef0d47c0e4dab69d87dd390136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfb96c51b83e704a2079b12a682920137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312e796d53ef071e6903bab0d751599138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57968ae41798eefa7a5c505db57604d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2990899276ea175f57e951ec7785fde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e556b21d1db8c603d877163aa08ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a322518d652f6c68d9e2428c0c39e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4196f32f7480e294ad96f223b90e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15013d35e598ba3cd1cd1f282cce5474144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83506876f9d793749ee58b57757c8cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702848007cb00bfe8cd802105ca6576146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9ae306774b921931231117dd2c321147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24d3be088d8c239b2542c41aa40ba9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff5ff1337b6eb36abf6123fa17d471149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707f13b99e6087a4f43a750f2d85ef7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf0688463730b097387e0ecb5a06ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b963e849d8becbae3397cfeeab6dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a437d4c77b6de9c499389c0c373677e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762de85804ffa157eb2848ee6b4eef8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53597cd77a5b9ab0ccc75ad5283e2e39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaceb46dda982080e76936a85cbdb78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c4cf9a14590e76a43c542f6409e47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def931f3eee17a0f04765ec95228865e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27496b0e7bb27367c0fd720bb882ad7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc70fb5c373c537e68de099e1c90e67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ce3ddc567110fe3b793a1c1b56154161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4dfcd67e38e41dfbe988036b13f7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca398f197285333399ae6ee786176d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f89f78d88c7dc322d257610238e301164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23237b9ff169e93fb214f23206d9a156165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359780490d1cd910a60578a278fc93f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332829dd4a2ba104276499112601b413167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01fc62017d39c123dce3925826a6ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92918cb1a3636504d3eeac99538006db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d66b636bd2c53932508ed4dd4fd71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf185664e85cb9567de8f065dc9be26e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76ff9974921f7797be32fbe2a45046172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff53aed3d5ccaa7469a8f0d45c2abf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2a9296a09875862111aaf489847c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25cf5162373936eb6b75b2b4012521175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd7bc30c9cd53236a816805aafa0a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67436f59e8dad9cc13d99bc2c8a302177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853ed7fa0f62361944086d9dbaf8b72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ff31b8eb00dffca1e4e7248e9c08d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf6817a0b90afab41c5223db287ee6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99786fab67d759ac85bd2b0817967fd1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e492be2a439c7a35060a89bbdf3ccc8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f370df11f44e4755b60714cb105f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ef61cbbe67e5899610c95bcf2b4b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1284947ce0ea636e58a07e8ebe22c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ede342934578cf5fb30d3f7e93d51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d64b2bae845d7d3e47ac59c36a5196187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc4edfa235801af38007ba0851c2c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e98f8c24f415e9668bf82f63f041e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0d61853848597df059329a5f1d946190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0458338960e81f9f60f6373638353191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea26a9662260a113ff9af2b68ccc1d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7a562458818ca18d11e438da4ad07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763b22eca8af9e4adf231481d607935194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4d0391f09e33568c23292507b83bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4e9386a0d119835f2f3a055e2db5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0a44be7f1c7ceae06ac7b14688f90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc83f426af4c7241d0be479451b6d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf92c1de5890dc5ba5d9c2d8623b74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976022e7485cc2978b40d07bda4741c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a02fa14a161abf1d9d67195c5091a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55171b469e2ce5209632ac399dfe5006202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983b69570882e2c93dcabb11fbfcbda203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fca736b3b99fe077409e13711e8569204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f7c5aa52a15f96c86700bb9b01fcd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0284c480f1f7ffd048e07508395d0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471e2f1ff4fd93040ae42f91d4f7e4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085ffc721d5faebd5e9115ae068b31d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924573f29e5d99677650c7939d53aa5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8865bdecb681823be376fc8fd100a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94148160a635a610f8f41d325da0fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afb653f9f359ca5a2789d24420b88b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da99873f528dc1cdf0643d1b04c6eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0ac4c7154ff18807aa53a1e169382214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f942bd60ed4de37e781aadd0134aa9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff0c03714e769add01d06fabb8b2ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c18bf9344b24d446f4f2d2cef6709b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220b8ab11ab47b38ba35e48cdd35b0d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bbbba4bc8ef4aa00db98ab877c9f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720a7b08c128ee30ff08b42d6b0fe72220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9283411272b63afe0d044780c0075b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07546d3388ec73599286ce13e3c660222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a201800b6e1554de7ca1cd78ad295e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4f2e3b5c5fbc4b74aa383b6ca96b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a808772c187ce4833b163d3413121225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ebd83b26bbe524405fd64c963b28d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69767a102632d70a8cf4439709d77c67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576135c02c8ffe44f400af02908fda49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9791d5a46cb7ad57b56db8c1d23da39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1c62cea783df1ffcf1ed2be8c4c55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f4132984c46723f1bc9fc1ee05021231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff647dba5d6468aa7cb24bf77e3bb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b737acfcda64ef80069aec9af3747e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c1181cbc874fd9417e8f955f5e7bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea994a6583da256e5c42f24a8f1c03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673481d2e4641e58b57a4134803ac28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3154116d4d8cc587cded1e9404c90dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8195c23b9067e7414d598a29ecec51b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666f7f18b72f425a953cc9947551956239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c5a4a7ffc6a0a0969504735dd5955240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8e678303fd62ae92510c1367f21a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889a4ba38a97415b303f8ff23d2671b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbcb0d1e7b597a2fad35e5c472ea62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9265a7825de4edb368dd948a46981bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d30e167e5ff31519d1d952cc0df9a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2211470acdac2ede603906110d4ada2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f387d35ff4a9db94e55fac29a176b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecaee4b5d1e495b719e1f12eaacb1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab36efd60c8e1fa82e4ae5bf821148249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e6b3df023a52b09f6e9a098628372250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a5e7a198a74b9a255a11a7a7fc1e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a81d951fb44fdbe793b2fb7e8cabea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736ecd4ee980db23741675d1597f938253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597d7ccbcb3709dbe91d0d175839086254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5475b94e5e8fb7f92138b97f05a0d1c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cfb74170b44979424a5f50204f0ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349cc5e57771588bd735924a4b2f45b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384973d8b66797ace3dd9d8acf5cccc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb2a54864d9f03c1e028d0c7602797259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2d8fddc945ed76569f8627c7b3c19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0c75913226eeb5d5d89a874f64475261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599835065153ef31e4a053825f410de6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768b8a3ffd822c52fa04431808e7a5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6beb236735100044aec52460fd244b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345324788b06022a96afdb8a5dbca07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40947bbf8920ecb7d9abf6dc8d71b333266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374d3f9aa17e077b7e44062db244aa0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364472897d62e1d7dc856b3b0e88e9ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b1d8cc8e14af567180c552f613265269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8452cd9efefabbbeb36f46cd52d1db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0e95ab07568318f4e0c364a0d3658271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07e946ad02c1b112afb8a00925c85f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca19b052c5af440dfc322d009600214273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595e84412b842c390f38a106663a1d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15432a6eafc1647751761fcf0bcd1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21770c59fd516891fdc48c11790696276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c8f329c0eecde05eb9f18db7150db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb1c4d9588c395067f4aaed6a63753278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bee608c51fcc5e8cf60b886018763c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf7c89a0f259dc121134f10598ca1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5609fa20d3b97d3f33443c6a805d057281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ad602e2f5be1baafb1cf7b3decb4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7b1d2489ad0b656ddfdfa31975cfb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a98db1fed0ba71814dd551e6fec89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9c141a5e542a175b3af548cbe3479285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dd7dde52f8cbd129749e7d9b85d3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45435c9f91ff578a78d1487af04fd6b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bbf1c6eacb050174856c737f03e83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4d31ce43dcda8853b0527a662d73f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb841f7e29d7ab6f0106937cd02199290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3616e8d9f8a1f4cfdc4d42de1e193fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c6ec50a909d000137887dbf75616e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b506442359b26768111e6007dacb34b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e7389cc90c04aea1b86f0e43621a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b85c3eec5bb9b7170b0cafc9ef955295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3a75f7087372cacb62fa217bceb25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ffa69bd07f53aef878be209e83973297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6abf030c1a2b2ac9d60107152f790298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb8dc051147a89e7b3e43edb0d97df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b249a46a05d5f047c1149381018856f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98940b43a43f6f8ad54d1a78a53c8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aeaec92aacc3e549a94e7d1915a091302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2082b59bf2a62036eca83a2827019f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32302d074dd8b9980d171333ee43974a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed703b63240ec6dc201e68bc87d35770305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7e0f0591d4d300023d4a5b233ea95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404148700a19e60d0a791c79c83cb02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1808fb32c119aa80ff01077c1d2397308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d34e44b523c8562b5ab11c41764c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f585a05d589c7259cd68db26051a0c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31f074eed41df3e72167adc4f6926c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38298caa6912953f67b203f0a0a58140312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22637f916d0a4d5b90b3572ddbaca87e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fffbf04d8d3bdddb74df7905a30fdf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a85fbe75c7948cfe941c74b4a94a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c23ef71d79c9455eb2a878442afe7f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d327aa4f66ec7fb3f14450b7773af69317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1332ca94c8e2c05732cdff5574b49f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8854e890a2758aead5d8894874d5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb51d7d58af4120c3838d3d1987c78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d781fa360bb6b3b4ed16cc0aa2989fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb694fc98154f0d41e92a910945c96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8b39fb7568471f3f3d684cd774ccd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65832d6468e44805c71e0a0266ddbea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bd8d89ecb081ff83ef84769e4c405325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9135fab7cf36d18f753051a1eb438326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f052c0d3b27a4b52b2fc70aa5ce65f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb2cab7651390abe5bbf725ac843fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e9684d69f20d4370dbab42bd6bc9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e03e8c3480f5ffde210b2d29b4ca13330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811516b6289cbed2c80cb470e56b5304331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b901090d630356b50222a0452a198332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64076a397e8430f9ebd44473c3b4ded3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d97573e7472f651de41480e950573334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c6e7435d37c68f674ce9392c21969335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0637684df80dd351f87e79d3765cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b8042046614defc0e2374419315fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62316ac5d537d5cb8bde67c6146a0d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e267612508f034537ab584fb09140339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80be5c944e9116bcea362ad7386b86e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34739ccbf78f718c1246aa63884d49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6d9c4cf1a3284b007afc09eb53e44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692451f24dfab3807da16d3f2aa7eb9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179b318d778ea33d4d7fd00b10c8146344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e302986565c64f78335214a0e6c39345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c383e05e0109322553851ba17854798346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618099cb59fafeb247162bb05cd10547347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987881c7af7f8bfce5c801c88da827f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd70cdb52b550f03242231f0535c9e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff643d4a7b3f9eacfc4cdbefaa65aeb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b838e82c25cd82e2b62dcabcb05b91e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb50bb394a1a387ba63f581b5ec6a45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa71b9e94116a311d021576754b967353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdddab5b0a16a84e5f9abcc135eec2a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf2c76d2fe4c6b90ba737af13db5ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d07e8b7f47b174ab33fb01b9a0fe9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0069b66c7454d929f54283a09453d79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88296dd527872665ea7ed104c9f4fcf2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcfefb22673ff182682be1b384a91c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d5d345f9c1680538ee7885443f7a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc29f024a73ef3956c0e51d5971a0c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d545b3441aa240b558b02156d271e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656f986ecaba557bb16f25f98a1ce49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae4b6fdfef51589d26f19101605de3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cee4a00044200de57b84ff5fb497a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bff034a84430f566de031f69cdffb8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58708ef129035a826d6c8ccaeaf6da27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5b4c5fc6a1862f871eca8c15c3881368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d64f433d2864928dd8af87e0596882369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9625af0be9e5f0c8affe0a674153483370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eae4e08f11ad83a95977118dfe870d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f986da8d6f326a4b78163aac9a897a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583be77fdc5f21bcd7397adfecf3e1b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60decf6acfb009a7e71e770db5387e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daa10143b57cc0693042727067c39b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80099193eb38cb9a5af8c0bc097604376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5906ad64f8b79f494818b61c414d4e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cda17f894c29de10329ff2565f27d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbc3c9cde9497441698c10ec46c860379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197791e838915061fd320d11229e4b64380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3387906c5228ce50b22320b0cff34381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dd407d0f799454a32a652590e5231382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f92bb776b6bae5395bc3656ba4ed30383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8e114d4cf6ec9a7afab0e081d1828384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243a579697b4bc71b154454abce4fa5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9782e6b3b6dd9a1e197fc8ad42b33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a144f661aecd19e952e52918b32e36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20932514be87464648e269331f223f0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8db85f5f5098a82afa1d3bb1f6597d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e0ec033ce5d7226bfa09b770f5f9a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f55801d2dbac38c526b6b8fa02a0e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a44f1bf2f1bdd750292a6b5c8ffb1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde00e9695d8611cc45dc383f63bb334393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20946d193ba27af481cc84af26dace07394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2e533ffdb05167d786868e75525da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cefc86203429e9b2545cc1daf6b7aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30aebe9056b8f7ce95f36300466db9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e992cdb6fa996699cf8964d142fb8d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31006b60befb625cf88f9a1d051884f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc91579ab4ff7bbcccc5895929c30af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1e6c6946bb879ba7a3203ab3f13a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583e6b7e6ac0a9cfb93d05b3bb59432402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b48fbe63e8958435eafbb703f54b11403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de031251fea41a9c3a2928aaf385673c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764816651392777f0bca21a0af3b264405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa17a421cc37b679100628a04fd90f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347db69a2105b0bc1acbfe1675cb5ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44f7fff8e84fa8f42296a20ba19936408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30468aaf9149d33e489163efbf6ceacb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498dc2c7a85fbe8271c4c4964e6ab3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290376c6458c0b062ddd10b324698fb8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ae5aa73f2136a8c63c1837a60ac72412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f586ddd886875e04b2ecb11c488d30f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f2370d05bb73877bbfd4872e3d994414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91a78bb7ca5cde15ec5d2674eedcb4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d660807ceab3640c261ee9d5c6871416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a5c03b2ea8799c68c5e91136d1912417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ac33469a517046cb5fb369e06c66d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5845e74c0f3e985940739b80160d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78519f5248cec7d45cba330768445195420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36309de1e8855e94e1405ddd5ec0ce92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c5efb6d09133a88c76edf077db2c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c0ad680c56aa17bdb75002685e1cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49db559aa893d9a16678ea6248c022424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe69d5d9ed1d5bdcf1b156d824cae5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f29baf2f534b0a9a0f0550c141f7b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb7d5a68d48d48a2508ea2a481b77e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c6189c2c251d59ba676ee631ea852428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2755334043dfe501cfd204c634f0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b33b1524322e4281480af1195a3f45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61505d312960c2f08dc39944c50d7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8e6330838c9ed11ad905bc1c0b686432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c396baf3c5938474376ad6eb693d34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7ab3a5d67409d3397186d465c3579434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10212e7f43ad21fb8303332f203d56e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cb627d83ab97990942f0d53e7f087436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50384cbe553044b67455048098efd0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47444b4774c67138d4c2bd5802b5011438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0161e6da7b0f70925958423584920e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c419192eea8748d7018832719d1e95440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca017e79174ee1d70e4e4ac9603fa4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76589c1acf33c3e782e42ada9bc47a19442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033ab8994e38468b7e5ad20c2a45627443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f2296f9174ff0a212d0544eacb8cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ea76b12cfc15ece08c7015459fd39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10303b2f24200a7b79c682cdce6a5bdc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37aec64ca82bf734ad6747d7877514447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe5312a3b19f1e8559d930ed2690e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd265973ae592d359e4d5ce8635774449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d8b84d14b6f1e37938ce17fde3b09450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dffab5da14f84456ca155d6b58d7f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd061fc16e1443f2b21a631276053202452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bd24ec63038249ecbbd564d714a53453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0c445493e8e8d56eabcea92cb1685454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda5ce0adc811c4905c84e45ccb086c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e1efcfea88c979755be8e6d1ca782456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ef39c4d9c1b49c1fb06f84d02c9df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ce9dd570b2bff9456f30d0320f5a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa396997cdef044a74d56202c22ca084459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91062c14d2f1a18d50928d8b3d7690b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d9a1347c269b4d7db8f9d315b31b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428829504042d7e7fa98519c3ecf6e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bc7a99deeb05051a10ef51d0b7950463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776fa05b4c2ccf1b3189847b2fce622464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d69733943af61f1e70e0c20055df37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bea35ecf84f855dd3ed23bc6e782b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c4fbfba1afbea5e43cab621f5a2e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb490ecd0a3ca2b005c234f12b1831468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90407a01f64df69b2caec957ce9a24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fac24b4b0de6a6e21a82871dcbd70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44f9c2f368932fb962371c743e023b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c9831933bcb061723c1c0f198a6e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b458d72ef1cdeff56891a2a3f2dbc5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016f2dedf816dec9965224f21a11692474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fa3a9cb74c16db54ca4830d8315e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47e2e53bfbb1f7a05e0579a0c54564476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e8028bf6f3b1a6121e820c27e2eef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cdc5929a5daed6d5ed04540188d03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c6fd0e0d0b83baec5018778bef107479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5a6d359af0ca6c391bda3acc598be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85128ac4df75d6ede490190d4c71eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d50ec6c5b8d755a686148c94a7a1ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa44b1c30f55498a73d0d86b0618a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98caabfd8ae0d24d503eece56df11a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1003b7a621d37d5092bb445b13f816485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947d69d3467ce314e77a872a9692f8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e6750d4aaa87b1d7ec67c2148e28f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c2c21de487fccbbcb365ca4156de6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c889f2beb7f6118462fd5116e8ab4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be819bc8ced9f9f5052256ac9224469b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bf57d8d740a536bb00064effc06a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b50604b7bfb56aeaba4d35612e84ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c234109face218628f2289b0441da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d497fe1931f7ebc22274b03716c3f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ea5bde9654fb3916ebe5ff3e06306495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de29483e76c0bc6aff487d19333c664496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e960f14265bc0eaf56892d68dc54a72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918ea089b13b494ca4f2988512a7c25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c96374a33a104a0fc8bf55768f686499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce0924ec81d786c8d1e473ee72f328500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec1e36748a885e4c3e41a0285db64a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f217c56dac16a3f9d65515990d0ee87502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b0f0e1d47db6350b438a19d645ad6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bf7f529fd56118b56e4275335cd90504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ecf0bb73a8ffb4a69bb9855977209505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c06a7e3e70dcf2dc96bccd22a6294506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b24c914664f6de642e705bfbd565d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe477b0626f18e63681a325e94ae214c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cd50dd270810f7922d51017a5fda2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb48eec4a3310b9d26426c59f7d0303510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819267ae8756082a10b242eeab85216511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf00705c8512bcb3ab21fcfccd38217512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfd42f0ba91020c812033dbd505052513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c438afa55a2030bc01522cf63bf5def514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49fbb28d6e294d42971a0f9b2c92d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a18bcc6b9509e5f62a850ff0e525b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895cb524d872988a1228ac6ef3ba5d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ae08ae4795784f293984c6d397e0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374c89cc1df9ffcdc58b3230d17c9e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ef8db62ac499edb02ab51092c822c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7300800690358cb94a9a019f6bf22521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad977fcc33c3c7d938274e989e797c99522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d34cf29f82acdebd0e7e2901a6527523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ee6cc642d9c110f351cdac71e0bf1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc0f0e80b9b3061e51f8a7b2fd4f2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813af558dbeedd2a186e1af46f207064526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1037dd0ee9c42fb62a2af82c013fa0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305df1229e97f945bca5419366ecb77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba73ddb9664e574e89a82c1e4a6f8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748e5821728b80ff53bfcefb8cc7f09530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163d3c89fbd213987a77264776daccf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1077b5d79377fa1dc541673bb5cbdee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fa0a536c10b45f8e4e238531c90d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca897afa0c424c96a340bb16ada139534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f93222eab0d3056c0fdc1c9a5ce479535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5b63820bc82577fc8b5dbc12eb432536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa683385bbcd16eb2dbfe732a07ce3b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff0986902dad86c9c1c68fe5d445c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411fa4d5a4b54ac94cb59e7281e7a2b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274cd51f5cba86c7d6abc5f2de04f21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862c2345862c2bdc6e510f0a07acbd0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fda22e0e2245e6dce29ace165ea38542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c7c2108435d35076dfe2394afbd82543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac115dba8ddb75c22cdd863b067348d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877842fe089d60b1c9185ff268a0655545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56007365ebf8cf35539b80445b383b4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8229eced0bc791790261c7b38b864d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16770c168c4a811f72f502f4cc3591a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658245675cfd5b30f7865851930b2c93549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41b60336b29980f31780dac42bbce7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dbb35fc93fa6206a57586ac945c65551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97b2060dfdc7d224c5f5592ed0f168552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e29f75b891609ff01268a12e97edd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138c1eed742a15f329b3d2fa2fada80554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20047b2a9e26af394fc69c57c1cbac3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388287dc869e6e9b172a32dcb4d30613556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09176c933e9357416bbecee6749f28ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd66e6beea580cb8e9d465b85efbc6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190ca7e6946e9caa1fd543ccee32eae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77c5cd56901f5e4d9e72cd31c11a64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c5a8012e24c8a9136a2ad16ddc78f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176ce014d5ab1b797ca8d393057ce79562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34379fa5ed6db8cb93735a15755546563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc5fc7f409c85d9fb538070c71dcc9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27d0ee3fa33428e1e510589b7b94b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18315f01db636bb94ef2bf00eecfcba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef2497ff2025c4058ffe79238062bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248d43cc136f08a17a6f72cd67198f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba8bda77d593d14062de2b9c862c91569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc56a96fa532625c7eceeeaa1e3249f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51c8f28b907192cc14d6d9904fa515571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5d54de4e644343e30f2e0564988f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ab6244ad60f9cfc8334657f4011e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d159f9e2e12435a59b288ca6f73f0d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a036e614e663256e32aa1941b8e28b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0d66c8bcb5f02d637b3b203358923576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e7510a840d38e1603b380e3d0ff44577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e05a1ba9918c5600fb53425b3d4c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009807a95ccce12ff8bfd9bc32fa955579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c19fdd9c3687f07e4b2d9bd534f72580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b211c054c225bebc1db8600b51d31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa82dc1a3e187576ecf9e10762d8222582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330307af43007ca2dffa0d6c5b7ac59583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b3f54516087fb862bd14d922ba692584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce290a14732c7495d8f5d7a9f64c62d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e284a7f2126c9a48e2c38714b0835586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebebcac2779d921645a4cc5e02196e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a15226426f247dfb59bfc5722fc40588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b41206660057af7559ead26c611bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55bb72aaee4139cd652580396d844f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733cd4cccb586ddafb11d652c7af37a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e76cdbc18a1f02ef64d45d9b19e479592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513f3d55c516b1bdd53d27d05ccf6ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be1b17b4011d5725ccf37bc6410032594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408a2f7793210dd58a0c64e45dec666595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab411572f8f58215598a68d0e32fdf7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3114a5a07dbfb5cc5e916764e1d2dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e86ef906894c2239f16b8de30ab37598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d43f98b56227bdcabaee5c806ec84599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2f868be3c1145c4b83fc6c66cbc80600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9a9292c47955e053570badf38c276601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e424d745a6094e95e9d3f02357136602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51275d7cdfa1696180f77d609f71ba8c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2fd9fc538a5e99f503bb305a8f343604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a36a83e4cf078239f1ee9859bb99a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cdba86f919fa188e69b43e3ee6467606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f011358ca8b96cbfc04d076ecc40f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340ff35179e12aff082e4546998d639608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b963e7dbdd0b4b3b25aa005f33352609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3619d271a257402d2c34dab4daf355610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffed87052eea71524764d664ad6115b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e056479cdfe981755857780322963612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d04f9c6c5f6244f5a4397b4c1bd05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650a5912627d25657c10ecec9722208614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c666dde803efb6c78a6679b2373e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61219c842665aedcac96dddd13bc1e50616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a28def7c9252ea79d6e2b4773df612617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a21a588c9acbd9f7956b7d1368b1e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122064fcd4830242c6961d07de10f6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83190c0ff11cd872d2f15fa3abeca02620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5c0fd00d3844a515429fd387eda8d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af8e5b38214ecbb2cfed19e361e880622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2147be693289d58ba358ce94e4def3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8a4066eff7f1e581ac183ca4d65d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5519b3ac2dddc0c34493cdce7692f18625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e25c5a8047f8d0efca3e1603bb8e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bb142078c55cbe2384a2ec047c85f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00df4245e6031e2374be206be9bfd5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835004fc1fc6f8943778de26ac8f0ee7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e26635d7f96fc32cf3cc3085ea546e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d71c940a77ad3bdeab2223a414bd9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b331041c9a27394208f305f9c3e4f77632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21c48f2d63fce74faad7f67eaf9629633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ea4e39cfa5dce5d76ecbf05a76d4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc7e1082257a9d22c32a5a7540ea5e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c590759452d416a0aa75fdf9311078636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1818318d9411e4cace25616ab73e95637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e20f5dbaeb8ff775c52b3f67f70cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd34ad86ac8e323d162d1dcbe6f539d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad466349190ee46d2d03eb6b153c21640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d264a1dca58895e106acb9ab6325368641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbe5dbb1d6ab0603cee648e2e80c54642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ab95f926b7dd2e63b848ad3cced27643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766d0b08543786de5effd00d6ef464a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d215c219f6770100954249d027da8f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34aec33a1dba3cfa66bcbec4cc61469646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2f123fd1e75c30fe5a39dd154fcbb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bb2e5941d4bb2bf1ed444b6ba3473648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a7128bdd6b2a8c30566548020a530649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85ce667f8aa21ef8148ad1aa29ec1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e5a0a1533bf2cc0e512dbb97424c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535aaf0aa297a100410c343e9c8931f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f073ecc09cce324533ba581ba6a51653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298e3a9f775c436718e7c9da2859095654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61859423f29fdd7bea7689b9ccaf8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc27eab051625a42c936643cfafc31e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3658e7c75a6424ebab2c2c662a299657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943eb00382d6405a3352e9b2cc8e9fbe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016dee654dd0fdbf797079304f700ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e615d10c183112ccab13422d17709c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f1505ab69476171346bdefefed63d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30845534665c9eaa0fe453c9478ac4f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356ee82f243f32440dab5b34d57165a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d036b36d8b3589abdfea4659a774c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec77cc3ac585c1ab73ee2f9d4c558b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b7a4011b0898660aa5623522933a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783888d10beea5ec57e520bf9f5cd80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1426f20584e2936fd76d952b79ee1c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff236ad8a7b455ce602fbd599541f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571aae9c803a8e51ada6aa35ae59254670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624640acd100990f08d8356b1537280671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fe3502ec8be7f88aef7950d57b9cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f95a95c8044ac5b996c1ed03472c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afef2aa7b15a92f612579dfe151d816674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b4b0fde7401c754138e8e7ca89283675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f79305b0cff3a7cc50ff870726eb41676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08068a5db62fb68dc5d3d2af5b71cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c2a5e29425ceac5d89c86d77a8766678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86952e9054c2779b288aeac22b65f59d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1c6e3b0463622f92cdf2e2cc568bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d12dba271acbc6b0c3ab739201ec9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640005d717701fceafd17cde7a283bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c42480047c6334855ef874e14fe84683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790ddc59b4e669eb127de5ec03e4fa5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f8aa5cb17512a33ea9c90272b9465685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abb35254128b359be93f6f2f712700686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644c67e58f0a63e18b63eb815efcec0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2e7bd7d5fc1b9956b85640d46cdfe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac032ecb35538bb9e12bf881b676184689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efc42dc31dfb20bbb5baaf11f1a7dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d52f5036b4237b1a2f22f1ff60ca7d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099f9a1a6f674aef11abc9d90c15982692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be82432ecbd50370d37a2d80b3680c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1ac1a43ef1900e98b409285fa456f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06433c09466cc857e8da46f9b82c257695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5345f1bd548081bf86b05aa8e45a57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47288b8673037a35eed6e7aab779bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dfc55cdd2c4f368c770ba4d07add6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c817db6b22d6e5dedb6d98c9250b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6943aa6061bd9a4a892abe1e0259a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51884cb00d9d49ed4c5ef703f1461707701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b97cb90128af15fea1134f91a55e49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b14b6ddbe172fa8a1b5532414a38f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede4b8f0be163715959369932b9c9ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59f74db45a27e7af7ed198e4735a6a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b3a06444c09e91e51cb3d0fb23781706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bf1153f6108861129cd73c7b13e90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd97103fda04b9ca6b3846878e024ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccd1f49544c4a023361a95f8b595a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07639407075502f61f0b282500216a19710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfe037f8d72334b4aa7655ca981d2e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90028839182e4305980cbe76973328712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadc6e5616dd6b01d049297cd4ccac7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a0833b52370713762df62650a69e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1254a6a8f91019c886906c1b7df4ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab9e4dcbdd7fe2fca76ae421e4a776716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba0cf3794e09342cdc0529e9b21080717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747baab0f3940e2840937f53966f290718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75bdd4f4a224bdb5dd50d1f29a36e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596c080fdb5598aa71f7390c8313bd0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4132eacc20c9b69dfd1297099aeff92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1cf8021af9557480b6f4ae0553656722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ff22ad7b69f59f5c3b85711aed260723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f28fc09c2dc187de855ad25f68e22724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20562e3cf633349c573fabe03fdbd581725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb1442c13bc52f4c8decaae70efe59726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a627324fcd3a99fad10fde6c357372727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f409cb5613a4ceb55f3e42f50273fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b323e6da05f7397defd32ab9f9e08729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544e33066243c976f73c6e44f8df64f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c490bd5cec1bf79581102623a635e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9c5043d708c48852d98ccd62e8c69732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8943fb4961588836df32103308d1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173f2db1e8225e50cab73bdf4803f09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2afba7ba33c9fd1001ba62bc95be6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf26426b6b0350ad356150494a707e1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0524bdb4ddac90f44b750bb04c459737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80887f78ee4fb49fb37ae3147c387a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa32b576807ab314ad6c55b434afbf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03d72284a97251ca9e227c8b165d3a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbf5c066652d6c72db00041a86003a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52828c72118acf2383640cf52f91bef4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baadc77b3da36ab0f8df06a0e20352743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d18614cfea8fba81d581c0dfaad9c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b0a0faa99f5e32c657d21d8512e32745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af891305b176883a51f987437735e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577321c8484ff1d2c755fc5baf140573747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dcb9f4d524e4c4d55b5c4730d8acb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04eb401a65789aa0b3364114fefb2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8656df5fd82da656802d747cba63ae5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7196ebcd8f5ef556af15efaef6874751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06506cb1decd14ea08e6c8c56b4ba1f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0eb234cb6e293a7dcd3639095c0f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eaf051ae09d70c5db9d7c00b28bf27754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954966bee943a5ee0e6810d4a2366636755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b61eb789585366d45607b354554645756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a840dba2ecdb7edfbbf3f580f113e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ae6187ba437d4a679d77682df6cab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f0facd70988d391480bb9bf4f2b81759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>