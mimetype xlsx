--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c516d4ab3ebab0d9f42ca715680a8221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370183f3f0a38e4e595d29b11086d382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c7cf7b0576964e266989b76fbdba43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d66507ab650ed5075fb1ba306ade64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de440cdfc8afa8397678b714080f2cd65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd30add1b5947023fc7bbad3a79410d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521739269f8dc4525f01192f996c6f7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543a48bdaaf15588b445d58e2425dc68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42b2a7a1860f71696162bb08666f789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d036c59c596c5b3f3c6a176a9395d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f092f6ee60b1cfedc5cb3f9a86c5ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b829935b0f92f00cefd0c5797c6226012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a3096d056b5a653abdf33069fe8cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01959874b785b264a667494248bae414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fa891c7e07f5ba6a2e2fa1ec9023c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41668f6a05d9e9b5a19ca6fbc97f0a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d03257436c0a1d9c9af7d55bf3d8f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032ea0604470a718e4c207ef72aae0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5dab097c35422507dc1c523e79ffb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea71aaff85f90f43087660005d730220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e6627fc05d49a9e22200e8fedfe6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a453edffad191f2bcf73a7187147922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fada51e202212ebd546b5e58cb05e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c9ed2548dc74297ea6cd0525b4b1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2074efe5d5c9c52ae546c178b7065125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7e5acfa026ad6e3c8813166abcbcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cf11eb33e34f5e67cb1b5e67670d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d260be2219bfed8985bf194d4d73b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac6d4fcb12d3d12d71a1c237e076e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e27a62ebd2b511c11fe538e53479b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179dd14d516fc14478ed7be857afafc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f903ef683b89587a1bcee454eca852232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ba52b21a1c33fbbb43a0a3a7f8f4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f293c2992b34b78b6468e14e70c53634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6002cff7090fe44906bd21854f6c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491df86b4aa8764488cfa5dcdad488036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313642bafda5c856388907a273d5ad1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4355ef1ee24d82a0127f4f80964e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4632ce5c1c04d273449041b7727b2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51617637109499708128a9397d1c69ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4251193c65674329057dd1f93ceeb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103e3a204a586e11fe7583b6425280142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28f128ef2eea9d12e19911733f699c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83790fbac7adbaa2c0f00ff6c56b5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2da55e22e086bd09eeb404b5216b4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036dc0986096f0a76e12d58103dc9f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dd07d918f367c6b07094cc928f50447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38facc6bb312aff8b780df3735b49ee848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce92bd93e47c6563737fb4615c89b3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd6e9ca03f67d725d1b7d6402fdf6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1f666aaf98f23cda9099e9dd7f9b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940312a7db17a95225a9dcae4a4ada1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44502a4deba53b6ec4db583e75c797b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666473e0f1aacc30d8418b84bce7da0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afd7554cb315fe516f9c1ec2c4a8e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f7f1cefff9b03ebac7f6db0b0ef3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1315826aea2b2cdde8cceef82021e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e15dbd9387a66be0b83d45b8e483b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83846c27c3a83fde6924ae402311f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34d56b3cda4e9bfeb43b58c10297a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95785feead69eaba362f80bde68ecb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97e7348119a05b73fd0ce971168c9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d20b04e97616d51d15760063ffa1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0ff1702ac3b9aedc0596b871152a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bc3ff003964facc256e877f4da4b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c798c101b5629ca77db43ebec95ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52b5b24380d663105ac452cb5e71b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcdf8c4a3df82d96f26e36a1ffb5bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c78b0e11c5ecc6a3a4626ffc5d456a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b47e19b088f52c791675e8e9f16ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d16e3f5285f13d95a76cfb14aaf31b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd83cb070ba5241aa0f493c17d73f5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c65b1a1892d6fc06cfac626b7974073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad200f5286e95769895ab34a8c7f4fa174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe5d70b4bdc5fd1ef7086e3962d3fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35228d122ed520c396de6f2798cfd86576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411420e1a8e4bd4bd5cceb46251d5a2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7351a659b30d907cafd8187a458cfd578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615c928fac54ab2ab9158bc95d99f1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acacb9633ceba320b8ffe5f2859756780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd24d3ef2b38961bff4e17a605144181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc37baf7050e595a75b256d5847f24a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c4562710defa00aa056f9181975d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b39f5c3b5764b6861e0cc4731e80384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb13fec419b23d5cf77d58662b80f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97005a820cd96ab3a9c1c0d9afdd285086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d39be6d1f5724b8c475bda0169b0a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a290531989775564bce38a1fd9f9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82fa36702496b63001ba4919c9d1b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef051091f6d913af91f490dccdef22d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce54ff1571a4a350adaa2254cb1695091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca455ddc8374a769071f4d4b4abc446792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f75000a8abef23166fd78aa1eeb2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a1caa4cd57ae01eb391961278d6dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418cdf00271286bb21f0d3c7646340d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb498131df6e3ef7e7ea9bfbc55bce5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea444d266b3aa25f75af867b502e6bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125949bb67d75109c8418b057d5082d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62e14521cb35f418385a6a3380ebb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40a84b4f7781ed06a14936dcc13702100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f47f74779c8a656f1e7f6fc503f0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec437e8f66cdf35077701285e8ac40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f03d333602407c6bfbcadad06e1b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4154d85b6b2b2b8ff0e796e8d438f57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a787845be2b4c16689005c9cb4498d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835522fd4bda54e589a4a1345e34095106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe41599aa74951eb2e4f72bee5d7e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31d7a68b4d4f8ceb577011fe936a7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e557bc49fc599f75eb80c90047056fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206efbf9e4893115c0e625d8abc5ddf8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b81e8a14ca8761df39c166bf5fd11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12b57e21a43c87701e87aa524f0da7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc6021bd5626a9f2d2a171e820c5f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aae2621e7f3f1026a424d56a4b8e85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee7db78ed05a03b83ef1ca65ff2b7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4048fa0329fcdbe228168353683c3af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2a08ceeece9fef2a35b322159d30f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d7a1a923f8cbe221911701b7dfce2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79632948db33061f90e0ad89f21d3a91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f11ee00d36546facced9247842927120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb7cac5e23ee89760c69663f04867c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcbbd90dd44ef4d536782db0329733122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab41a0847f6b2e0c593631f98e8148123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2c9405916114b96566e91869745f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c945a37212d1d1c110648cfc4152246125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be1ae29b672351129ff1cf6b8e14cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bdfcd50f9f76c8194d068b6ff3b6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6d0857aae94271b42e4bc1f5f5d3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8171f275d28cae3a3a97e5d1372bdee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8e940ce59b8e17026a48a05fe3bec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e748915b34a171ea420cb05b9f3668131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78a172e4260319b169ac88526a16da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13991d0c6e2de4320d647713df882b29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cd70dc55bae2e27c27d65623e7202134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563c400e61d9d4b3bd54923fd43e4a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23359cfeab1927d0d0e5656b93d3d3eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc21fe265ea4a2efd0971d95ac1326137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3945d06f7c445d8b83daeab20eeac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822242aace26588ad9e5887accafc2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fe47ad7d22398845f75b75ff1d53d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e1e8e94e472cbb6c8637b0b473af4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cce68d532586b5fa7a7294843afc19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8301f0d822f65464301fdb26fbaef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44b974bc96c311c52b2c9123ad2cf8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a781a45009245573d2c0719aa23b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ff086f43d2ae930132e9da457bbb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1982aa1b4513b85d771e2faa11c53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4ebd171e7e9533c3159f19b44f535148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6072de9ffe35805db246a5a36dc30149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c343a8373cf7872352da94385bfc1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e728dd7f001c26bbb1e59b43333a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769a211a4d1d2eb0b92e136e0b348ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57ab375579e7ec3d5973537dcf8362153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31704e286db3a6fef6617bf47345f1b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d866863999ca502c72e615170c4043155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f79c698196e2969fdccb736cc3cd6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5e5f3607834612e7fb7717db4c18a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d62cd10e3ba5fa536634c783a136c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bb37be3b20de37a6dfa791812ec50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c83fc1bedf51a02d9cb16e2754ccf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335626f6860fd577d17c3e47fc615cae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0cd54ff7a99b1746854423f934eb5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079ca408a442fb9de9a2fad0249fafb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bc68e4fa61197a34328a4aed8e791164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd8fe01f7f217279d75a5bda07ce7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beb14fccc13d814c2608d7fb4c8fd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b15191bdfd55782fb816c49be3dbad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5d0e31c9614c458d2c6d7ca32899e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc50d54a7f7f22c597575ca55138a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791101e9cc5978ca27c157d0efb7450170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db625b39a9b4e6b9b19129195d71d4a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a26794bbd78bae6f850ce9eb25ed6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4178723d14a63d2c5a495a590d0e45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87ff7feb29998825f38c7f06d15688174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde4b9e15e15d0a8c6c900c630b1b2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4c4e8c9da3fc64287ffa7777f874d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d2ed8da8f9299ddad1f6971ab0f6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b9f215cd9cf2cf9c479a3fe4668a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5394b2098a5639588034818fca8400e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe6792b8a2888f22e32977e1c661cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099609032e02ac1168a16d566992da6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546c24c7a321c7684f77af213925f5d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975dcb42b7fc0c01b4201a0ee217529183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec8429a821d9603f23c3d79b6bac3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946721756f16a076aaa1c22707b1433185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336679d510c0bb9fdef7d0cea5f2fa6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31721c5e47912c004173081cac48fd5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fb75b1564452078b7ef3166323d42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1f6b977fc138615029e542dc5e0bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be2ee67a04631525becfd7273e5cc0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e93c15379629b48b3e466784f17bfc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50860ba406c74bf420681c9fb593968b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299994d4385dbc3154a6a5b14a9a2f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a93ed28f561a89e3579cacf1c18d4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836a3a1f02ff37e9058f7ea83c3dbe2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0f24bf9174dcea7d196a9caa95946196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0041e886cf88d7e82adb2822fd6941197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ee7e81346c63a29a8748fa5a4593b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e480561be033f8373fbee0dc27a8d01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a489349d71282e8742d11a7a39e2e1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8d981e52f904c931dd8a2deaba745201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8b168a418ddb5e39738248be5c2fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2802925f782fb6e5c1e4c2feb001a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d8aef2e1757927e757a31b2f27790204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f7e98c4840cbc628c8018b1122457205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21f5b5a30ff04d00e4b8cbe009c551206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f5741e3b41840dd75a3b020e15055207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3155c26ff65068fa5bedc37ef7778208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee61e8b5054372f6bc2b1cb6156228209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737157f5e19b0a64edbcd4555bd9463210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb458a8ebd7b30e3ded2de89fef190211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429709c9d9cc8cd2a2a57023ee51c1a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e90872da39bf2bd58037d7b9988558213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf06dbbceecdd2a35c128ef29d067d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6201c478a518b3c502145505c65397215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e97f790c5a2ebb9bd5076288b9bec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a09c9ae4740023e8170fd3e4bf6517217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20286d3ff95b67886050dc189b07cd9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e3cb472ad7d5a2dd1de6b9a5903ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd4ff9fb30f69e102378c09fc253cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de50e629efbd48e76cd70015f9d5ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394071c1949ba7d199edc8af64cb054222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e04c94cc845eed47ee4f208df2176223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9936704129bdca423ef2adee74d9ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177221c129748162bb451f17b6d7b923225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b0cdd0469c45d096b1fc8ab697b07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeecf11962c2f1bbc6e4aef111023a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0540f8a6445f5e77f2c2d3042cb791228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7aa243fe0a6dee283435fc69b12264229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b429f8a1f8c443529701fd44065d6e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a948c0b30d9af6088a3ab3542e579dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82efb7e48d79ccfba83186e51f46bbe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712907f834e2a7fec464b89014b2914233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5bdeb3f650383714d40e3d7dc6af2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d86d9963822d048301e6676ec985ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ad13410f346142a33df846a7dccf3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91e9caa4a04f62b70eb1b4d3659b53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6f713b7ec2321f4ff6f6f1c29a82a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684e27f2b7fdc19a90533b18f0c52f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d444e27541b90eec16235305dbe44ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef611e3d8e642dffe2a1a87df271ef0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dfa84668b2d4725166d464150bb89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dc9b66c8ef0b1a51ee8f4774ccc58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5291cac51b97e5d43e5a1926fbfa564244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f71becfbfcece839f5668879e8196245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6882616e22e6ee0c3786ec2ac3c293246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab83a3cad5366bfdb703b927f25662247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eef9fdf9b9a8cbf09c7c6b9ea698ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6e5ae1c6d6f3d75b89af8b0197c7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fca27ec5593fb7af2f22b21e3f5a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a4ca42d72425eccbe8b839d49c9cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b012e7b3a08cbf2ee737d83e2d2b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12e6c577aec786871cb9e522fed93a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee2391f8ce2869b8bf591ac6602e0d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d2be4ab3b0ceac1bb3b1b24c48edc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd13fcba88bccb17fd6dfcc146e7688256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7050ad6dd2dfc4c71e33a1f76fc0f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7546dc11e3a57cb539e0a15ae67c7dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905b91fb004768cfcb87ad0c4a5976e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcba85d7233abd772f27cbb78f195b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c015df1252f6b610bc7565fabef206261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031203ab6dbd33edb189ec72e1416033262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72eb7c5cd063a654cb1c2d7d76822f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b45b3627ded47bc38c402aaf2267ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d9a61f2723c8b8d582deaeaf2890a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b01e1b9e8015cac2e61d10efb49601266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bcf1919c0daeb7d82a66b4fcbba3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202846b487791619eaf96a5853a23f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5d5a1048615326683f4217083a1d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093231250f22510ad573b97e013c96c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55da3133dbe6bb1d46c101f1f20ecf1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181614f5fa13fd80927901fc6f117c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa612d7bd15dc4f511fea307667501b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85490dff9bce5a5acd95edf93cab523c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936de1f74327471b3de93d053e57f898275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaad9e65f2a9b00e899ccce9185934276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da00373d648006ee56e4a1d2824876d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c6616d775412932db249f191e5af0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb36c99da89e0f94e9dfd7bbfd91881279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e80f7f9ee59fa83828de5136a3ea11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc9905eaeb42ce56b25b9dca04a134281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226384846a6bbe01ff1a5b2d9f99236282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0dcd7f8a4e200f2a40a8033000c65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ad21a8c974f13d5e239ad48c79018284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c8d1d1da9b00bf44b3263dd9af7fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a2c8afc1f9746b371b8c5f9c30fe2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6672db41ca1bb5a3bccb98beb460b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7888aaaaece5d9a22a56f040b31c3e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f548cbeffe78b22f58ab436361cbe9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b145eca6fa58a06e36df0bddd30014b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216014e800315984c3f256273406fc5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43343b2b0423fc0831558db246690593292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ddae32ca900b4f47aa6c023f4e8c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2055b879510b046a9c55c978c7d23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950b708587144e317b939e73adf5e6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d9e13674d957e7e5524ed7bc10413296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091f901784bf2b3b57138918d94494b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046320b3ede2aa1cd95e1d25e7a89b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03b163ac7b7358533517607618a157299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf18bb988146c5cb4f3b205c063342300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27d02800ffbe0d56b635b7c2ed3f52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e66dc4715ed1cfbacdc33958751dc6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bb3d8ca54e05813ca01ed96f36363303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25601a17e9e4523c06293a2e2cf4dae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3dcc74ad04576beab762ae0ec7e4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf386615bebd0c6695b371dbeca8217306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672ae561c2f1f8f82a98f0473618403307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de9d664174b7ab2bcc027154348804308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4114ffdf7ed5cad61fd09a94defc1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96918d0af454a105d6bccacbc6f845c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118ec219cb574bd09c6e26f2ccc4aab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d73e4ed7951cfe15433475bc30a980312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1e112c6257b5a46c613b255f456ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc525bd8b0ba4a2fbe90de68f672312314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5180bb29aad2e1eb628dec40627429d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045fa1ab6db6699977a456c57e7cda1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166b55d7d730e96655bdc08fe0e9738317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eada4ca2ecd86a83ec69a99f236daf5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834cc01e153f2920e061c31089d4d5a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55218caa81f2d1e504b46973115a0094320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd26aa42ab51cee0cddc1005fa54f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4278f4888365ce3e177df615a949b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0ee93251a67a39ceb1aa7c583f642323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a81a9dfcb2840fd2b0d99da0167539324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220120ede2dbd1c0514c625e7e7996d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4db73da0ae23f260b0612ea6118e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20985a964b0dee15e0abee87309c8afd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709e4a96a863bda02f0455942f8490b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc40d25e2c3832392738c6df9d480b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30a2c92616594fcb1e0046982a8edd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44520cb0b749494b519087e89513d206331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9ab5be4a6553e5c16bc09b98a3cda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537568383ed5c22383988e34a432056333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a62659c2f0d5c4ebdf215e9a410d7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d4858100cde28f04adbde2b84596a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7c249ca55e303594f97067780a5b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bf61fd32dde3aaa81c4705e63c1bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13149d76a8ed45f9027b07f3f9fe26338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cd42eb5a9bf8e09d8df6c3098b747339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71b4c86f27aafea2bd9ca7e0a4aed6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac273518cf50c2ad7bbb57930ac997341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b01230d5cfeb679e2fe2d760100e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1989885f960631ad2540e60c20eca28343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c0cece09d273fb42d51ac1c57b4e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97a7dd53378204d5c4869445871e64345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcb83e2d874c16ca43823956ace464346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26cbfbc582974c05db5599edaf1958347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89e7b85da9db0897dbb6a6a946c01b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3e6df5a1e5bc51205cdfd8d2485c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8b5d9f0d2763f47b13787617d1c0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5f0167fa2d84370836b961adc0f5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197832089d855fb8a9e4d0f1c795fd9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63f7fbc34e2476af81a3831d2bd9f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596d3d86db91dd82c7eefc85dd83b59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027d7d2037b9ee0f2fc67ff6a4ebcdd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fe3e04fa05ca6cdb094ef3f8fd30b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b93784b860becd192b95afa6666f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddc89e56d81c2a4b0217c6be54d73d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f49faf348be6efb37212e2e68b6e70359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41b323897039c49840bca1f4e44a8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5fffd40c7fc29b0ae6038a237f5de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4712753923bc9ca5b2c6eb3ce789c97362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d70b348ded68bbfb976f23a752368363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db94a49f7f2ca904cfb04ad3a76995364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12c431667e36427b92522f6eeb66bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5338f1a0bce78cac9bb49e5cfe33f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d74e06f74b56117cefe48325e0330367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159da56e8dd951a42569f4e7d0d2d6df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba2a48848ab77deabfc447d3a8bb84369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae0f1232c61dfd214432b601cc7b5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c76e376e21ecef3a5f651d70379215371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cb0356567ccbd6acad4aec9ee7a0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3ca8e96f56f77c2243bedb06205b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b90858afba2d8158400935daa985d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88885f86b84cf028c69b9543ac7d6811375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3081dcb7cf73a6bf80ac3cecdcdc5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b078c386805bfe9fe836b8b09d6814377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284eafaa4affeb7508240172157347e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14f9c3a973e46814a227554822d4d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715ff5d4709179a87c7fa12b934b0e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576fb85301e7632819e9d76bba827a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd382fb4fe19053a736efd670b2204382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02541461e75c238043c41b1027e0727383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce93ff606e7bcd6cc2aab1bb3783cf8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e973117b09e8c2e6d350dcddc05cdc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c113e5ec7d369392e195663f7f5f85a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ee37d04d7dd091e25620556e12c71387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8c9b45ffe13956702d50865dd6787388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983de106690653d3d9473ef7de1ba3f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b304dada56cecf1f1c98918f934998390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b60c9a0ef5bf2ae1c8521e36e49b66391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ab98ab853150e2872d619281f16de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89cc42bdb478874804440fde74a369393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0194f83ff93f6b9a58532f4d9d58fb5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8f7a03dc287ab63366e37c3f2d58c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1694f909f1eee934add31876c88ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab8a2dddb12ab87e8de99713031233397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d52c0b7f02369b16631e217b4d652398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4beab8b9218d3fc8a759dc52d147e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3516154e0ff10b97a39ddec39e4fb5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139bda4cd7877fad897249f3fe463dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563a1dd089f4710f910b134f3938e47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816380b26f638a55f2a88e93b5184d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed733f97b7e66ec035434cc6a5f509404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7331c0960494f7cad2f880871a75e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ace7332a8dd1eb04dbffe91c428c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f81d5338896ac9a51a3163c276b13c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88e87b03f809167003e78d995b80a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064b38903e21aa7b7645699b27ff7ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816870602d5c51b008def243e83e2ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abae47cec61571d8c95cb8f728b0215411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b0be10d4065c25c9c7e6f2a267d78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc090b3be0f4fdca48ac556f7959e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99232f64161da3d9d0eade3957f10f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690b8bd2c831ad601f6f8b4c6033bf8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208465665eb776948328c3c571a59d0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce9d824c3b857bc6fc15d501ba6aff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1117eaa8531b5663e509657037ec6e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b344b4b5765daae11bb6a515239c84419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322d378c30cd088045479c3f12d0971420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312a3b23765c8e051c11213bd7a64c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf3c590fb586728f4d9d5161c50108422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb749f912e18c4d229470cc954a828423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42571fc92ecc9819a3e9a02986aeda29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837336d70f0e1a70e81160eca59a8f51425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701e70a29241113cc98d7a25623b683426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712579dc3f70edbbb10dac1e0d9cf6ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222683c12f3341c32d8392f933d2292428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344051dd334a3ac3a30f898c7922c753429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5a36407fc1e73f89ac192e7d92021430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623da2aa02e4b1e5479b9c35bfd3639431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda3820c4a628f562e3d8c98f41faf0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe56656f2da4195655f389d6860e41d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ee635824df0fa248a3cb413998aee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91cb8d405be080819647fa55796a50435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cc59d7dd432e3517f0b1a6773e0bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a609b1fcb1e19f36b98fb5c8506cb25437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29b31f4b034e18336244dc96f044c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4abd0815a9a6b7dcd575341bbbf77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169204eca062dbc9f58c337a42d0b43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aa299c48a39764cd585965b377c51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ab5742fc2623bc920a1d2ed68e024442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a185bc8f3d3a1dcf4e60d62e04474443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820effda5fc1c155ec44313dc2e7100d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0575ac7174731ff1f0af3b654d72d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed651360f0d063086dcc9e1af49d984446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13595ed20d1963f998d119702f209312447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203631b64ae10d788d754096239365d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417faf12d840f28cf8357d334c688e1a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5e1ff5657d5ea7c3e10df313c08dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb406b7454db81c366407335a5051b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac269890b7801a25f5b37ae39640b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a3ec002843f473a981c5f8a4d16c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3a6c07e7f7dcb237962dfb9c4469a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79481108ad6e2e6f19be6769417e2b4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff76aa70e5c8941b27ba0c9a2f3cbfb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb205e1e5f5f86c96b47c7abdbc7ef18457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7555a0f0379f3790a348bcf8d944bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c1f8528e1ae3ffa24e9e0b320bd1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f0f62861226fcd545e4f48476a039460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfb3d443ab488ae75b9718b4e3c0bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0b20b28389ce70f0256a2eb2e96c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91308ab1ef622536bd2159298bbd39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777a63b91b5128e9dea295441fd9241464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081e6c10e00c871bc08ce1cef682ec2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795c2871b1f38e73893c2134be83ab7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ea6f2bad9d6a6190dc66f1ec6630f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22e78c5b00805c340acf3cbe00a26a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30906f9324fc435017a652f699a3de20469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc88b50edd2c99de1df98085588b64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2960cb8764dcb8c30dacdccdf9bc2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6c71f770ebde839535486793ad1ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbb92d5531412099838c0e0304fce7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb486d8e4e74bc6233ba123fe776ea84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceacab9995da33175813879ec37c85d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5eca49c02a6f79ba57eb3dcf0fa36476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4e35154625e5fa2a027fe9014e883477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58dae8aad12fba662e711acf93b936478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcf7ccd047ca713d2061bba9e0ff76479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928f6bff92315208ac47c9f1fab9229480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b982f6a8d24cb076a6fc3406959af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b87c3abca4ebcaa186e1c6310bef8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325895307fc940e95fc7fb9786823075483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae1d4ca02764e7c6d23bf3852d8522484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6b39b99310fffb00ac828ab0ed3aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c851fa6f6b6f1f287dee8218ccb3e81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ec27d5c69a725aa1894c11c149931487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556686336f701b6188eba65082a6f40b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6e4c6345fd5e26448a8288fdf38d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65127a52014852f5a732a4a35c3a466490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51270ff544614c132fd5f46c54e4a0f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64221f9f39f5a85ccfcdcfb703be52ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792148740e22e1b3d792a3b2b66d99c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbafabdb071900c197776b7ca5be706494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd6ae5afc93b5f4cab6364b562c274495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac0d7d722ca0ef0ea27b1d555d09c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335572e5e8c88a8935a51528d48ee03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8555049721bb34483a83d775e764f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dacd86d0b7dea6604e72f4f2732ae0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d8e4f0f744bec226d53c18103cdcd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565049b77bf2d4015e332fe196b8f14501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a54f6d3f3feadee325282e072cabf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbc3ec9a35afa9c53a76c5ffafe823503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b23572d479f82e6dfdfdda8b5f143b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425dbf504fcc1811ee5169dfdc20ad9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35405d876b266e450aa0543b4e6611f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503d85165d26e41669f3f7623b82f86507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cc60b84dd4f24553bf02fd370e542508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a427d03de2ba5b5ff347a88d238873509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c9c3a7174f2ce27cdaaad2cc4de72510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d450a07ee79f7ed0658fe93b20aae1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2f2025518c3e60c2dab83f25e446e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702c2ec6d31600c9e0398bab943f336513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f4709e9f522850b859b405a98e926514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259428d362903593ae338279e18d16f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a4096b428b39057f7b7b99585b681516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65ecbe855bf6394cfe2361ac4f1715517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635f9d182a96655a804149c2e7c6938518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e99045b54edf6a8fefb6fe6bd48319519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dee4b90aca698c4555fef8a9b0789d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc1fa4b9ef97aa0b1f03c3614999d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eebad44710cb8cd49ce27b4fdc15e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a99312222e39180a5603819ab11dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c763d6f034501d55d7a1f2c993eb0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a33ad790b126f1e2ebc5858248bb9b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a4248dbdc81de08a6e32554c50301526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e094bb64436069038c2f35cb4195d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d123adaefae1cdae1c005a06663181528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711eb5964e750d9f0ef2d08195e26295529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d760617ec6956760322080c585def8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25bc0cd4ffbf553407c9deecd9e8e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a2a53f425e6cccee750b84959f899532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6c51d97e916cb27b75a312f7d4423533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2a0d49e84d9b1b5cc112392be5c1c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b47800b9e52b8fe7cf47a49a1a2de1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ad36b859638f340f4407f99b71625536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4292a5e35ca14c9d82c3c0bd2dd5897537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20def9ed951bedf615bc19543801f0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea9600dbfda053c0aac231609d0567539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864257709091c68417472f93e1b6c7b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e549ee8f12798cea854c53fbeb9d61541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71bfc3802262acf12442fcab498b09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda9bb68a2cff7e45882c0642208899543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f50b863003385104ec91bdf9f590a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795aebf96c1d3585337b740374381c8e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c078ebdff03404bbbda06dc0e909e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b433ab1cc5fd5795dfaaa43f10eb3a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c89f412f1f66cf31bd1cdee08bc1d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b737679fd5762e5138b3cd2f003b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf51f6b83e2ec2f83594f2a258dee5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04da202b5d21aab64292ca6a91b3f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833812f0ca3dc636daf09433d1546d8c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b292bf7f6f2c5a7edcdc08feb4fc0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc238e3c29db0b695c9a8cf27212b9c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae55c7f9fce3ffa2566ffba07f0a00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2ce058aad14a318ec0de0348adb31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652a9d3bbdeb269d0ae336c64c34a86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930b684e709f345b4ed0bf1d9723ee9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8cbccb186476cb8399e1b4d6710b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1895600d3e99471d688a135f921f0aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758dd91fd52f3345ce2ed32073fb4d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daef6414d5caa762ee91d65e596870562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452a5a090a4caf67c05d1b2478c4dd4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f412b501762f75551d4fc4b7cfed5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5589a529059797c6e9d88d5eea659565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe00b589e8ce23ae09da5161436165f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93aaf31677b6be852e9576c8dcf055567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2497a8efc8432dd3807b01c003a56568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a86fc618a414ab344394c4eac01fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f194c4c31efac94985b1469b9d504570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e3dde9c4479c04629a1ae9a453607571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be49bc0a54ede2b2fa2af4fdcb1f32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e455fd8931804ed8bf88d8190587fd0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d47d85e24f8475a905b34c9f546504574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495279e04799c0a4878a0ba2c18967b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5aecd4962ebec960c8c49e217a84ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a654b7543a9dc2ab589dc2dce06b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fcdf4162a5db6dd736a074d12d2b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38533527277840d3995b39127c8d691579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8620b4e32c782a8203edf50a065484580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b55314126ecf423d47e9051e45d8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7770c54339adf6bca533d9935dd19582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fec26c3f4ad98d7c2d4428f4b0562583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ba4be6d8b3cdf139092fbd57afeb5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89888123d17ffd46f25c849a336df021585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289caef4a648bf45b1d73cb11e4ab6c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962e7f5b293e717312d1b758441a344587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08badb7e038effc500949217cfbc20d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ded551d28554d9a5a8154041ec0a41589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909a3e6e2c48348e842f30731401be7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93beb398df9f18283b9e569e857eb7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d88aa687ffeaab169f42c2beef665592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2524bde93dcfc48908997c8b29c14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69100bc1224a2f08a1f3df53d04355594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6b5e46c9e6a7df048dbe6cea60736595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679ea16e323b386d4a7b0e76552bfe5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72308cd1da0c6a0e5571a86794f9a50597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399084918339ae16c65114553217af07598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95417984c456f6e1f3436ad48fe90932599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27b3ebcd7994f0ec36f61ea2b706de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec2cc073d098e7eaad6a3db199aaea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a4b8d27d9c804a8e0a9ce0dff5882602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab382eb15986a568ffeba2a96bd0262603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808824e1be376fd7c8ecfa29f3023a3c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665921ae179fe9faf6cbd77d78f9703c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60713f9b6b2abe2dec94b159ed2728606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73799545075b578a56c86f6239a084fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9874a285b33e821a8a0a7f6982af0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffba521a3e60a88f989b1d7f5bdbe6b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332ff10be09f6106683a58561965288610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03702f05180db039ea3b3e73a93da0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd07d4b6d2ef88cc020898c418a20f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaf2de7351f1759c9318a3232e92f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fccec0ba2d978e6657d1a18ade2425614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecc1e10ccef891b8bca8e387581b58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27954fc5b67d9ee2c1deac23c0ec49616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751157b03561df09d0994de325e78003617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06358d01d945a5c85f0e1cf2c519100d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dbb4693acfa24a1932e1ea3258e64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0179b1affd7d8618542e6784b55c12620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7b76b7bb3e9eb74e4cb71a6dc6bec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a053b22ef4ae9d07c60a498c080f255622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510681a003b2ad2e9961c5c983f65315623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e54970f937a2e564a0e8fc5cf7bfae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088651aa77c979f966812543a33e9974625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc14e391e8fc4266e6a2d2652973b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28974236666f82e39677750c786bb1aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b96f21382a7fa39a21b0a451a8594628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3c5027eaa5bed74a97c9188de19d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999437c4d4d9a904e4ef91463ac2054630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054da92ae9ef6b7d930d13cdf9ed02ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3f99db9b1fa732608d367b9b980ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28255667b5763a244dbf411e3fc97c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37b7f6e9a66f84d458a768f4634498634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d286289e2540a5e1264a9a102bcb4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b38b2ebbe45fdb214c5409f740bbe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac2901324c6400b768a8b279df04f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceedc024d3ec0528f1f60159236c2d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcc4d2bb96de18d17dfa99a3d40997639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f38bde050d3415fc1be7e607bc5e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351ecc35c5c0034a576c978d910d8f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d43022052c8b6d4eed65a95047ed90642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5928e9b5e6b81a2b162c7e3aaeb50bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77f800dc456239a05cdcbb56bdbdcf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4fd5334c4a9a3e9cc11d518ed3990645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64dad790b1875af6f7674bfbb2a106646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df2d2622cd5857095ea59339f5d3ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f106d36e49d9dc8c039fc91d7efa44c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59f106f6385b93d1815d930ff61927649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a6a8cac2480a681cc0de71cb891f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca78f2100e8c0216c9a9c17d20a7169651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a7f46e54f79cbe1dfd0e081cfb82d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee213fbfe1bc03e4dd0e30463b675cad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345043d3b897bbf69814f56fc99906c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbf322b96f65faa9598c5a34398319655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c22f1b431022a05830f43b5800b709656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab9ba66ca49846a8d060cba22cab22657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c820abf49cdfa4064b3747af96ba25e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d5e60c6fb402b683674509c16624a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a746a2eb01ec4db30f78c4fe8fe43e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036364f043dfc8cee8fad0da3746a2c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbb3c9211d00742b757d217af40915662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb19c506acab30c14315c6c9bc387d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b63668286bf7654ed1271f309f1d42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac03891825aaa51e31a1251710a7cf2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f11305044d4655d2ce5ba60ca066b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f05de6c6d6d5256f48d475bef2d294667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e8bdfb507b2d2d35ec5b36bc51bea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e4155d2eb901242699ea908f637e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9a23559925530b2c9d72154f1e702670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f1d95fb4e4b44fb48458a82981e9b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67e0289c7042b6449c29832b02708e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11fc3d5077d57928f1f5b93da4154d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a316865b3fbc3838190510c048717674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f731894756bf7a5dbea43c47ceab977675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542dc39fcba707073246605eb1618d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6581056c48bfca5b7f31534a8dc99c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03545a27a9d70d72ac64a000275f645a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3e1b8737b672ee64357fe64f8da62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3491693cb029190a7cdc68194ca70680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f8d4d91fbe0d8b511261c3a767205681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7fd3c866068ea5ade924f29ebede0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a5231055995a68a4616d49fbb5d27683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e514532eea1520c0179c2c0649ad63b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641a00a50fc55af91c87656a8f6f23a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3735061afc68e6e1f6d8f84424c46686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3e6ba338a16926faae495b6e417a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e78f3745959b1e085c5318aae04b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6571127c008eeb8f9f4da1db017d3a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209782742acf29aa2f85250868b98dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdede0d4cdca1bfe0ff80b1c271ccf5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db18401fa74e25457874a231d671e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c6bf414efab8725d5298fb3992e53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe1353dea5f8a0d8bb9100f185e12a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e97975c537be794dffa8c072e12379695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2078e0a489bab64093f5cc4c51baa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97728616459f1a0bdfc4a63c664d1d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c36009b50a6cf31e6ea2406296ccc7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc168e5c575c47e63500a1d549277a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6118831b3dea56dbef954828c2f91bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a65b769a297b08e209e288402ad3c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1ab0eea6e4a2a6dab0509a94814b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138e292ce2be5caab2359e638385223703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654cbf8642cc8efb5441e060529b65e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd72ce4f02543fd471ca9fc90097fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff3e8b195a5221e19ac9432ed55227706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1de3fb789c2383b75536e47db7005707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c42422a059a54450e5d7db67396af708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b64d0bf1384ef90d116c0cf9c4460709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148b09fc14a9bd1cb0ca5be6581f015710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa3b20c38f7aa0a6e2e30b6bc783e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ec610eeac1e7fc7e3a981264641aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dee7eedf4d94537b943cf50a161d6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484a3a0f878d73a9d6a177ab3f4f6b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb59e19b28ae929ccb9b8818c36215715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f957ae74f6ade1f8035ad485baf29716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaacfcf5b72f0f2f3942e4422d80e1f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530793d66428eecfd78163baf42e6995718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bb4263998bd0a0a455be3744c55f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d2df480444e5bf8d5690f062f4477720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878ef02c595f968fb7186c58f9a6adb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9b9ecf045b679b5ebb795a1e2554b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7f36010c75a5d69c19b35a6b003eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7551b80fa1f5bb1dd75bb9551b13d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c7aa9980a7de50856e77c50438605725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a43790acd0378c93ec264dcb90b6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438518cb3f41e460e9b1923c64c61e07727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fa998ddcecdff82fc22c7d884953f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182e890950e30220c9f45ad26ab11ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644534fac8790bf9b7006f0feb47b6f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75342544b5298d23df127f81acef5ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880512ffbf9d7649405beb3cf2b7f3f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987936882d6b3e066415546f6826b5bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b02aa85032502241de0ae9e399c1a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319006e002ae7dfd1a18d721d06e2c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748636bb30570ca76af0918e91006fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129aa13fa205eb573c7f1d964576f392737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875a3d7fadbbfda7f66c80bc65ab354738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554dfd947ea7c82dd94deb446c62ef5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24caf3b17d009755892b189cb9a2e81740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69810fde6a107f1130b7405bc75a3e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a126218777af7ac4e4a7ad39a8b4f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94766dd89572c3ddfb7115cfff8c7d7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdb168af02f1b455c6a489b536de76744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322552c1932398010e2581dac71244d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e40881998594db593bf913a8736cd5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3480bab52abc332aa7879510b0710747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d11a6aaef0c463fdeecb930e998c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7c3cc0ba4b8e5173b81ea2fadba0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ce5459406150c357d8f1ae8539c65750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaae465f974f2d1364535c310f70d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d779d39d74a04b1921a6dd0b7ec052752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba6507d06e7bd8db34ac935fb603b0753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8eb8ace1acfdf6801fd966c7655951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89147838f0e3e0640311552378f981152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03740fd8dcf5ec71e970635f5862dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd3219d5a551927a35f613384006934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221eef3555eab7ac52205d22df1d11d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da9666e66ff5733a54ac5aed5b043a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b8e53f1736c7afd66269d74a2c91a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fdc2be55c16fdd2582b3c3f68787b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafa4102ac984734e7eda1712e248599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0082cffc60383e93cb3a35b6cb25c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b81d066dbf60b2ec1b80d500bd3c3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd2e282a12dc25f1393a9038ad7b5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340f2a3f9e1195e005b714e40cc8e9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0fd08a9637281f50ebd9bfe6bec6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e7241af9118107ab84d5f5e6584d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aa1de5ecdafb748abaea90329cef816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2434b6541c2075520e159ecd44cafc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d080443be0d8b558d61e31e3e6ec4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5b2c664f1117447f6bb24d93eb4e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de2aa227071411f7b83ee018db66e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e99260382a3ce344d7244c821bda621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934f6edd64a575347d88c4dab5d549722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34749de20710b9f67fabe8011b1d9d1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b96ee69bb8066e79ec1fe430bd67a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038a1ed7896e776f7f3152290480ece25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857de9200a0df7b7d12304dbc9f273526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fccac5aa8d2d03d2f44e490eef133727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ff69a6542d17818a2b2f5f0c7080028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e25f7d2893a29cc97691eb5fc170829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951599b06a1be0df25a386b5b42f1e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef5d1b98ec082b5f837a0c57471cb031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa16b56df57cc4df7029e8fcbeedbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a2e9afbbec443c7c3bcdaae58aa3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3c8b5ffc55e02ca0b7f6debb594cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21854ad88897b76569fd20441d4589635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aea92b8fa232d11f22bc318f1eb71836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c2b32ee209d8cde3a39eb85ffd39337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf76f5bf1f1575e7149b3e02adf6c6638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832d96a9c5d20f7ed5d2217c427d97f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a839117663f74b1d1939139cd7bd240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976970576faa462fc7da33be5f15491f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb50d46488a2e549344bc81cf2208842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68b867450b2b70d6234f0c2a2c250a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2d84f782a654597edd59738370b1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d7b62f69cef3d73075028dee2ee9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831831524f60ad91f20cc1cf9e3e3e4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54696fbc397119b54db9d2bda6ead48f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1ba9674503a4ada40174ef258afd048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724f3e8aab3226abf86cb9c76c6f43f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b336d5040152233caf61eff9761f4b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474e7d11708af38d6ec4fd818082bb251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c778614b55a7c21fa79689544b280fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea976d82b4ef763d1312f4d680e68c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004313410f199923d9f46a95ab49dea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d232d6bad83746942bad598a97ff555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e60d6f09c10891c94148b8db6aec856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b826d6d10c093e0f7f993b9c1d1d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c615ae81c62d7ea5c22fd9c4eba2858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e9e816d0e637922fe606f0c86841659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141144914423da2633de0ebfa6b29b3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbd0d57932026810f3573e5d1c51cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d475369fd4957d1713f9ee1d40bbc5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317fdb760c8ae2b51c8c859442a934463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbf30b262dba9c6fcbd35b2fd4a50564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a269fd35b56b2f9d17546c99d463665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969521e9e407755fcfa1b00906f375a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07cc2d11c1f660eb3267a14d9512f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1318e23861be0403a396dcabac3dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52e0a3f2ad759bfcb45547c8d2e7e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c80d79a105a3ca803e3abfe54c28b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c82771bf2c3f7474907e38040ee7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ba99802ec15ef49ca192131ac6f9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0aa36b256245c6a1686ffa093b81973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931462a5d70d684bf11312a2465192a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588abbde5352d8c43adecff257df6b9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf93f0e4b7d0c75fa34212d39ab2bfa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9845a55fa7cd7f717896e1a548a3aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a73466f3933ee197e27d8ae1ea2ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98949f2bd057ce5b947ac3bc8777c23579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3958d88767e9aca9007ad5cecd985780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8ad91a15e7e807fb23b471b411d4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560d98a022681f7a4d477e6751b40bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638429b6b0d3687e5ba3bfdf8721ff6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2400d6c1739431e3371438122e93e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9889675fb91bbedb47325e4e1192d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eae85b7bf0d513df5b9e0cec22955686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0bdc7477f3820a643a001794b30a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee71f04de2ccf2d242f51591dd83f9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb978e4082098a1dfbf20f6836bc582f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc035b1c35cb6d12e6d555ccddd481390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbab555ade02d9fd92b625a757ab86891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f20cfa5cb2f2381962f7102052cc1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9183ab88dd6610e679041fdd4a44f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4953250c852b07bf009838e2c66e5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d2756e948d3dfc48cf6557226fc0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1ad6eb174e823e5b7ac77089838bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a517ab4f04022d4919440b44e92305c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfc63f0d860420b08a92f119c8d2ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12384c05eb8be4bc93af1e47c68d899899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499a8dd79a60810d31e18e476e9df2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc8fd7f89964c0a2e83c851fb62a09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c562d1b08eafc1475824791a716c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e9d29ca49dd6c80f1a973c3f9c032103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313948d44e517d10c1c5a5415e40945104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a0c6f77fa4e6fe3da4b86f1dfec3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07ba88a7efa9562c4a0946bbaad347106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f763350ad43677771572913caf4ffe1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099b9d6732bea4e67d929ef51a63db7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211aea06d732de90e2f25d4e6f2839cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c34ffda3d9b5ca9b8c295c27fb603110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c866a386f54837c8290a28a1dc5ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759816358e92b199d0df65856bee0f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601df53bc7bbb445b164530e285f2d5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843d30d2194e54e0f9b41866a97428c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3610e43eafaf2ec65609db3bb0c12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20249056a91f396d6f3a9f48706f4f95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02eba92cbf46bbeda53190cd33b119117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b81d866db8c2d9b0cea1a8682d436118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de830890d05e4226bded59c019618a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada05adef8c70dfefb0667b553cfe596120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a23ed7753a0a7871bf640cc9ce1a2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bb26b94ab1fd93e18a425b1bc334e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2015d7b14f7b7f727799768788938123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037272d625928b0e6f92c201abbb28d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade738e873720f8ee592e0e972c9f110125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe8cc68bdc87250c5151e39d105474126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbac135c7d49cabb610f93309aa60d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066ceab0dcc99f2915cbe8ec82ec252128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52533499e6941dfe4e73f8a0d0f43a28129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252728237000ba99a3703d8c2633e6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989274ff27af4205e62111789d0b1f5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9f72ca8d6e0066d371bb33cd0c162132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6e04346d298d960386691036c9392133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c1f71dcc333b23af69ca723510fa7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd440dc5989538687ad82777bdd0a0f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcee8e638e57f3173f2e2231c5baab4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af05c8728c56ec1145054fd61ff5de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de61350774e34bef2e7e8fba98bbf88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e639772a3fcefbd333fd82f2d385f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ba7f2e857d1074c63635989f8d775140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2214b7ddac95d93c5529528ecec5f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f296985bc2c4b308cfec81741a7e7d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233e0f5d6061b60f21a7295115a2cfc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624165f43eee70470507de9368d3b27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7f022e9f216135f1e105e68311bfa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0efb3c3c438bdd26b52924b7a89c58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78cae195512fc938b7a0257b36e490147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc4d42ecb213d69b38c6d4fa928923148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f8c694c1f094a24ade2faed024c68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd615d0003f49a55031a3ee6d3cc5bae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f3de25b07551b7de261d4886608c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aa890fa14796ce1fa6ad038a6629a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71199e846a5650a512654aeef7c1eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb00740d72f66373e3c615baddbda6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198fb30b46f9fb6f3d0e5427b5e3af7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe637e17851131eaf61f7cf12ac68ce4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2d01fd1b1df96bcbe3dfd45fe8f87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d5bd2e4e2570f1801792807c72f1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2062e8bdd5d1a8a0a4f0df7040df4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8dd6ece1e0ce6120cf1676b8ddea2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c32eae1d42caadd6380335030d3754161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625e6efb8dbf66f088a4f3243b06cc4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f0da5056d93b89729373bb4f0cc9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41931c0ddcc138389a90e9a090020a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641f8558f7e9782999e4fa25db17356165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2095417f8a5a5dd03982e990dc4d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028889210175e5400edb2a96c88fad15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18064a57780e7dbb487ff40a0d9fc1bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e032d79c04a1a5820cf747d7e39d213169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773b1646d5d251e831b5064b7af1d46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf6fd2c10df893988631f4a0250545171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fee079296639af1529ff34dde0cbd2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f7748a97d8e05a01802a3f6a1e7d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f4dca08c79cf9d3aee2e72aab9856174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b3ac00f51ec39d8d03044c7318dc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccd0b5da6333106def33605553250d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd00d57a4b0e90e7d7eebf8252c6c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60838b04fba5ff69b29d81699621eced178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687eea5415b0db05ee91c5eb3250aeb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda66c5f9d4113ca313855899c0085d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1beaedc93d4b091314cb3765326218181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d671209f86d875fd37af37b40ab9d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb8af0f6b21356ea6e0d39647fd413183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcc68d49029c84ea9ec40c87d91c63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d2cbfd076a90692bbdc99134640c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969b2621ddbf31fc58564b07980b241186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a781f02f1531e8bb96e61c533ef00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed904b0daa6a052a5c30a994acb8223188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9a20ece88f11ee973734a9da8b10b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf791b4db146c94316866967133414190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7935b8d5efc5d2934a80e6c9c607082191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f659cf5633211d249d9f71696cd289192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09cc8ef19f5b8c9ff95afdffd19b5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413377bbe39f54e9d1c95c236a3f993194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dc44f8cdc45d0c1d36353a1dcad8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d07fe425f87991d88138ecfd4d7a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc8c1508cc50f4aa8b77b750ec18c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95483c9aaa7c88d6e7a7eaf6bc85132198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140178a31b9838e3b76e8cd9bed55a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6aa67800cc6667cde479ee48a5068200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a77ff022ea3a26128bbd661bfdda8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14505c1b2b04c83b0bf43478511825d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bdbac26b972f8197937fef61d2025203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72963c2077d404a65c4b0ac9c3a7872204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d58e994938b33269e2428c996a3d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4d3586a8e99e03964b7c9d9483211206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32aff9a6fd0af206eb06705b075cf6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829edbf2f90d9b7d63d06157a45a2f7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef7f5924fe9192adaa066832b45cdf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a831c8c50e5d71f13ed38b8696a569210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25f41fd8ee3b467184aded8ea98d11211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcf25c56fbb3d8cf57fca406aa0826212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014fea5b20a21d7455f055bd7ec90fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fb029ba588e0e0a712d0969354190214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea73c5cab3915be3dd59821ce03b03b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acf1d0f81b019ebc4d39d61ec8cfb9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3456f307a52fb07f5dd9f3db79ccfca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53e6438575596070dc18a16ebdee4b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef621e7e9ff57adf8c275fc9cc5fc08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd726077a1386039c2ca27899cc2980a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65201307bb212212ab210e0098d417f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984bbaf50d6449bbb25e9a3a66a8de0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2c3b1e741f3589c2d85f77382b775223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b60811f3d1015146cc2d10f41f3cf7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a698add5fdbe97fcacf730bc495cad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a086850c4078683c695ac6d300eba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a95c5436e3c305ee2c560a3254e050227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0d7b63110324e98ffe5ac931feeeb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147ac483937ff2f3b970c5d0374326f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcd0f8c82ad13fe857ed6f56279869230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1c443794b743233ae8b3e451e7ec8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b52c105a4022d1513ac44148b1b4df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b4d17395e7535e557e2f78e5d6546233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa097e859e74d3718b92fc247e8f0a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec960bab7f51aa468d46a9b7683228235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c7977443d64be8a8c1b8900fb9dec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab0b9672e8d581c27a59dcc1182209237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e9d01c8b9a0f8316c9cb13832b6be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eab47b427f2a2fe3ae9b345d3c645c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700a1833f43d210eadf04f06588155f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dd3ae5cde3c4043bf6f8a58abf347241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0d30b53d897a495a2ae860d23691e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562854ef758e849a6f28e81cad87b645243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5d6a9423a9d3833db5d0f9380b747244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878c10add6569ac1c16aff67bd05407245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada45c9f1efd40bea8082b61b268643246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554aee67b85c8d4a9322ed3934bc825247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96325c493b6e928c8132e6f913c114e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b43bb12a42960e2f94d15dd478611249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330b9de658c26bdbbb0c2fffcfc4ce3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c323d1732271661359b2c70db52f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83eb2892bb3ad8d834bb86d9e61af6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76909d2b3bb5ba0dfc1b47096f43778253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d2e1aabe19515d0f381716bed9f99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c915621c5fda9e7c9e82600a408a426255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc360a7237556ade78fc9a588bb628a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c572bed3ca50964634ed7eaefab61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941086cdccbfeb954ae2d78d3d12ca15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6518c975e2c07b32fa02089ebae01eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626658dd4519e4733eb05b104ef745b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3ac6fbed0a2216dfb7a8901a35e81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad52e229009c9388df203b6816279ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8c2ab0e33b30c90feee751a95ba7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310638c2399ca6eb98dab9b1064cf37e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9e29d52963869ba6deb471e213554265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a72f4ba7ba15b40b132141aa6a2930266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732a034301ad6ebf7a3c1178fc4f760267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ea438fa62e6023a1eb70e833862be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7f26ee0691cb8cffa25fa3a9e6043269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3591ccf811a6cc639c596aafa531f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caeeeed03f49e12d0c793b8c130dcd7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77764deb5e197ab7c970f21445bd2f4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3c163d9ce86b50e8384b746f17dd9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e68fcb59c8ba3cfc4fe918de9bc76c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2385f0e57fe3aa1531ebadeaaa430b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8a375382b40dc984c5a24d2178dc1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cdea96be037096876319b09be96db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3771fc8873d3204a633d567caf3280278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090d2d390a5610a677f39a4fc7c0864279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65472e69baca9a958fc7a642b49e781e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c9624cfb9fa580a0cbbdb4b4f9196281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b1930298f5b86fbfc335f93bd3efe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f794e2f2acd2276d5a7029438a035283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb369a71bfbe2a3476986ca87477c0ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741efa4b80324e833f28492b865343d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9cac382d50a47e9ef12dd1235f5e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352323aaf9e372ad3488b705c1a519fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4c6f583079a756f6b8f7b9d696962288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d7784532a27be8285486d0cf054e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdb170dd98798efafdea7b86bf6a0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb30265d36d904e1bb25f2764c831f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392951ef0e33f8a00f6041511bfaae2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29bb55860cc274795ea458c779d21b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551e3c85e9ddd2f81d1ba88e6c0ad33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec142ba31f7b302e62a615029ca11f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7138a941d1e9ac850f7e3ed4e342d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1301e85b00bd88a1e307912afc046297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa047bd646e88d5137e1e749f6a28e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496a99e49362744a40564e1f6a28a42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59275c797906f53a3a7631f89b48a065300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627cb55f4fd813f814290735329ead0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6289eaef577b3e523de0ec94c676f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ab4cb60462879ee3c67423a8d4362303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5f52a61e8ba5db21fca681dd1fda6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b29f906712b5eac2696a4f220f96e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c91f2e4f5fda4bda597f1c19937dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a70c258ac149053a6e6027db53ef2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ae0321ff271f75f00cdba7c57eabf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d7f15dae7f4309e9438adefefe0ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b326cebf9e101c89f1f4da986bf5b84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94229d9770541e976c65801d4c8a470b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd9d5abfdd7f52753bae97f009e587312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecd226ce946eefdd3fee9857037e3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83012191114bd36c519a1d1c9f829c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c121fdd6a9b7be01dfeefedadcc07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa243b951c2f1b30f350621b516fc3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41e596d2ee2735911d75f005957ca4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557eeb5a6b5564e14fe6bfd2bef00db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f4d18ab372ca31f17856300756e37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ef95b10d68ee5273f5cbdbb201642320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e9e0fb6613a8829928278e201f6d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5750fa396615a7ca9447b829546034c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d694f9bf34cc7ee8522f2ff98aebbe6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71478eb2baf19382de3989c6664c917a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538ead6081a030ea2a4118a4a3a6309325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f76abd2b7d8b7cd1994d838a51c79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca96edd906f719a7c89f864cc8ebba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfd82a64189ffc6495b1e19586f4ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861c54ae727046cd469bcd3df437682329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618e39b0d2fc25fba37af5ba1897f97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0476d3ed0fd3ffade411232f22bc9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d42f9e9f6f682bbdc86aaedba5702332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd72da2151b351f07be93439553860333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcbc138116f14da1d9669695c49f67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614542f6482b58383d57e539cac0a84335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a071474a5d6124328c296814fb252336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c11c7b18ef329764b0777ed15f904337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78338d1d3551fc1b3e1dc2a26ce51e15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d11c5f2ca0a113ecc3043f43d8e374339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00936e117ba65850565a9481db9c75340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd431f5c9b5a27170af71967c5c869341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d8478b23ea622db45f5833a65bad4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966aa767db065c1739438a69dc95bddc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d63169bf92a2e3400f1328957e94e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c13d59833f11ebabf637d641f7b768345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2dcef4477a98d3eeb47426bde23db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415f3cec8034bb841313a173af6cd88347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c3c4dafa0831448049c0fc4fceacd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493ef88f1e68f272eee545e0d43b12e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090b373763e8452f80e5ee348f4a5e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7afbdae20de926112d60b01fd7a63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503968436188bceced6106d96746178d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6b1b7d87ae2d59df47d2b41c97673353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6d3ad982596a141e16c4038b958f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd715395755e15fa805704fbd6cdc657355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33addb6ff480489128b6af8814d6ce38356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf24cecc04cb385fb5516104edf610357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3bd4a18d633731450392b8b3458d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d370e999b6368b984ba7f56b0336a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb639d170cfe90344c8fcb39362824360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08429e91d913dcf659dc7c7d86647335361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fccd10aba30fff07df86157f3bad0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344d35274ccb04fae47e03aba512ab1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e66f9584730b21a77871b6a6d65b3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b4cc2b3a87493953a2158ea120d3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c0d015c161232d4e9b5ff2ee049b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef3080acea240782d348ba301481b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce124adf8d9e651e0c4be1aef52071368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bdf8b2799f8722b3369f491204194369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a21e1ccef8ce04c6ab61be6f747850370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879818a036df6ef2aca92a7e310732b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a735fc0682e4bc039919505f015d0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431221d5dbda3924780cbd3efa39e256373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fea9c1e333e24795e5c267863a785374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31a2b4e5f7585d52ae69bebc1f253e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec56bdab4d97d46b6cef3826dd65cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84533015ee717724553bfadb6b40cd1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8d73fade19c4f542becba60f3d2ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e1c24d157324dca5be25abdd9fadf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711501a4b32d517a3a09d5873f91dafb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a2d25517b1d9a2d384cf014f35f56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349d894d07c8b227fd40baee8412b34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34361980f27f3661c98c314cc2484f65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7805feb7b48e452c041addcfc5dec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d8678bce23af14d334d0de366f972385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580bc77e21af1adf982cb5955c375e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6038e7a3aede0096afb908e788014387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a6ba9bd3c10cf60762a9d7a64aeec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4989d07b639c734e2d6d85242cf9858389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f57e3e756a243cc67c6ff4ee5d610390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2708156445600bc2986810d7b0ea21391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ba94ac08115513bf7ba9366f10e97392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdc387db88682dbc274ee0e13074f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97098c4e97c76a0467afcdeeb4b0a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dc3d6114be36b51b6066e887358e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79217dafaf4b4025bc12d48b559c7b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9190e8833dbb0c61f9eaf163fd2e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8303442b2a4cdf844c79a99e311d6e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc5484a73975071a412ed953f525d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc60629633c30a6c45b44ad3baaab2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b7711cfa72ba7339e99c8f9edf945401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfe75cecaeeea0bac8acc70b8ec8ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4b5a1fee655343c0b416194e5091b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f466a1406f4135f9d4c6d963ed9649c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0159461f9965b6ea31fc3b39c9b19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fc9491e6b9a1962c5a20b12320aa7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4045f246204e9dc632014c7d52251407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192fa2901fbebcd6316f5fa758f5c16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a197cc040e70c4270f97a0fb23f51c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e97ec4e0da906f61fff6f5cd87051410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b869e237973142fc6de52b3f08423f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6c7028971a2268908d0699e64bf03412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed274f2d034b3875e70306d755a836a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3188c263cac8621e6992c007d734882414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b16121bd884b9e97ac684590dae7d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a966ce6b61af00804d7ec6ae228a61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae610a3802d42ea27ec4f3c076e49f2d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad1471127d4bf9bd7c4c9dc9f5a0ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b6ff7e4e96a73a9dfb41a99f98080419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990073b5559824defa69ce78d682118420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04e6bb526935f9f8430e14f2e02c71421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b672c850f41f2e18f53dba7c534ca5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e4d5b0736abf04b5b3a2bb5baa802423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368505a46503eee4ce37d2d30628739424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610d44b0967a75c30057cd5033f01f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922abb8006b50db0bd20bfc2e9852cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f88f45beeef31343ad2c8ed45f6794427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387b1985f43a2c0e0118f86dcd86773428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f4c4edde0415269403b888414a901429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a6af3c2c0c9572182713ff52e31e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c06d18e6dd21baa76bcc5a27f06b67431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fea825cde5c45924b97845c18c6116432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5b4e485db4694d96baa3121cc83e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01400256750eaf0d580f5f1e10c3b578434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df87117a34043f4357280822f5a837435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8ca2bcb5b83f586a2b35043cb0f46436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21b0dce3ca41f21a681aa2646d822d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5668ea4ad845a492008d4dd11c9afd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75033a9bba6cc6f88c4db6ce71ff3ec5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e5743e9532340254edfb1b2c51af6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbada0cb21525fbaf33df50a85ea3479441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1063c9453960344c5fed477146a82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40676fc1cc42ace0c78726ef1c93db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72f5ab76afd613a315ae1eadde8628444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d9cb45f07b7cd0c06d7f90bea7564445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f254ee5b3344d4ba8f18c5fa5c170446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206f1d4a9bd5c048856acfac0069b7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4010b920c89bc5a0205e8b5c7d9dee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f5594eb3f497edc93b8eac14acfa8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fdf88147260074e2198a296cd2032450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d79dda09d47f7141c075a822930b62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec99a08f9d095353794636284728022452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c75e900030adf78c629e1a6ce653bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544ef24556b2203f039ef655ba7babe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa08f066981bf5b81f34a0e929b5153455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8c69df27cf95571783f61e36f6e57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe39e488883ec5e1f65176fb97b0b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f77de1ffc512ce63074aadcc75ca63458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb450e5f4a4c8289ae0173d1b8c00410459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e975ec0aad01343b604e366393fb801460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33b14c1251a73f6dd71da34afffe8e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c8bc520c4e571412e4ee65aa4497f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb977b8ee1129bcb87270c64f4e476a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8ba61c58e8c00f9605037d01cdd14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395af038afd7e3efb19f53d68667c2f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ef92853e5bbb96b36ad6a833e7e57466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c87299673d311f15d96d274da5718467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a9148d2fd1eeac0a61a321d7277c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcffc04db77eb8e98272382b05ec12e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb31a1054c1b9431128f2d161e3a765470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae439d6885c333fa37038a1c3df16bbb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00637ea1fb4d2f4e9764ae15a0b9577b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf546ba4218536f6959cd4517b41a976473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947321a138d8ac167037c45ed673ec2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a706100f673e886474dc4aefe2a47d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef009b55d53e580666f9e3f798479c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfa8192c4af35ceb19659685882569477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea18348fdeae3d9750f834dcb36d9f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937806e746bde8f90135b8fdd9d62b03479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63700a962040d606f625d0aa5d818ae2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd5802b8c52b4d40af1731eb100af5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4cd460a0b3999426023c046248b67482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b99d3a799f91620549648ffb62709483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e875faca0fbca22257a76f215992a56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b905715664479b6926b5e9108340c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c3d302557219d8228f20ce9dd6feb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda759a01f11515e5ced5acd6fb1181487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71f6caa1b597c521c5b784fb1017e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9fc79558578c99ed03058f0b9cd1a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff07757b3895fca7312ae974c6c108a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05344c888b0b4a2084487ad934af3c76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201a27038731d32bf4b04216cecfaf5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d143f6e2a439f90f0a1a8d7a34d69c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46d3cdcf6f790436b04e31edf6ef17494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d207e911a1eb45b70d5f9e7f1bf86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ced423e1fc26323fe47dee5544a94b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383ccc3f5af6cc8cdfbe6e85fcf8a15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594738e690ea28cb45641eea9230f51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34010f23a8a2e808df329854ddd0f7d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff2feda0b251d0f35435f68b660b66500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59bae00c579ccc7e0cc8d65e19d16f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74534d6cf91fd0b3af9b612c1cda49f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b29328284674bf695d49f34be3f25b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5c0e11226c6db73a953e735f9b135504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247b7bb252639ced99623cf3616767c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12688a881ad893f0231562b79d3cc8f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2872cf13023376316f42e42258049507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261bd55eb947d12dc3537b0a1469bab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e77bcd715ef559891684b20c943921509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bd8635885483be7119502d20db6f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e20321387490306e91ab98367da5b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fe156cc5507906592a0433e3cf5e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacfc7a7f9e9ed54325e8018b810540513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9c78a9bbfd9a88f4830c77b1f2cae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe9d0e978f204954e3f1bfabd4e26b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91377e62c94ca21ddf4b5ccd860295516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672dfde327736639fc63ab2792fcff3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57958f182d3fe01ad4d52c383213eae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97e26d6367e472f3c1919ffc2c7033519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704c7a4891af97e45fb98d1a9e12512520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630a73c6cadbfaf39436112fbdfcc9e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae05aebea16f26f04d76b40852d1d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfa8ceb8640de79ab10b083562915d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccf20392a8d204f1cb241be423cff9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08493629d9773d27211be446d5c6e651525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c15bfb43971d474208b9aeff816e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3871751a2e0de0e7008aad262e4be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fddf3cdea99391fbf03c4f0cba7c08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0747078ef7b9049938d73ccc29c4e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ee67eac34d69b06b7bbd5f2bf3634530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35211b4f2eb5b8fb7f1050fdeb86a51d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d7ab944e60ecc344d7428ea7baa64532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe52f8cb9806fa617b2aa13ad630da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cef31c72fa268705facbaeadca31f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e880c093a78ce8035c05f035d485ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d984e269ec16c0db9700237ecc253cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf10405cedfea8419c7d5823c6dd08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61adeace58228ff28c72c2cff019ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b2f42aa62ae1d0ed5f888271e79c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fb5b094be294b3d9a3da17461e2fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3d00bbf6dbe5e796231a7ae88074f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcab4ab781e096a2ffbb6f50eec1dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021eb6aa5c58ddc39e43043afc3cc305543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2f4f069f0cda2a2a2371f2ea07080544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd187cfc6ce22cd24651f7d621c8ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ec0eb698c04c6db56c17d1a21352e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0c0e9f8ccad4d01e78650f0719b48547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6d13d73a9797f75c8199c5054ff82548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5573c1e1895ab73fb4fd68a8d8151549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dccba073b6265109916f77b3da136c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f3ddf59001cfe9c09058a87fcc057551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41c435399aa93c20ebd5a8e0e6bb51552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc56e39642c2b3f2308090137d40b0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27772e5f86d18f6340471e80e8da9d74554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013265946fd103d18ae5f73977f392a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707759a1be0785f785ee9a083f1ee57556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1d89ac84e62b43ebe2f7278a2ed81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a75ef1179df4200098b24f78e1f98a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77c1c70d99f0ea3f50bf53d9896ef4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536003c8837047943fa7e4b45b6c136b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57c452b9a7605f1e5d5535d8c8478c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3283c6bd6cc2980e1a1b1d9fd209a41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fdcbd5ec392148f44815f78065f8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd767a30a387f11c2319b82698c0b531564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7e01255212eb9c83697b379e7ae43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0b465b1c2ec9c5c3ccef4e075373f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2b29ec17e0eab1ebe04ba64fc9b45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132e153be24b09568741c0a56cbdf55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe47a4e055d7734c9153f7ef8a2dd7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fca15b261ad05d178191865a4e198570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d4ad8a0c5df57eb5517891ecff2ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6748e9a261c57a1303941763abe2893572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce87871879359d0a40d071d8a276813573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefaaeb496af7d93ad1d7e7877c2b1e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f16731d0aaa7a1e3dcdbe0a208cc59575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3037cfb27b88495bd66f5f18a6c8863576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e4558c79b26b24a05fbe018582579577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8f44a14ce3d6fa386302263e4d570578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac616ad3e1a308febcfc7a8ee83bc6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147d3328e178d436c809a3885062964580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5047df2b08221c5f7877e9623ba48b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e05ba6aa9489c3c6c240802cd13101582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4c9dce28a3276bbc5aa3664c5a202583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aaed1e20650ac1ca4b4bd69374f67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec005de7a34c136eb9f10d2816d92a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45770a1eadb98504d8ad2156ea0a88fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6400f512518c73a59a23df7aa70f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3a067222fb64087bb9e8bb0b18ae6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5567be5d7671a23885d94fce9b33297589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b3bb8f7d696942f0e993a3d4425eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0631b9644ea2c78a5034ff0b732fab6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143f9cf65e64f968ee188e19426c57d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f42e4277c184dd2c8cf25d61ba5a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95a30c88eb529f700bc4b0184ab4f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b30fd317f0e64b5e664e4067b1a8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7a0bc1f700b039f372a816e9e3157596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe8ffb27ede2994d5c9e44d13cb16c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f891e331077c54cbd8a54d88f684336598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db84f5f5a7dc504818f9f2c0b4e6768599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67774e57db2e2822c4b0dea5d92fe3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba9750ea7b4252c037dd90fc037a8c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca89fe3994aac00d9c2c010a5728478602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545ceaa7a96f991b8cd1beeb4d46083603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e407d65fef5fb6c9f1eeb59b6934e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb72d9b6b97909e0e5ffac6b405ccd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f99e5ab7a76893272c931359372d23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f379060f12e2c97fc84df9736af6b9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd22844fa2fd7bd39b7dc49ea359cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e6051b4f1276b311dc3ce21c9334b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5302b49d87ebf733c52e9a2faefc0d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240a48b3261039b74a2f8c26ab53427611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee97939aa42ac800145e801baced1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab55a4471baedbd53528b9ed6db268613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5ab01033215ca83bd08b878854578614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa813881744287274f340032dbcf7814615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d782e9de5399af16fc53b96bd0df09616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95591a565da91dfc1ef0a7feedcba9f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1adcac2ad28246a07b31c479276aaa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80215e378dd2500d35631837915328ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beb16d61a8f4b7c0d964ebdbd79af9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74bfd816d012bd2f3c38e0b81f0e2a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ab56c9c93f128f8365ad6619f683a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6895eee4ad3bbb225c771fad8c898623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727bc9a67b3ae1aeba8165096ba75a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5771c429d6dc5f63373ff5d13569e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774cf4eeea2032f359a0fc6458c72cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43829d74a9ccf5d36a0be582578504627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fe1478460be8ba84bdf5a81739ef8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006c800c81737432c84e84fa2f531db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3a35c3083075884d11ea5b8289377630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965bc38e63c94889c471e5a6e391a73631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855ff5fa874c9a551bc9b81b35d33c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8de9e05fbef284428e60521bf749a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5ac2f46d607c2402f4d083242210f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a99d7f17d0daf29d0f00ad8a1d944e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca62e3e03a8faf405d8bcc64a8a1f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b44a37fcc357c984e785317553dde637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e76e7323e3823c8ee49b534ea52c55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb9eceb3c0c732fb84506fbca02c56639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d77f1f2c06708243bf2e1c452714bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc1a8a7f26ff91e63d3344453ee461641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9686734bf3c33dd9926e53956d693c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5680884497be521edf163f67f2be3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed038a6edf63201d840a5502864890644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c201a1654b430f495c704188f5c11645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade31d262393d4782f61bc4e8548363646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f896144aba349de213454d83f3d44b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab587a55968f95c361af5edf19bf738648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602b9960aeccbcad39a9cc1bf1ed0ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d4a25ca82014c35ea2212d15ae55a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe2f36979be1a55fdc3adfe3f88f12651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36925ad06740d63a23eede1e7799d7a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a046a84acb107dfa40bd5cf73dacd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0c04aeebd8058d2650aab669ec912654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bea75118354140e3aa3035358f8d64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2bf1f8aed306cacfc96a4549e988d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd71987864e810810d1b109f3e0a3e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31499ed7e5c4021aa67ff70d8ef17f05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52daa05248e7de31db4c6bd1c9b32e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8cc2c17603756b2bf551cbf27763f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc144cd3318d2b0d32d6853e1e3190f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a356477ba0d8bf246f7074b79e4154d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55188ee5f5c36aea3df07c28a8f5fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055854347a55352ef8e50502bde16bb6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0aab0ef9f454657f03d9107b248d6c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf2419349f193a8251efce0c2eb5cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a88895bd293730e37f75f4be918db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ea1ba740d2a83fe8a63d02c516832668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a416e75ca53b4dc8ea74975564a660669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86e5186cc50a256727c6113acf7244670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33230f99a3a98530e2249d06dc2281671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d47fa70e9973dc5546735bb187b18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783a581682d3b12b869a8674c019749673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73199dea2a57b6267f460999f6e85de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59de045c1fd74e71677375251cfdf72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1c9de55665b130f1cd1eb903440ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f6b10f0eabfe091b9e66d943d6053677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675a5d4470720d27f9d7b6717689d06678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f590025ffcc0c351dfa73ca51ea4e72679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43be48068198e06afb3454da03d28c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43b742798a64d04553d72b40d0e75e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265e0225c232fd61fc7201a3f146b4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea68318cf2937e0c58eec1be328318683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6076517c18151073552b204ff0d8b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6d69dee2908606f3e7d3c74362d2b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a18a241c1e303be6295ca6dbaba4e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de2f17d8b471922272d603a3098837687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509561c7af0db63a8e992cdda6433ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e1319ff6ba97da2d71ff1c07a982a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b340e43c2eab44a1af364673557ced690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d8e3e74b778b307a89f8a1dd43541691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb28f2df533d04f44730017d9d97790692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf75d6a2f723a1c26e46c696e8fd7d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47f6be2d46c4caf9a525427ec5d33f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb79f54de1bec95e3d891ed58517c33695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10020fddb04c657ade4cafbed44118c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776f305670a41f34b24ba0eb9765b2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e291664ede1b27ddf897d8a8c256e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636cf51bdb629397240a74ed2b9e18b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cf2f8e6234de3705e095db955ef3c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedac422c45280aca9e7e388023bce2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7001212389fc27ebb7577972cdbbd7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fa65814f477ebfe77bfa4052ef53d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeec840ef5a49718f217d8abe22dc95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d9328aca88c7a622095b91f297ded705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2dd02398ffbe4cb2885ccd08247df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9abc4088889c4e431767f3f62467fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222f01dbff2e8e72acdebe1f4836b43708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10f9153f206e9f0edab5f70156b670709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f97d05314660926b6a0340aea64a16710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cefdbf9829d9c620243f15ba49d23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffb1dc75964acc9c4a4e727afb8f2a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495c07a0c2425a715ac3170f7179117713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ec06e87e9412e39dbe0b3d2d177ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5067778324231d4c5383abf59f474e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a6f5024c6ed575ff6995a2a63b6b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95866cc6f4d70e91c0144a48262f019717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f91c129ea9ad463e65691a414f3b8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7028edd360e4ccb31c186de125bf39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24a1cef5cd1a5e12120c15124857f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a646a06a96ce53719094fbedd5e46b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001790e08853f70ae267be5afee7608722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2424642bbbe8bb563db157dc0be56f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d21e5589d6b6f9e693756dd8f8bf8b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30267cf04115c966e00335bce3eff0b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53d81498c66ef68da1617b4eac00a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81be49678244a6806521c239949305f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f531cdfa446ae48d349c7bd240ada728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6177827502c584c9b91e7e96967be13729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c57a664db73a10ce342ebd468630e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fc35f5888290f70bcbc2772eb1fd5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e066a873ca071ba09d9ab3bf9959967732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976831d4c69f331cdd82fb9f2e366844733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082d50e7408601c15c71c639ebc2aaf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccb280e3011dc6c0d59004dcfc33d8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957f393000eeae0fda36627e2f55751736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbfa20075c3698d974e2daf81a6ff1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dde6d6325ee3d7df789cd123ac250738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25aa5b7b4639dcf6604668eb5774894739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0b79e8bd26655035b4ee3eda52207740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720b8bec9ad0e130febbc7d55faf8e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8688a8830a8188f4ee21b534d35ae7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85780efaf93daf906765efcc4ef95692743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c70fb67eb3c45e0f1fc3ee9734e5e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3546f49f7ea2bd8058c94ed50b32e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1b8d5e8a67ba9277ed50c14674fab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da91e651658744fd3793f424a86946747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089717b22779fe3932a4fe253e84f29748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06566b147f9a57e6cfc0050daf58e964749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981880b9df2aa3af9388d60e2af2af6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d950ad88e6bd8cbe899003389a5af9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d811dd019ddae91e090d913a1d229752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c41c6c5f31a75cca3ddb434fc80df753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>