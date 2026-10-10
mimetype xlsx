--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da475cea7f70b773ac8bf28ac97dbfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6d4832bb456de5e43b6981a487c262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fd1c0a9007a14dbd30b437504c0ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73a73539e0c109d2ff2a75b7e372c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0639bc5e550a4dbf6f31e54bed9b255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0778ed1453d45c4fd67ad30d7f51d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57f1bfdfafc4e474450b84c1fe14e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c8d59fead8fe342ec39ee323280958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd450ea3d051e33558456c52624bed39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d8cc19f9985228b451953ca490f7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c178b13caeb38772a1c12c09aa26bdc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e1372ebbc03bd0dcdbc4d662ef5f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7284228f519c3855e6729c79e89f2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6646061c3e71383d4329c76375fae214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55b6fd387f28fa52562bf169abe16015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e116c338cf7b3d2ae54f380ca7ebca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d447bd1186208c6326a16dbf2d19317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a366429cc99fe611f22ede1572172618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62bbeb4088b0d98de7081a44bf10fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450636d47ee21f54d6e78ead287140b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b869cea2de214a607d04dc354415b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420f438a8c77323723a2f5697f649f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3154e37fe86135ad277a5e501876ec723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9946e0f935cd34c26343ab787e6944724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5cab529f43eed80170997dc08c74325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aada38ff33bf16244e8139ec6d63b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf0875b26846c83e606ddaff1ddbd427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d124160ea1c0cc1e4684541202b439d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40d38644282cbd5d015a1f7c232ac029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509d1fe4494104c123d63c303de089b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc936ba378db05b5238bdfc001b3a0f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbfbfd40a735e3bfb32d4d99f9445c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479453b4d2e2b200a0ec37ce36e264d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634137b23a68451a0995f1e3f542a37934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9134a1ffafda53f82a71fd175b902535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b854eeaee85b00784a97c12123f74c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2a6600c9b426f434f3931fc8bd79937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c99afc057053fd390fe4c82e1bb33038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdff3ef8c991a9637a0f9097fc8020839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e0157ab6d4b48025a7fdabfdcd09540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40843a3b9199d3450cff43e73fbfa31b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b06e7610037b1dea55c0549ffd21c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a8d3a74fedfbdb18eda66a04d644f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276248032dbc2686932ee5ee6b3656b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c013297c951b28ece0f3c7893ed1845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b025f80683ddcb87d281906aad9a6c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd05a896994d22944979a7adea42d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d6e43444facd576dd32b59b3ea12e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf59469dcb9dbb76b2a71955b97412b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52837a458e89e49f42d5b4fce26225ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251cf91e6c33f25846337df86da664c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224635ac8e04bd9e1ba6e5c99c457f5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cf327c5a0e03a4e860f67739535fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45edb9a8fc1a2071a60c26b6ce863a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768355d3b598ebf5ab26b89ad92cbd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f37f089cb26ef193206ad06de323e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351a6e1e9b58a4546a97b7527b5db5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dca25948fc079976e3efa0e888e5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e4cacffc0672f7708f0909643d93659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506b340911bc065265c3d6bdc6d11a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511d97dc6ee7aafb0eedd984ce3d6d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030253954ce361fb1bc26683964282cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5583aa057260fdbae8daee3550193063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd092c5bbf3fab8f1533a43fca7fafb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220dc6d40cbeeec2e350de251e8861165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a41b7d58fc9812c756f8d00283cdd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6457f56b57ee50bac201bb00c17ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd122f422aea40d9aaa8d5608dd73a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5281d996ef7ca4408d8cfb4bd0ee8d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9c370edea3deb0892f8a9f7f862ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ecb88e893347e68f39b76ca0641e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf144f2dd31bd0a63805df044e22e9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9b16e539166ea2c51c87fc79fda4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873fa33eb97f9153dcb2511ee3229fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e946d91be34ee4631cce93c42bdb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ad290f1dc1b9ba40d60e8041ed31576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50021809c5cce8e555a91651ad4888bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7323fe7d3477d855b5354e29157d80778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cfef96e0f4c83e7108d11b156fbbf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30862747f7bb05008f5bb2f002469f5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d85e3d0528e4163609a6dc6f3ba5b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9db4140fb526ebc2acd0065bd8747782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d82ea0d5a29f164f806d5acb9019ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc9d981a7e85a13d4df24c4a5c727e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7fec61edb493c351bd38bd58746ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c163aecb90d18d8f4eb7fec6c4f86586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16c704c258c49a6e40cf8bd2516cfa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122106aceba70fb235ce02017dc145388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47232427f63727b82e4e2fe005375d6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4b94eeeed640e15ec717be2d3633290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de93e425b10cf5da993c9664cf03ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe9afbb2afcdfae5bb41e615fc014c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1aea2ecd2ba7f8f502a1b0e80541993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1f22fb8a045df916ddc027ed478e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642574b96eb7b2da9d53169dd8dadf395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bea65bad655f0054aeb71c28058cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec115732e08105ff9b69906228126397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040658cbfd326a3bfc7009ef0a16ed0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d34ca5b2921cfd2cd4ada4a35e15ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddd617685c38b3521273fb5d3234d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d2f08cbb1119bcb1a9777a7291b7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d1778321e50626870147383631cdd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd37dad8ab01b2a219fb9cf914a837103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c08ad34ba23945de4395e59c7be8e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2754c71fdccb161931a9a942f0d4e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f951c9e5a3fbea38e9cfa848eedbd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acc2ccac3882ef4488c4a979a7c32f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d687454d5190ea0a8baf7e3a6b62e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141266b54ec1aa00d880f84ff31ba8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfe81b0b2ee3e5226d4963e36a7021110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26acc878bf512e654d0165b9d64824b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcef6f24115a7153365af653e2c8c69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc456c435b9f1f85622e63b4175bdf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32c4c140c1a9f3d269df36dd9b7f9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c15f0430bfcc28e1dcce6d392e5b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd8ca1cdd93782cf526729d5de4081116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc297d0106195f5e2cfb40d9c308d642117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb80d141088bdebc5d539d250f23658118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db8c679a1f0af3460a3b5cdd7c57ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9ad9bda73bfbdcff4c0ba2faa3c6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4221dd180e1861ecf72e22d21f400ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a28910c866f9c6ee98759d21df489122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7416d3f24cf92b0697b845d61457a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7144aacbc7861efa6d456e81e29703124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd0c159be7caaa43ed5acf1085655c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eda5e2d63e60121657cbba00074b46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426c96b121339c78641ff665bd17bcc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8d9c46b7f3e6b46cfce34bc9f36b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396916cce931d1efa777cd882a201275129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517be9fc968c47bf222aab540ee3ecde130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff985552d0dae0d1e055b4799ea28753131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b989eab8b15b654199dbf0f6c93839132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f89f1352430911bbfc8cd8f7dae3e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200894235d62657a5f48351b7e9c7e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411647cd1619919496c8366795c2ec5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f753a51d06117908e035444ace477a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996ce3eb8796a8a9940f474cc885e63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4a7d4563d856592d07792deacb990138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298214dc8bf31a4fd7a3efb4a7f8ae5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a8a37dff967038ab796f91c241ace140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2b43ca6d7afca0afbe93af41103b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1722ba39d97b72b6366e0eccaaf33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3240577b5297503acb356a0f991c92a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5160986a107bbbca2037fa8dcbc3e9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd312ff23cb9c1a60a638ae0e6833e65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58953cb3a0354ced24be0735aaff99ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335f1f895e7a5efe4abf2711f3c2bbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7813ec387add958f68701ef78702f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46480d7b14c987c8ff598b802bbcb91b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49defa69f59b9d0b584b85faa4dc3f78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f3091be7972f60f5a92bb7abe9a41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df4385db09deb8480d34dc27592816152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89811d09f63c1edaf2e41126798d3233153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796589d221f781fe4d9ecb5ac2304ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66302fffc4415641b5e800c13605995c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ab7189635262701b4cce26c37b1f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37858dc115472e76e60ba5f524df8164157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ec883287227bb5923655bd4bb0545158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e9ffda68a69acc7b1fc56c17c3eae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bddd51dddc03b585bca6f2dac1ca23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148f99d35deb88811b71d1469b8a8e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f60e322c469c5980ce34e2c901e7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7960a80b5008b88624587c6c29bd510163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66321dc86b636e890941be6631a44179164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bebd6fd3f013290737189936097b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558880e12ad1af3be44d3fa6ab7c8b0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3393fcd16ae726635898b1d0c1b1bb9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496169e42192b2383b2d9f18f0abf54f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3b6e7a5470abea8509ec2316e6dff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ccc5c80498afc257e9cb22bda3798170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5a3f184bd343532e7e005dd8b5fd7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849668bc16e821bc539b0a9fca8b3cee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf209c1455ca0d600667270f93c5c6cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff715be6a001475bd895c7f2df654707174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36236984c054fa12327434e81fe2a3b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f78fe0db8a1fa71585ebd8b534cb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52520a0b69cbcc6d92a26fcb305bda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5480eb0a2226d1e78adcad91aa813eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b127056e34f391d1658e94311189a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a487404b9cbc62551b6d903b5388da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4a26f5ff53b775342a9d77c15c60f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d08d4526f564aec890d28cb8333cff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a4e323bbcc91d5a1b64340d185c76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08722f25d94686dba8e2943dbd49200c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bae98ba734fee121e50714ca1baaa1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cceea02707569f6c70d76ccf070052186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d3d0107a4510caddfe0352aef082f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84656100a95e32b7b44e666a72df7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071507a111c0ad0fe94570189983be9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2127548ef65165425cbc44d65dbb765190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1aca98c7f43762ddd69e97398b0685191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53599fe0d589ab059157a6cba77e04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d85ea48541eed400a73d9c3bc71582193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861acb0f55ddaf2ed0bd9e7548bdc817194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821852a1c42d700489cee2016f39503195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6400a3deef2427e3879566631aad7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165c5add0a1cb5ef79874692def0204197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350fe5ed0276513fb89d7e0eb796087198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204664ba8191848d4a197ad05a5b7a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26338825ab55638fa1c0ebdaa898e03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c961588073b4a135c7220ba3f77d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cb475b3e8ae9b66a6bf9ae0f3c4cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129fc9cc1775dc01372f60dde8fc926203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd52a4d98a1170e3fbce0b662cd890204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ea0ace81e074f28333a1eb334ca68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a03f98e4bec9a2730976f7c55be48d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225bc286ccefcb194bd3359e1265b86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9c7f8a405dd98b6a0d1fe4a60672c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec031541e2194bf2fabfca158a207348209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7cc3bcc746ec0cf0cdb7e5c1a55cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf0f972d3f684a724c478dd4bd4a7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0287ed644797d90120d07c454f02bc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e09a2d1e7aef99dfac14509a044428213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961ca3e58e2466ccc0bb4c6e587573b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e741e69398c304f2aa5de1e2c87681215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5f61fa6c0bdfa9583d0e3e8c4dca6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd63b30a614d62468c7d340ce017eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8a577da93bc19dc8b9a329fe0c32f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d7709181ef74df69fdfce9a103076219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0eabab26cd8b8630b6ce1fc3076b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc02c8a5e32932b4e0c48be1d75a5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6a5b9bd5d55ad384df9dd0da7c409222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8446c478895bcb74084fc9aa82aaf6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640d3a79065e712d6ff9dd03ecdcbce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27fa1b32e2dece5abfa1fa3c06e2ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed119c36b23e35bfbed005dcff8cc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb63891bf7a831dd0affed4f2d6004227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82160e4a17ebeea8e6f932795c9377da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16a883962db79fd587991e1e89e964229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4354fbb7d360afeaca2da13a85b15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869540cd7af86ba70c2ab6a77442b761231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea2417e24bd0a04e22f738c0c5d9f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e09570c2b073b76f29ea1b86a71719233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8eb659085893f0a841e2ad5982863234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1383b13290e424bcaecedefc2afaa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f10a70c35093465f5382e5db826dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccc01e58fe1c2d53f5cb6952438802237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37a13b0d2d00c1dd8f605edee5600f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cefb41827e4eb0f2c9f37abc39176239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c398ff122de74953e5b9ede3c378b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96152d4c193db8eb351c4275eb5bcddc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85457c762f400d182f15299967f84c9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf518704838e63dc0059a470231f278243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ee0b84e845606f57f1c02aa1239c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208ba4e63457be2b6b2ba2b1ed218eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8194a122d7b39e6824567951a72dd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22403d4c1898f33c186634fc42e16736247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e542b972fa5646600b252e0c78942fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2a7620709dcce53086cb1bc351cf6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2029dc5599ef19a26b0854375053f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d675cb01e079e5beab20b6825b0cb4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b144545e8dddf2b14ffb04f9fb84ef1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967a31aac648f5011e2336090736594253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80e9add7788daa6182d8ad4f850605254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7dc45635cf14dc7f370bfb083e753255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f94024de70a330f5e8d2c48bf9c9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3b6988ae80a53e792efaade5fa2a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e6c1376a72306524aa45bd5be409d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f67ee1d56a4fc3d4a264ba9d83c72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ddfe863b340c3acd3257e4fa5d8ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6eefbfd69ea83248624da773b0399261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ccf264d5ac76e52b7e62668252538262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e190a7eb32c966c18c5c1172ae764263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96a6e0f2e5db66d24fd18fbac800a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c742517908bb41beed9b99175e828265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455f26fb85d2068f5edac8a929ea8eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9fc5fa4a272576d223c311137e6c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309c69a059ffd40a5d3edeccf50f6ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37239a140cc0ff65fdec5c9c833585c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340be7650f65eb75fd1a98426348e60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3efb8731c7e4a889eef3fc693d05c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bc4d76f92e51bf470134341a09d31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb038fa99ae927db721531f8839253de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4458da11cea3852f12f65ce66d81b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465ee1e0c393bc0fad6fc2933234e99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987df8c5cbdeeb65cb7653db73ef60c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddae74a55254f94bff893c6a4dcff89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5307d8b70439d22f07e3656645ad5c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c886f471bc0bfe05897923ede2c0bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9f8c8b5ba0b3d5ca41c383265c9c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f18a8c4b03a3431ea57cd60b4ef848281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6c7e2d2cedc0854990e1a3ea5a48f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e1e29cb674ada49d490a7d0641105283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1ab5c1234d48a2555e88e31f6df38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b35155470f3f716dacb71ecde96d5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7cf6e7978d11992891838cdd58487286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e8ec87b47cdc030092f398b45a8f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75f97c1e1ca318fda2d5ab4f6b55a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d529ad88aae69c1db95d2b6b7224081289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1509f5cfd3d6c46cce4d137dc7c0c04290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79676ecff0382c9172c191d093a02e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cde6abd7605fbb991c95fb03724db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389e38b23b3974257814b3b219aaa73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6568d4e4da7668139f3d4a07bd3e46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20737d1e52f2054fc4948f7b0cfd360295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630acee939cdb053203bff2ac10e0eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee7c15035f33454ed2c33aa220360a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaedfd52b43603a74c6900bf9a5bfb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae11f029e1dc6440e6f22f061fa2b36299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44ae85dd8f93a191e0d95588051506300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c12572971cc34ad1ce590bd96f422b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fe8e2dcb759eb634eb1a85fc587ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d516b4553ced85dba057e312c23ef0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14155db0f53488b8ffc73b863544651304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6cf5bbb559fff8b68d3932033814c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d095a30068926afd1d060ca67c083a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d90aa0e02443949609e0163a191eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f32126314fd129479c091ab4428b9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb19748d72f5dc3f3a1a4e4bc3fd14e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09042bcb45632f1caa619c7e712482b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497ad062c6b68c854d70809c74b3810311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a2a6f376d2cb3c19a5d9ebe852212312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b03c19c002078dc2b23dfa01ceb7a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded4fe45ad776a435cc59fe030ca355314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd1d9d22f7f15d8c41b6862a1ddab6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ee71fe01aaf4f1fee04825acfd9f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fb2def48255bf7353999c66ef95fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5ac19727186c6a60411fe2cdab854318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7154f99dbc0c0f79bf6103871af42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b7d7bddb788e13033ba00bbd9f944320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66fb86dd7e39499846e978e39a6a80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382bf610fa4e9cefd0028b40cc364f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376906c6b05e73c913d6bab0f7197a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c6047099ad1da0604c29a0613c946324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654af94cc96147a03d9551d346c2b40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cafaa571c4d009af31c2e5b050eac7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3b9275fb242ad1cccdb376930ebc1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7b2a426838ce47f4df47c02d2f03a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c6e40c787fbf242623a56a39eaa08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2fbdf1ea913edcca08980672adfaa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371faf1dbbda33fb8dc4feabc7f7e7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd272df557ecd13a532c8a4d510a17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6696dfdd790b670ef311e05b126d50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9a589c0c7021a7140a8e9bfd9ca30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f024d448bdc61c0c527a71c5429d35f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425d42a8b95cef73a39a614527ff4dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66e7733a3d39fac845f3bbb5cc5775337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b01c2d1fc3dccaca7fbf8dad39bde8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef6f23c37065a547d64e1a42242dcc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6523f184625b9a64939c3ee1d0f39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ab7012c961831817211257fc03879341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19373ab24e495d4d5bf6a99db16ebf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b82c3ea40d76be0d55343e4ffd5661343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a3263b094cb71f20211f730c285b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1588c6bdd4d184eb41c0030e38e6559345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871a88c27abbb79e36e5effc5bebc36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc15fdfef890941c3d51d342109a44347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866f0d746cdd80c7c5b804714cfd525348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b7adb9ae4fb76256e7bc6bcd89a9b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d058b7e64f4635a568c8e81f52d1ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ef17fd743d5c53794825a9a99695b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e593ae3d92360abcbd3913855df2da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85420729e8f8dd2d0a17a5aca427f66a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a11f279d3fdf8a682d751546e3e0f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcf5aee1191aa0e6d8ed57e67b981f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195d7abc9b2e57b416939d58e0171b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0bf118a3fc99030aee8e7150f53d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d8a675a22ac04d760b3dbfd12fba4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e138dae1252f4c29188f7cf76a8995359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe6066890a967b538e9c8a1b5838a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b653409c7e333e38e4c78ac43d7293361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14227cf377ed2a179cc0a1cfa30c6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71cc1fe775e39286f3152dbb43466c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab5d524f001d79c68a00892146a6fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3852394f866731ac070e9a51bb3889d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546d667e3e959e1f13463447c23f892366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f56f302e49bf3a892545e8f346e72e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb876d184321ef299296f950f887cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3d9b91c03854419209d329ff1de8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e05f1967adb97da37c26334e0f281370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704eeeaace0202e1cc9aa49ddfdde039371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450f11e061094b6d11245dba5b42ba1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac407bc34532981657df3296528fb5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b19b8f1dc40cff7ee3d566f613395d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0df36bbef3522c18b6d9007682d679375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79989a2f6c1bcb2e94d331ca78838c90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e634f1f419b380c573d534f85bc7a50377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96550623ec7df26f1310ae4b9f249f4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e677ad4219ab47c7e5f650a398b74a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fc8df2b3674ef7e988830f77a931d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af209be0ac20205cd0e45b244cb3d22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824c20780383e4cffd884968dbaa631382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679098b9a213281080fc7cea7baf71b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af37eeab46b51606c99c78aa4dc0dda384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5ae729805f5cefc1f6c5e8b3a8822385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b246c6fbc18b52e8557da958f2602386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae7c07d7a442c91b4c2d7f8a8016a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87f87a7ea5b9b7b7f2b91d299a7e13388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8c4591b8809d4a22d6177657b753d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5c6c81b170cd898ec42f9bc3c9fab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c3e8b1e853f4a67d6adf736ee7997391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296c59287c0e3decd345b28c3356caa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1a93f98e56f36ba1043188c1846ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011e1ad3e0e07a19580221f100793ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1d8d589ff80ee3b55a3af09e37cc1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f47e4bac050925b62a7bfb76ee2be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4384cf9b2c1ac1e44518172e52656a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e74a317ca03203e214f39178fdd96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5f1d90ef14950d95283002e1f98d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55f7370b1bde288a1a695b55a0de54400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37265d8be476e5260c30c231b0f3fc3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37ba5538be22c6f2d15d99e91d30e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3d5151909e8702f88f0cacde8c1a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c25f98e47a14edf48c3df1c8614e2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd541bbe22280f964107b2aedcc66750405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2d5a67ee477d11a07c6c0c8c8ee27406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4908984a5dc3386645069b8a5068f51407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8f8f80e5f4d6a1cf7dad17c36f280408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c5800c516b333175d1fef333fe006409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac3a3874ec98619251ef2da440a959410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634e90d9b31f5ea51d16d1e29fb1b01411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb4b6a21a82065554bb55d80f2255c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fcaeb72cb83b1913bb7f5d22fe633413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17afbd6bff050bc71b949efb3bf7e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e534a60564c28de86961651bcc66d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1d0038e952231b5f1c1e868dbd4e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ce4a29f53fc0371d4f51ee508c39b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e1c7a8eb112c26ac8aa0b522153ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfcdbfe40b435c9dd207ad9086029d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d5200c6735509aeda57e8487803ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810909caa69fbbbdbbada3f57a2cb3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d7d0ae2aa8e2342c6ae2eaf0750c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607534611b0ebb334fbaf6b8956a9f69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ef199ba899a1bc7ae9d6c4608f2de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b0138699b7ac6db6e178d6b9bb60e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14209367023b29754e1e5f3f08c658b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b50f9ecb99290ffda3aaccb72a492d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89a49723a42c3e655b59ea0e612ff0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fec4045cf7083db200a8431f47c5e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce060e09a274646a5e04325dd14f74d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04f9bdf6f1ad5962bd264c9392d3d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743766a43c87017a4f2cea4af6a60ef1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88bd938524c3a0b6da021cb1c397de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafbc1ada04ec3f5dc8df217df041fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f320723e964f8e2cb0f6f5059b137435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37c5883a23e5ccccf0d6865835ad78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbaf78019d205472bcacd7e5b243dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef059f5fdd56464c13b0be3e6562697438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ddfa7b86a6f4d100889541d3b1be3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f085e8876079dd6c1cd3a3616b6de45440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c6a49d1821f59226fa915a070a9dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851fd21d0ed951d721ff0e79ae8ce65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895283215044a659da017d09cdb44bb4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741fd72e53b74b8c63d8402deae4756444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f54429ec32bcfc64c5ae83475e527445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280330bb3c6ea5b20ec7827043d39b45446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb1af65fe8dd8a7190a102653665ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ea9db50333ef32aa6ddc5fca18a2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1d7b814f96ffa5adedbaf25a9c7dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7600049d0889b328ffbf24296690d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fb4f0cf95f892130aab5a858aee14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ebee61f0062641568cc8687c1e63e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad3eb1bdad16fc9c250992dfeedb44453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf25269cee18647e1e1c34a47d05428454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589dd7e6655741485aade40686713d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf48bca989e2b5c629981bbb7696da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269239b8fb1c19d9d54ef6061a50424457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5f4cdae3af01e6a74bde75159c589458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb93348014c341be39d09dcad69bdc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43c578120021dc852ed12d6b207e47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f56589119fc2b7cb5c559d03c43ef2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710be70cbc3e4ba120a740aa697f23e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9d2d9284b4bd738aa4e8d634a16a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c5a51c095b60f160b32dcebf58d50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f94c843a76f0b5062dce801bbdabf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27f4604555c52867c9fc18de4b0249466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb5ebf70bc6fcc8675b83111fd9608467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921ec99ff6704a4713096b626f4efe6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8cf019435ac3677691b4e1e9ac5f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2725a9b27450a4ce98a64ca6f07a24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec5e5bef7f82004326a1ac22a4847f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b7e79fcfa9cd38acf5f096b51af2f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7b896616f0de60d50cb1c67f288ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee7a6b7f1bfdd58e018876fe656797474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2adc0d3428325ebff858e3ac82bea7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e617794ddcb273a75cd1acee8bf4aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65dad6753f2069f8fa90d0b03963ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d914419cb9e742c0ee8117fae38f6d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafdec3431918e8d5c4d9f6cfde9411479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a083c0f47ba02b280f8e10586f8b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b57b4a5bfe5996667b8296b6dc2e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212f05027c3b85bda456ba3be5327e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae67322c764ff9231655d767f601db4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a0f4d2b093dda171b75f218a8b534484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e122ff9162ab69ffa430aeee3a79f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4cc57d11b11db46d80887d40bb74f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655b64fc0600aa207cf1c6a2e3ac786487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b36bf61238b19d2582cced277dddcd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffd8e265eeeeed3a7ecf1717acb9e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3db80f38f2db5ec2c5bc141558d0c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90b73f4d64572338c648102b9ce92e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72119d4dcd65b6220e90c72b8ba0f380492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf0d1c5840f2c5e2eadbc2095b30c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db31599f9d5b44cdbcf52178b8f1ead494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa9a702d9966d1ff15fd3c454744c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dea4d27779d7e73df6848040fd58c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8f87da8a366e234179c8ddcc3acec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6516523c91e6f7363d242aae15346ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659e97215ead32aee0cb62416161593499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c81141fd1026c591f98bf411d81c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b080b5b4e39867e72f14b37d30f4c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5649f58e90b5d74fd56368fbbfdcc9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754ad4819cdaa9cdc42d3c5724170aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fca6b9138abd0ec76caa3bcc1200b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180c145c9467a9b59e9a89074382963505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1b5c80ba295a80b59a6949161bbb7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0938cde012c56d05020f40b26313353507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3ad56dafb30f9e023b620377510ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ea3f98ad4f506cb2232863f0421fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd5ce6871d1964f4d20a5390adba16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b3d0a90fcfa8c72c4af51e2baa955511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7d0a259bc42a4349fa1e76f1c86d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d2c408acbb23f8a363c7917d3d1ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b139bc02583712519ce5b322aefdb12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd733ad13ed9542931c321dca44080ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662aa8af426844ad62b9f048a906e6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5facf4684480953c3a143716cadab78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75694922b3e34baa849cfc570212dde3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dc1b5575d71c8330ef887c25f64aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c700dca010d335bb4a0f55eb8b431520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98856082ccafe281acddc848196de392521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f4b2e45bac04980bbe0e4fbdcdf7d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ca63a2d5d7a17037915f2455a6287523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5796c99331189f6dfa6a3723abd0533524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c614b101baec5c68ef138b7bdc2e495525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3464ad7355d39930fbbf6fd1b9200dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed13bfeffb16d10a89f7d78bde70994527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ae1c6ac5f97cd1f25f0ae8f613e3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459ae9e2d022955b107413e2f46c9b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac638a1d7c5b3714dfb3f4f990dee2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d0a0fc827850d29b14261ca29430b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26699d762d203aa0c6cade1d0f825c9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba27bfc866febcced617db40434eeb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682a8bda65a7f13d4d8faf04d28d07d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61372961bf214b4b35dec6b39ad699c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e3a7874cc87aa8b780f0b97c383f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905ff51e67832d3013916cb902e5e39537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe0cec43bda5240de1821c2d95b1d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78809730e20ec37c8f539d117186b425539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb717f1cdf2735bab12df6ffc9b8474540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effb1b675d3abce6eccd3a4c28773e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3b4972417a28fbf486a57d0deeed9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b903b48e5fc272d57a62f2fdc876817543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71462cb26c9b62293bd7e86bf811645544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b79fdc85b9d42c6ddb8f0168bcca3e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d895abd11fef07e39e43d51d748cd0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921e4c98a1927d005c63dd7d499dcef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a456ca13aef3dd1ee69a7358039aa3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9d03d1b4fff3a5b3e3f6d6eaf9821549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c3dd9128884ad33ebb21c3dfac48c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577b5d7efc7b150d4741f0365cfe464551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e933aef2269aeed32f6810351e8fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5260474160f54b33530f102b1748a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd159d83b16d4c72e7f113dff8b9d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794120f309a57a39131ab56f31e59750555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0060c98a11abeb8a5475c31bbd668a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3c09a30f7139f30b443bed2fdce8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10de18bacfd8b87cbee9df1beeee91c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a92004c8becdde22d8b17c09da709559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdb739fe1ea380c18666677e1980a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2514fd888659a4b985dd9f6e9dbeb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c277297ba8fe69c161dbf5209d151562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63791d6f1d4b7ec75c0e73957ebabd49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aef0cacc29602a88158a724e180fc0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174673c9bd77ae7900a1a4fdc8168f83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c66b052d5b8f8e7e56bed8015beb56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c797507521bfba038d91f141f1017567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9648a982f33c217668c03b878a29078568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97c634c52df2b01c6405021d09151f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87adc3ccd3683e1599afcab8e90311570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c333269da2ea5840f550380cdf96a61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694ba8bda72d98c36d5ac46c13aa29f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994057fdd126402da936591b207ed441573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25339837412d31b525359f5dbc4a5c25574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b8ea9ac2005f779cd5b82693c215a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a68dbbba4d308d59d98ab172504d34576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259ff7b07f3b7fbb8c2f5a320ad792b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51301bf010e2a8e968e9cb45a7f72e74578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37db00116103c74ac873583fad6452a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be32f7671c710b54316f6088ad8d83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58c5f460498987e673a770ab1702e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe3fd9a76864e189c63ad1b2a61396582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d402d6fec53678557c68ba89d4f8e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81c925616652c06628fc180aba35c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69020a94e51310f0212cf62605bc62d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8c3545da0ae9cbbab16415ae25369586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7856d713bf61653eaa56047e57961c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aa073859293e4ebba42b64d8c31fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504762636c16831638a1072018d508d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b4ea966aa08dd97bda706c6b9ce6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da2234052bf921c124c70cf079f95d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800c6b0e34e4053cc3e4f985affad72592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32305f0dea8f033b3e963289ee7b45593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f4d557fdefb880e5d95bce49ee075594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8b1df4b523092fbfe9b76b84f581f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cd17862b48a3f7c850a2a9e888ab8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f62881ca318f012c941f4c0ee0d76597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6683ae7d52615e09016b36c698e47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303454e3ccf2b342b3910cdfd9fb9deb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c67019392ab51390c0c0dce4cc42d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a9ad65998e5ea1db55f75514d54f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163047e88ba54b4ae9a1e8511c2e88bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34020123b7e310e6e7f252560eae61cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be041bac98c87094c216e7017606597604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d706b8147934fae0e1348fb7ccdabd3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ab2d10132923a687296b4394dca41606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc627131a60b7a2f8d63293b7b8d4c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e5f20b1041d5fa646899dfb9db6cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898e4e2b3a1c39699ee66d8c11626ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de159ebf6eb131c577b219e9eeef7f48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79307babee9c0b63d56e2ac26b2a4005611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86803d9b997ba3ca24ef5c2beee2a451612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399aeec1f7f90b7c7dd04fbdcfc5453613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5f7b38b2140c92267a0aff85f76c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6994f86ff8eff8a0c4c827764b34e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903a927909de2533cb4dd249ce9902c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fb45b4df8129f3e4b9e69b9ad1690617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a948aa41833532db9e67629797f607618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c5f64824e4b89f68b94d82bddbe9f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d89c2f3508b8e32bf9c9a3b4812db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be02b30901675e553aebb6b43670bce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f935472db89c664b5c89420ffc47e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534de64233fc9842325fd733f164ba27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2aa7014836441659ae8fce39c159f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2796b078901de058d69de489fcfb27f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a400ea1ef48173d856afa7651161ce0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff822e964ca07e622fe1d36c46d29bbb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951bac9392c98f385ccc359056a08fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f114e144f388887de9aec38f39e41a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa941199d1f7c8aaf5466acc98610b11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e2547281331941153470cc2d0957d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a2282d992e1eb5181a976cda845be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2b604f74313357901f98c7debd157633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c92abba1889d21b0299abd78f043c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b44309fb297c66e3a7f612f37fcdef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcad8747f321fa6f2a3cc66e59aeb5c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48996d0db06ae5911e9dac5d8059af56637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417133e0af5ddefa561301f73ede0436638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2702bae76e5f9c4ca2d69028606f18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161889f5250d6ae21114072f346b301b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81293300197af37898c2e8bea772082641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6396e41df0ee62ce41165e1155b336642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640de6e5fe56c74193030d5ebc371ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cd339cad9994d74fbe41c93d6420f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e7d8374898c8efa46eb747afd29a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7d9c91a536e156cd2c01c722404d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad041d614dc995dd853ea24818e61b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cd1c3872deeac0ddd5d89d471c793648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16523d7541772e1f81b2f3d662033b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62e3108cc0bc8d69d1d3b9e64dcc6c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45402d94012e1de9b19b8efe5b435e15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98296398190a8c9dee98a5a2a1d5a336652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e803664af68bc22f0b27f0b9ea647653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bd0d31b8df7ddcc3d1aa15dfaa70c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ce0319d72d839ba4591eceb7e0467655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311bc91f3deab3004ce14bbf8f93668656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efffbc1c7c3b0f4b72923c933224dd3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1610b3f6d030c2f3e65743e18951c3c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcef050dea9006d6ecd9b84db93185659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e33223ed542bebd93b4197fc404df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768265b39160a305cd8a36ca49deb09661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3d945870dc784bab3995c279506ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a2f56736af0ce1b96777587c6a72d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c115b6868e10cd997c5cfe41fd4e3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364ac558ec5dba76609e7de431d8845665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf81b7d6d7f7c8532b962e9827386e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309f759ec44593f10e65d867fb0f849667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c136f565d6cc7e44c042b68e1b4b7cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936524e5b8546d26e6f575921182763669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaccbad44ff86c7a77517d34946f0f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b086ea7bf1110f69671121a84634b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08941ba2223224182e98ab50541260672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b75481ec0c15dc8e14974a9ff0e61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a33c0fdb72a7b487b9138c0d735b3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941d5b7de216558f6ad259be53dab55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be990203329ddacafe618a3e34cfca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428145ef82b3be078ad8cfdac41971a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6a259f07a74e372acef11bd87f1f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786b7407a2e215d0f962827ae830ada679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b662f2381c0488534c539fb424de3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7d9186ab263de9d73d24f1647747d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeb6037438f6980a4ca1118b808267682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da3502dafa5f32894550a547d2cf1e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389013d5e3b3f5c8f142a64545e1071684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a24fcb128437ddc0d3482369df4974685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed37dee3c23d87d9958b0c712c0a20686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191aa728e5a6ed79ba7e1d107af69108687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163796fffabbec5ac0672ef2da7dbdb8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fa36715d94b49e4ccf920f2b71bd8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ad789483025154f5726e9e2a59c9d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8cf63a6a79651d1b9822b3bb0722d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ca99947f74e404a8aa7fa24b5b8a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3a8393ece50cb1ee23cdb3fa676fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d809615c4cfcd86971207c9027d77694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb2689e1f87fc5a1eb91c605f17134695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1259f3eb02925173e41931be1f5a9f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac8e3358d4971501a3af0285696c5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca725ccf6e15114b098b02789bbdd68d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4e1668a5f83542bdc53dcebb65922699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915882c21db1c9d0366a8d882efc77b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46b6e746445794aee0ac0d3f31389f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f2d6687d9307ad7c1bf99b842b818702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057fb866b730914c4be4df4630fc8b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50def50698d423fbf89b58fc1f48f8e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6c08758087ee5417b8fb8b846cf45705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92bc58a7010e6df537557a3ec88664706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d6c4f6b8dc615cb9129e3c7ec7d69707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cd30565a93723d0011b5b2349ab24708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e546cefba2b3bedbe3c459fc1e528709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f93cc700068f08bbcccedb2a3f2f6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e1ddd7213d767f1bd31c162a221d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db72710814880073f4f9d04fc198596712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693da32b29024962e32189773db30251713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a9a1458eb63626975cba7e84536b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a992404f5e15361177616e6593b3700715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c29d48bedddc4e9239e1b7d1b30607716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed873a8ace116580f0ee612caef5f04717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98edefecf3a7e3b5d1e350b67aa370e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640eb7ba8bbac37d258059163bab51b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ecf6a9b4936521bba657d7ac4ff94720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08469d035678e34ff94bb53caf88bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc218c84b50bef5c9114cadd54c852a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0284b94156d6dc552350d412c73044723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf7dca5aab763219dde705999c6090724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e0e3d2bed07ea7fb7b91f41a00563725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412596a6cb21f08a192d742428db8e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ab81721c1ed3123321fe6ad2d7c18727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c480ac78a06f7f81a17f6e1c6ac03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e62dc1536b4dfbf01e33e7928c7d89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee80335cb0e7718e7939694edb35709730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d314ec8ab8a6803165431cee7f8f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bbc158c4bbe79ae62fb3e8993b83e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426d071c4de7c00d27b444035cd680a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29f70ddd537c4cbd59a434caab572a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd640162da155c38d306a40662c744735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa12fa81b31ffe5f84b8eac6e5e04c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48c41c173736041013d309d97b4d49737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa896690fe88dc8d731ce73753e134738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a19ea9eb26a20646690ad14e58b0c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a0eca802e59c56ea4a48ff8a27756740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c710510b7775bd57c205d29d45d2d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82b900cedede9adfa46d5bf00e4613742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304376891a4d79b065d59dc001caa3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b3ffe73bcc714c7c80486ee9e79b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9abbbf8ea78aeb9c33c0150587edb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8b1920cfd0ae76750d03bb3ec1aa5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6683463f200e7e1d3a93e2da334657c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a04a5db43635065632c2145dc71059748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e353a8535ecab7d5f3734890426301749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469bc91d2d7ec040a4d327523d423a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603053e6bd4994e598a2712d7aa16366751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bfacc8338a354f7c2a9142cb0b271752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770901b05c1d7b91b68923a6b2b3da0a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97cfe88de86a0067cc8cd854216f73754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f016a4149c7d835a481c8a77cc640b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040b2e2b572828bbfb76e57bd4d14d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d04d8bcd0606f5098b9caefb1d4da2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6948d21b92efaf602bc0a556b85d62758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170c7d72f1c5805e7035bd85e9f5921759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252290a3d910e28b1a9f4536f7a13a871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5e20259476bfe22ed7579a8e5baeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20401d3e9805d65ad9339b7b37d820443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef04c779d8c105a31064232934e85a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e80b8fde9f1f5a3dfda95f003360af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe76abd6380a8feb70b9af9f5808766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bf324d81eecb589d88d7eda08cbd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cab89cc54c73718a0a8e0a969199358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4228a5e2be4340f9ba8f49b4733413c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4bc3ef050ca28cb1abccf0842a17c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ebdd5cd36e40866485db081e84c5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c804854152ac2924bc3cb3c71c3d0612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af7a6ea2fd7b23b27b9794ba97f6b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed34c23f3c2407b1f759c4de28e0ba614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ca48fadfa2a9a7b9ed4754ab4cfe515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a0cd97b953f7a83b04984d7d0afa216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c98cb748ac83608cc085c16c7831bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92c85049f89820d9a407de4fc2f53118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e473e2ac384010a25707a9d5dad7e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a74cdfa484ad36ba639c628017a4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98485a95dc01d6150174c883b2d2d2eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1d45b8a71fb52db3caa9bbb017c0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a06e23ff486ebf7efa232096ecc5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97ae3f23ca39d1bb227980de86a99c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53942ac679d607235718dfbb2a50d74d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74673b2d4618dece4354f76af3aad55226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f1fa6b922f7ee46993a6504d1c18127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebabb2194707413c902e7f5f24d279d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3afca9f8902ac7114df0103fb4539729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3621b6209601ee6be54caf7ec4f6ebd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3a51858f2297138b1fbe05445196231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9093071d8f5b531fadabf15c66fb7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91eaa272ef6cde50dd92ac22866d4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b71f41df70887cb0c13e5099eca29834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a000d1bba0c12a0f52e8f142002939235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c82248c6b9dfa4e9c85f50c09d23ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d590b8f28471d53338c7f6e37c54137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689bf876a340f7ea633491e0e8bb3cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50956557da29da7aab0cba157c9f59dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb17466122139fe893cf9a3585d77d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207a2c2dd8da17f2577c86eebd62c1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e329fed73580a46973e3f950391e55442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d26465fc754734a8e3d9f79c64c6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8b909d3273b768c1df336b455ffcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa399fde4a539856c4483e616a3ed8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc995e828be128683b14359ca8037746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6d9c60eaa8368c32423d153c8485547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8556ea7109a681c2c9aa2938c5540f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b01cf5cc843bec23212b13aa3f3a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf478d5734d0d96be3e77f6aeca516c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575952f8a825d1bcc60f558a76841f5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81154d0a2901e946dcb33c6bf98008f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01788d72bbf15413ea64eadd41ff21f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0de9efaac8cd9d402380b162e455cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef75ea356631de96967fa277cd2d16255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ac870e956ad85f66ee139bb6ca45f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee9cf90dbf59d633bf24005670204f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4169d69958381bf51cec68ae38b3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6858ecb0cfa0dd3985f5df471210e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b7510087e236a1add9f3c82bb4d8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172281474369b7c4c634d6677ecaae561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069846a20ba231134b3c5957ba70e1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcde280fed778573f5216666a080b6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366459cf4d4a4e2df018342cb2a84fbf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada301f069aadb53d4f2265107387c1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cda1e74e9455c957efbd87392d15b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cf0b6aefaceb64eccff7c4239a9da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152193df3028deff5eb7061d7c5cbb1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf0908f95d65c9421fe9b0009b685269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c3e105cf3f986a8133ce0908a09fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9e73c72dd86f178e4f45d88e89b1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650ce5c0576f4dbe3ba915d3338a79972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd29960dbc7966a20fc6a04144d172273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fc59e9600e5ce27b04ce40635212a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c815532918b222f65c0de1b22340875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37343ed9c495d21da6b3714ecc7acefa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e6c0defdbd56e0a6f3b4b0a6a3f7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f56dd31359bb381c8cce17e149f5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19236a43d75cff10a7272456c73dc1a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddec5db616fb9e75dc7fc1fc0da8c8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb22888552a5a544e8753d9fc86424481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdba981ed2a3f48171b84ba464257182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dd02790821f44f66f06c317907e5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444adf1edaef78dbfaa191dc05e46e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653cf2cbfdbaca5275cc9df02077d9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3877cd7264e9ae57bd190dbaf03bc986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfba877cab38f69cd74370f3d49916a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707a84686e6c9733dbdbfae73aac79a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052937e78df31498d36bec803de57f2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7189ceb1868faf850df3f1c3730789390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be89265ad559bd1febcb96c72ad4b2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95142194eba2027040fb8b7b2d0ed30a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702325b0662b07efdf95c115bf96ca893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1798436535ee23831ac9f6510eff5b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295235dd36a849b7bb5289732aa757a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91f38ee309fd180b575c2fe950feaa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc8d9f8febcb18e8a9c2ea4b810c2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ad36bba608a752bd2eefa31ad0dad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0f9616a447f7dffe1938957b3004e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351aa2d6448aab32fb39d7c163e76b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f9d22e58cc27725a704b22cee0483101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd28393632abfd425891209741fa1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b03f996ff550629513225404cf3222103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bbfc5366d5438e6eaaaf3a5399d9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0bd5b34a05dabce56ec736aa31f7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5c7dd17a1bfc8be99688410c2f4bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74f516f7db95974f17dc617771e5c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3eee99db71a582e7d013746dce54e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454aa79f0b5ec973219ff6614ea0fea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d9ae0214c0809adfcd8c690a00b0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6284dfc368f2146702a080eab4672d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019971c893fb26771ef24ba3be2bd264112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba287534384e00a593df23c893d31c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678e8929b0307ae2e276d3e5f870b32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ab7c6d828e5f1043971061b174f74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161cc4fbe868d04621a95502b91430c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86a05e4f6628ab411b8b6ca30929fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09c4ca95b144b3b082582e9278e6c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d49ef452cbfaa0a4100f1e011e6e22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da02510d84c630ee8f56949d5439969120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560a763a33ee7a06a02d68bf6b9b1cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cba4b9cae304141c93996b3fe5445122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43799346ec77b02e7f1541f0d55d2675123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5576ac39243c26cf66d907d019afdb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c77c92529ecf880faedf0cb9ea85c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c177ecd79003cfb3b8ba00b294ddeaf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1aefe45f1a06ec59bc7eff32205fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c87039e08e9556ac824a798551f57128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fd82a14580d954d7e160298c4753e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef2c3b8db618f7aa1cc58fccbd192b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8aa9e2b516aa0f90586ac0b610eaf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe59a1db1796e5e68a99c7bafb299eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00248277a6d2b388d54fb92656ece02f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab262114b542765027e6077594c98366134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384827cbdf7e543c2950381b3017fe39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088473836fbf932dc7d0ebbde7198e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2cf7f89cf49f87010045bba08d945137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba536f45e48b461c6839ae7f76b885e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5990a4fe4eb9aafc0ed2b997cb889f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de747f5870a88829d3758235d92bba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c307d2fbc74656e87384a1e3a9dd305141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735659ebd56af51cee2705498adb5efe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100e8e53c795a3c0b0f0c93908a28ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ff3ce095cc60b50ca74433a8afde0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7d9342016fb11ad7706e1a3f94e12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c4b372640fddafeb58bc538660504146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bda364d94deb7c35ea74f7910acb40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62b5f0ffce09318b3c133cc8713f71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e40707abb90bc645f9d28c0740c41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f5418af7f4d6e11ef201958d9be8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d873e7379dc1170332aa51fad215ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ca23dffd448c46da077d2eaa75d57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cda5ada32a6d73c429133ae10af5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571d8406192b028ec85a5e3a0473940154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2b51a665f2b0acd025bfcddcfdb19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b831c53e708dda4454a9eda7983fa08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd77f06c3a3b1a99262d7f7fbc00fb6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324ad08a962939bd86840dbf775fe92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a01042af58dc722a68240d8547db1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4891e04420ca7d451ede0db541ca9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee874c52d0f2f89ffd8581700218ce7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151915a92f03322ea425c18f0d37134162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355d6667506e41c923c3ff73ac46365163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c97f8992040ce67a7033941a3dc8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5bafe75d0f29e64ea18e2c8ac5bf6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeafe76f120a8e967ea2595d43a398166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889a7590baa07a3bab5512a4fb87a10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5041c9e90d0e68c668370f378abec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca570fc889a0486c54c46f9450e3ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f03a528eac6c1be6cadca6b5d6a02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f464ddcdd062b2519895a04e819ea4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c323bf6a2a4910e42149ccc0aabf3a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee614092cdb387025ea9fa426fd5fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da96497e8efc763eb0bc8ae58b7d6ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eac89d09802e0a4034094982676496175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f8fbf79127c69d5589f81448dac92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4c2c2cab5abeb6977e73e496c6073177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b64875e835c5e55505aa46467b541178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2cdc91a7561a4b4d2e197964f35fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39410959dcc78aa8d3c444a70c3a187d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64abb1490b4b170f3024064e5e4f09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5772536100737cd9f4d610e0fd4ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a694dc3e4c3c9d87b9b8261f240281c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f95aea6bd259d9a0eac3c4873950b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37148b45010cc090e0db1542aba2ddc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3011975b27e6be8a733b4a4df85bbd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791779cd4456ea30cdcd478fa17e962c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33559c08d0ff2653fcbfbc1bc33f482188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565be821ec3cbaf5727792c14925d643189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa425bd677d815f483dcbf208572fdc0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d80dd32742296e90cd6e2a17f550d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0ebac05e90a5e9da49d105b2d4c4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15040b56cb971a46846fbd9c55ddc8d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ed69c77bd2972cc704f8a06ac22dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4a0b777caf5669ef3b125061d77e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602801e42e63a5e603dd550869dd5a61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f867dffd09df2fe740fd006baa2fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c158905ea1933e831779890a301191198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bc270ddfb94be686854cb4ed81d9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b1fb594672d36a041da1b00136089200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c53a0eeea445174f24032209fbb6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e9b386f1cb55544701d0957cd4685202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd87a6ee5c84754adea987c0bfde822203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76a7b1c6c67f814e1389ba33cb68dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875f4641fbd505ead6345cd5de83ffd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b1e8926a548b831c79e6bf0184144206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba9b9babcbdead727cc45e3320f526207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966e8e325e255951f18b7d46a1a1b8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523a3fa02b96f5f3da7c4c1c825b99f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409a34d68379e15b8cf94ad2f00b878210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899a32a02316fbac6912e3bec920dcd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abb2f9f05dcc9cbd0b63fed7734cfc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3b7c064a136c20c47fa67f1d2f305213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24873c20647b5bf3b6694c0162ca00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a6a05265c7ff6f8de045b3ff9604d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20ef0d901882b01b10122493e1f3fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3058b31225a4cad2e618eb2dfd32ca8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bcb96aa0b1ff5e2df7d602adf3883218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5f8cf5ed8f9e8ce42ec4f5cdf2975219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbe908808d32fc8498c7e7442579cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0451411151862f6312af5b262f24a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1e3225862d99b44baf62df0707d69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877af10f82af333acdc97773750920d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bb3881310630aca6a0664bb40f0cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab3251a628b02bbffdd91db02f1f1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d611d97f934276d9f6cdc92df350334226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe87b7564e4f38d8605ec52f88eebe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48485ab2680c8ee0a52499d2f90c23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3164ef42ee9d9fb56fdb93729df18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4057a69b808408ac3840766dd9ed92d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae78bfa01e6100edb0a9279966240e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680702258ec6a1ab1c7f1d1b63af49c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c62b9cf63f1f2ec49f97c53c13d25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1891eabe30c7e619442c3dada603f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ae23e3ccf398be7157756288203b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88e146b807e19c88a0979dde152d5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b8051b77f770981ad8764940de994237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24aca92467a7f81655fe452ef48850238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcca36f886231cc0fb7758850709080239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe9cc94b341c226a42fceff117ac1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381c7782479410a01e4fb8679cc0af7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67984530f4a3caed4858d381d5208f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e96239938d6458a2a10d022c00d455243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da74f60565e534573974763faff421f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a63b61c82a3edb40a1297b93e8d16245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f9c3b70ee5f580bc78bc2847ba6a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3ce35df37a88ce4cc0825c99f6395247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce351348cfb2c6ab54ffcfa2a14316cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485b95a00fc5d7739a9b1d8af05dce3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395cb182611903ff678da0ce11c8f79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab8a4121f3814565c066cde942b589251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287d55a250b01a8d41c7274769ff160252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b50295f346dcff3b2e6ef0f4ebc79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7efc2cfa03ab95c2a480b0273a471254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d2a5cfa05ac18842124701c9e1dc5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bb0a0476241c84c648a9700179bed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6e7becbb276f182143da5e183f0ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33e742e089ab617026609faf29caa2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b9d50bf44f67d25c2cd3f7216b85a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f50f19c662dfaac6514cdc31a73623260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec4f321f2eac97839bfde2d5b904d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74622d0c63a87f0eccc4ab5dbd5bb3d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd5363084f7acec7e2cd871ba8c556263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ee1de3efc396f6c832094c6d5345a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36d945f98c85e71fd1d86e5d877dc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d8e662e87249a364b632e021906db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04204cbbd1d363c90cf936b891da10aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91bb38d2697a43ecd557b116acf64c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c733f403f6de7c18a6321469c11133269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b4be7b87ee5126ae2bf35393cb39b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8622bf31fb93ea54f17aa675b3f16b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7810f4bb84671a631169d08e80785272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adff7d8ff65b608d8f4eab3fd73b936273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeb1298c52b8dedfb516c7223638ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd579cf9874ab2e8beba607bd1df9c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67936e53c9deaa2f9d50c6972664792276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954befb40e83aa433474ab4ce982b86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24ce0fe772e9334d821f094c0a7936278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9328baada7c213eb9709a1042c262279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4e8263c5704978b061a3075df9770280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8decfe6215efe0389a486f51660ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eee84458520dfa91f95514090f4f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4df660041dd23451f40d16bca9000283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc887615fc77632c2b3c7d03f9fca5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cfc952284a9514554bc1b9e201912285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efae391d2dda21940187119d1bd260286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07178b7273ce5e07664726d2877b91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a105902059acb7d889c7fe8f371ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ace4b67ed1ebcf69e37f3f66d6bbb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf18152a800bb8f6f012f485d315b8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cf62b3c9ecb44da42daba3739f96d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f48545de4654ddfa2bf16f56a75500292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa83a2b6baac5b4198118696e6b0c0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32befb6d8f2a46a5787f5acb8f5934bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a95555d28dc89bdb861f1883ba41c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78e0f6966600c636acf341b52712a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60302154991025c2358eae59f20a2845297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dc6b631fb9c2e9d0c95f676e9ffd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286a748eafaf7259a811fb1fc9fbbd0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa2e37b4565ca47f921c29623825aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b685a150fe0854f41535cb3a6d768a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f294262b93c1091c3cc17bfcd156438302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cffe056d15edf89e9e98e2c299f0d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864425c8237675cec914bf1611fd2aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef61cba6712fc78c594ac4d573a9e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f33562994cd5091646d69715a27c2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553652ad057c14acd2fa9aeee301d85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54626b4ed4a95fc4f7f9f64b1bca4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203928100a63808b40111ad0aa06b44e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54902d81086103eb1e6c47f887824d2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a283d7ea348eb236ba970b245d11be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f156907054e0686718419be1f4adfdb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72a96731b58dddc3e0e7b017cbcd05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df18277ae656f106900f762664c93b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd2f50a9680553c2e1a3a4d937a34e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c536602a3eeae654883e2ec74d465c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756f4c9b28676144bce6a244bd1270f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3315bc54595775d547776dd317b9353318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09f231bef00fd637863600f27691a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13736d3866afd5fd5bcad1244291fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b971ddc8b01463d604fb284f0a4251321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4f58d6641153fe0fc8a5c2a013336322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f44e11d56f72ad163b2197afff385d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ab90c4e8fb1578347115de731a7e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b45723c1db1ce05a96729a19acf0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b769a68940e6b3bf2da5dbe616bc8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162436e46377ad29bd7c247ff7c94e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceac4fd4473d232dfb908d15f5d4f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01e189b0f07dded6cd8b7370bd6def329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b448a27b9876b88edea6f938af1bad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6c3cc352cf37fa9b71f8fef4d4589331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433d4ba4519aa360299a6d474f59023332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7f6c9c8d9e60b691af0609d51e613333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af58f4f454e4956f4e1917cbfea371334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594521e54adcee6560e558af89cd521335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca6badece8afac88f9bdf43e8af110336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd589376e35a1b5fc9302706bcc7e1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa603857f4f0e99a0079edea0144462338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee660fd2f970829fe40a4cf84fec7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc58345e1409ba9fe404b28075d036c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009d1a1fafbd77345dec08d9fde383d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add73e97ce519b64e2b5a7438833f1f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ba0ec58488f7bae272f6cdcb6d8e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaa8df961b74b0ccc6cfae9e92f5ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2dab5dfb20cb4ba39858ef19d2483345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f19771bc47053b92dd0bd11bb4eea1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4467fa700a523783e8f480c2c666d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fbbdac7ec235439dcb2d6aca13f5d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747a5b8a361ab24d22dd687b8275ad1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1be8439494a8fa4a78d6e1c33796be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6916ecd44662028528cf15434498aa2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a7b54dc49628b415948d7909961f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78960e3dc964ffd4a5755479c827fe1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c378a0892410debdc64b258b6892fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23e838793b75be4b992ac2c1cd51e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0c242ebdf04300f831e10257136ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d509327dc784dc6116ee167af3082357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039d349bb91006a6fb475fbf3bee288358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c44c6f72e9e8c65e33cee93a7b576359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7b3ae634ea9f9b0423f316f0c86de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85dc01959a93a035ac2de244b22177361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed4c0a373d376f4add43631bf8d125362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ac970ba8823ff65267b3803722df1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1808f15b581f8c2323a4d65933e4b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626f66a92970ae561e03c1e285eab48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216562d0fab81b849797be7cdb783310366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d61dfcbb09d3500b2f3169cfc6eb80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed0e49725b4f6c81cea83b7a0ee7ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bb660ebfcb98a234184a9cf594018369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b082292018ac7a5ceda645e5d003b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b407035274676d3ef551bec295d04c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bb7e870343e64069d614aeeadeef9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918244681bcb613b30af5c6f1eed5c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1440d429ba30814930b959eb8d8cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc41844310c100d6b9ce8064dbef5b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cc05db2935806fa51e123e729d41b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ba8ebc07af2795262d8acef8a02d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18be2d1afdf087a742314e9d737555378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8a2f781389f5b04e1d6ecb7ebd735379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186d6b80b85349c3ac8d7c934254274380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c196c4509fe94d5667d0340cce15b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91d1c68e98e2908bf739fb5f4f974c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263bae4a42e08c620ad2ea3e3b02576383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cc1247c1f59a1791751ece04be929384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704a70e0b3cfe2a8b5facc7dfe28c76385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcec8919d281b857814b6845ba26fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcd04db60260e8e7a4a8291168641c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca9f9afc8c2b1b27a16ddddd3befda388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47a510e62888e919f4e1a2783a3db5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d639a1c70a60fc3b54bdba73535d638390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43d1dffc9216ec26fb6aca9eec1d31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca74ac3354461adc8a88ca197118dab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd967246c9131b042ca9ade2fa8774393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99434af8470185e36e12732965aa676394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd07800751f77dc09b1865374a1f1f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47895d0a49f8c521c8dea0adefedf8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e72c535ca90e47e95fac1ecc22da0d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d86dbe8b5f639591eab8dfb2ba3e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043e4e9155478f783523cddc38d2cec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c0a4e492594b242458b670da37a00400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe908f8535a692d31b0a6234ea69250401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aebbcdc35a716ffb5f1f7902be1659402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccf5757cce18b0d08721360242c9d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d538cb63bacf4a77b1ce395b639a8e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e1b4633df72a3e8212119aab9626a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856429d36c165396df620bf953d8e47406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a78e39c6524787a0761e47f8de3d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d443f44390da06ea20d6b28592e7bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ba8f3f643d11aaf8f328a9d35bcbd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a727d0e1b68ae6ab1e90518353a6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119320e60f77750847b47f9d26acf12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea9e316485ad10ac9d98959fda5bc9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d910e7c5276d965dab0ae3d0208dd52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd99e14e85aa7db30ea0a0a84a57e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246546fda13089469268795e13844b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15726fc369ae4d078217660ef08aaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c345f4b9570d499e6e42ef88eb17c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4b5f7c47ef71d8ed627a3327733f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942abb453f257b29531024774fff26e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a990116d7e7f563ddc03a5dd91b851f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7821a0426ac7410240f7a9a7f019ec8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94450b158a02568c6b3a946a065670422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b4ce4e1f93212ec41b6f36abdf1bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bddb2c3dd138b29c9aae1c5ca3b19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f4c8a437f668a57b6d9d8ab754c23425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346f44cb533ca6cda34091bd0f97434426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea70c855d62b0d0c1067712e56c0c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0948995c89fcdef1a3abbc0658edc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2499fddad01977db30e63e7cc209c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cbda31d646ba8f83a4dd43a1a5535430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c77b3402c9dd7f4e9890b2c1907c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5a20efe519c5595937513928395be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed798b16d649b1980c987c72e30638a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529a809bdea73e9352cccb1e1d36ed3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98bb7a850ff6a665e3e686d04f461a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080706c31b44320b1696e0878b22997436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3eb64d443fbdd5ab4fec40487e625437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d59eafd7d05e4d64cff839a352a80c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e6984b23c3dbdd37f0fa7acad8bda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ff23aac6bca62896cd0ba63a38b19440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862fa490ea336f8e5c33b555f2131a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff29584fefefa28e8a856569cc7e4f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831646389dec86f3625d9e490f48914443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac142962ed9f5980d79726ffba55c762444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad926aa158552d1b468f1c6b80bd706c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b89e789fc2c712b0c024fd4008780446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f805d65822f9e79d2b4e2078fd4df7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b3d98a6881d4d50578fd9459287b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a84def9d14dbe78c34491cb3e4367d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7ac402678741e727466e09f9ba30d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dc8c6b81bfd6fa84382898975ac29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5e31d8649add0b1b0d064f01e4ace452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913248b6b72d2bb45920d634ca03331e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637db0fbb53282deb452bf82ab1c9ed4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b75f1f9f0837e3adf4ce9b6d373005455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da571c9652876032ffc2d00d0141c58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6513d7ab5258a6c7c053677fd5928457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f056bfabf76462589a3bbdba6c7e56d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db54f2d37e08bbca2c839f8acf73ea8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ee17c13447147563a9361ca54beff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50975d9d5397dbfb88338ac4add2fb82461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2b735e85fcf9b897abf9679856e94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd97e10a2340a8b66f109d3ce6dabcd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760e5da60c41742708403af7a25238e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbf5c7386fccd0c19f0c7f636aae99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281b97d80819819df2b25293a66b8e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca1ce8b2700e94a7d798408f74fac3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277bf5050b336f83ec6d9fb9a0756b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5693e8798912af2e1bcf628a78d221469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0757edb6e0a0c120b8e36ce50a17d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f551332d0942df17a6006d82854ee01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d32a2ed9fdbaf6104f6cc36066562472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd2ca6bd8f39a79b8c64407639f674473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5b0f62fa73798d313dcd6658ab95e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb667e17fd6254333b0b82e1fca127f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af305ace3d48ffc6393869f33641d478476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b10431ff3f7620447d329ce483275b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258844784320eebe025d1c2fe038706b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3358b585360a42da586e8338fa085479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5fdf70fa79445247d59892bf4f71c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bdee65317c3b389afa2ba8351bd64481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac72d1386e3d74f18386acfd9f080a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fc899d70cb7db315a0de8b35b8545483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665d353ae652d18ffbdccd271556609484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d77aa7f4a1c9fa0cf1bb526d428a61485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b473a5745a30617b51d902a3bd1dad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d317cc2fc350e571508b5e6d42e52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c722bef0aea2ef38f2d42a1d5fc9bc5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663d2d349e145f381457a424dc232b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96171592e6a707fdcfff9e6b2463b77e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38587a815a6a84e5687cb862911d17aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af562b298b5fcb63180d77feafc04e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915456b559a5d376f6b4c8de92b7b9ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925e9a63aebdc6923140c4cb80f8f89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ba6735594d5620d653e6ed5681f8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ad5d7cb1ed33a9f86ea449b67c21d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a32a8428a710f6d25e2621950d7970497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af7a9b7188544f63d1c4128cba99c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c804d68dac18252028b75fb4cf3cc3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a40333f1ce5674dabf16921424bc30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2d09e0dddc89b53437097271fcd81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5956fd741e5a8ce7457be034d3d02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce40df98e12fefff081672f80c0081503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7cd69a04fa7630eba9f53d42ff1b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791a6e17b77fbf2db141490262a8715505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49df7386a774dfc27d20605543fa55506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de489bdf136b9eb6d08b68aa9f01a707507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8a796e6aa32742eade82e7bbc3588508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebce9b430115ad8f3c1182bab9b629509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaff6d1f0030a40ff6030b228764bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14977d19947c8776be30a5f0d517a4bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eeaf9147f90a0b5ccc1b68ef73a79d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3f6efcde7c9662675283f5e9a3245513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29ccd010e8247d3999113f0f5bfbf6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9d500ba9511bdda67986a153eadc6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfadc304939894b83cdf60c154ed74f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468074ff783cacefa000550f11266b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d25132ad6e94a161ff2160532002d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a8108bf8d439e4eb31095545e93d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d471fb0667333ff2801f90692825af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157775f1fafeee49a64425b6ca80606521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07244e821dcf2f634d1f5d37cfbf43b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4472eee2a0e3ba63da3e492831011523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646d68e32e961b7954576d72ceb674b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa36a8e50db0953b6d69c7134fe1fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0e32c765ea14700f2267e7132c78f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1007c4eb6e026f993c0bad68d3907527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958b79e2c80f00f37af11f2d2e4cf6d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ddf19a8513425f2992e562b243fd0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b6aed3da5342d8a4d007d9b261566530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba2da8839f7aa472c8d023ad548333531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bf655e055ce1f574f83aafc783e02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fffe0e67c927f328ec8df2af80dc5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314ab22748c07e41676caf95c530d86534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d632c2c88a3d1f9f96a43e713efac5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b750607b5287a44c6ef50f0fe3e93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71624e8e83c5ef48339d072ec00944a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa87f236e8a5f8951733b970e553ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8777617d89a045bf248b931dc3cc17539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c4946f068997885afaad8473cc0f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ed888531218e6555a96b04c7a411d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac433d5204cfac4a77a2add924c15d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360c3547b636d1f7f1872967cc67efb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b581b2c8e281cc2c731f569ca4247d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad66a8f23d45183f17a78b9d35e49b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dfefa275d462386f8870ded3caec0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58fde9b7f64d4ab08d7947238ef8f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d743594cbe34a68f24f73a8e2dca96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc797e6c45ffacbd96ae6f2bda176da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856992b2b34a85d871a8f4e75f6af93550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364804bf96606ca1722351efe1c5296551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29610344a1d9e42c7c0de49c97d9594552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2471ac80d874766d144b7301278547553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd08c331e96daee559a29d49673076554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db38ed0f8c8ed52f3288d16b5412d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9169fe1d68eee8b2a057430349b310556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90bc34afe7f0493cc4ce46a95dfdb4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c07a1d36d3d7f4a7eaf1b84c2f369e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c039243fc8aa87ecae0a1ba4ff586559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0acb9c15ce9d2e8b3968fb142f392560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bca1bbaa289a26aff3c0eea64f1545561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1cfbc87ef046d365e30eddac09387562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f785afc482b994c26552e3f98514864563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d27f99d8fde9db8abe9a9aa14e3ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a56f7fcbb475706340a96ea1f85b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925bd07bec6b820c8148e9f932c04c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158221b38fe50c3ad3bf1a919d1646a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a6b6d71674eb0624475e8f32512da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a51536a05d34888d21efe5e333a55569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313dc7846c022b80f738dd492df38a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8450c0263db814ed36b435e6910c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e79aa14fe2289e722830dea169302572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08760577f2ede43e8439f5d6c381b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd3f4a140b18a43c62b4273a218e5e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53641d6d8db5110f28ffaeb17ba698575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd28ce0c2c6b84b7afe025c5280f995576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae49e20e80043a1712a2e2610777f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ef3b911996870d38b69d09f49eeea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c37bde5ef6804d7b172adc0ceb4e2a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acc4a88c1a780fbce802846f472f5e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110234d0f99bc6fc087f4b2b113e57f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95146c4741e5f8540a932ea71ad4487c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4fdca48012113896f4715f53ab6a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bcaf38bbd6da97137cc9764fa5e8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddae57a9845bd1ed5716a534347c6d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee65e3cc33a49117f79b863ce9767c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4faf5b433965a6c3a805a1ff29661e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc4afbdcc6df4ed0a4ce5657971eef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb555e4370de4aef950940ca9a51b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8724c6700ecf71ac83a9fff8bbd2376590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676fc4abdcbb64debcec2f561445244591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9047975be6065b02df31381ad4cfa9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00da962066296afdf8ade3fa817bcb8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc874eda934ae1dd63f5b1861f32ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79724cd43bdced43c2a63edfc5a613fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20dfea4272463dc630f197a6140aa7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7baf58db734543b8588636d243fb4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eef67505db3adb0104b8815b611f66598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2769348d9c43eb26f56489c213565599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992507dc83530e1c10fd5efb2da36b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2fa2fe0631dcbb6ad464d786a5fb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f35a2cdad25980fe96aee659444dc3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0043634068bcce3ddf3237401270087603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7c6ed4f7a22b0fcc77a89fc785d3c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba0c98fe10072c4ea2ad5181da45f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b357ec835de570e00e85ced996d09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f54299f4a9f343ff558ad4a32c757607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4f61aaf5082fb31513a3585db1740608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fffdea38ebbf7da0d4eba3987cc98609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f30365e2e0363c36535f9b9a6af19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1e448cf805c7ffa601dff2a977ccb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a17a9dd088a2fe1a7ed752b20892cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4685a61b068c29d16f992e91b55d5ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430d41c5e73fa24946f3d95d2c436e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14e6636bb6c14f05cc336d91aa49e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112971b73e24a20b2a7d1569ed99010616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922fd8c54dd90478161e19ba9b0ea9a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab17358055d8fe124d34d2bf305b838618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73589ab2327efb96a182bcec83ae164619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f11898c7d8a55d6b7938c76975a09620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a31f7c2898c4e55262dcd4c67f6376621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3c81f7177d874f20b897d595001a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3da759f551fda6e41efd53eb07732623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e4368e210cb08b8aac76578fe524e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95ddb415842abec871bf44ff71cea6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01093dfa15ad1c4d636d249de9714a3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1eefb348e06fabb21f0cdcda64bb38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19774c28b92950be0898211ff7d9d975628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e634750f7a6b83d74544bb4631c0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870165cf41a475290f3a4128b2a64a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d930eae02cfdd6ece31672a2b7ffd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b8f4662f31b75d82ef10deef93e09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a133aa6ec034e14131f172f25895f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e02a17d2f03528df98a0cf1c63a1f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116b48abd74fa1ee3726631cb21402e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce61daad8c5505c550156cb730d4099636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bfa4acf454e3e3babe2409c25f452637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daf6be1db5cedf01f087d894368a45638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aac30392580a33be955551b40df95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27f21407949ce24ba90dd308e6982e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c680567e6e49d6a0459ed7dce6de1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16023892b3d156646eb1b76c356f9c5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ab7157f8d311d4366fe16affad056643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f04b568badd71cc20e12844483f30644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca81e8dcd439d052682ef6eb5d37f36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9b839f317db69cec87b537dd32615646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20affaa7c68c566bcb0f0690ecf34d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9430d6768274a1400428d69c08c9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593335e868b31fe0df707ef1a331f15d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3bf9f627273b4bc68a01ad1fbc8cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a569e475d85c17c9ca1a38eaf198e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37e5568b0bef310cab44f8f1c7b089652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c447d7cd18eafffc1f8a3a981f092653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329434ee12739da5a37111e547f8bb7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b3d705854fd7a6c2f982810038ab7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a526cafeb98f61762421505fc05edd3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d101d9f255e3fee1d97f633dc0e222657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5f78e736e45fc7e8a907bf210207a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e04a600f235010f74a9be13a17bec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e3b13dd98dc268f1d9f174de18f0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af030b98c350d0bc8019035415f81ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f185244fb2d1c48f7c249f8aab9ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bee71477672207417716d781875e8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ab4938860f1805c05c5493f6f896c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898bc6c617e8d46d026dd266973b79a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21688f43c11b42c375f5aa9ee44393b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805148ab860cf1876996a37b5ced0c1b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a3da665872dcb3bfaff5e415c8744668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecd1ecf2e4bde84bcf6a2f2e490e03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eee4cd075525feb4d53c869a665547670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac90cfd7bf6c141728224daf2d62c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675327e1581f0adce4ddd7d6083fce9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0ce98cd26dbe2d9d95e44daacadc5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac92abfbf30de396747e5a7e1e64392674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2da3e92c074b026d3911c5dd62039d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83603bed1cb57c99f4e7a5705f5a8262676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1706c7f007131b9b76f77f774c69a31677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2162b8b752a3d38012e5c9755ca07678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8527a2beccb6df5538d7557a40776679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f38ae6ccde2f8ba85a1b13f57aa5f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8979bcf79786f9fc928af2a94540c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bbaf66dc568366eddfc93d18981b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f689caab87cb1cd92174af165a9b9a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29db21a99a6dab2ee029412f253067684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6498738caf7a3678b5ba0cc36a74e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04daf96ef843fa4c30c49b52a22c272686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13269ef4007e8e87db5b47a6a26fcf69687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf389d956d9dca21764ce8bd09cac1db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066425f745f60ca371b4bc5d7d0ddaa1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b8c9eb2943d42c70b7ae8902f6ad1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb752b0a717e91cc3e5febf38b0a17691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ff4056ee49022fda5adf4d445e556692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bc31c1fd42801575ec567c36291ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdc7435d4ad655f8ef90551f27a99e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201d934edfe8361abc77e171d1d8a6f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b94db814b7a81587aeb4757cdba54696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f7b829fa2c869252c4f852dc10ed9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711b550bef969e48281301d8b2c3a42698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01a903d781db372064cfa12fbe3cdb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf354ccaa713d113256216686723162700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2082923028d2c7ae08178e2a83efee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d92134709a22751dd98963815529ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab145cfd8004cebb30ce11b8656ecc34703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033473537d2286d3f2c4c28cf06e17b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a788a0ffc29abaffacd6cb34ea5ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c0ca2c8276ec649abaafdf8144486706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9978ffdc543730f35a01ad050f0e98707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29b13a18ce456b6e4172a303e14643708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e786b808351fadfcb7f775d72f61d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9ba35ab3fef258db6a7b8f2552937710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b41bb3e90a543df377db8fa9c2c05711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226a5740fcaaaf4e9236a7934c85400712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec50bdf13011be298cbbafb8604d79713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff620df8eb9bfb63ebbbddaa83315c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd48b87d16d5604aa250cf07e138cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91bc6822a7c50af7294f679d646208716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0be44b469ce445857a15799fe2b9e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601215f00491eab3e19ea306a38cdb2f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38150ab66289675eb5332263c372f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506de611dbebae528ca25a5f3e98b525720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd3226549be1c86358d71c5b6587f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464e6fa2450d7b70e86ec4b0f68b0d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0d9805f8044b844a97dac1f4ad5ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60004c87d8767fbdb25b4430f39f4ce1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c0a2c65b68eed08bfd95a70f5140a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49152c5278cfb408b3583623b8de5fce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a8e0822ba63be9c9d2512d198b1f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fde4b60e89b02300ecbb5e70c0d61f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581c8553f12450f9729ae5ec98c5336729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee917d7feb5b0a297047ca6f214949730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b4c41206b2ecad2d44d771e15eb5a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd986b0c45ecbd53775ce2e59141c6e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11661e8a2d625914804e0d4dddf75e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b331842a68d4b853427122e5ff71502734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201d73b1f7386539c0032575af01647735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55554c89bcc1ab60284999a72b86725f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5b388056045a8021c9dade00cfb70737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad211568f224abbc6e9f509707dd482738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e132b63ccb077d19c5600572bc60a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092667721af06eca7d0ce0681f269291740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eda716000d1aa68673668628acd6f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234550bb93b6833daed2451a000fdb78742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f05b42bf75abca1dd9381a817f95d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb94454d3a0844b24a202dd93e4a66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf68c105cca179640724304a9348d41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78f102b778bce6b0330a87c051bf47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4f00e30c7365f5e4a512a5ac88d00747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c6bddaa94f50668ee79ff79374ec1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff65a4570c6c8ac7d07f3f2923d682749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d636ee51eafc143272e1eeee1e185c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602a67ee88657c4fc3d74a114715da3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcff69027283b276cc6f726cb6b310752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85964c554f114a7b9d1c8d0703b453fa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530e7491d0b13a8b7c936b5aeb116cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7f80714ac4b5329be828d1ba4e3bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d91f6f75108d344520db93185af9bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957850a1a56de63ce7c2fa35a0244ee8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a728bb3419882968689b5f89dd050758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e91d43a6ca1a75286579feae497289759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>