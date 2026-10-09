--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a822130f5bab8e055641e219792b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995150ec126ed6e6620957ac174462152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d159754dcc5ebf4ab67e49ac73942773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adac24a7c9b78ac9ff1ee8a9fc767ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8195755de30b27248e7d19c5a91315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e61ee8ff6cdda21a19f45c2afc919d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64025f66c74ea36ae1998a878ecacff57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97054ff643c961215554440e296d9d3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ba459b6074763c11a35954ac2ce809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517c75064891483738771b4b23c22b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1d9331fc8956de57b28621a47731111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ddb9a8f80d3924fb44110b5053f2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe4d5b8c36d2f1cc6d9aa29d04aa2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569410e6d5b044b519804472a246b1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336d512389ff65b3197513c9e6cd03715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55288e35f2e0cad00c8ab64aa0f9b4aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237f55cb76d85595bae9f7e35cb794c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5c82fca513eac0369fd942d662c5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf91b4befe975de220b5f60f60bfd419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a02119f897d5c255c0a0666ec700d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3c78eaca5aa14e9fb9f4605492aec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e16482210d78b16bee29c0b7cf18de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183744375bc37f4c008283ce7aa754a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ffa1209426d954ccb8390798ada3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e78b90adfa90e103641714ae8578925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7b271c63b7478a24e2dc419dbdc7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c66bbc90abcc3be10df24949ac91e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dbff9796284d9c155ab682b92e29a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d707626201e17f322ff5b8d479be129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0c3a5058b783d6b8585d7df8121a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88814e066968ade0a433fd8648dbfb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155934bfdee42a67f26fbd75c77748332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c5a450b5a605167ec5ff8afd0f3b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61f371fb0c7cd859949ef05403f6c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed00786fa3d72bcd7c8068c6ac198135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f16ef8e2966ae6af959973305370fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49ba91657e443163c42e1880625e1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03883b6e426707f18d6db74608316f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00707e583504ebcc0d1b38bf41d84739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd1a47c8514be9f1492832434545e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50213765c71460c59a4297a2585a103141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21312276cc2734081d7c6ce61cc1e61d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c8dbf8e5c822d939432ebd963eab043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882b2ffbf31a90ff0cc55d6524da86344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b83b59330dc05725dfe307594076a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fe6044b45f73953c199856a85ea2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e864ba3570c425d08ec5fa740094fac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e0ccd0452cd1bb379d15d20e89beb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600572a6cef50dba7ee8292b58a27bc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3427e16950977d88200dc016acb3a9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e26790bad2f2bce911860861d713b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dd640347d7ef0b6ef7e1996b173f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e566e145d4a594fa3ba064e33f9cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902e9d4c5c0e3a279e54068cab53f7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8766caba7ab7a116699bdfa58edb9b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9461934f497c9e0abb9399a4428f86656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c755e23791eb58f240af4f17033b0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c558f2d2e004d63f50e021b696417b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9a28b6970f3fad5b0fa97d96b563559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84e29adbfbc45e3eb2575d51a080b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd60f1ab4a3747442333eed210bac1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda2bb6ceb079e389b456ef104ad24762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8740817cfe5be77aa36a63bd552e7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237dd467453e61c8f60e5efc96059ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572166d90819a03b295a954dbb0f53965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e738150dff6081932ebeaba93a970b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d1a158a9d7296123db26ad55072cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3c8f0d19257aaae6dc7171dccd8c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c176006e14ea7f6e59291eaf5bfc069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9470d1b7ef0b9c8b9dd2ccd3708705970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c2bd26a4d1632318f15cf46c03cfb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd92e354cf9928d24ae6f61a2aafb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ed5994172970810c9c48665ce41d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a7a13b2524a627f4640a14e9b263d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961e560a9ffa591b51bd0b01ee0ccd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052204535c85f142db9bffc197aa62176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f12955c9da21b5162fa4801f354d8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c11b36dd28da00b8bbe338158f67478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4cc2aa20e81e9c9ac4ebe3205311879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5921ac29910f141e9c410bb9fac580c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dadaba9dac0a170939f87bf75709881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183a36cdb7160bef15fefee49fd595082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aed0a932ace3da6d78b7ccb7ff6fa983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6062fd5103fcb5b0e10b7e71abdeac084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc07ee0906142922192ab7bd1f923685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80f59d0e000a5d7e2ae2383ac972a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a8720686aea5e6366ed196699747287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f233957a3f548a89da2d70558a7612888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9924b28db166848ada78706b97435de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cede0ff241ce6d203ef05944922b87790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e890c6de4177b3cff8eef4e105d63c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c5a4320430340387d00bac87ef37792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36d5742bb112b958b482f2fc14e05e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019048fc27e9580c44a84cb4068c88694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d16b4368e490b26e99bc1f92dd711d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586dcb082f05ab81d86fb00ce77701b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4854721ba1d81656c1374960a97b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb63dfb6b1ced9e07a79512eb0318e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32bfd9e3f9284c6e80d9c8e28c52bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4255174ff6c566619d3de6ede74fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbe02a37547096555968ef4ef5ee4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43d9072fe8b8048df957162671dac2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e18ee148261c395f65de6709b0b90e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc474a1d852eb4f4ee362dcfa2465c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fe3710f9a0ca101c6b7005a700c89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca370baaf62500d9baf9f1bfa80752f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f351abb9789332a36a31357dd6a0e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01e498af4141232d3e80ae9e69f89b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb154ea7763b22212a56a3ef8fe2879109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432940fc4cdce35f8bec34af03b6530110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7ddd4abc16321d83becdbf3ea4a03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dc1a2e622c1f5a3cf486582c800df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27d061b0c313a1ce02bbcdc6f29957113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98804295583667803b1d20c30731f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec8b8329e89e301df3e88fef845569115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aed40ff18616124267ed276456184a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c95c28e647aeba8076473b4f2fa0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e039e978e9861901a339a7e5786ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f484fb62a9efe553e0211f6083273ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a91535a22e9e0f9039564786ae268120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88709817177c3821189ac4392e9e7ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886b7eb060302b9feef9d60303e862a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324111a9c0ab0d5dfb5de6ce5086290e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8feab8bd3a157000a6aeb2cf59a11d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8f7b450a2e1ee30eb3c47bca2f6dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb89adb02821f66396bbe2a92e0f1eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e548dcb9146d1c78afb6030e34b28a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a86d08722fef77eacc1ddab02d75a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b12f192c4ebf65b2e4dadca53bf89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f36b5adaababd77c27de8c04b6889130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df245738f55e4e7e591f5ec094686434131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2eade30a0778850b255063671178d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa00311f3cb06a30bdeb0571a536d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea69543faeba9f597cc4f98eed01c0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93891f18e4443a50453a3badc2c026f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246285bd89d2f9a9e0dba2492fa646c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757db349b7a216523147be4b42400c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38cc7018c3b5ddc5c946ad30074149138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f342a6f6fc3f576b220a5f1fe41f03e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811a2c8a6be00e2856af29c78873178140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545c65abdcde353dd12e690890f0c04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0688106231aa267b4aa19a9ba3358142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c8628d10eb0e7494725d3fab965e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8906814df26ba0ba3ab7ec6accec1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363f20cad47232a560bca0640672f2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca24a33f8d1fa739f971e38d6158a2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000c99f4db56d4eb0b373c9b98430be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f728da9d29e8654a31e98d72b5876b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2e34bac2576715d1f4fb77280b186149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bc7534dead1113ca8ca4525a410ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c31e7f820f7e3620cecbf56697eeab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20846ea2f4c797654325ff9a113ddbbd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71258f27fca6dd2b5de47123b45876153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d246e43aaec83e2ce512811383ce4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9513689b6d97eb92250af7affcc294155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce9dcf008a4d0c43b1ccd0f3b850a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffee0fedd600955dc4b6058b0cd6ec1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1566344b8cc4bf78fa2d58aa7b50cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8de9182d17be62ce7d9cd9be0dd3d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e98510a67aee33249350bb6adcc2a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d0d271113def5fef1d09b27552c56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030a909d330ab26228b46e4491797df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7dce68a3d18264fd1096ccb14f959163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f864f2fd846014fea1ab975826a7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38687ef9c10cf94b691f23a9f794e9cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb017745ba53389f3164c364afc756166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eea941fdd1645d447b26288311c49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011c02597c530a5b8de9151dc997249168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe509107f808e4ec21272aa8563f74d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604865988813c17542ab848fced067d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e60ef79d7c8dc90d7658cd9ddd1338171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f275cd446ea975dc7bd72bcc24055c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e8b2b1b6a8a437e28158dbac02b68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9769fa3c77c7f4c79656610c9c25a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d221d2e2b73b8ab4a4e8f3ab48631175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626d2696331191aec343229474d42d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98525a8314f05ff9a2d749b1305bb41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c808d1ecac4da6024068cf69cf9e190178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd713efc2a48d436312705e8bb04dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555c8e0e8a0e190ef1eb8b5dda73fad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01928030e502ba8bbee3de4c03c942e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3bf0c6327afd91d5e665ac5eb649f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53086b9e8adf0907899dbda325094342183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f89cb02f038728c28a4788a4ba68d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472875b298747fafcfaf5d9fd5d2623185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cfd940ba7a41778773305a6be7b58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32696ece7103a85f95f690783cb2154187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2dc240e19d3521465d6a7b9f2efec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadc9f8a6faf24f854aed95a8454aad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0f27bf91b8ad5923932a84c6664bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285252214f1078a454c4fe04ad8bee9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82073d0d95b420d01735eb4d04c70ee3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c20959de4e40c57ab44c8e1fd70fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702d3aebe8c4282c93afaa4ba12961b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1abed8e9ccbd3f5ac50f78ad586418195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022601bc252f2c634af41f5cb12110d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567fb0390a93563cac04757c42ca625197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad705ba8d04fd4a1a950a137c24fce9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70510f04ce890cec3093d13f67bf45ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17d947515e60e89ed211fe34fb3f0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b274af10bee3c12a633db4adb1406b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17daac66068192aa4f8a2a337e74657202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b72e5011de727d0db79bc898e313c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbccd227698ebae5926a829e9929b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215b84268968e9763f3f885e95a0006205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b3ab5e45c768b6ca44b561c5a7b82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e94e6354eba52c3c59e587e37c8c8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df78744a8a1670b7427cfb2bf07794208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3916691d259bd5335e2e3ed9729f32d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f662e75bc5b250a1b9d2463c9dfd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f938c58cd17f6f3612ceed9fb5855a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb56440d955dbf39e6a0e40491975b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fd49d1a2ae9626192aca27cd0b5bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492626e1438164f3fc18cde0ff6bafc0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f37525d1838e5114cf68cc507a740a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9ec63c4de3f45fe22404119e960c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f1b617f3d3ab144b6b5e653aeaee2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f3ea250cf246c86a645073290066e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec481dd0f2d36330663df94a97f2ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2903f12b187c828bfbfd796a3172ca5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b847c93b49c35f24cab020dd04cc73221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afd97df0df159e2754db82acb39f9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f90a59cc8ff9cc12590fdc3a69e6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee5ca932007f85e926a62e103a07db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc35add33e6c8b475c4a2018d6c58e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd10e269e5323f8542b675aa02bc2ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d1454c6826dfade8a891de0d1c045227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed54a9555e3fa9c0c9523f80014946a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9e06631c78b656cc3eb14dd24a158229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ad796bd97996c9f1ab23e53d3dfaf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53998789cb712fb9eecad740da8489f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5125f0533e872ba858640f11f0ff5a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8903e147e2b4258a75b17e1d596af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8b02167d3eae3a90972ae95cd20af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8e17517cd95d651120bd2a133a7ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb7bd78c3fa075992d26620d8b70bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f04869002c539dca9178c56f572912237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76ece2122ed5821961b46540c2923b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a004532d33ad14f0588de4d416208c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3281ef9e030a1b4f89b7b58d65c0bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acc887744ee56a5957958f4d501ed7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d0ae69def58c5c713144e6ec95dbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f730474d10fae68583a6426cc723a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3cd6029159eacdece61f8599d53e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a5541e8a1ed20789d8e640b091430245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ef2422639670f151b9e9c237e77a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f915bd1d6f10861d9f7f2eab85dc620247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85c39dd7d848d82dd5df28dfd12696248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827426e94df1878f101d5cbe74c49803249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518be1da9e08f4b1986025988c99d715250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9d357b7c6ab3b2a459662a4545e86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a63db03d84dbb8be429a25e0335de2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b79e54e083dc7805a4c35f1ed2375253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54783f12af689972679da85f3de4224254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea76cdd6818483317bc5ea49b70fb1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148fe313b612c670844422667af7a81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2a25d67258993ace4068be6070ef8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae69aaf1db7c5c5ef259c876dedbfa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8071a17f1af0eac9a414a7a10fd373c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3df6e8a10062fd3aa5bf7ad5a491a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b527d32f67f6ff7575f45a8f780612261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f036e34e439e6a7bedf24cabb00f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f719a1e6ef8b35816a13aff6dea0e8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bce46a465cc35aea3e6423401293d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e604e7dea8db3e7b57ccac64729ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5c65aed0e63e6ccef8fe59553289d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f545e4598d5c06c38ff557e76a3551d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51e9afe8f4b4c06fb33d4e0e911f29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb80f6f863afbcea086cb19bce7669269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64318d6c318e80d86171ce43be1c9395270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adedc4097e490f7b69a00f815032a4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63ef8251a96d537e3ca88e8b93d741272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a576dbbc6262143a529ccf93871c8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb6de023c92eef655e06b91aa94938274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75312a71c77176c628f658be833e4f3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a2b846d336bef5ba34f6b745c735a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042966791dd9d716092644277bd38c8d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23333800f2384e60017be77b8f5ba7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a2ad6c4f924b3830ad88cc03c6178279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace17e7b349ef89082c867a9dd584607280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccde85dfddf4b58699367473e269fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f0184c5aa9c9bdbc7b176f4594da3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0aa391477003a0e86b6b51aa79b43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c8d0e95859d86141202e2d9355917284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef100b0960909c484a6b08a9664a221285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09723a136fbf1e2cb90e8d0c9544dba7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac393e3088a8f29b930bdfb7c3b61508287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa915183891a70b5c0583071af16c698288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f91e15a1bbe94aea53690eb1d93c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9c536742eef5830db9105013de9e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca376fad93d988e074d626c4a3d976b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92a586c60b6759d92ac91a9eaf43fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243430b268a25c6019ca2961b9ef5a09293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9f0b23e16f7849b4c112ca636f081294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5567146282cb9e381a19de70128034295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4163e2fa49c26e198e4d87136b8a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f63f77d6415ad8311f9fe602e22ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88d0ffb10c5566c84d4c1ca09fd916298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582c15e14d9c9c19113b51606bf8100299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a54c77e8f11d347a4130db79ee687300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d9e8e3b1a1283f21287efdec2a0e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d21c02abf49577e4672bab31bc438302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8935431d91e3c9322f5db96fcefa95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862732d368c786f38db7465fed6fb32e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a12f9663b64262f038c908a925909305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041b7014c075fcfc3765d6f6c6087c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa576eb9b6740316da09c08bb77366307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fadb8f37c68da7cb6c7d0c04e5aa1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064210a264af1a6dc40d5bfd1b1bce8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6ab7b957b84d05258898b525507a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddda099f63a7301309fd021da03bde1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ead1c09756728d36ef179c2bf22ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c176b01c4f9b8db3001a49a467fb5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fddf9dabf009d126577cbb68e34c14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eeed2ac70b038b8f8591c2092fbee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b11047d0cef2f36d637b18e61d361316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85132e4f7c5dd3fb266da5ed17825c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dba6a074d2dd8085a241ed610dfcd6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd57a8854b6c0ec8adf90cbba407d23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7febf350ee60fcb691874f072b9c3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f9112e4950d392da9cf889a7492c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470db47153ce83967a45870ac834734d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada34012b0d85773d24205e1dcfcf85a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e3d97f297ae0d31ed7eac1ec01274324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677336816a6f9c5d35c81e64382fa62b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e273d4ff7f6582962d61dca5faa0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789229b084c24ed9d358d399043ee65e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea92918bf20322c9daef9f163495f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576be8eb9870da58c99bea37e7da63bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a543dd7c639584018394bd8377171330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f035662a16b09caa757d67969bbcd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf25f11054a9c02724f127ea6e458c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621b1600a33b1766d6a936d7f4b63fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b77adaf51eeb2b1f65261e52564eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd9b31ff0b3e5f8c2b3e329be18405335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3d7d759696a1d49bf37a7835bb72d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e659cd71695d31bea5a78010e35d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e89f6172d0871a11640acf2980535338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1be557b4ffeed6bb9bb325a377ba5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bee7b7ee9d80ce641c1c34e6e63aa7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80299cf88cad465f3db224cb1b25fb6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5da59da5770ded384650b28c3ff35342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1276969b7f39a2744326281eaa10e12343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9f77fe221766c67d451a00606ca94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a507ff0fa91878f54e05cea7301755345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fb591bd1550a99198b099da331950346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272b37171c49e46523ca02c0cba476e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c81d1f9f200a0ec3b3bb63b432780e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55310029e2facff86af713f7059f54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4b353ebb804ef002e1ec018eca959350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c3dec0225b894f4556f691a41ac3e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46672ce92f9099e8edd2f0952b06cf68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038c0cb3232603a0f882df88e5e7dc5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507c753d09deb035751bb81a369a355354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c8a4b00ce232c71c0e9a8c51b02a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4faee34bdce96416762e0fdd4823ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efc758925726ec8168bd796bbdf72f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb66ff0a68306cb93806d77b856616358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe941ebcb3d646004937377d4f5d92359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63e40cc1ff1e7541013424577b7356360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8900d19d950c7fc6d700e9cfb6c12a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f951ed1fb13914b4a3083570decf462362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031715f52171e965de1c98a4bd8d1a2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e974b1a3b58ff658b68b46a8b28296364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208045dcdf0ec87dba3ff551d59034bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa4a67abe4f7e1801c2f613172f14b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95249d99d29b488606c4cc24a8ff72a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8054e0b25922580c5923ca46d81e40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4af27d7d33026ddb43744bc23fd80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615831c51e7e0413c9b49bd531b5478370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdee1e66423c9fcae381fe57eed8e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e1452216485368082e4d4cc29e660372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3029faa8db79110adfb8574df44b0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a857cb681bd0ea913f6404de671621374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5f52d775ed05dae6b1b327c24e88b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b165fb7e179894a3b90de83c932a61376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae35086eb16d2f7bffd5538e1d6a93377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a41603b99253ebd35a5ba38c32859378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdab98caefed8be1fbc1a82edba769379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ca544acd9c1aa5a332ac6e73c8eb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02bec7700c3f17bfd48fda027a5894381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbf55c63d2a81cd86202034fc03168382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9645e99afdd913829f11476c51ef312383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f0b1914be8fe5a9d39b670eea8127384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fd8d2cde33efa39713080c4996ba9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7a2ff1f4ab6b127fa1230255d8fb7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df1b9c04662658652c3be4cf507be2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e531148b45edb809b8bbf5b54e4734388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d04ea55b670b9828e67f7f37b7a75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f5d4d9fdff4782fcd8aa2be4bfd18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56168e6fe0021cde1cf7e6e27d8dada8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582e9b26d0d0af72bc7bdd45b284bc8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051eee274b36729355e89845290ce27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64a5b14c294ab5c69441551cab42f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18702601fe02f9d9a01a90e6e77aacb9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cc0fc3481827024828f55775d342f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d66202c4bfe8a914b78ea7cdbbf08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f15df70c834c24e5477f760b2e3896398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e7923a0e8c5a0cbeeae08ecd4ce32399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6a614047730e5b644e6c87008cce2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab50783546f7adffb13a8798fd30be9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7e7c86a7e2c3c8d855b800409b5f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccdde0f3c6c3a80d4b53c5779c1317403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2661577c5bca0b828596c402a1df9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a8b3db156ef38df1d22aa0221704b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baca80f55e6edc86a72fb869054ac3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd27e868aa350d0d85f6631a43f702407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341954ad327aa7e55fca32cfdfc7f9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125f06a24413f147780d279fefecf28409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acafc0aeb36544477be24bb4052463410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d2f4e1e5d8a50abf3dc98acafa70a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05271b5199cec1425f6b612da4cd30412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587c2c24969b41a3ab8f6a30beca5ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb44360e22b0c8557e0b80dd357c23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e7ad5d9d2c9037e2ae821267a58ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488be361812900ae1890d695b6d06a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2c6fbe9fd67074182d30baff2b0da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b6f458e7e9e1e384709e1446f55ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e8b94196eb510d4c158158a15eda5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d625a51ca249d6e8836c67eb0c943c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b280d83db48b4f385b51f0814675a5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61210930f8e6011581742231ce12c91e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501640ace7751c53de345ebb9bea9ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176896b65901ef8bdbcb1c697f5f338424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e85fa23c5c5e39280a8bfb0150c3e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6e3c52718717c423f110b94b44f18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41c389c02726d6c34c1d54121e8960427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb72badf7a4490e10dfd38111c01a30428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c185107345d52783f0eddac0a214e81429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441d24d0432b2c0a888d97f3aae769a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961faa73cbe4548dd6691d1e5c5577f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7950184790c5cd825fafb19be9fc498432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e309ceb42977bdc9e89d808572a1cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd786653b5c8fccdf39dfc816848185434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949737c3364a9eb1bd4992396e558135435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76bbc25afd90637f0594181a6de95d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d40b1863e453edc130c0645e117fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77220328292d3b6d97bec9ed532e1c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c5c857d29ac0353f321bbaeeb8682439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60c24987949b01766bb8b4d7bd6f03440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b9c5355e3a673c0c75f4f8c6986b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7492046626780452bd120be2c3f2ec0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f6e6816b636b71062ad4eeda906aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697663193458dad6a23b60bf9a5bd87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08160abbd264e260b6b8f07eb3bd5f35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a59c75c21f478474aa38c7a36b5094446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c2e36cd15e5c52b5d54278530a90c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e76a699667ad08d04e82fba72276c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f74910d48e22d5dcaa9de5dfd9dbc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911ea7901747898c4f433da7abbf9b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48e3f5515f1f2589631020e550b7ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4acacc7625180966bbd71621caffa6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc8e3c22a0862654a314705df8bbf5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55df79d45e1b68531b20328346ff34454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659cef6af09df58741836c3f9860d31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894896896a782555d39e6d98129a472c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560866751c30a076185a68d9bf86a6d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747d59f4370a060d7513b88ce23c4a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac179a6dc710cba67215f013f560571459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbe76acb3e2027e791a8acffc8507a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d31524e9d6702913e0efc0eb0abbd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb24108851dd2a7ba8c8542ce61a81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c038d487b39763aeb98fdcf3938b5a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f102d858c33fb21b5aa4bf716c3d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d29fd872c172856f35f235978b9a3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9113b1927221d08029fff723fec394f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246d8169c8ea3763129445b4f660f3b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243781f389b334806d4bc117b61ece0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549eeafd305b77db563f07a3404c4f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89e52821067865972480bed95b5791470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4b187ea113db80eb1821260ac46f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99825697adb668e822044cbccd818f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03997086b8482a47a2503bfa1c6c868473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458bbd887071f9f7328cc72dbc1eed7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71376970aa366f7d17de23a01ecadd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901f90024a1a4eb15eb86e96cfe6f51476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c3e7782bf56484162c1ba2fb0dc82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d00388cbd4d40bf5136da2c0af2fcb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7d342be24d1027cc543bf04c2fbab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15bb9c8c2a99f8ec3e260b827607f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703762f1d7f1846e0ad21ecae3f3a371481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d90234a570a178ed642e2256f5c747482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636facae0aededf64429cb12290dba6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59733e12ab0a7bff83f504a4406c4a66484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9a923d7600df7bdbafee941555580485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5b36dd8b57be02526ce2d281901b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b42aba22ac531786b3cc96bfb14832487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dff56551c6367eda9e7370d0dca89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b7cc681aa9397f08d02544c314313489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca99f84d18c23a0ef09ddd2bdf31d55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5416e5a1e13174cd74a3437a9ca1413491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b58ca6e61db1a4b3a53a5045a7545492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471793851d24032d21c041483b71e14493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba67dfe58649c6ac7c60e51473249e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50436faa2b3dee5436f072cf3e47f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7790bacc07f5c3cefb2d24c14999c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b272ad4b2eaf8dd80f2dc15ba03ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694b595309ad873b3ff5f181ea6586c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b798a01736a5f604befb6650d29a23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa599125648dde86d8c79549500fa23500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955b604fc7dc910bbbb998979f39445501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83afce0d7e9018989ad68df3118c2d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78399c0890ccf6ad21f47b6228318e8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16447a1cb8da20c71b8024aa3e25082504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49abcbd1da168bc0884e149b1727bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986e4a39ad20f7c04df5d3c1067c728506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09753b344e60bc50714dd9eefd08b0ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c155207c0e9ae53cf34f26905a8959d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cd01bf6b389efba15fcf740b70daf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52df3f6d4338c74c07136446fcbe0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3260b3c19933b8277a811560563790511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398775c6f88959a75add14063bb3811512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762293aa44f8a06c41f2b5279935213513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660c0d7cab946a51b08975afd535765514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d811f6c6c0bfc80794135543c9f827515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195c0c210e848290b61ed25b92bcd8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc905a834403fba811d35ff920d3e2c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50122fce481745952c983c139af445ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5a6ef1b11d22bc2d75db21e5a2963519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bdd3d8479d00313ad7a50b7c3f783520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7965f57534efda8657853dd481d54521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f680445ddb7f2a1231fda0718c58018522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66136d7372abdffae4f59b0c2d104dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc34c366a49c02866892a986fce780524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a327c99426044289537ff149f6442db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c932fc7f950a0bea8b02b4c8d4ce4a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81126807af4360f4782715c7d0a3479a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97a1e40a005c4d13476fd2d0b13502528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e16d7dc454fc11152fecb7c56baa71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acf34dc1ae2390e26e299fe7750020530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466a21a211ccbb09729ddde2e5a44eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c056352d723b0346144d470063bddb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ae9f37f6e6b71b09d1fc77cc3a8dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d9b998f0903ca6ac799486beb8685534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b54f8e7b143deaae5a590fcc9bb04535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d133d7ffc970011c9309f12bd3dfba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f05f620a7112ddd60f436ec613fc4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b1c3d211d9125e11acf1d9d8b65c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78c0b8809941b242358cde5dcec899539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe6e18c5c5240ae4709468c419d62d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935f22012b1ca1a44438a279d13fc95541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d68f7b559ec8c992c955c37f4d792f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b18c162d51b5a8c237bb45c8e5354c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034cb10ee390d55b4743e22066f9293544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ad9136ae82465ab1047b3289e3c8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfa57afca0a0b55e531fcaa99e0d46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da086d766be40b7567de39ec97f7b08c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddfe9677ddd8ea179d698e4c8d9ab0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ef728591108ff8b3c9edc9424dd07549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cc4bb89c4f4efbd829a44bc31d52e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff9a401e9db8eddc09372d18822494551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa197a1ed38871e1a12507b82b171e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd874e48ee97fedf1f3fc50c46e27c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240370416184addced741635ede9676554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57841411c1eddaf4a0c8378f1b2cbd2d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79392cc8997a0e4f53979f99c9dbe8b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c312d67cdaaf50b6adc156e981bee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfeaa71425f6b3ea06833922102f40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789bd6dd8d8976f41ebd1f243d0fd78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c302d11b1b6dd47974583369ef009560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a6530f7d28985a65541917567c189561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f466cb27c5bf266414ed1c13f920c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5e37dcb3ba7d1f8c17fa605f561bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57dc45145baee2134db9608d6780309564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fe8aa3a13745724704f6b4674c036565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99db72d8cd5f2a50469c48f75cdb4e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b572b5f4fc8fe0423682fbe33b932567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b236503f0bce7c75093523ccbf88ddf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e636694c0e819454affb087b9342e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba318cf7798be04a8c4932223ee84f73570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac5526154916e05180ec89693a8733571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cf24bb5989f0c4d9a18c581553a73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e44589ff5d1519c93b62aa67b27ebe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e77b97283660eb563d5985d10ff37574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454727240385656f3baaa88c016d0f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da3c39aa5ff59db6a3d74bf5e2ad19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ddb932605d9f79bc4f74b0b51ff9f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ac211f4c9fceb3d23d148ac69a34e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a184772ecf9d1001bd3811f9d7e0922579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217af4f4193ea0a543555515f69ff961580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f938d948c762fb09d99da069db829581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008e3a7b4d8904593839fd54341d3e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7223533c61c504dbf59d1ab7fbd11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f058ae1874ebf08a5c1ee58424821b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487e17909415b75e5a3118a703de9a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6de58c18e785d953ddb580ec92350586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f3388d8098919e783bcc7c33c7bbe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c6134cc2c400efee7869a022e1ef8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ceb1db8a3ef5ca1cbff4086dd4997589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf457d3e9d660dfcc2f591588067719590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfd10b13a6204e98818993831e5974591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fa1dd99e91af2f4cebd72f49b0a5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394308cffcb2486d0607596577fbd09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c01ac6bdd06e2162d7b63e5094775f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba0ee1ec2a109636cab8b71a6fb981595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650b7f49c0a8d65871baed9c7ce81b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ebba0688e8d409b4dbdbffd4ad3fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d839ac87058b14c440a84e14239b1b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75d1e9f82669494da856ee6531c587599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1d5fdf6831ee980d743b90e200aff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f5a74b68273fcfa99c5ffed1d4978601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0e237a84f2d9d96d5ba2bb82dd04d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3129780d40184351e8ab44400e7b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7794dfafd9ad832f7515d547b7edb2d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5643a52b0238773b1d3979da2ce11b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe978655010dd6f3cca3a7f7630c51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec12449dab99aa64ebadf9fde39bfca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128910ee80c4cca69d57d772259b442608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c567bfd3ee6adf61a7164a486e791b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bddb2afb1a7858c13f0f327f0f6436610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542c8137db8d315b4b646009a3dd1d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de868e99e0e455dba210a9dc89c0aa6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d59ea1600d64924023ff4e879f7ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1d084b181d453bf216242d6fb00cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f81440ad5e4799247757c3d9fb42af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa8b1864ee0dd5dbb9a121c838c153616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5c5676a0c217d6615cd42e8101c48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9b0bbaecabb998cbecb0c1e07f765618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc770d42104ea037b0b50038455e4cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0c59cb0cfa54e4d794356caed019f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13499980269e7131ea8e3fb6a43e3296621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f6238bf8c4ef86d9f3ef05685d834622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971fa0228816364906677d070f0d4e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496043ebf2f00ce0e67722a7b20bd59d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004081fe6b1c38d345859299557e36ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4d88efae7d4ee2a1dc48db0d0130b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3953a85cf684ac75526d67fa028a06627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f79c0e1b5cfdc2c416028caa85a8b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7211dda9abbed434b7f7d1da61622629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f0cb0fec324fc737d8c3fed3607c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a69d4f61ef243b39e6e5d13b09db2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb63f4ad68dbf1cd5f5e936c9747b13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c14d5e6082aa284f25caaa8c3e97a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41b0b809942402d2ba1ffc3b409315634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f131467a70d2bff92b48fc5ccd80e9f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e24fa66a1055acbfb75f5f0cba78e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb075994c9a4c5ea871276a00401194637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d392c1f7fcf28da223e217d3c01e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7db53fc965fa94be9901a94394e2e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8162c0ced470a575905b57098a8f7bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56227858ef2298e7860ab2bd38208bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b2f2d0b1d48b6a3a6b01ffaef777e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68027c6510e97d16bca3d274c46651c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9dadbf113b0e2d29e8a2487d4235d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb2aa8561f7f8516d3ab93f86998c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d43061835f0eb93b7c199c5871bc4a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d93298c59860c9c8688903dccfb3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d0f8dc4c5c95d908d7bdd760129ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b2919ac43172c1cebd0622359bb61649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2ac4e03137a00492990b60223afd3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd01a44aa1be7de13916d8382c1499651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10cf50e6e239b7b24ef1df6ea329e8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef343b8845ed3a5a6be4fd46a0fcc55d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ec57f922abff6ed39d79eb4fe5864654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca60aec74e72b504b362b91acf74aad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45adc19ba706d00463cb41915db469656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761b2a29a61a7a71a0f13edbbb0af1c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f40a56c04ff77591967fb89e8faedc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc31eaf75c8f282f13ac50a978d9ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b81a201aaad98c4d6b5ad1f62e61a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9ca0cd8cb991447218e897d98759d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350f80489f536efce5ded9fa7f3bfd3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a50b2b8ad82737857441a3209e59b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab14058183adecf70f6c6c0cdeb4e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53806aaed68184ef94daee69ee7acb1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf565a9b0fda0fdd595910dc780dde3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cd8ff37d5c4a5fa7c2fccbfa969fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567d2ecfeb4c286460c5cf0adbfdda9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b2ec78604043e2234e96dea9d41a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaad922d62a93e931470b52bdce314670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cd251c634ffceafbde7e8cc97f55d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25afd8f3cdf41b784f0b1f6864a55ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d84c330b611bda11b1958f59027f0e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43699b950b53876e9c35e16d620a8973674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6129c7077474ab4db483f9b4b3f40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a5a09bb749b70a9f3bf6792644a93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deac1279847ad2990aaf5500020841677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799ac08208461a33ff79d60344e5379678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e5934f32ee41253feb56de8124e2f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b695f22ef9fdc4cd6f5ba72a26fe95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bc217150cf29a40972b92258bf71f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fbf79e67635c13335b68c68d0caab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69181305bb4d139d619125bf0b8b59e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2f3e401b811cfadef61d2931769d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bb8df862efba610b67b5555676519685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b60e000211d074e1976f6c88637669686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325217084a3c2d65013097a52676fbf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409116cd4241b21ccb15e1e59f0770c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584814d36e84ec05e8d86b7bcd1ba4a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ca8b50272f711f16d6b4739c9d34d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fd48ad970bc9a997e9c99adb7b719691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbe3e537a5c2b11e4d65d380d08581692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e48580c41149c9001bd0252501a52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bc74ac5ffef684cee073a46b638cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441459b3b4c8eddda9c749ddbfb73ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4013a37791958e0157558d9082e72696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe002f5126cf94b0099ed03d7ed792697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4308049016ffa720cb577621915fd46698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e102b451338c1c71993f7195bfa1d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e872da9b5e2c60cb18ce55bc32e1847700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc64982ab649c420fa36e2ed7f18d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa19087655730678fa5052af2002ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074cc9474d7b5588debde37d37f9b18703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b31f1aae63af627ff3c0355cf2612704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fcf6672bbddcf85975d7e6f78f848705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393aba3347c997e0470eeed305c3536706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82557b151724ca00f1767ba94bd05c10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577404c3fae681d3a653e3f5ceb57420708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6436b2e2f5574141523526e14698e10709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85b549ca3adab07c74fb9d0e33e2bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c538a20b58dd5193caee45f660acaa7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea48ba58d7c02d60652e1eaaae77279712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944b33382d912f1b07137e8b0dafc21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e10067e8d90614747b7fbad04b6fa7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082660424fc1b75f5e0a8693a8944f9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660f47865f1513f7669471e89647dab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f1600bfc751318028aafc07ec9d37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed9a766752e5498e87c67b6bbb3a8e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06a9ca586d4ec9e8eec91cf4da3948719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580ad4fc72d1a8d5096b7ae4f8ea9c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b4a2012016ff94030779c9fcc2cff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286f6461276f937f793a8b3280c0858722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26e9c2965324ce887519369f5e98a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e20e839f8b56ae3b004924350832e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338d196587fd379449531a8d56c91a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9438635db0df1234ca3ee1af34f74eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdd914fe884c99dff31e85b571a970727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d8ab1f528b0f725b93027ea367208728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b22736146d242bb0d7a7e7bea0fcaa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ec8f866c0a8b7af48aac81c1a42f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d49deaee09482aa603679f8fcb9bc4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510c007dff7e74ece86b3f42b83521d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc57e51526d73e9b742b469c268a3f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becf95ea04b9cb0325735cd5c922322734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326c6a6280c5895197d2cc59b8c6591735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134900c8dde4f280d12739ed07410dd2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df432c7e9f07e9aedda332dcb4edf1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a31390d440bb01c08655522444a05738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468f6f580bcc6d8484eb256174a31dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c50e275bcfe906f5b6b2db23dc43b3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffda932ba0dc7eef98daa284063012741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5e9bb3ceb62e756011cf88411c0b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645c75ccb38aff618b16581d608ca2c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94068504701b3879a4c9b6910709493e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45ea7b6418bfa8ed9497ac0a41c58b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a62ae32f45b359f19dd46cd3e63ecd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96713f25f9248c5dba0da74429c2d697747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed523abdbf3af41f10207585226888748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591f8305ae3a3b93ef54b55172390dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e509ef6f82612fd9bf556734f350c00750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434c652538af6363954fe246d96056c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db27a3fd873c066c30a93059d4777c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0671c7ba362f6ff9f5dfc2cd9dc5d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae527e77931773de9394a28fcdf8692a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba829c446193f4d7edba46b8e85df56a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73455b81689a2f486d736488f24b7cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eea333baed7a9451c04663b4c05365757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9fc5ca7b4a9aa01807a12810b7996758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9044a37c5826cb40d200912a7f5e10d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551e0d4599491916d73a764511aa15f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b6af8bf8b1ce3a17bc4ec3dfb59c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a14b8b17cc9297629118ceeb7b5ff03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac71c086821979ef3cb6e903d3edbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af9f020c2a79fa1f1144b57d9194e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b462224269d7d0ea823cf14d13d626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63614776308b77d8ff0e0f099e00f10e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf08dc01fe6aabedb67105ed70f67e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5b12eb2bf73e57660b1e3e43861dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25b65a1196d0540aad4db76c3a091610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0f1ee92b85380e38d5fae0f00724e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69d9ee0c4db2866075202ab5f1be4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64a96ae180c37c523b004d7966921f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61281da36a0d69a4c6127ad7713866814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba746b7ea70b81505b1a8cd84a03672715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090cd9e831cc6fcb0a49eb1a39f3d8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f35f1d8afcc0b6ce1d02a10019901217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eace904ae88387e200433b8e627cc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04b69ff259bb5a8f42e268ef9ad9b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b06aca219bc3c6511b1c9eca98ac520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5d42c0193cb503bb2b7caac62297121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611e3bb41a102c7192ebac47b55e1d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0718059f608a9ed4f4b78642c6b779623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758386b5b19bb1a3847e9f62efbe08e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819e93a5b8c64dbd3bee25d6593298225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb161e5668553014fe38084fb9590926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece7b4fb838c7d4d7e889bebe972f4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11887b28c72c6b9025abee8bf475eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f47e327caed2ca954d7d7ed497db1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce645f5ebdefc15c603df527e131df130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea27cc39c952a7ac3d716ba8de5e41031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957b68705153596572d3ab537e67fc132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf18de456f1c58a61a54e1605c347033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6a60cd2ca15f6ce0c19a47b0e5a7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b43d25675e4f2b0beec989ae65c35a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aae67912d86aa17726c0ee7833eac836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533154633b82cf8dfcbbdfca368a83337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b24cb861dcb47abf997197a46b74ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0579df1c721a29066e2ca0e3ae47b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599f1c067082958a882a60a4353681b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6c981291acfdd9f1d6ed0da42bd7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79647ecdb9fb7e92fbc7f7c79a826f9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53757050da918b0fc9dcd063962b3b1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302416ef5ee03fad11e5e0bf70de4bb644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1a4526bf869a1054176a2ae88911f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d3390988440d9fabd7364daa7910446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7278d182d64ed6da016962151a6fe1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068d2769f5155e05fc1e44ea283d2d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c289bda55009c7f697c1517d0b2b1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cc2d77c4f9818155dac948f3daba950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621308c678a8e6d0074d8dd168c7163f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01653fbb253d83838f115abab30aa3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072814722319618a1e1123bb5520173653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c6df089fef011c4a21a2a3720357754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664ebf4ef38d79b8d2192c89ea9f2ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a95a3eda0571b77d86a8f9eb5f768a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2bd85c00b8265a9c61ac04f86705357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa0c208520e2628c5b648a890ab71458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f96e12f6e2e2b8bb7d8cd593db78bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615c84780b95df0ec3287afdff6a14260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1632c48eea21f2f1b16444909f94a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa255b75e3b0c796d55c71f8ee6bf8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9157cd118754de4f6e6f0816ca91363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbe9e2e369230b7f01d34a38c498b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3e4ec45fcc4bcff58ec2e23f2f78c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d92c395336965a3bc07e009c6b692066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5de907583a6ed9f551de6eb8b7f67367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89e9b7ff435d30ba1d0a283033b35368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b6a10812a26e8cf330f99718a26f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e7ca2201a0cb4f72793c13e0a9b0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07d8e9508849424f8e7a54a25aa8bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fcf6c41af74bb115e8fb4e279d5e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91df80215733fc3a9d1ed53394f0f5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2222e82e9662eba6ec3f77c93e66fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ef70b1e60dd81ce69eecb0ac03a5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c39c4ca5e3a29114162bb92f765bd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6a01ff9d405e382e90cf644a83e6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c95cb2a8b9f0b282b69da73fc1ae578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c4f9ced14819c0d1ec3b2da048af379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d25c0d55ddf5812d11b0143d7c6d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06f0f60883a04e47a417cb4eba7c1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d8c8248750ef9f5cb92d2e117d74182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a96d7b9ce2cef3a377879fe0763a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2112c51aa2d72e6a773357c773b006e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c8f816f0571014da09d518dcbda0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fd5a7f40867ea7f2416e4fb13e96e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a851def90c78ef82122778661035a2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542650de07c0234dc56bc53353e2eaf888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5059338fb8b868442f6dabbbd8a6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21846e43f6e96c254f080213f68c55d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706a12138c37ba59249a5e72d60fcbf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0f7e65848840a8d1cc7a81d8ebd6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad13859fda44375d1955e72365d959d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9185580b6643443c961314c3af50a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13b07568767b5112313155a484e53795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cf348584c03d662760a329b048f7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ec01a4db967f03e48d7d24067389697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9487c4beb0f8abf3bca86b6c624cf0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53d73c7311a39eedce941f1998751699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689343295ce626f96627ff1bd9d110f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af750dede3bb32b63cefd87a6e3195a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946756d7ef7c1b0aca159d1fee460236102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc926a0641c0ee3bc44c23a649a4c1f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17376cd1ab7b6f7dffc481f70153b83a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad40039632e8e563989ce00fece5916105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbd07b518cb97152239b0004f34d1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf04bee8d35a89905338492ba94bed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70164c9c106e8065e69b202629508c73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f83a659db623a0d251c8115cb82a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaf5500d8c219b5791e8d033fc3caa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a792c5791a60428ccfcd7b4125c12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f65f445c214cefe4ec37a548a30c36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa18eda077e66dd2bfe2c513ccab0c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2030fadd3eba853998f58440f94544114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89587815a32ca121f645c685bc400dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f9e6669a3cd3280cba1818edd649a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60480fc195fe4b6ea021e976ad85b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1640a6ed11b28603f2e35a6d7381a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a22016b1469976a3a5ffa568d1b76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d1a5c180df57628d234382464cade120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00d867942c818a9d012f830d70cc78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf42fab2188b8c0b74f83cd29350970122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fd7353372c77356af491dc4f95756123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129089f5e031ead3c8d38547ae69d8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccffa51348b366e1cb563fdc47f0004125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a9643e296d032282dd4cc78fa9a0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aebf47ffd725c40058b61e80eefd50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06d5fce6687b1e96c9444c01a5b121128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059491232f320b74682bbab4f61deb9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe28c492f9b9108ca526a5789df9aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf3763cfa2b8fb0e1cc2f8b9655787131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fb7168b632f413d7826c49de10617132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6a6ed455d3115bea782bea751cc8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd856c1a29b06dc035a2bd16a02fb9f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a50125e98cc40059c90af8dfa44600135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50d320c59d8b4d76ef244cd5735c8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143565691d9f14b8f3369a96a3e9f68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370efc63b1a1356bcb70102255555ae2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6cca122096b8f3b24fa20e95ee315139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b68f786f85a11e4785ba0aef2ddfa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e846c76c799b0410a239360c098d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04db0830558ea872bc4103c67409051142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62b66b52fc370e9d7054dc4f615679143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c176aabfcf0d224d14f2422ce767fa3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf0f5d196866c49d46a447797635f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57ce0f4458369c0d20dd511574534a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977a69b24337165dc63456a35c66e7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe3ee54cedc9a84c17cb7103afc0fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbde62e07f46ec91ff87d2b99532cd4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05db84977b5376ae3180baaeb47e061150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee133b6712e0be6d1fdda978d6badd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d7142076fb5e5d15e781afc657299152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbbd4fc58670aaa368c479247e8c8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb18b9bb8c6ef1b00784edab827f825154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbc0a06787697daa29a30612f88d73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030ee03ddf241c0fc279cde7f021560156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f97d2e1311debbc7cc07e1c94b02e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f6bf93490418c36696dabe86086c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cb4bc4ec7d5d179386dba1393954f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d34ceae842e84d3e5022fd6dcf89ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685c09d15bcc3c781cab73ca6aad21a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1e376bd25221740a46b25308367b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92039110663d9fc4917ddd707f8581ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bad5d363facbac7e871dac11baafb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43849a6faa69905256b3591e107d4813165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544ccaf0ef6ac34bec3724a268902e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440896e86f73c14082bf048b8c454904167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e675caeaa5d1ae12c794f745cc8ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fd42439eb22163c5c3c84a5a7c1f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97b29b380b59016a7a9f17f8dba70b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2da6408872bc1154728e1b56cd7308171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9fd859a0c3f4e3ac5b9441920315d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8b3dd345369e27b03089e86f111fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de189acaf6be45875ee5822a6124428d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcd323e8cf046d578c052fd68701d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27688e388bcea46791104e7a6971aaa9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b945b9208fce7fd965d3e908a9767177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce887af56c92b04a43e00ccdbf9a1f77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcdbbefad4afa402d090aa8d28533a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdda88c3a5266c37396a0882f5ff1b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a88a1e220c6ab0cf476584cf12e956181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331cc489f6cefd4743523290868bfbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761ceeaa0926f98b266422e05060312183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279daaa29aa7eecff273dd98c31c6b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e38cede020d9630314d2fe6b16f1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190fdd77778fa80234ba29cea9e928b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72244c61dec888f07cd73c5b4572b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dd19683ad1bc3c84ca6434b9aa853188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01130f16c4d225164389f71df5c3f8f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426efe1595edfd2c600dafc30a473817190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714a0eb5998bb66c98ce4426cc99f42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3462396256296a3f3fa8c27df1516f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf0f9729d26aa4bbc27f99c2fe7315193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637cf6b0ae3fc9b8a76778d6f93faa2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d62c0433d45804a5ae7c4c2d87f12a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6f35c7420c5fc1f195a48db4b8562196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351adbb38eae5bb649af2a74b9049787197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd288e59cc2edacc8ec0a42f1b79c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ffb9fbc79a2703ec8f04690fbf541199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0b21598c4a61a6dbb085cd5ed088f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670920b0c22f3b1965df854078038efb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76689a088705dbb6e714c978162cd693202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb62e6ab22f54ea522e59804054bad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4736bd3f3d039e5a27d5dd1289e0367204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e479dac3866c383616006f426e9afb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d268dca1345e4e7821a868ba4602e3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d8eb266b68826403fdf1f3573f4d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36843bd1e519bfb2aa58e5b3e331b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e707ec2645175e9d31741e4f035c3f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d993314fb1650e4cb66982a404e55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748e50766c79758d69d542f38db9cbb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1c75360f2f63f8d674c6d3b8ec01d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbed1f7e6f22dac099c14dd900a6852213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3e27ec3378750fecb70a6408423de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29aaa617befc942bc4b30f7f62e9c24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb353b0ab280f804692a6f2295e67b5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0c1be7e095e81fe4d22572c6ef32a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4ac446ae0fcb448086f319f824b49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca4371dd7a2807ef86bf588d3611fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a33956738c4ab7078ff11d69f0bb42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acc5da1bf841265da4d1ef7c34e528221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703ee1a64937e617ef7a631e904c696222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bb7f3de3a01b390e9b83150082bef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56082c3b8e70f2edfd76b09b0785df9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed656429ee427653a61983b0b15911ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f89367ad376aad041fa1a24fde835226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5cbc08d2e3aeb83a1052b0d26fcf7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c72880c68ef770aa26259d42331a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7daa4e6c3fc0623c5d1a56dd41de7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5223dc61f229b9558a44fd3c818ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe6935965c5ba393c25e56b8e0b47b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698be7158334ed1a14c5f26fca9ad07232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5f339d0897d58d85839640533d231233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7222d42c8b5d0a3b30fa962ae033e76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e5da2a912d9bb7a9b6c2fde1dbe86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa670ad859744341eb0861b26cf6ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c11d36baa94e9cb826f9406bb27ab9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989e6abb3b075d688df53ab98c24bdb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c53a9523e5e83a7dc7ca47d340fb98239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2260ce240c7b481a96aad04395097cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2be391ca66fea7fd11efdb3cf04dc8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a59c5a3b75b7cec96cd9da943b25c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0901e7d76984a7edc8cd8d7993827a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1508e03ba90a392ce6e80fc6471500244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea025b93aceaecc7d780ee99fdd41c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22244d9cb6957bf804cf5d23413738f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a58c10987ce33deced6694ba42aa27247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4545b0f154ea70a6afe09f05e261eab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2a81d2a75394e4f2ca30a739597a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dff4322cbb1ab98a9f45a004194775250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df67521bb501a47d7d11da5063841e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6a6338dd3884c13a2f7f14d12eb88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b77d2cba2eab0f2f5f0b555883a8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22db5e9a0fa5838cdb819c0bc738a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3f559bc3db00e254111b31eff0bc1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d681ce4f96d1f24e21fca6e6c3c5f0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe7df21030e1f1ba8c0c311179c3be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868220530839bfaf92e8fbff3c822ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29cda5f527178c5cdd1b73ca1480ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbbb2a4aeb065478bbaa1847a928a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fa2aa09b4c4c4007d5de6d5e4ccd0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1739d94e1cd66e0f49537bfc1773c9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684471c2b1a9d253fb846a937384935f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd192af272f678652ed9c0263e5fcb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a32a9f14385aab233555e23a2cf99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656ea2f37078b0d640893c7e8f301ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1e8136a90c472e353edec34567fd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221b24e236f4975c10b85bcafb3ad8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48100bc1c54732e8abb80188ab5aa3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730d0b4db6fe1a70595081130da31e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9637a7136d94653d45d52250eca0c30271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fdbe2f8db0f8d0d05d83dda3639b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124d92d917d472b1c668ea6ca62cc86273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23308711ccab5d945fd245e49e657215274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dab6cfa9ada62e09b8fe054e597ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f28be9b39b6a92136a1ed7b3b971a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafbfd679c4ae940fd5474507dd56f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1b99e4dd8991d9ba82ecda3e9091a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fb89ca5fa9234422057887e6677b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ccec7ab234c07e75ac0e4f61ca5e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d4af446fe7b8ff6e608813a38a9b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccc3baa29999a71a8e70aeda52ecbb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafc9fb8c4e867f0f00bd59ddedce83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081e0f475b8ab61961de510ec9a5a2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299749e5985dcd3b828f2eaf80074e10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a13e14b48aa3055397e588657ad68a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03476ed860d98dc6455c4fa58f229b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d81e5663a3e2392728afae7cca568288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ebf55985c796ede82466cd924259e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d4023c06df85d2a1e32656364f647290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37df302c33c83e7733dcdc9a0194cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7954d1f657eb0c58405b38ea410d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2097d6d503273f0dc38ec32393b370b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a1dc43fae759e2b2da44ab83e6b07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225282f0d3c3f2700a5a9646b9562b34295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab050eee41e32275ba7ee80bd1f5723296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55700b1c4c920a0505cd330add6f5c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e5a98453d7262440df5b3b9a625d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba516894c8d034f3b155a8ff49963b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecf6a0c800d493b47f9161fe8e6cbb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee375457cb4d32670b6e87383638395301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82eb617fb6072091a2712462a77779302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c6fed015690ae6662e82924205f22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b04d4072a69c2d96762e79eb1f493304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2f51ab397a2325cbadbae1ead38b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf694c54cbdb28bd126ca88547b361306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e315292cd52dd1dee7cc8b3cc7bf51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df215435594d0601315ede9db6be0c30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545217a8ffa199709751162146932ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97448fed6eaae004bc9f475f697494310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc75dd8ae2b0561246b91f472f6e4aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56dd883234066d05f83aeb8f760703312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460298f1c5ab99bbb616ffbdc3f5036313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08308045d7de7915ce7d9f16eefb69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117427b9c5c0d05ebcc77420dce37551315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cda7275cd3e1fd6bded28effbddf59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39293355fb463c14258010f89fdc8d0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c6217ab4b70ede26554a1f020fd4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ab25d07dbec3ab4cd36ffba440b65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e824a0908ca16bde5f80786ebb94d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f95ae35f2385291df9541a0b03a07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b2813f46b209549ed12f81d406319322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50d71eb15337a33de131ed20f69dfb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bde1178583b916921846b1618940b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a5408eb39606c282d68a766a3f9d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414b0aead37a11b80ee18bcb2ee7ebf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb15226c9ac2ac2f18f0e14f735c420327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d04253a47dc6f8b88b889b9a9f5fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180b8fd4af72b0ea20cdfe2536881e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757af7be6042302883e37643d2db16f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259ee2fe9635895cab6a989ae97b5a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5939dafc598153c8d6cd251fbf6df9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b62e4694f8b5091c4f53759350de4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d46205e5f22d691b829ce09d08bd8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66e6fd46ba37cc1af7483a227e2850335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064a6c454563e567aa5b90ef0029eaf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825f1b9b2c8b0db1f7dc6df6c4c1337337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abefa8ee50574d0bca775f9a1586c85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203f87590cbba7929c8cbc0b49ed0fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340f3288a82932c761ce68a588e1470340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ce322427bdab25b243831d7754e59341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873736c9004319aa12c73b50b5e974c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cabdb333b13f06a65104d4abb7f72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c08b142792ab161308d7fb8b46424344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840c71791f4009c73b3a4f9e04b2655345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070b490deb9307a23acda923ec26e52346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd4a7c9bbd43fb1ced9876fc1a540c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaa936ff6070570262648b50e446a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b7d90236be33f4a0e726bbf0ee89a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52062dd2a8ad1f5a2cb3f5a6423eae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91190a9e1f85644d01804950411618c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fb43f483c0ad8525528b7f2363985352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10af469e422a41c55a11a2b0f627839353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa15b34cabe56b0dd0fdbb1b0d9c272354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68760276d92b42529d48409d6d038fe3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da410eceab346ca7c572dfcdcc5a6c37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b989284786c50728901a0c3e48562b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5358d1eb0c47cccf4d8aa958f2cdac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcef8abe7d9b271c1e836dba11e0f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516a9b43b9c412e50ca9f78001e4b80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e1049aadebadf1d759071b7d5787e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acabb9127a4b66fb980b9b05fbe72e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfcaaac80157bfd51d66d789319d8d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a9b6604c33f6372ce87b650a54909364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a9fd0e9f17b7771409134e69deb92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78780e5cce99d394eeda64798028120e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855deeaa9f1a51d719cdc9390ca5b24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a995ba04121cab0a2af2cc054c9760368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6697c5a9c581e397418faa266bd1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79e2be9df948b5ce1ceea90e479df7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638625199a11941d80b6a006119a407d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84641094845afc0c7f6341a59018e29c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5293851fe67bdd4fa950916b769c2b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4eb3fc8ea042f125b0b3a8d467058a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcaceaa12dd8a2dcc48382c7e66712375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835766c21dc606becb576e11d36fc3a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74009c49ea14dd2c588ed89493737e60377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cb29bab683be21fc1af513c8b610b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad6ede09d82f34f4838d972db87a08379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b186f59eaf442ed8bda9ca1d1e109c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e7f4bada9c3e2b27c617006fcfce3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e373659893033b67d913e192f48aa8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829bfbb7c2029a8acc019c6f23151c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a730b9d7e602e44ee1fb5c8e297b90384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f2426140698f5c49a39fac7b0e614385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc159e5e65b6b89f7fc405c1ecb051c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed20da49831aecdd39560939fed36d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505aed37f9f091192a26a87fe527bb37388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b0675da6ab0b5740ef4f126ce88ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2fd64ec56f342fe80eb877dac7a02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c5e4d29413db910ff2b4bbb1b9544391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f76e2a7d39da2834a8cc891a08123392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ccf87b7f52feff71147b9379da09c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed7fa97a25ff05e65592ad8fe08397394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47be739925c21b224f2cbd2dd214a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b0c275d2876a104a1e0e8f6080835396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bf0b81ea217ea0e843fbc34834c8e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600100a9feea22c12d5142c0a7b3e083398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cba6d0e1046e736f4d680e680d11d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b5d7f59fbf8c35f3cee64ede1f384400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa8da58fa2dccfd0247c58d00969ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18538bd6f18b470ecd0ce4086aa0ad3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751a8f36f27eb70084642f3d89f5ae4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036247628175b2ed8b08706c59d7354a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42381585e429eaf586e8ae0b2841c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9786f08e39048000b0d3460e81399d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a8ba1bec9db00322c4565feb35b36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92bca605e6d9f26453db9176815b83408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d4963795f1d9a8ac1636e4a716bcf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4d12b4323d48f6a613cf2683efa4a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b192973bbb1b964acd39c66db6ec66b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d6cc28cebe32123acce1493384c63412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7679839e087a2d81ea7fd2f4765afe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bc20c66cb297993610fcd8a249d1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc3e2d10c605325b2cbf64745440e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37418285aa490593c37f0b9f1d41704b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb8620b5a9db0d7ef50cbd5815ff4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9af2b6572d7eecd4f07e46a2a170a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1c712f75ef449651b04fb16ce8188419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7ac154e31e0469dc53d56c0fd6e84420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea3bf3b1b64fd952da97bc02072ee4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ef245a3e48d5688ab3eea01f7f537422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8e21d2ec73ab39e728ea0c81aacfd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81746824dd3f4566b78d81e114e9af9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269a4662c560692b555e86daece364e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582de21951b29f596763f115b74e954426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f59f91b58a3507a62f510f52016f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a46fd4f48377712f419c2c3bfc36e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e272fc5c1f5f6ae188b6be3535889429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762d7b5880ec4db244f02b034ab1bd7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbf5ce7801b1067bbc8848ee3bf173431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89e9ed6688071b7bfe1696d9fbea22432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ff34601807bafc5da8717bdfa61d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395c115f1f05915814de404d3534e8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a568c5f394969eb271fb56cfbe6f18e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a337db046b6b82d5c7b2fc5472f49da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f304fa375689654da8a4fddc6dedeec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8911a6a6f6ee5801bb07a662c655b75438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198d042a8579a5f8442a1779f215261439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f643eb08662147b9139430d63bff9c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4418a41a6bd5b1cf1b27974c36b1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00fd1a0207f0e054565cdfb6ae575e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee49df1ec455b64891db2b75f62c60443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ad243a39dc3067303060ebe412de6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77d44c95393068d81043e4dc764b71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0510b50e05633de55830cad42f81b11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5ad012ddb0d97be49c5ae08c29dad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2134f487420cdb074166af527a2bbcc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46467af97da5c091225d237453c0f94a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c856922bc83071e3b4327971835443450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114af1da79358c31cfb144271fbeee0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36371cb75d7cc415d4b194fbeb41c7c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2b56319ff811e1a4487858193eedb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc24387bfde9c15e4049cf846901e04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026877d9f1da442865aba2de498cd4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe08813d3a3888843a43071133a0533456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8528583498f4b560f3f3d1c3acb0bb4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570877f5c95eddc625809cbb6853caf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91e2ab35c8cc49e39135195176f4c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f419d40491bb972480f3b5f5b37874460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9bfbcbc3598529daf5442e7ebfb4b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c96e197057b98be6363b515c5a6cfc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f514910475edd18cda4cc8b3d2b4b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1dce84538e91010dcc7f03b0713f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291f897e52bcd716cb362bbffc98463465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3078dce08c942ecfdf0e6df9e4b6a9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340c4f902489d174275f974f3a3a720467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fac9950e22c00a252f181690743e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f2bd7603dc5acad47ca9d0fe77fed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a81f2a91e7fb24dc307df389af131b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65313f358118815b224e732049148654471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713da6a2b6dec03bd417da930c4dd85472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dbebcaca06804ab9deff55fdbd073473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a687c11c9ade6b836ecc549921c7a13474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3d7d4c7d3e94098e150979159fc00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3db47f299c1cabe67b87ca16c2ef42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b8fe30f09d4b7f2c53ec7b08f6306477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2836dbef8dd4e5f1e0b2f4716fdfc24478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c34065d2631b52c5b0d1772a166534479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db94904fb351b704fdc106d127a943f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1062cf5914a952619a76368092bc259481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7de0ffb9206e55d7ef1c041cf2cec1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba25b066c7050fa6061558382a5486c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510f8246c3b89a9d56919724b48ad15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc002c147c62dfbbea9d6201b0c146485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b67397315bb8afd7c794f638193152486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a406cbe272d022c485667e98463b45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b0523376c7dc2306f3aafd634f2ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bf6e813a9f78c707eb1661d6ffdde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b436d10573081f5ea5de420be1da2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efa17a5393d1f861caf7dc5d5427ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa9e7e84eda4176fd3cfe9d98f5b21492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b7daceb7267aba008a2a676ea35fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbf419cdb4af94dba1f16d06fd0940494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358a1c129a158d839586035bee76f9f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3d112f19f5182ab57f518bfa74fcd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7493d8e160d47c7d9d0d7cb6950f0e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b79ce7c53679d467a7d2e0798c11c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0a46fe66a08cb512119cbecf178c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cf2047d09a323f115b0650052b507500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b11d655414f0e3ddd09ffd76fd500e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd61be734cd20215112085ed38f50e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d924da86b9205c85172ab84aa6537a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b101cab23c3855fc4e4ab7ce00699e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bccb15cc561df488c33f9384fb20d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eedec8f581082f08c6b04742018488506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db9466ddb763adfba1f689271ae88f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d54c16c096b286cc51bdde5d1ad007508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ede408f342ad6cd573030075c382d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6b905511f8163f0475378dfb713f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5efeb1240f0ef2d4b0aac6fcc74d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d3b844721f3e35e47f48f22e5db4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5304174c709b8ba2b463ee166d7a925513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533169309426604a2e90a34f309d96ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1b5d3737e0953b185097879ff7976515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b71e59d66cbe96c74ec1a0d63de66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66952e761acaf8ff10c6ae3b59b35e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452ec8b3bed0a40b5f2dde7d567a41f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dee5e74f1f84e1399f45d8caef5467519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3a4b50022b24e92596f42976a5a94520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcbb02f8c5bb4b271b2b9d699e97d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f62382b3bc889285a8aa7cc8da262522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c57fb756f6aaae9261951ab412394b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085057c137afcd70164467bbe4ea40a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4727cd23fc8041b6cac3a455a15f4e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f22d69d7f522dfec15bb8f9775d6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af2a5bc1a4588bbb9065023253de0b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a68dc53c1c5fb28932965d513ec3df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26f2e59f3fb7646abab99ed185eee0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091f22018888b88e779a86291aecdbf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fbf6903cb22b314e18f951e4d4c6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904eecfc3f72c5bb13546ff50578058532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9d06e69d64fe2eda204f9097ff53e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcc55f0f08237147eafa665b014ff9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39b0c1b4dda608a7f053cd69414bc1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44cbb470e60a60c32a080b8b8e083a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75137a31cbef27000adaab546e7b95ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4fa1bbea25a35d27655e71239c49a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef50dbf3b3031f4cc2574aa3f0b38c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994daa9c16c6e27310cd6188bbf79f76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66d19f19c4ad7108dd9ecbb8f6beb2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f2aefdb4142dfa55da4b653d54cfe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfceff27b34f7f1afc73b508688e79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c250ae53615af4ed54707a8ed040ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb03b626b73b48bee7133a5aae99ec3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a23dfdac1a4b4d20a2a1882b9c1a0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2476ad9dd598cef2adabd56dfe1869547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2706d8a96a672f6a3ec262a64708746548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3c513e9523d0f4ea72f895db875eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4450e38546795555f38d294c926e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797e4f471903a0a92906294b77b448b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54376e4594d8700d92384e662e7eb20552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7d78dc179d747fa039edc391dd951553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3926f5aae67e8a1466985edae1f22be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ea623f72fa0e9ab47ada9e7737cc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fd7abb83fdceb3c01ed0a3dc10766556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be582018badbec5c7806c99427f700c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123fa6b9b89552c16ded228683310b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69f29e23320beddf7c5556f5c35466559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd8e0a9528cd0ea9480b5408993c97560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7f012b74b026f1f34805ae5195f1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6860efc54dddcab778972fa1a1a4385562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495ec9b0405f07f799fe0d406181670563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9b37f1916c9df89579f0e9040aea2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f135dc702bd4ac97f173381dfaa0ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059eded123505839dd5da46275e2590566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e74bd2048eba429e38f767afc13af8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796764568833bfc9738bedaee5a3061d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44567dcf578bd15e1ae9e50f827437e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a43c9531f0f1aa3891259ae84b5f9f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4593c0293050b65e7fbabf1800cc2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e25f061fcd277685c36f9f7f43f175572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f14afa5e04642d9a5267814be9059573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fda9103a70728335ad251b36b4d29d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928b21b7f9c82f6a1b7770491a7dfb5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d50b05cce99084b31b3081af51286576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fcfab65dc0a9403b3f17dfe42c29b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a25f62507d40db7a34178786ce9160578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc60b5b54b549349a61798b5733c481579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e2156c40f4605bccf5f49ea57f686580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5f8c4feee4a1583cf5e3c4f4ba097581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f9ff1793863e32f1d91bc0aacde4e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593fcbd97f046e06084ee30486ac5d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e181a11da0dea64f09bc6e1b0cbda6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b8f59dc23a8afd3fe396bab9d0c6f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a773670ab1dfb99b89804c7abfb82e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63d620787376b14243641be98f5809587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d7ac3a7a0a44b7d4ceac820ac85d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fc6eda593a03592b182d2dbbf681e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a10781df726b2f642257c13488dbb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387900593885d144480c1d0471c918b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4a0e2303befab94d6bea917ffc4e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c41764d569f6f21b22f3afb2f894e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63259bdd30dd6614d95538d8f1b96542594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dec54f2dfd497947c2da11dbe0cb6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1f5dd698b7ff8a7dc442d0e03e6d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232410c5d904132ef44385832629ac9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97141ced74898db10ebf89c0ef133f85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd908f90e7579e853199d6d0aa493e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcc7522efdc954efd25976cc294734600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7fd40ca4a3e57477102830336cebf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b90cb3fc308233c9cbaa4cff856ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d08949ba67904c0f4c7cb3d1075e05603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051404b0d6eef1c7b343844f41623e7e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b788f353d16b9df85f3541a9f4ed8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9f25b6cf586bcc4e6ea6467940861606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373218006175be33b905bb2e40aaa1c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4935b84dc304876d5d2e401d98fdf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81499b884f3b42859f769937d69378b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e02955d01019433b608274d70d78e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b9f74127127c0de376fab244f373a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fb5157fae2bd628ade79e0b616175612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97de420cd8d999e5448792f828582b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d14dcc97ce41cbb597392f6e4c3dc9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4dc04638c19fd39091e50b39463ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7f344054219cf518b6200688127c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c62ab963835e26d23ecacbd0891ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e212e210cdcea4e25b11de473c6bf4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879a7442e5fd8bd36092825e092379b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444119de83d19681e36054bafbe91eeb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd03781777de386705d5697d5188ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82db7c876acd60a7a02ad71fb04ba4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182ac9a7c2794d576d501a1e60b10da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5752b35f83bd5f83b14912cc67397ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0975bbf93c3550eb6b9e611859100c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fc3a0c5b3fe06e7bebb097fc79994626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6659be4e2cbb9dde67b59f1b85f457627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902731efbcc30195384c9bc6302fda22628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7fc64e201cc26896492fe988d88cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200667222021166201d3630c430fa47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26759737eaa8a949c338760efbd5c359631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcc0af64faad04e1e4bbd0f0904ef1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484995eadd59d0a82c002366c3fc046e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef85711d4cba592d5f652cffb86bc78634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87531e295905f0dc97ef2954436264ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5fa520834f39226f12c15966bf8a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d3656ea5bf96c2c5e7aea0f828671637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c898c512838016fd11665190b1aef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ec461751d6a7dbd2e4e6bf3f499a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3086fe4ee03bd3082f13b913a6f20640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5e262852bd9c1d886e5f8fbf094bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2de6c571ebd45db860e25b5122dab4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1fa0ae9a0360478bc8518f4a4090f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc61f9ab7feb9f87dba11967149624a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8be06ae63abe41bdc9e386d2fb25de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e81e2e0bc25d9085a15dfce9e1296a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99003607b803647254b69d411669ca4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488142b56827f8fdaac0f6336c1bf8ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16557ccc189054ea0b6c334985e1f64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cdc7f63c711d9828b7e8e0ce53e51650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a924a7baa0f9825471796bde6b94a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8a902a1b7b221ef7e88a9215c2ee7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056e274fb2875950af0c711e35da9e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe17d1daf0b7a90c1ace9ba4e2249f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6243a2089cf1f9e2ac27ef2b380997655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fdf81b0e268b00b13988d278a268e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1846d32602ed597ec4bd418c35fa0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb612fbcd63f1f34357c6c986af886b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fb53a16c623154a0e82f703e15b19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fce2d5bd216716f4e4833b1303564660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfdf53f3f69cbd0c6afeb20ce68b6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f861ca919494ca646ce9c7889102b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28e7d801bfb4c9ff253dd4a370da40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b89fa0f5e3875a9159d094283c76c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6713aac113b04f8dc1533c988b8099665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883c6ab0546966c14933308d02769bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e0a62556f16eda9eb7fc302018086667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851089377370eebb31956d3040505912668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26e678dc4510bbd5e85590a8445564669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6c6933001fc45098c5d9f80e37ea1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18acfcab9bc6aef2d014fd610b57c76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c3533f5ef20dd0aea2493786bda91672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d7141dd0fd764f981b6e1708a36d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49662ad372b4532b59e6f1b4bce0f42674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42bfc31484e201b8ce13bec8fff161675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4d6f921df48f1cfc0427328dbe2d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eae3f92212fac8c59cde8ba7d2537b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a2ea4ab7b9d9d363857ccf1cc535a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45352ba77107606ea37084df03063c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad96bbe2b0631dbbf5b6e4003e3d07680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4e748d712534deab4b01ec7c9b3d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83accf45d7d58c22e309f80f4649b94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b012f640a1021bdb9252c21f6657d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804512fee95f86ac1a371c1ec97c10f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183318fc58b5ea1125ffcbff156f293685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c2bf9e9ccbd98af9882b3b7ebc857686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc04f1fd5bb7a61ac3075f7d76b8e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f11d435feea4213cb6ba13b00ee663688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e604f934e7bd002c340a572acff22ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a2f0e5b666a83614f4698884bec0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f33434586445091c34e6b306054ef4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b757f8fb3aa54075ddf786148f6da19692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485124742ec85f15739bdbcaa5bba854693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cafea33e2b4b15da9be9612fc4a85694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3ba202a4afbc916009234db94f745695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0406b6f0b5ae6c87667ad9374af92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113a7f734349455994498fad6bca4b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97120b7ff9c74e23d4900f1b17afae6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e587fa1b267a068b58e990c6c78618699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ea9a5d66d14ecf755d3732e2b0708700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03af4387f3e8a2448dd74eaa7a2c96e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dbdfd9f3eda315bc51309dcdc1194702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d421bd06ebad24e34b059b4a906312703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ed763c936feed856fe3008e5b4f3f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65906b049602c11f66ae43b17ac50e8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2d9e179d85c0b095ef4b7a8382ee5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33b94f2499a319933cefb4d07331e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c76a753ab9612b20b8481c9ec4043708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9ea2a87c3d8439b8f70e04202bd26709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb49f6949d0987ed808ebaa10f0e9d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afde618da4c1f44efb072dcee36a54711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e907cac654b435cab3b23a9a46d811712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c911f32d996cea96a733001022518713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346033f5ae386a89680fac2e87d6a003714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35d800b42e1753924c6a94d68e306f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3962b722486ac751df7fd4f66d3926716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0e7379ba424d75a3eb3da36c88b81717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf223961c45887e81de0e2be69dab9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38661f29edcc382db0505d4d841c893719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06617b92ed2e7a270a7c7bfe7e03683d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc928dc326bd576a37e144a7eff4fe76721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61e4e3c5a4f08e8cff21499aa1819c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa146c9d29eda154d2625ab2935d8e0c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44dd356461bddf57ce1d172c0d4974724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e85123d8863f358612834f00d6ee90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244edbffd070e99b4bddf303cbd33b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe94a107b397e2197baaacaa0578fb5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd76ce5231337880cae3ba0f307a33728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea18e2a1914e16923fbd9a1e2df151729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258e73a0d0872f2fff35f4cf346a1c3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30583534705f329db94efdad8990f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ece05d456c672a592c9a0e40d8286732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70f6b0a4bff809698f8634881775a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61accfb18dc2c24efc19c89d425b6369734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842234608e9b1ec6af6481fff15370b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e328ee05cf7e135ade85e566f9c69f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ce4dc7025d4c2d34b2ccb81a80fbd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac23973e5070601e09c434977875431738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330e7b9fe56dc101362e4f10eb465dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f316dc6e759d0ba66c04da24625bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b7a2fd0782429045f2a39838aa343741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc32d7f69ff4b6f33162c3c00e14c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879ba87a938910622f9e8a062fc1481743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988222e84592d8265c076d13e6f3705744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f8071de937ff28be9d4ce580f506b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31bcf0448f0f77d0dfe9fab20b66e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30182b32ddefd71aadf3457f26eb5528747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665c922f9c60294bf93bbc5c66189f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527a3807b178cffd91644cd95800cc1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08230651d1351468ca8b1046151b69bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe906a9c5c38ea2b0b3a489cb3aca2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69238e04ef8bac273259d53a65419dfe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9e843edced86a48c481e5c64c57b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d19d1ad5f7dab9aaa8dcbf3c155e29754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d2fdcb2e2eefdd49d578b4435ffed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dab3b6e8400e90cb3018781a2b7aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81969361cf8a14243aa6b206dc680e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431acc64ba1a8ade613bce5fa7e5f1b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e942335f766fc1070604a8bcaca33a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>