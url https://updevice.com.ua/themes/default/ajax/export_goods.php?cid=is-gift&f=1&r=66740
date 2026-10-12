--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47848f1bd93d2ebf111de54c61617d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf04d2d8a024bafd54c38d0ea0940662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba3b9480266f4a7f2ef20e45e1913f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859855af5ae8462dc68231e092337f7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d783f218429e1b7d8d8b6436db2b125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a988bc059a849571687911aa55e57f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142821a175dd31aa92bae0ae0a1fa8ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab99c923de5e9fc00f26d6bde368338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9de405f5715f5198d3ac9495f1ee89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1441f63e3ac905cc16c8d1052cfc14010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad387123e4d76082a0250c2d977cd20511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebfe456f2c311b8b2c723629a2da6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d11f384b7b77704d87a9d94f67b85c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bf51b434c89908400a960768149af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6c524940b39b1cd7c5fac1e1b700215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d199d9f495d97ad31442e0d02aca416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d26887cc09a0e4442f7c4ac18f66b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ed51ca0c68c8d391809e65ca42c1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63ed743be7d0dfed7f4fb35c2ea2ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5833fe2ad42ca4a15ce136a86f15920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5daa0d87d4d5419862d75dca91d9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291303f8d5320ff407759cdbe277711f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9c1075f5d04ce42c96324d65bcb6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ded7b6c854cc59446f40a58ff131d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797363a59eecf2051d42b20f9e6e9a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd2e4fa9404c3b623362f6d0691b1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498c02c2293212fec91462e0c22917a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743f04c5f3936b619d470fb8aa985ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa305ef51029abc46335ebaedd3fc95f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84d3ec42583cc6323a747b90b98c7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f54b2a127c339e080b7ceb26b5a9ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd320b7912837b8932dae6ebe75183432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005da1197bf91e685f84909022d3d20e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f4d43fe1b9b858afc39d15797f08134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564fdf40bd064b76fa07e5ecad0a22135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e59dc87a4ed02f9770f10faf5d8fc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f97cd8c87ccc749bf8485bda90e2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484346c63465194fd6f3f645af3654038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036f9c1febd1d51d652c1f7fe5b7ca339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc88e332bd72e33fdcd1375cb026e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96751beb2223ced45a764611ffbc6c8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a829ca27c45377bd9574007250eb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69d509a9c5b51fb608c037a06dade343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c90e93016328ef4d3ad9e5476257344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733c7f1f31bee17821937b8dc1130ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ea7a4674200a465b41f18cf89f59a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4a4d29b447b9cd13c8eff9de393ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e338aa82ba33632afc7a530b855bbb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80a32cf4f36992fcb0810909e0dbcf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe0f71a88e6eabe606b292ccdbba4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927df7ab5f2236cd6c58dd1f0da62dda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc299923e519306a3ff156e6d9a23ac952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a642c3575df0be5618a4defbb369d7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743584a504e5e0a0bb212c9e1f303b7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db457be2ca5af5ce3574e2d34820e14055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c3e11d120b5f890630960b1f01b6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e326e968fbede0347805b2350bab71d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4a49f5ef79c8c1ae6b8ddabfd733258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b67f9737174c4a1a81dd87d969ce659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326775896a45a1da5916113b65044ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4ccfa0d87293e9820c71f6f06142a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbc562b7eccffc207b192b70a8b34162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bad03f3f4123b414b434000b1058d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a0808d8106dcba86e8593dec4789564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc29f4b6d4b8585c9c50d792f0528965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fad38fa82c56ad560c2beebe86daaa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c9b037a9a85272752356ad6b2a75b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c85c54328adddee41805062ac581b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cbb8a92a64e0ec04303f9cb72bfe469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6b94a8c3a45724f6bfcefe2fa0e5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f8acd71a2a146f6be88463da5987171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cb5f0c9af922adc243be95d687c5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99f7e0a5d2c7ca650d2dc8174f62ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2215d32d24880e5a90d534aa51da674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f12a52211dd5af6e3a6b3aa56e0c5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c5cbf5f4a6ab9ed76750a65fa9a0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8242c66633e57f7b3aed4e1b2c744377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21363e60c0251a68cd51994296cafa1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a600ad367a48aded92257cd242b4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e0c8bb25f0806d7907b2fe14f4ada80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d63b9075912e5d3007118992b5ad881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961b5a89d44e1bf3cb780cfffc94b4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e111173339ae62c93ae502d57da422283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f58f6939f5bda850086c27e748d3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead48bb9afdafbf496a010d06f45584185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff161cee671c5db3aa4d90b63a4cc41186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1c14294bcba91d82bea179642090187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c6021fb41164b11b81568204f0a4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa70a65cf12e28d2d069b143918b0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778aa432cc9cc51d538d7172922dda890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0c6978e5b2819aefa920a9cb77db191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98070d708d6c94dfed04142cfd1588d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe4cac35b9fcbfe77007cc46e273c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bba0c7739a8d6e6601bc4bfec4fd794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81329bd3cf023c3ca7f6b7795da07a1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd2883d9cca090776226da9d266d8f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080e9f11987962d434c061b936e922d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1a91c1991d3c31be701ab2fc5128d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced41454245f13f025015eb56f308b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cb2bf5023cd990115764781f68bb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30877c18c9c3f5bef2bf2443d527b61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36d6059d7d5b94d62d4b0397826913102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2578006a24d0365b00678e5ffca683103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451beed4e5462d4e25ba11be1903dfd8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fbb061df3845351ba96cc4dda553e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb62c9fee351f831f09c9d0589e323106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e18ee555c4098d2f298c874033ae5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22352e995eff136fbc87df37fd0f2d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229c8272b8f3b519fc464bbe864b8b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc672a17d791859102369ba819bc6f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b6d0b4805dfdab9baa81f4571cfef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48f291343ca40ff06ccb02ca58af63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1e8aacdb8e95841b3a33d5a3b11eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cff7776f31ef3fe9a93834f119acb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd473078799639466fc3ed2093a4818115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dd8768ed66ab10bfe4b46bd5fbec5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d7b8259bc379adc0dd2b46befb748117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851464a199bd3eaf7c51ada803b2f27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90623ea65039b977c1a5dc507f6ac3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81876d5b4e677363fcf5cff7ee1e2fac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a92d2a65c03a65ce23a32f6068f2c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722688a5e1dfd0dd80b90dd507b68abf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effb44b855c04ff2504f8795e684dba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7d01ee7aa2b5aca549d57ae94429d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8513a73dabc509b365235a365526f3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc3d3e478ed5f7837bfa8af1bcc2de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556844926cea231fedd4d5de254aef16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0358ae64df0846b7b32b754a4b28cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb34e35098326be87a72d57d6954c00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f15671f94a2e23a0e12e1028b2cb0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6c4982b6f531589e1ade4d89ea80b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb64ea0b4f327286ab7737aef05caf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63af1eff195ae5c801c7a53328cf98c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9e687ae9b134764ebd52264bf1710134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f8349d4e5a1d27c9503804d1841a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2a169efb673d52ae573fccf304bf2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792abfcf41605c3f2e707e83c6c9f4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d58693ddb735e27390d98f4a8427d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e04959be9236c50361c1cc0662e149139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eee3131e3e249edf131ed95bbddc39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bd6efa6466665763dc4b6c2a1b6c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7d8df572c0b563fc3b4535ef66666142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622926460694edb42026d5c9d05e9df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85fed0d4a48950ba43add46c79f1dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc734ae6f74d8f159c9a5e18ce3b2b63145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bcd493ecd83045e696613d30bd2a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfa9b5054ebe13e4f41d3d04b994af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae012d685fd001bb6f76c8df8bf1126148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fa69b8cb9f5c57fbf8e5f221ca9b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453263b141421a7fbba814e01248517c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e5e30648d677c365bf9abf5fcecd5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0bb1b81ee545eac1169b89dec8c56152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac829051e90316d4156dd5c09bda167153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199a34aa30cd9a832c44a3c12d9d304154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f639e2f185d3b5146a25de726749b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda3cf4f3a0771a8a0f8732587b5b16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa39e437d7c36cac398064b360b159157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c03e8ba5fef9f02341ae3c2b19fd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf93c813d136ce10c29d10fe0f5fde159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c979554b3e2784856a533cde9b5a684160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3723fcb99821231de8efd841af93fb0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bf8eabd21855e4e1b33b40062d30c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ab32d948bdd036a5a595fabb9f33c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef886e7f8565cd314d20d321fe6546f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be45c40918b74cc2ed8cd5125d09ada165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8aa41a9ca899d96f4a6a65d8dc888166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99526d6b61732eb23e4935b49e66a1fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c710331c39f0cb67c5b9457fb5f6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b9aaec88d238d8b644d82d8996d2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a081a94c7f8048ce86f915ad6e10fc3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014c0510c155579e252c33042d1b3df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d281b866feba665ca6e15e51b8fdff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db3dd68311bb10a1e66a62e1445c91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed75758ce5ec7a8d7f72a113b284bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb90392e55280e6373edd97790d76b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413986686b422954018548829920cb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29da52b7ccaf40f19b116bfcc270eb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded371a5d26e12f51bffd2f93bcc0b65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26351e3c982c984a1dffae24985d40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc532ae3f1f1b105224d1c5e636074180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59f71981768e0a2a4770df0a668857181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807d3353ca07857214e92384963baa9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc06e27e5033535c0492c0a2af22b44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607403bdca8f8afcc6cdea34c04751a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93250b532461e17ec152708a395bbe20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c509bb4db187f93a57ca6511c0c5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238902e63b16661683a4d8b20f91ae24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8759b89cab5fe9641f7508ff96458b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedfe8d59ff2aeca7741267ecddedcd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfd08228153ffffc09c9862210659f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf118ed61b9d256826beb6a28f7f15b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a2013c49c991f8aafb3ccc23d82e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd987f3d6be2f24662bfdb2ae8396d20193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9af492c32be581246a78b67f1d778194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06124ed0e5486591c7c9ff5bc228bc5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb455d435aef398a40ea1c3cce08125196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a4760149e53e6a074d4a1556c53f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0928dabada16397185af051bb663a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be70475267ce82e0e4f8287994326c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07972d31933200ee5591c3ae34fb5d13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5522e82dea00ab3498e0e51b5acbc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc86e9018c18c947a67d29831d0b21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6954258b12832bcdd776a5c1cdc8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035dbccd324401966d5e2fd5ff5f8d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e64f3b9029ede5b612258840faef3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13895cab39e47e815b2ea90d7568e13b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3914a31dfd859a5b87da4d60ff20c11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5894fe52e1621dabaa580ecdd5b47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908c00edec5a669f32267adfb9a33d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889439b6a4a43d2a0fa8a1748d7d15a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee5e98ce26378f872e2f8d4d5c6e5a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb367e062c1904cd366664d9bf802782212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9fec075061dfab32528b990d1f633213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddb22d8ee3bffab6d425dc63417334214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1670474bf455e013545a49adad03094215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a78a396a7aa265f42ec994377ad3b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40d0d242918f76b3d3dc5ee3ed45d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169ae5d3e8421eac81d3035048149a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c06466cf8a9f1175a5acb05a0ab035219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc01946b48cad903c70c8f6afbcfae7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07d0e51c3f23eac00ba7a2e89e4538221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d42e165a42b8d3277268e8d5bc2cdc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f80b95b68e614223c405b401cb7c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bcf9b1b2b4880b5d83ee8362cc4ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105dbb54ccf63264b4cffae7e3cd2e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98d71bb724444c84436e649e2328b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b983d80b0e8893e17bc95319e1c9fbe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7295e6e72a2741914403cb8c3d6dd83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d6e7e411bd19b78b288d5eb41f8d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259f55f0c5afa485ed157d262fcceb4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae49734fa351163d06a4bef482c9775231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c726f3a621ebbc9dc49a6b8649b32232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d58c893550f6fa0ed82f65311a21a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873720ca4849ac1b3ca7f222356e1f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529de431debfb1ad90ac4a72f14d81e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98291905709168c68e5e24e0e1ce52d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97c11b28f48cc8091cead8f2c5b21c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f397964fbb303ce58e45da4beb661af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae4a56f4c0c58adf1171acd4851626239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744cfc9499a34fd87a583ea6d5751ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c3b3fc8a43de43081b60e5b7a3166241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c9eef779b508655a029d2eda23e6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503c62bd6155122cf05f15e6244a8ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b05a12c8d620b03646f586f9a83ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a90cad1f4ba5d7de348090395785e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a4e73431eb889f31943045e8604ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01db092e40d844b83752f7e4dd5d1f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318e94ed7df3e18cbc46e93033ec753248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0182d859db9b520e3b364334981081249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f36ba91ea3f4a37fae377b3439f35f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4863300f8c0f481aaf63d537b9635251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450732dc6a606093fcf52a65d926a1ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dab580ba77508b48dac6c1355e1e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd044a8cd7ca9119b54d923f95235c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a32c50e1701103e4c4a2fa5e3a623d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9570f521c33f88ea32eb6fff953dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331c6f3e2120e2dd8d36002d7cabc03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4ce988e02fc126b29c1a4e756cea8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1daba43e61218b6c98c3173d1e8f42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cc0267b96252c5a4e6d7f7622002a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32dc7b2c712cc9731b29a603a3b8b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e62bdd31646e2e89c606826c7fbe4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25fb6dc61333007f5f176562998af8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240000f0496822f56e94e20187a610f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ad1f6a59831de6461b97071d1ee0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780091648e639abbb2508cb11dd5480266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bdcfb5d2f5b4d5f80aa0dd12caf3a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287cf2288e903c8c3840d1e65ade8b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740697e2f90ad1d78e13d9fa99c946d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f681f03c836b06b20ab28103b3913c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75c2adf64e67b329a7405405fd6612271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d38b257d19a635787586d2e4cce421272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc368f149e4499c9ec94ab9d6459356273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c2222b91781e09e2b9da866e598da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299484aac2a78dddfae598fd53e459d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47c6c10feee358c19c3a42490a7d15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705345061e7253148b6b0167e619218f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da10831c8a544c9dd43afd5e31f55b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda66fc45a5a9bb23a5e99f91d891a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e32fd6316c5d2d1de0939960da470280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62360f0b99ba713fd4e7f663a7c4d59d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9582fd1ba9927d56972aa1beaef4b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f0843ac84a0f42b479c34b83a50eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bb8d5391e0f649f0d577625f34603284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795117eea3c1c64e49b66049839813e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155556869cdf886da62d6abd9ebc1454286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763ea360da83573d2e17834d87bc7ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06636a2de29e2824595c23e41f5957f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d184805a55297d4e04e2826c6b0a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cf79ceaa1e6dabb64a221f50cb67d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0375ddc54cb30e4ceed42e4d45716291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa895228857279f64709f5a993c6420292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4626f0ff298c144a06635efe5b9d0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce542fff5e861a712ad9936b62af436b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df5fbc1b2af28d10bdd0d791ad2c30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33491d6a54214bf0ab9ebfce6b18c475296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2826ec1d4538604d4330a413412b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed03b3e1fbd1288b38fd676165dcf3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb8638a9a99833c67dea9f7d09b0c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe52469e0c3e720e7eb8b7f1bba409300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71d6578c6ffcff9fe97b23fb8ce2a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfe310339ed0db5378fffbd1325984302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f182d42e6eab060681e9cdd89437bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083efa397fff52c7094f90309382615304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73e69954dda56eb0ef85c7360eab93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba4bed1c8d3a6ef2204268dff3d95b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d4a7d75ba03843c384541359d1a30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f097c34478b6758acc9380b105ea0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d99087d00716b472c2d43a6bf737fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8e171279e1dd48740b05e1323efab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb397d62d8bb6b448afb7a48548b4358311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79141164108355d2a538fbce6a7195312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664ed02e4262fec1d26b07e94b73d98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e276c8c7d70aeb0dcff27845fc2591314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349983dd802dc681ed61a987f924fdd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab4ce1ee9e72c573aaf536fa465f59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adeea921bc0f4d74aa5e8e1ae28382f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275dd18c3383855c9a9fb9483c2d658318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83a04073de526c583d2528dc400526319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cb0df2a6c339bf02d2a8b3acd1b5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36735d46b27a285b88c1268ed6f62a6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd15bea15259cd7e6f9bcd00082e3e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdfcc678d42b94f0d38c6e24a247e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f110c67556dc76ae7c1b036520caae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e935c3cbe16e057e618b64e5fcc647d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21ed57db798b1db7af89cb95c59628326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6ef5da05b93debd32fd4e35bcb650327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44019f54baecd23233b0d822e06a59dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3e3249d859d035234fee567ca9b1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af90407b8fc5c111ef730886a179e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609d6d39b678349a22453fcc2d23b77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a46f7fd883c2f645075af6ed6df72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2332f1421d035c20eebfea60e8517333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf686c52acc2402e90a2747efef3dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffb23b9b1420f7e0228521b845f468335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9167bbaa08387da96fbc040f1e243336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a416d2251566961435c92f034c115b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1584d36439a9da244a33c08b16162bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e760413778c608668c60f54819a6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b1049f65af98526c4f5ed3a878d29340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fed757c7bb297f9769d966086f740341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa173f5de1bac31fdc34ec43c9fafa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b9a2e8a821e121d5236acbeb77ea2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f71f7b5a385970ed6f5ec6fc00419b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b857a5e47e80f220df018f39a63691e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5935b3a04f3de8e4363ecf3746b1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43a57dbc20d2602b54c7c225731d0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59467135ed1198b1a36df8baf875ea47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65362d7a8d444a8fe7e05f0ca32bd4ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a89bc88ae53235708f8765b5e22d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d904e2b30009405a85c443578b3fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890390f2022f197ca5de303bea9fd98d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09452c0822313fa3eb0fe1f617dbda9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1d66f51036afec9f3fe85d6f2a48e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82310967c59ec63fa3169becc155bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4d54ee81d72f26122ad23d38eef9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919fdcb5d6448240809d04cf92fc7dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03694274c613a8ee6f4523f8dc23c6d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1180728efff1fd4c005794fd22284ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365beb8a2a317e3c18ad3ee69e7dee8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1b8fc336cdeb642682c94c5586ae2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a6c4863f3a671e0fce78a995c12d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dca67d3146a8c4c6ac13c575112c6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ea10e5c27b6b74ec7c95e1d72f528364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a20929b861c3a3393d2cf4e55c0d21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b02f066a86e6e5406b0071f7d8ac6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57267bcf5d3e832f3fbc6eca08dfb01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a130b87b7e75f5b429df83fc4cd22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a7e763914da03d9d3840714cd03f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bd49a88cf7e42c87b1168706d9935370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b105dc58639e8c0d714bc700e77b888371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfee628425bbc7f8c8d7b5a434139e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840d2d39e15048bce47d120cc8fc89c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6cb8728e65ca9a3fdce6128a07868374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ad0537127e4cc6a20e14acb4b871c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe976d4cae3ea6666731ac3ac9e214bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd40c8c7b02ee7c4cdbb485beb2e685377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fdf67a92db1a7e6d92974a1c50949378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df96b14d4cd684e116ec3e4d90762d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abb1121c952ed9e3bab7292bb1c15a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642c821baa79968480e27dd28f70744381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd01db485877f8aba8f1b4a86e45020382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dcd71eb8d7432e7da15c923dc7763383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acda55fb86597120f81451248c5fd73384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4c9fdd1f421aa89fc306cbfdde318385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fe58d88491af66f41b2d241fe6f95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170767faaccaed5bcefd490d5d1cd5d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74518bc805488c1d0e3fe306dad83aa8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef3e79724428c3055765255aa1acc4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f1eb6ddcccd82a71156dafbe3583b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29d3ee472162f645fd6d4eb03e3eb8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208dd6b7a6a89ffaaf4404781f21553392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afd932378544a1c4d02f5850795bfd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ac9f5b73a339ed23ffc0949d3e500394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb779982abf94a2012689125875f11bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ed62500302804d43f112bb862059b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a7c6b91e1b964e1f14cb21148d5f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c051479cbf795760ce0ebb68f1f39d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67fd78a11799c12c6ce90529b56ed8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3be469aa5674e992c112e5deea020b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74c92f2fb08a1bba6317b89c24ccba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0407192f5cc6222808b6bf62f278bb4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919139febe9548a94d572d75c129dd6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45c5f52ecd77fc89fb177b0cdc75bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65101f182a96a2fd569471c93ba63463405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590d0044b7cd01518b5293a5428e12c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98ccb08d51d90bad61b25820c393f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839595aee00095f4f2ba73d78352eb99408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141166175530c8554242ab5773799e71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc255417c8068d00a71960fff6fb84f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dd57fbac98b862d5684806743f45a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf92a94d67f872813420ba13839cae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d669cd32fe8b0e500c981670ad15ac3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d06a7b380f1d8533a97d9220151b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c86affbfc622dc0f76ba943704fe99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db877d94a7ffcb2f24f295d25b9feec6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241a78d6a324c076a94785e2a4d165a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00143b1f987de0339ff5711d94c33c81418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1332c5d15e2e6e45df1aa660bb235bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af611439d0c3f9c25120751f8dde9b93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86310d3b37ad7b7757475f304cf518421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39866ad1d2181d2887138e8d356976422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893188ce898481f6b1148559594f95b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baac41d50a2e7977d399c6fda417ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c06533213f9caaf9a162aae90c3f17425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0e033d26e55d0d5d8e4dcd443c460426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46bcff1f23a4fa9e82eb355d528366427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c26de87821101706e8da4ffd547a49428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb98c6a1ce629a84db036bb75fa6b40429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfa7d8449fdc46fc8c2ffcf88f85f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06d0d72d7b9f73c9376a48c5e5c52f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e480a8a74da9a88bc3d799152f4442e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8634707c8cc9cb9110794b1d4e5c7db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdd9526e2dd760ca34890c61baac49434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2848460b2cca93948c106c8969c02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29d9e370c4503d34ad06314e1be9d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef80e57f4606826740a6e37c37dc93b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959783f917942b7ed49665e9d9d0a0c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417add9180de2c25a2d0a2cded959c6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738b6e920572e162daaa2da8b3b7e4b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5adc7bcef911b766d7c06fdcf98f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e2962ada088c54bcd67c1a41fa3e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ad827cd3ec7b19307a27dee1582a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814c8ffb8c85f6557ebcfda75939063444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86144d8400cb73f4ece71e8270dbbee3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b4a9702ef669231e17da6d0d479ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5385bf35a930512895c4901b27bd98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da46e808c47ff7dbf81ea053f2e0396448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bf6b6f98d53cb79627972679c9301449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c505e9237e602851d733a7b89f7cb0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46696ba492f9ac3e375d590b2c797e7f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7d4113f9bf997b67cf46484c9647b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230a540385c31f3c1390dfa07e7b70e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7569bf5b420cffd5bb3357bb4bdb2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61a9d87d79a4d34562fe8c9c6a6362455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755327ee40ae0f7958085b1e1358f54456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124b6363b4134cf85fbc040bb1976f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e3eed686bc10ebba3cc8c824f07c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2657aeecde3a4722e2fea0b397152459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec4e15b2b38b56178de7f63688b850460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b553b021c9f280a6cde25d7bed1dda7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca50c62775e1fb0d292a87642a3c113462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde4435776cc9106280ee8688448439463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405aa5e34e5b1c74f20339756579a09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d943a18a5029b524417eeb3c02a99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed4e6165efd4a705ccef61717dc572466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161d0f066e26157d433d7915a8f834b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e5535c4a9d333d1cd8cadf2f13a2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609953319f90ea2eea09d843cbaddcd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c90ef93c691052828f722ac0b5c000470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2095b0b018f2cad59648e956588dd5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ee576c6462dc3f27965abc49afc5f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd5f45260092005bec642bacedcb5d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0983e65a0295414fe85c1f03a49bdb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190de75b751a34983464e2743509f03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeb97cf6e68a830a270290f9cce0e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56a6ce514a7a64f50622117675e03d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e46a20e0bfc83d7f146f93f44e6b17478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858cc00fb3e525c555486befbb37103479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac838963cc57728c8148b7278311ad3f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c73bcee3ef95753aaf1470950b46e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915033892a56d398531332304fb0933b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9db03250622867af05bf2a0e750bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a2116bc7410d2f0ccec925a5d7169484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358034e11365c9c393d6038c774486bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585d4328a98278f890c550ac032f3ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7b27b1fe0c20b5c5c3592ff83e750487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8623dd9603da71ced5326a965bde53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6166d332e54632dc280757548338c26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83618779da9b7d4b735f1e8401ecc54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fff750ef13335451d1772058c9aa7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607cca610bcc2c7d6d4563cf4efe3c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b7f9d6e5b4c636704789d34be7d4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da78c5eeecd266205a5c68a6d003eb8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7932380e3a5196487bc7f1ff08ea47495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a3216fa0759555c2704720a7f061e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65841a6b4caf3c2ac96d0515b4f66d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56eb302935ea68e755eadba7f66c0fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6ba1ffb880c3b6d16c5f591355a54499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de5f59f3cdd285ddef6b69bf476bcb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb6af3dde72da963e2d40d6f578d37501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eebd4d8ca9ce17b8ec7e80bcfb4c31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028bcec073c982e5e1fdd0f54134da1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c3f2b9004f39e5749c450c5390a04504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6670b7ce4531371915e6637699bea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef158392755883abbe76a76d19e160cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee1c424c2e244c97e3fa0b4c6cadc2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aec702b6badff0b6c727c41e6995d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4674ecc20df665a96a53fbda09e275509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c97def3a329cc4c6b5f6ecb71780db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd62be3acd076f13decfae6d47336d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7e44f30792c066ee77378eb2f1917512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4d0d7ca2600ffb11850c2b82ccef8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a680d975d20a31d506893825f457c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533aecd7dcaaf2983d28026f28cf4a3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6801edf6c8267c35f699315256508a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420e7cbdcbb8e3cb090f231ad7cdb25517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afd7502b87eced9491cb2ed6e24ca0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2a3b673437e53ff7fe0088d098b83519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0b8607a1e6d3531bf874abe72845f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dd7f34d4b31bda442ab8377e1c1b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a46bae4117f557a09d0bd4bb2c081522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c79532e686eb3757d8f883d571ac98523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7dbbe404ee130d229b7392a655e63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca5604f6733b44189096d85108a5aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4001bd4b430d0c58787319a3187cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d1fd25c3b22139b0569e994249512527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24a84ac2d6cad1f0e16a414fcc80c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aae6cd5cb7ea3d4a8cecd09f61140f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb115ce7a4d7f8d10b90377889a05b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f652dbc988334ae311aa3ac7bcff520531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081aef9d7bb38ba1c6e73318cd3ee6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05d05aaa98bacbd4cd861170d6b861533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014eca8c1386c0b4ab1a67b18b34f0b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc65905aba5e8df799d40126ef5942535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a052ac3ec12b3d4820c4b9c7d92978536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561b9a62a7fc50c53dccaac4f31d3c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4024c289798643983a87a41c8cc88b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb349d2bec58995cca6bcc7838f4a7f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e336dc665a223e56e7a3dd8d0b0f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb75f2e6c9768f943ca91b09862ebc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae417059ee0b599ffdd0252e0d06f14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac05f13a37433cba49aea11aa397369543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0910db6b5191b3c1806aabfc5bb28b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b651168b21dc31d401e3e592d302f11545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee934ec52520f75964fb26d00f2ee3e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53aca8af473fff53c720cb766a1bd4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4410b0277c0e3f32af51c9d2c42ed1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cd6164f4058f815d65a8aca400110549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef508aee83e4f4c23a145451ceb7e807550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8195c331a3fa9f63782104cb1903a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef5d940dc28c16c008411cb93da562552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b9b6dd21c71c6d95344b244bb4f0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410fb790ab1884c6b81c63cf8d27297554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31fa1aa4d1cfb1a5610e88fc4c8785555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bd6dc682e2c3a288162c819996015556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780020db3024aa0f76e3173789e98282557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe401e8b7d0ef9425134043969ae8086558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa502fb03a9de7985eb98cc639cf287559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a245dfd5f1adec04122bf77136f7666560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe361778c5dbd264bd2b4077bdc156561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f1d7397acaa8f42b1242b77b5983a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa582b542b1eed4fa2390659f7ab2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc0b555194c161f552fa34fc09c8d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69461a0010b137f08003f5b2dc8e33f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c08f94691a1482152fe3e594abb7a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59900a75336c68f99945a78da6e06f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7e55eb3d5f4f66067b92e83ffad20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38ac35bc29728c705e3a29c9171692569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff358e9c4b982824006fdc28d8828d62570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95d2ae3dcb028a653d688ae5cc96aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ba38519acbab3e0adaf74b087dd2b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd0446b033e7d02ebd3f9fbde15e93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b68b0c2aca68654484e47d507141c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7889dc74f066413a10013ab742f5175575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51392aa22fc55da92501d17e3f1229ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a4bbf218d7391e6a77ac1bf146742577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adff6bc72f883cef3770368e7220208578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05561653fe2344d1ad96a5f229b0da75579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420688049b2d8c5d552dbfdde39aace6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424cda227cd86edaa2bb2e6d212e3e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d783dff5ba9459badc08a18759d520582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0572252cec2b62ae1a21bad314b6e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eab224cf80f49744edbdf216f0273584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfa30f7856145215c2039ff0e85559585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa7b6d612a6d35e03eb2baf9d2d494586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9da710dded1d2b297af07b91cae07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3641006d74eb7266ae91f57879546588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045372fa0cdf7c9baa81ad42ab9396d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f312e04a78413afb1e0c44728c34c62590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2219589efa774d5fdc93f19326fa32591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becd754c4a061e10c30d050bcaae6ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa7267ae4ca1fc681d3b95c3825bdc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d4de258356a78730d0c340ef96d98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a47d0dba1995a1fcc356c527da157595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14349fa99cd41a54f45c5dc5e1d3630c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95680f25ff98db53e6c62c2c79fe18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91430bbd68d16091ca0cdde182e100598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bc83fe1f8201c22b1a74c28e828a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c594c3341ea0c3b508000740c9d231600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da55a07ab4ecc737b0b5f612256cd7e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae12fd9b1fa5b2a3e1937afe309fef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d71ba44226991657bc3560209e936603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938ac6c17cd3135a978104a43f0ef28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead763792b9d74f3291075cd8424674605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd508be5d2ce6e518b4c184f80de4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543cc149afd48a8f0d1bd471da969f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2133b51b9176013b642eaed606b28e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d89ecd0b0055bb9894a7d6f833b88609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc41e2490547f1e7870829e9dd3a60b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc2f0377ff4fe8aefe02eb3049bb4d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713ee7b6214d3c958bc477521cdb7ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850032de1d0495032775c5f44667756f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989bfa38631e13032d4b90278e7b243614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e38af7a96da6a23aa08eaf9d0f020615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f305a5c6d133978003a4768e6fd0f3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90286cc3b3ec4815177ed1d734d8e444617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a129b586978d7bd9a3e440a963bb4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c408fe3f1a8da1e57b4f5f06f60b338619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4efd33f8a3b52a9953871de37e2e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33216a0bb85dcb1d8f5dffbdb79e6f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb50dccf57c38f9cdbeb1bf933e751622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c768ab837d00ff7be5e3312def972623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46bb7e62cd14dadd9bcff1daf87e66624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb317f2cf569c8071f3b4e0534a9780625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede2726e718db21f92bde6f67a3f61f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551af858f0a5608a498b47fcff4161c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1ffa2b7115beba9c4bb942c6726e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098290b9c15804d2ed2a654a9d3ea810629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37358229aaf8f64e6dc2e8cecec7073a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1eb2394adce43dcf4b19a357dd8b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1eff9863f8bf2a5d0471e03ea754b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900dd5a81e2c4890bca810adc9f1ebe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf7ed3de1bc23aa6024727be8b7da7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bfe712573c58ddc69f42993e56179635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5455dbda25895410f22efb400c982636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34ae12fda79c9cb1fe57b2f3c134dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce54ca2b159a7dac5b88e29033a445b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a915b03600b51f9496628a7e54b61c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2944fb49f5f46e00d3e71c042abc79b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed35b0ada805e5ef8b139d64653037b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbad92ff3a7afb66145df41e32d0e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9d109f0c9cc3f2c29905d7ce80c5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a86e803a2dd916f87d8d76240ec7e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b12d83d07b48dc533c304d6e59e5af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fab10b54e1475c8b0b4afea02a01b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c237bbb731cf9f42439492894d89e69647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d0732c435072301bac872aac1fbd7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9abab5e8d6f5919c5a462c3cc19130649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1af2563387bbab5bfcb20aab36072650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45c46a176dd5cd16e5c9d712eda068651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ab79f774652057ae337895dd3c89a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296199b5588c73548aa24e00c42f8ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51224ffa03d938e9931eba359897fb03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ccad45751f36fb3cc932b49d7c529655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a3a7db089e74df580223c621ba078656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acfe44528fbb1460b2092678cbc8d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef005f2c0c6253c451b9f4ca69c4bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a6ff077be3810e2af794c7a1fb8f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bac8e2ce1f32146cb7628b69bb950a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a2b37eccf3e1fb698db7d3b94d2ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cb377b1f2625537dbecd3b76b16fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492b06d29ae3b7718a4413222efec53663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c5e921ac1e084a2a6bf04012214cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56ff21347768567efb792cd47b3749665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb547f9db8dafef971de9d45097416666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8237eeea1f74698866e3dc15a2354667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc4db16d3f1df7283542c31bea4684668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c644abbf4547dfe142ff6eefbf0f929669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f0fbc27a50041918515bb724ca0b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306543f3681fc3eeed175aa0366ccb4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1f1a18dcc5e7ef98060b6908fd465672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064eefc94bedef60df5543900c7da6ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fcc46b90b954f363a87089806ca2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a221f65f6f05748de1c94e226a421675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9644c99f956d68caddb4a763628e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5d5815d5e39829f4f4d0a9702b1fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f90b79a4298fce5b087cd057bba95678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53708b7e752b960380d4acc4c92214b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bf0b7fc423411ff6e014e6359b0f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a2864c26b62c8a15d9fdd2eeffbc6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf538901dbd099b2a3d9d75f4407f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dda5b0818589c2406c2e1d8866fb7b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806801a7072acbf06ef14830ca20b94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ec0fb5d857ffe36fcf6bdc557c070685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e519198db76e1b03b52df864ebbf952686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead045d733f2d81d66cc4689bbc6603687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf37ce6e9ea90b3559f523892916c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4f9e7e970f9e1cd9a141c7c8c05a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0a98eb3ed0cf8a34690f4fa1b6783690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7bf873f37c286f19d2b0169c5f896691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2b8cd9cdd5b782adf12b8ecc81b0e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41068d0b2a669af6709be9237909ecd5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458a24d9d6d079436ff6c3a4ed8e023694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b962d2248225a06bcab4befe9a814695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbf07cbc0e31c317517163c441773b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f8790ec706d62554ad5bc9c68715b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ca4afb3c4b8adb51c48dee3492b97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2ca949cc12a71f4eda3c30bcba83c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca66885b13ccb0c6824467e51f6bdbe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacbbde71c316ba478be2ffb77cc4e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff589dba6321456d2f0de772f0cad1a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02077e0b953d0fd9ed118f04958091a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8201fa72eb84b5c78346c62f8d673704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d2989d28d7853ae731a503519cb6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d3f61c1c5e6e225703730f0310c3a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c08ef85159fbcac48ac12bb98572a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544847e34e780530a205fc73d54da516708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2602eb94c0ab9c45186f3eb4f623cdf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcd9c84f06f6bbe53575c08c3cb2c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446516fda2228a10fb6a5d35f7de776f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5ee416fe39498fead0dc8173778ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0f6ac563479b45ef1a4a9f3ff8879713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e22ddf4e35aea72f3f8d6eff5353b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be93e66cec7981e1fba118a58ed51e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ae3604d8236d6ce5337dd44432a4a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63642996ea8f76d080499d53d9cd201717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb396a7fc0efd60e3ad6943234536fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78464fca4196f2c0d20031b1c54c4c64719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f192284f88427c962d1267a39b640720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466821a46f3ad5d923696f700bc4536c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d204925e29e16d8bdb0abace0aea430722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a7c9f6c1b21284c3f49f4a27c875c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc23995c14a7e6dfa147145f3ded1e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c38a22ac0b0ba19de8984ede7163a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21269f52eb1d8a7c2e64ddbdfb06214726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb56661d93889a1ed00ec4a9d21e2e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b12bd11c005d6124b83af913fdc6e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe22cf2b8c1d44f3750695278e48b9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432336b796bc5a0488b19d6ea16984b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11020893a21876479fb052e45088917731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928359bfbf1142eba459d523830bf74732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc194700b09ba4ce83235920c3b5b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b6df03f4bbc7a6aee6b9dbd18fc6a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e179429b88e6b78df25ff9ff5d8ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2883e4b87e4dc092be714b994752fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f0cc098fec45e5e32d38f7154fecd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3c4945b44dcfb5bfa98ae077a31ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076389caee4893e5a059d8043d496fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c39680a15be8720a514580e48c12c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecea66948390be37dea2ce7e968e41741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f3cc9ab6182a6345eef1eae7240b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc333ae0912ea2522f8830e7b32ce1e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8bd056b30567a29c067faf26aa912744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fceb9fa96840fe50015288cc5b534f7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906a2d0c95fdd9ab981625540c1ac79746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301cce25596a4e0b7a4e4aab943a8af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c0f3be137c6198e1007d8770cf993748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85633ef2d09f2719d77480941fdba2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1633090bc742212cec3ac3f9c066f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6bed94a915c87f68ec475d6eca0f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fe19c8c5ae4224f085fd784b07c1a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473b609d0c478bcce937d08bc414287753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab2cbbb33d70b4802b10f7be01ea421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bb330524cf9ecd8f9994df02ede6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d8da717ce26669df54b7ec65b03de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c94b36b30a4195d0e80dd8c67ffb9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf301e88400286c58c0c885b3cbaf85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf71eb9e70a14ba360e22fdba0c24a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e63a39d576fc89147e5a4116fe7f3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61178d018a35feaa60835466f5e3798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bd751a6d0d2478f9759c6ac7981e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849fa1745526dc174c6dfbd92f77ada10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeba39467f3852508822c66749372211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0f378f64692605a7c334d97c934ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bca088c88d34c50595229928ba59d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c75e414f95f9a665e6439fca1b48e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9bae788e9c1dc0fe054e29bde68d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4c29094736d9a8bfc945b94dd502f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7793de0a540b05e33fde3f92221d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5ddef58fad44c1d96615e27d37aa318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcae4b8ef3de4c6b6ff541003c01f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfacec27a62cce7d138ac0549b4ec4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f81a7066b39405e3df615bd1d949f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6ed8be1f3344dcb776b8999978e8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a516c0ec992d436909a1c4adfe079f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccd3bef0bb3f49d819a12e8e8283fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0151bbae61cd690159ce98fe4e2d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a4cccaf7ea9332632d16339a28cf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1aadb14012477e5639fbe572b1a41727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae985f439de9102c5a8985092edee9ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e44ef5f2802fc2992a18bedf555b0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fb5256de4da58b64603d5dbe03c7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599854f2ddbcdbe61c63a2e1698a10c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3942042a9a5c5dda375a04e88ef361c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3138caab9cd7dc7b2add3902db0fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fd1d498a90bf6eab99016e98c4e0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e366818d212b977a5b6dc9d04fa5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dad29c8894b571ba0f9b4e60321a3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f92fc9b81d579b2a14f10bee436c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e525565d8e909a243173a7dd7fda938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298740ab0f52d97a395484b9e6a7142d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb43009617c955d870a8435845e4c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc5ae956bae8fecfe3897b1e22a39941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93042f454d7cbc4f0121c2ec53ef0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f2f01749754540f1d860649e1db1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe930c169afdb7148f83222f6c0c8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fff7e13f211e7d96ea9b47f6b4dd5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f12859fdf95c4b25830bf39e81f0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a83b6170eb5e770dced813d001dfc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffe8d79b3cdee48c3d397c871c52bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaed87ed68f5617b73daf1e456a67f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1bc812c02dfb3bda2e8eefa7309c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740cd0ad27ff8c2f35f6e156379d09f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e44debac916c678346c507bed80fed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9300c4d798c95845809d81007364aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83efb65c5dfc1fd849635b21ff5f49f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17add25bb729db8bfff2065d72fcb72355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88199b39c1b30f7bfd656d0dac7db156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56def402fa725546db518741b8c27d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836897d12c39ecc849436f60b3b527658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc52d2aaa2039258f7ab63d8275064059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06d77220177f8289afe1fbd7c25bf660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b793e80f414aebebff2ccbc019a1d4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105543361d11da55d80aab8f2ddc7aa462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a3a56d57458ad766e40f1821405dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdeb7855531c8c02ba88d1dcb1d59464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a685b09b3ca350cae16d1e55b498ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f7677f8235b2ce2d12dcf4791e18466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f5928da05c01535b3316987afea4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d683e260595a42d1ef2d6320b79517d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3803f1190f83c0573fea9fd7c0bf1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf21821d3a787423940d41ecabac2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c252c20e04d6303c3b4b6d1a5bf65871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d135f8b0c285ea02b7ea6134e6fe372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1c2bb189808e72995d970154a2a0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d95171ee22345b9c4d2e4ed8c536974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb96ae9a9b981eac0e5e6936fcadfa075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ba4e06e6eb3d22c765b45172134d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf04704c229df02a5933c8423ef79bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3e5b7955cebabf17ca3b41e4a29df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458220210a2c68fbda7a30922d80a3d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8268e0cceb8f88a0aac1bd8d6a31d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eedbcfadbce449ff3e6b017526ce681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037932ba9626f409a81be4945c2eb6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4fc35ba67c0c1f0ea0617b58469fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c734bb19a2945147b449b9189a81a3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45360185c57ea3df90b819194d4e14c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae49259d70c13c777da73e9fe3aab4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962cdb247033887ab330fd818eba59d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23076e35d7cf63ba04bf627a7ad60f6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c97953739ed34099878e5ded0694d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61d81e03bd521fad84a7bae4ce863090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9a13e2e34c579a78270d2c0253b0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4e2932863315448fe7213963142bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415bd8a7977c1fbe9b48b228ff8c7ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4791c94a7791c046a8f8bfdcfd5215894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17c90f6918bd9f59f3858118eafc6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793321f6c8edef484ce6f771eba853de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece2bdce2e19e3958bb36211aa8a6f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6317bdb28f4ba53e23e390d4b44e1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2248ccf5bcf734c6a26bf2c54ce738999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441e8ebce858dd83e41dc123b13b175100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2311335040519f842454db24a74d190101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97034c97d2f026e4c02b26704b7781c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577d6a16bc7aeb9c6eb55e1ee2e994d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b405c2ee4ade10de136926429a828d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f235b477e7f658efdad026d9deac159105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d137bcd54611f13c1c6a3dbf2893c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29192f21c271e726100a115b801a798107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc239f289fbb196f979fda6e8d5eac2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ec8636d976f11bbe341794560c697109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981555292c5c9019cec60dff8fd245e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcb7202d488e4cad446770801f3d21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704d168488e0fc68b9e0379e9d2f9f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12096a078a7060069f03c34999d436113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c21b2661cbf2e5cc83668df7f36b46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36bfe298a9f087d168a2911776a99a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10be41debaf4fd907990ff1e0a63aa5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b92943a65558bce28ab7af3265f0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5f2be7e93394b84fae74c1c6dd732118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8a86052a33e1c5b6da4960333949d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e09a4ebc11049589ddd036e50f2bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f6b599e5a13925b8143380944b4d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9120835a128d686c979b776df05e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b0d303c9fd2faa3a904d43a14efcb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf04a7f771f1943ca5958e2f25a195124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751de4a68d627451a01979b5236ef49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97b00b1585b523cf2dee92078d5041126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63f966c8eed2d945518f77f9c1d288127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325aca4758a7279846b0ed46be8fa54d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20091a77ad4c943c50e37b9e690d26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ba22b338233646fbc3c502e79255c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c9041212a02b43185a4f3ae077178131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385d35e80b12384e70510b8cbaa8d04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7a1c2fca39651cfb7c56ebfbcdc3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cccfd4c815738f904a4dd4a506a22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81114f2449afdc79e78b0aa7c20168e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1918b60f76fe2f44900839f27b5f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099808a5b81fa80951369cd4c0b04b31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53948303c86e8cb70d226da4b4526b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875adc6244d42998a2107a533ef1ee1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae199547985683824e36970838e063140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cc9a8da605a8fa9d5445ad921cf0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc8461cc8841ff64983c14e9750c13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e8cfe35dfe400e914f89496dfa4b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21038f53027e393cb04554ff43f5416144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6e15f2e20945e3fcd5909e02c3cef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168db62fc846d0257180d82c3f049f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9401979a12ed513204ff589c4e495c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384df490df21d3c8d9118db84d081a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11910c4da60ca3b4373d42a6d63c35d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6146b8149585c5c38737a0841dea46c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da282b0bfb498b8465a20d09a5b2cb9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b1894ff2344613855e36751b68ca9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48eb5ef383dff856f5f845e114dfc8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de40a1475e97e870bee533898701ec0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c3a21905ee6522b70126e2770910e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b90974e325bea14ef49d8ea38988c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4368549f12941cfddff43fe048eb3ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717962aacd7d31731308a5c0e6437420158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e336cf87ba809ee8d8fb108bfc63133159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcaf39d8ebeeeff39b0bfd9eee6fa2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ec40b8dde3913982c080b290a686d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ac397ac7280a24fabbf8238396b9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1c15d6b0d034d27cacb1ac79e565c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65141bffa508a37820e5183c0f75ab16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e73b23d2af905f52a98c82e3dbed9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6e79f21f7511b40bff3134ba46dfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8c540e91ae7cd4b4c2d62df94a0c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348360a12e42407215e2f5bda18a003168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621af18a8bcc610ce3d3785f946562d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967d28ec59478fad3150dae9d853a21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd9bd917f5c7d1e5ea9faf0d7e4d41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d87f91aef5e5455a08fd0b430c950172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ef535f2ce952f656126f40949c389173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e10409938939ac69cfebc70f05e02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b2d5bf256933377e52ab2318dbd85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad1849aaa5ad5e23a43d02b133eda8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f755eb59dc64ec2014ce238e0e9c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403f65c59a8aac2e833d75d6693bb9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf57e8d23e744bb0e94a72d030ab276179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d327fc46f1172e493413a7d80b12448180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0677f6a66477e6531c09bd873fab5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc290d98e6cd840458c1ceab36fce1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2284d4ef6beec786e3c8bee169105a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd003edb72b588e5533f1ffa9e7b294b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4295f35e25ead03899573ad013ddc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8a2119fe00f0494b048914610f56d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bbfe71920f2d5b2ba0903f2e02584187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66960c399ffa8ed6401a1177bdf9561b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b89eba10dcf031d98b6a61784e002189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b6ef80f6221a83fe4f8750d90b8d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e7eecf98bc189bcc56e3c861358fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f95a2613f14b0f0754f573db42f52e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9fd0f96dbcb75a2bc8f4193c5bde7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c375ed21b969a6015a324cb5bf0b65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055be7073b05318a21c5aa1d3a4e12d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb11cb00d57a633e9a2c08156324f57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004d41c3ab7b864fb129480408c1294197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70955e768c195cb10526b197fee5ce9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bb2250114ec0a900d6833db4150ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890e01a6869e3fba1f25d41b3a42459200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1051550826ac9ef448a11cfe4281fa3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac4594881f176ca4fc44240af4bd4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe5fff93a0dfa4cd5f258e31b70515203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761b67a19b55312029a8b2182b72325204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ec538c964f79c5f70f4152d38fad8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcd847b8f6a289f5a9f4e5c7922c10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74515b0a70c18c247a5a613d571c06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fc9dba31e5564df5ee4def43d6ca6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d90240d252a18735fa1b3dc6285e34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cebdea0798e75ed546d1a27cad3908210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13105a0996675b11fc524a0d3dd71547211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5bc42fcaa1cabb7bb8f97f5c32bf9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8988a65c1a7ac5aa59d815644f9565a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1534d7e639bbeeb7e885103c739ad0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fad94f708cad2448e9ec6c5c56ccb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38c41b935f7c332693a4cd572c790e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50874bed257109b752c08ba9521a177217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e5f8787212455ad1703cf962dd884218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337988ffac378b72aebc8089ed5f530219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964970b64b4acf346ef65329353745b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaa4a48fc62b05e3315ed63dcc5436221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e042de171c2ce8c534b3fa9765624b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a339306a4e240fa383d9b056d04bf5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc8594a44de28d6bf9244430a61397224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9565ca2aee8c68067eff6a5ea4662225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbc32a9bcf42423ce0b291d75cd841226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a08cef662be682e2efacdc71a12464227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f36695d787a690069e8b7a1ab7d8fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e4248ca5f1a5360662c8270720ada229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4bda90204a3cea42a1acad7a4a547230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cbf1729c3e5da812b8c717fa10bf9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca56918827701e6be80565efc5a0b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de312e742d32843e90de3b012c6c4cb9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f07c5e185e3cc275f54305e5fa8d15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03929d0a11116fb0617638ae61c0717235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca7dec65b8f1548c4c427746810808236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f52a9ef6030790ec510ed9cdb7b36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32476921da6e1633581a982345d7d828238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66146be08cd16effdcdcb3971c43a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4f540747037e97b89abf508ca6d81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10999d1792fa7df677e15fcecb6a4fbe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03224ede55d39d8f2bc15d5c3102c70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74280c196a7781e118db25f73424e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33706e0dcfff2b053b946cd5b78e8aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0343f678c78a9d56b5d8b2e62350e3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a97268d5cd521eedf267121040990246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488297a867bff7c056bff1f96c504a90247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaf66c7200e3162ce14c37fdb6b8a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b2eda6bb035ec0a2bbef1ee3d35e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de44d93a372ef1ea520789c1a89f285250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf09d509643fe67f168ffdf69d0f81251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff7bb8b301d5ad9a135c6722f8c098252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363055e7d89a301d756a7bb59aec18a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b86c88d3646f6b9e17d120e4a0344254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eba6a6d9767393a524b5fd06810911255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be457533d864c635ac3889acb37851256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785d7df6ec69fe729c884675a8d3784257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d7b9b61a139ae247f04c70851a40e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cd9c6f00376d453f67eb11b7ac537259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b26a1f0e9d79b2d2d2084c9f00700260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a94487c8ceeadc945efc2a46efa8e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f50e8a833a03c07ad3ed8a6ff0891262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfd287ed1f8d0d873ca0fa748e2546263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578739eb43612822ff122e2122614fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c004748b7d94fef55e4b21c51d1696e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8c02514dd85c088f247ec2e14e5c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1531b8d0a4204d803d35b2a3add60c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1c67b13d5356c3bbefecfe3e06cc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0f17cc37d7a182adf90eec11a33cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210986e42a72cf928e014d815231f203270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b0fe818dedffc4c505869e2cb5a90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4b4265d7f5f71f78efbe363a7080b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff061930decced0a9c7370a95c2a3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f5b74479209522a4fe94bcd5fbcbc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0666f700df6edb1545636afb91336275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec6f3007bb17009ea48eebaf53775c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374d0013a9294c9061359649784b82b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec198b7b7f57bfa0e9abd3409c3ea67b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0262301bcd797f9e8b611d0bea4b654279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077277694d4a509580f2ab9331d80b9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfe12b63024411c7cff85bdeef2fef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a155d8b7707aca9a0d20f5b19a224a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864d37f9f8c83bfaeb3e5e649773328283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1d96dfdf19ca40a329d60d6e39201284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3404b5254e650fa1dbeabe6d7b3bbdf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741230335eb31f7114afdfec48ec815a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2872290609498dd8501a706916a756287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23cd337be6ed0d67d036661507a5e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94157d68543c87ab5bac8efc30504f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521f5576e795cd3664cac434b3d8bf4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ee097d2cdc4c3f0053feef5b8d6c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64b66ad6646513f29982b5e5cd85ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57ed066522d6900f901b2894c60491293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edf183c2310e3e5217d65bee99309f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5590eccf015263ce8009d97165af2ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2301f7682bb621af20f3f46e36d5841296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a4aa673eb2092d4e8ce3e7d557d99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adf8d0dc055c9c55aa79c55ae493bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d01c8d2b7f1e08eedede2f7931cadf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0ffd014f4f95619090c884d30be67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3b19101261ec2024dd24f15db174d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcc451941a0c22ed3f4d6402456ad6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173af99edc59c0bc6f7d93a4cf2fe66303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4eed3e97f82c9c7f0b1cf007ead8f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77732c042d3f6991c1bc346c92cb59a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd62f8af35c8a009fcb5cdfd97194e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb936d896d1b4c4f87267d4e8d841708307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f522147973c3ef2404fc790a378cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103b0ef4f639a74197d7d85d756c4c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c87f8d26376616bd1b5696966d1d85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df8d5d1097dc68ab618dd9ee79f276311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42668de9e90cc7c4bd9f80b7cefe9347312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4caba46817a5539a13fdd15890fb96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80d60b91a73fafe5a5922c2c08afbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d64c7a13c23efcba71a24cf6a217b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28038f0166bd12b110d6b54d2b76a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d47c6507a6124b505312dbb36f78e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494fa6c556f7410a2bc844f4561fa50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a5a227af083003044bab5053d638a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca60445330f58cbaa68c869f42d8a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542949c56accf5502a5816d33df2734321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153e8b9d8d7a17b2c0cb3365becaab2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7425a4820b055aa3be5fa7c274a3d49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b8cc18586b4a5759554cefe41cde5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cad1776436ffc3f6d5181cc3741de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fc3f44f11a95ab55c0fbfd1778faf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83140a3892d37a4d8fd35f7e56cd5209327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443914c8572dcb86547a4cf75dffa994328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667f92ea4c566d9b6c88b1bbdcb9c0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69069dc7b95d4fb82d2c980f3bda3971330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d6192b8e28cb72519613d78b03fac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3217316f9050ff00f522016ecc6c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b919cd709690333aa0aebc7140a575333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b195ce12f12c5a75d1fb0f7d54849de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3b6bb7a4caf06c90c2082556fff10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f51c21f2d37da13c59f1face30ebf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97108dc337b2e6bb4e404a2961648d47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77894356a5fb16b949f8fdf60c7cd95f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29200dc2f0ac2d295b88d7b7fecea1e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8d63e86292f8ad3c8885574216553340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41d376796beaef8b8bdf314212cc71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceea6f3a8707579c1359e5f6447dc4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052da668df8999999229bac3ed7bfe42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6615ffb03846b0da6467edcc1cc903b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3d245448e713209caab3a76cc618a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30da0c97c11f9ffa1d77398985647d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24a1c5beab78930a95cc92d1dc62b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3192a05c4a3ea2954aa33b8db223f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6acb618770783498ff92025c7c1f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec5ce47d755469075fb4dd203efa14350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc3d78c0309dc065460b4f434fc28d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181640a07c5086ba65416aebd5cb45ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00208a27acf26cb6769efb865cbc8f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff7ef44cf9ada8372fa07d96c23ba5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa2bc08277bcfff2967715745eddc4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daa62c8f2c717c35dd1a15469552b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619144d24d2a097fc7bb892fa099f55357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332e650ab906509c63d267dc40bd253358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612145c6d7aafacaceb0df6cedc54dfc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385aedd39444b6d9e8a062d97742be0b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf150e06e439b72d5544d858eaca38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae9898314a537dfaffaf9e8d3f7a19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf64034d99a55f8501e8b47a6c86583363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ac4917f145a59cc1d6abe5f734391364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b87554e57b8b9768b5fa303433a6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216aa1e157a9e7eb32f0a40017890bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c26ea5e3919e9770af034448edd062367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cd546362c288ddd66161abdadd10e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cab31934f3fb8e5227600abbd9457369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3d21fc2ae160bede447413593a95c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576955936904911720314037130bf8d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98853ee5157a8c559e26ada4ffcc63dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a993501866062ae7137ca25e376c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc07c8fb188f0b6293c1c0b818087b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34e167ff991e8572b2c1c413c8f112375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f51ad9b281869d2355f1887f1e633376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84302fc29d25e56d1b08f8b268a4824e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45634ee8ffd64391769367b3fbd5f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf4225e52b15ba2b1d0406c80c4142379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71865cf19fddd2c51b6a2d6b104e7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9dae503b48501d1892bc149d1ea5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c8b0e973f4915aa2ed5ad65553e8c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac72633c413fb3967edf60896c3e152383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1679f5e5c5410b2d83b57666a5a08f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35f80fba8b4f5a0bcf54471525a848385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd24c8a12ad0227e8a1a1d23811ccd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e6bf78042955f335e27d188022b67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792089e59158d96c8b9bb082c0a8b05388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1962edc249246baa3214352f6433af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082b2deef263f3673839cc1a6136578390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08896e14117078bb809164acff096de3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583da6d9825e9ca80861d77fe5de0918392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ecc9f46857369938779beeeeb464c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8833b9cc2ccd635b22baa2fbab226394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c5c6ec8d1b8d174f67a7ff952eb53395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f177110be8e85206c77460e669dbda8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd6eafc0110dec00da71226be4b234397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05596da49ebb735c86218da65cc3c980398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5cd660a3817bcf1116f7b7c85efaf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2db2d37e2d5cb3dceb9153bfa77ba7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42a79a8eb6d98b4520270be5e7c5d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d3683e99f0040d2d153f4341706e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9952dc8872d91fdd763d32377cacd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd007a420156dbd4b07b01486959e68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed29125b7801da5b967503765007271405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5259294f235b8f0f70dd48df38c4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9e2cfdbfd8c930676c2fcc986c070407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9dd38e7a0f74a172f61099f26740a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620ad4cacfe50b4e4d83a6f67739468409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c66e95d07a2ca398322d623de08400410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae35b98aa8fbb53ada648e0987fbbe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f11f479d3ebe60eaadb2a1c01fdfb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3074d4f2eb7b3e7ffe34dab9374e303413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab2c81259fad3359f9a26660aacf3c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245997c8bef02c7cd90a54a20d8b0383415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ed0d74ce5bf2355afe7197b6cce1e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d581facffe122f5ddc2ba2d8bb7f24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b62510fc3536db54291d4b42f9671418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e56a3933f5a1f9fbd76d12a2ffb5f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e965554009b62a6172c2d77147a021c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936dfd5f7b419a2645f466b018f0c13421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373ee238d238281c589b0edd409635c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e87879726017ed56afb637c1e49a0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0912a2342106a130ac4706b0906a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd29058da49febc29d9cb88bbe41049425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d2573792d65987bde1da6acf3b567426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80f47cadab4267e088a8c485974949427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463f97a8dac9907be39208004c5c204428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e466162d39d8a09857af81fa7e34fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b0c05842dd2a9dc0fd80980faa19f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb088da77b8e2a947d0d2bbe953ea0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38b5736a410ddc3b4b66576e27d118432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2eed65c0ca26e8afaba6292de45c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379337a47821b0f0a7132e2433b2d508434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a22676e5fe6b87237341a7cf659083435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbc411b742b5a81c83f65b2acc9532436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df91126913b7d61e7b2cd90a884a65a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caa0ce5958cd4cedf063b960d489d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a19f66d058bffa7b5437944047cca1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad695eef3c0de14b8f1cf0128a5d32440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf2ab5b6d8478c81f35b33f4eb1d9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ae3880501e1f4c55a9fa91230ab6d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca806b631f1ccbf397b220fd8387a93f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724db9a94168b16aa1ba9cef27d24141444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca52f09fc020c7eb0b5302550f8e7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ffd42fbb722f4daeaed3410ebcb82446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48512e3a67fc2cb5cbd0e68099c481447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d6a54cef9d1ef482a3512fc996924448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2013eae30ad3dbc6c9c34dab3e4cbe6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9cfdfbce0389895269ff31e1dd21f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd480648e9e1631e538c1157325e385d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120a653abc1a3a0432c32ee0328620b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357f9f42d913e0b3e8789c3e0e2dcb2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af77e8410385fc0eeb2ec8dc8e8ef1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b468b15fd66272c1f1bc27bc7e3cfd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f8cb225d2abadf9dbb1fa6d79b57c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb2da46faa258c5f0e884020cd9175457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd77490e76773c0c07c169491c32bf7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237332013f400d3d19a0eb200c584d66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd7566b3f69c85d50be11912cc56a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85d3b13262404653a130cb12c0b436461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd78b25b0857a05c2db1c4a636b3b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ae752c8822d2f32d525b7a558f04e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d24fedd4c307731ac07a20db1cc1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892e237e8bce8c4d38ca1102cbbc6b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70e5cceedd6debc47459bab7e03893466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe4ee9896fd8049d230bf0cc93837f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbad62e357277c4b3712788c029ef5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3afcadccf2a7b99d16f753a67c0e3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a499d453430daaa9918d94a6dafe43e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49b47dc1b870586ac124bc5c093828471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c15923ad70255b320ae781d8f0e7f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b892d5280e877ff6f41b8a3d37b82db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf162defbbecf08004d7b0001448c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778f19aaec98db7f505b8662c2858f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2791770570785e9bff991cff3c45ec1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a332f8b30e0feed156d4fa7fc6196477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c8231ff8e1baee963de00c73806c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a89620964ed940a99f48d1914acb3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bea430712cebde94a85118d27dbcb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921154301575cf572218d85f320c9801481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443dcd049aecca1899fe6559aa787df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b65f121d0f9db3941a774a6d4c4cd6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e940565a23024cb224607779bd49e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc82866b3704de91478196e09d322d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fd06d0feda2478bbe4a605757fc53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e120b9826992183c8a996cdc8c337487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dc25e25f3df440ec1acb6595b9723488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15404284697718a256401e559ab2b3f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c619eb0e5cd29bd3349e0a24b0a6020490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3f0de12a6d1a23fbe78c7c676c163491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24e3e462a440d4e5da78dcfdbf541c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38c094f5c13c55663d602fc038497d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93db2d2c1734bd4a5d72e3b9fb6d0ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bbf944768c15333d80757584e8b74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa6f2a6609ea9a624e32b930dffa5d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108457eb92df2fcd95c36c4c809ee701497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b20a5f69aeb700ee0149e4175b3ac8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe3b4e669c0930fbeb3509d9477986499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be5ed6742c84bea7efc923399596a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42e65808c8c0993d116a7c9dc73cb4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8407bf9c0a293013d68558273af95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842b3df2646029ac085cdc8e0177223503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e54a7b02dc526068579900c9edc98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b853ee8907dbe292c11378b230b4b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a7fb0b7e7f2098b4e5a7b7f207462506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fa28a67a3e9c2ae8a1dfd90eb1a9e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fd3ba78a7772d0fca85a9eff77ca4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caf952144409616b9e2f72ad08a16d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd39a7d1f1670fc599cb9e075cd4bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135aa5d1ed32075f4e12df2ede9f93e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc17606d2734b1a1c2240c34c29899512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff236ef6e13ace07d27fc3c2b2c905513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb576df7fd3400f94e839ba318da5e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd655ca00f189458e94d732d269a55515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa3e3c821c7bded56c7ea5fcecc0bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de955f2958f6c2da5450e870ab5c89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1a8585808eaae2e1ff323b9df7319518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988b57549e39745d32cd2c66f0006df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffd5d04efbc5a6e4e68d2b673f3ef4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeed8e503ea1004be23f783d29fd18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ac82627dfd6f9c4234cbe4adeb9e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4cb783a0676c2908ff04cb643c07c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489263d0da1c6ff45517c5793027ff1f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0028eed40a1e94efba738137528a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5734c0dc953095c3b62b3b26f29f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fdf1cc6dd33cdbaacc195da03ecd0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf4f82390e4d2eda8480f08736e06d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8845b50153a01cda001a3babc086163529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7cd337c0c755a61fdb162a8fdc230530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a41b1eec0d49b977bf91dab9be3be5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805b619b69d6f7e1fe684b01d455aa6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac2effda02b1fc269a7e90a1ccabe6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6d0b09a9303019f8915704738dcf6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfcf7817c0d4f1fc5ffe1392ec2ec2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3a243e19a90ae32c9215bdec6d570536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab7439a20eb6e07cf9cb1a604c80a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc228d240b107923c9213659459b07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baa12e9eb370bf0778d6a24e5a7134539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885efa335a6e67fd4ded768f33a986b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12677569077dfba390f45e4bc9de035541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43713b3e85f482fe9b8a5219b307c32c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca2d23bfa51e1a8acd269f854a311b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d331b356df84516bfd61f774376579544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742df85a6c56f7ee8ed10c803b095bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64178163c283af7141917c500230c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c377fd19752f28f29d135c6cad8bf31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d167c1e2c5eb7600bd6ef9a120f1ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4318378e2d39d1ca04b4e4916c40b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b62723ea3260c521841f9873fffa8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ccc5751e8afad06416bca95bbf176551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da187e48181a7022c386b89a6665d8e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d747a20c8330bb2bf00b80f9ec44dc4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362780f9fa851c2203e3fc3b29725b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0cf33aec8462c08e455b4faa11481555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440144b0eaffa9d81dc2f61d888fbe0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa58d8e0f81f5a3f6404b42a98b6f96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d16aea4750a76397d356380966ff73558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048888175e580fef150dcc682a7bb928559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051291cd6cf7c9dd375d4f81926a36dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d07923263f6298147dd3e9389d4555561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd699a6aa9cbe572dec3e1360522cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe3cb884834085bb3152a81908c5be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c997fd7500ce20855f3104484371d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425a3a44272c3bcf1b60106063e63e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a70e5ee753e96e73fb7313ec9962e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e34a4d7ed43762ed2dda743cf4d8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51c359f0c2e3600c096cb7534ca53d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7d7a980f8747728af0e416702ea75569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23769b855c50ebd2640933b906f466e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d7d9cf10d932d35057c836a610dc0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c7fd244598244d1e93007702aa241572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03993c700323c57fa54faff13893f473573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e373f13c1c2170a2b5b9685251f7636574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074a0d80b2524c76d4f02cbcfbc49a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99cb5a31ec24f6dbcf62d40c16802f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2a7dd9f17136f93b7de61217f5059577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99cc6ad0256617511ec266c70a01df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed309ed703d0adf5b7306931fc2a3c3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3e84151b70a92210012d189e9c680580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fa162b57b95487ae3503937961e82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96eb8c309c8bdabb24c9fd6563c2307582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a81eb1d425992d9514452964f095e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d664b5cd34bb867df5aa48c4bef85584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829c7de8c650d16e4d00d01e12ad226585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75891cee4a44a44e15bbb38dbdbd33d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269786a61659bbbcd363dbee0d1abe0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af3c6eb6ea17784d8840096a5cd34a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b6f6787cae28370c520ea9f21496c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8ec1bd7a0796bf9858dbdb0a4bc35590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210bd5ee6c933f88eaf5e5adcde7e1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1cba8b17bae3f1702c7937cb31671592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dad5c516cb952fbf287448fe1d66b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995358d6ccfe228ac683ca44961216c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db862ee1a5e430c784a8f969da9768595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8a3a554e21e6c38af32285277ff48596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06d50d1b7c91a1873dc0ab46479cbc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f39daea4f994f4afbc56d3435c5717598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece6703f32585c77db5acde7b5d8e7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0be5fb7fd5a6f5ebd9620957456147600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67537349fb69f4a710af65ddbf050cc6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6436194f3d842b4296c5d332f5ed2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a4f89016345f85e2078adad69bfe4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793846217a0b550b97e85f2984335f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bf9b734affe963463cc5b5ac2fe5f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e79d86eabbb486bbcb4c18a3c9a1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8697605dfdf0c693ff433e2e51b45b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789388a7087941188ad12849e52345fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0640d6ea3a4651333969e0436de62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d806f7f70e0f8caf32024fc95ed49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041a6c8794e1ee84c58bdf46449d5f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f9199f88c09a1b58c596479eac03b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455af53bf9789973eb3bcb478421fb5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eccc4f01109e646a6dec282e840eb7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2b38a41b43771cd4e258b3ce83aff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a6f8d8e76a4b5c059f037f899fb5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9e1cc1dcfe1274f8aec6bc569eafc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc537dc9443eebf98a4a8b8ae5564060618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91b0d24739a4034da14e4ba7a8f527619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f4282309c340eacd22d4090fce605620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cffd6a92e6fdd3b1de3a6edd4416fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dddc0a586482c7bc701ab7d0b6a98e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee9e99ca4f1f4d27036af28df825ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fb44f17bf61a0bc1e1b011faaf3ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44ce623c705b6c6e4870da2d1a95ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a8fcac17ce3f25cc7f0d0e5169368626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fe4f2e43140e5ff13d3850cdb4983627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dcca1ac2c0b7cc817795389065735628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd9a22c5fbbb108125c6171dc46ed0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06c1f2afe3f0ecb09f6333c8e06424630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2cebbeae7f8618af49f0496e013ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6888b84b0c460de672a0dd47cf0e02632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9efc783f71e9a1bfd6fcdf8861d9c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b7fafae067d86b4c9dc3f0e00ed4e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e2c63a313c76baf27b5bb7487a021635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4e34eb4b8a0c2d507e1e581f63589636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c10a83d6eedc4d5d2ed5dbd84f25fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f44bc407c9772e0e9f543a507ff71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed1ed1e3129bb40a604ff77ebe5402639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ad526dcc584856d994b9dc36ca341640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d5fc0888336b67d1516a9c85bd30a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac267b4ca959ebc4009210a7b516c5f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9a4b248441e1eb738ee822df5c3d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009af3b7d49522db027c662887c4da9e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6712cbfa77fc2b7e07b029aaf5163a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a00f3534352bef7c5d5a972890e9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9fa77995f86355186d2391958b4cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c687fa3b55a6512454cafaad36c5aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e7ce068f876492744d2c9912db041649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acb6ab1227f19242276662f1c9495d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477a6fde01eb12c57d5eb0d0b01673e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040217c37aaacb0182072eb7957192f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0e11eeadfa43df360f3bcaedf487c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f4ef352299099e4b4ffe9e4698b7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7762d2a7377ec794de2e13402259758655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342599231d577495702fdc03d948175d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9d776efb0f5892fa5764900b1a4bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b0a80cdc491abb23130e6b0571be6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944b0515f55cec8a0d51b0efec8a6b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929473f29d30bf2327b72303d0587bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c28c17f258c295e02eb8e1fd97b56661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7295bedf0fcc82196f0819dc6065d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc25bc57891614c8afcaf852c0cca1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc477dcbe62cdb9d2d17b3915da7617664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915f745f06b7d8abf9880680d1061ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df5c205d8d89bab01ad8b1def16b4d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e658d801e04d7b1f3449fa422b36543667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf570a85f42cef55c9eb704929cf7c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997468a98e3fffa3f2e768b382f434d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0015e109c380f3bf57fe205da5df23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f0149a5b3435975859bc05168fdec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90f98e99e0ae86da443cd62e5a753e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7627ab7ad446401fc52cc426e719b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fd441aa04a39591dbf0766122f686674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236abfa245785c1a407f090334e9a3da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5041221acd12b98b7a8686c3d0e41676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c1c837dc325f9a1f56ce672943bb5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b0c3dc2d360a91dd655420657f564678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bd10f6a84b9b1114fed0f804cdee5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d65b7f925ae4011e20f5ae6a3001b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a28a09f804c9c2ffea38ae7d2e6d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85630088799e0befdf4017e807e9d9a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cec919951305f8db4129b95100ab1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc254730e5afd1638dbb9e770ca55087684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4f629f7a2cabdab9c3fd3d0c15e05685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35499adc0b17d8cf570e40b26266cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1f3cd8864b89ac0bb42a18f2c6a6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b23dfc76defc6acb4e1a7864bd30dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab2ae4589e1130762729fec6e189b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46639680a07240b1daea9a85d2631af5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56321e03e028f36eb6898f01b1c25a6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7013c80fa31cfeed582b6ba71aa7e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05af96f9d6c3c9cd2e9e98486a3e7c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148d9443caf183d8fd615e0fc4834fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2c4739e07a91729cf19fb2dc21cd7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0c3aacd0be458924387d230c0ed5d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd420cb159c479ed1c209ea311a01ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d96494661f4c3c627512dcd62909c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675729a9889d9dc5db9477b44f680479699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f11a859cb0e76f640b4d45cdc0645700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b6144aadeb9b7bdf712609541c79a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52def0b00b256e97e73c6d9f1f840d89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b15e6e9ea1c7022efc92498d2a01db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391356cdbd4eba68ef3dc05cd1205d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae776ca8e9b724feca59c3cc67878f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff765e0933899ac931f22cc44adebc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51ce0fb9c4aa35e9a996fa6ff6075e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02654e5624d40bb754b1ec240464a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee48cafa9253602864a98b3e7d1345709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4715552e6c0c5433fb17cddd5219dd1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64168518fd6f7648d6dac12d2d85e6d3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a1cf54dc0779ec346c7d7f45b5e7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad9f54098edb2b37485008257de202713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cd5d104f8bb1c854799bfeb2a6ff7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187d87c27bee58ff3975ca7a92e6ecb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c005f3fbda803dda045d0a20b746f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf5e36bf96206a7beec6e32a1dfd0c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e191e18214eb9943309b2c1b1d2ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ddd24c2bb9dce40aa92676898ec80719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3bca6afe89988cb44b70a6e28d9d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f9faf1f1810fd175ae080ef771122721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9a740fb7aade3f22b30732e2d67c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a7323b6c4eada8761d972f1cb7f9b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720741d2acb8c99c290a97d3d7479eea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93782af07ac31f02eb2b17bb4b6687cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086734e14c0f2aecee5e28f113a1859726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd475dbe06f451858c41b76cfc6cf270727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311384c7133f283c742dea1a95b4e961728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1978f0244918b3a1654ae49a1e62a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fd22352c1d2cae8fa0a617060015c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad879f73f2029a89024afb8087fbac71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8afc87a3c6a54796c6632efe709f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7727e6c621e89072c8ee25bf368bc7a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a5b33befc131ee25cef5a6ec12a04734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb4fd4ef931de48ac7246138de222a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fd444796f795b4f833bbe345c731d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d072745da30c52e0fa82967920fd8e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2baf32afd1d7f0a00392d7bd029ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c023fa264bdfbe02f2a1043b4b4cc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1db73e271ca7698938002e666de2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f925f01a8139e09642f90bf7c9c3fde741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88db7074e1d23aa8f8c5f015764ec88742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448b7bbedc92fa71e215eac224a7369743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397ba04f3566fc555c228a1c7b48727744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48153a84fe780c38d42d13b56378ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d233b5127003841e73b8bfac98e02cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dfde28bb453735b5a7626eee5b200747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485cda0b93403884a5f18a3d2e840aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c36f5e1ea167c193cedc1dfd4e278d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247a60e8e094ec337e84eb7e4ef8c8d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dc08340fac8a83dea7aac0ba11744751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd72b1d71068c04f69d3e06ff535339752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97347113952fb80dfe1043edbc9b541753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e2996e396f58242d6c37f87643b4a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707195b57edc720290e0300d7a07c952755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286405ea304ab37c835ff5b5fe504d1a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dc148efaf2ad735281c5ee578d514757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>