--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d35e2b29e4a203b0ce7397191a9f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0176c700f3823b179be829231133e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee82acad82cb1a774ff2b40487147533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24888edb3f66b7d0b178ea781fe2d9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93321a8914b525e5b1a5c0895136b6665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3b65461c4f6b31c2a1bee2cdffaaa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ad84a5f48a9fbdcd71d4bd46110bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983b751f92183944de91438ff81f2008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc352f67bb433b011d1ec2e4542c44209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d4a3a12faf27ccd1b4069d6a33dff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef58326107bb3c37a75c9d8e1fb0c7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852daba59f6aa59f0a0eb83bed6d5c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d14cbe790db02caa245ee5dca4ce0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdc02ae47f2cd9bd08718a402dfde914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227b73473a18f88b9eaa2c536212de415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39470db6d057653442a271401cf46e0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35894888864b138277e4f37362c7bdad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05efb9d1badc14dd2e7fd4cd91846d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901a505fc4096231b6d375f30dc271319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4e9696e7a59e09fd1325e23abf3c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7dcdae6fbe0bba304215fd69776aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf1d1e6b51a9d500cf5c53502a0b1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f167bd4f4b98c7185b4164d800f9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235b1af066b5685896d1fe75711a66524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c01c50271e942ed9b766879bdc45925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69ab45911c145f4fd2941c3272887e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fa78d7b2baa7a39ae3ea8c1339d8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e546f95d54352cb841e87c2afc64028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be881585360fa65638125285fbf98f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb105a1146675c535c60d622cd101430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6fe29a7b018333c061bb4111e9d7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd718ddd5c6fd10aea3a43d389375a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29893de66304992b5b29805ce9ff1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753547aa7ad7edd9198b4b09c25d7b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626477a7b56db39729f1c11ceb7226835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb855f9bb6aa37bd9c5fbed9d6737e5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632ab24fb242b2fb3a557f20e3aea9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d82c3753e082c9067cfcf486a2cbb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcfcf5a40a9f69c665d37a48be8c5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7f19f59b04ac2c159453aeb53249440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc8a070f0b0d1e92da2b3f497f0d3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba30b7156083ff0f8701bbc718769342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fc04e3b94321d2fc3977613bb2d6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8d817d4025c8c80ec77734fade2a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1929a9f3a914746e74cf685e08ff26f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8acdc65128e11472275666318ddd8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3ff40c04dca7a0fde5715505b047d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55318bf83a0c5f0bd0cc664097be3bc748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21b48d94d07aa86d789c456b9bb67849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57d9a9519ee3e8b5c5153e03713a7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d43f02f394ccf43a030ccd12a876cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae319ac852b7afe43d6e986ded99ce452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cf15af8a24b8ebde8993f13c92abb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c15ab645decfb802698c16ca00987e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1da7770eaaac20cc490dce923295655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d4b947713631b374b696a7ef5326956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611349110c3ca98aaed965b27c1858a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2966a279e54b79dc7b9765df026b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbde4183abe53328ccfc49839e96f1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bfe53dce79da3a220ee869da8b6a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30308c14ae0dbe2273928c62c60d8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24776cf441559a54db12552e78e4dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3878a0fab3d94d0ace30f989a462e6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919c4660f73f60e802e3622c4f902be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7503b10053ab14abe37cfbebdd824bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e16e1716ce239012f1937f14f6f7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709cb6d6ae54f54fb88e182a083bab067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fa8153fd8dda796c90443fb1db08f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd91b2e8eb824f7353d93aaab54b6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5892193402cdb061d1cdc611472c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ba5d700e936c6314d0b309580d22871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c909b4ba1b6e0f36cbe662b5dc9057c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6343dc12a0a40e147682581d146cc473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414db4ee6aab9b39c2363139868ba0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2cd80097191d04de992e2390a727b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba435af725f5931b411deaae42d75b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0f758ca6eb38c97e4281e8553c75177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122368ef00243735c613df156f69fb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3052054a7bbbffc4d7ee88fab9499679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90968cf04fe2083537d971649fca37180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0317ddfcbaf03c0917e948799f3bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93151c6656f92ce03ee312a9db8949b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896a87a550d178af3a90b6a63b74bbb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a482c878fb5666c160afc7a9d4d2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829c7cf19769f3495d0b2eff40129ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb57b227f7511b32c850310e2fb8fa186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81ea0fab8cbfc920dfae78308a398a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46624b95cf3f9d877fe98d864707d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafdd7de09fce9f52bd2e123d0e5bbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cd35faafa2fe85be4181d7937c0b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e5356f19165b25f8b12a890eebd0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fda1a5fb01062e75a755cdc1126f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff1c268a18c74c63aa9d338298ad3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a030be374862997fd35c3dd86c32c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde6177dd72778f14688dae682fffba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41409a5ccc76cb2e1847df5327bad32896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39d8736e6e306586990d405b1e5d3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d1320b410580bb63399eb1c445c0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae5eaebad0fc047d958b8bb937918099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed935b19ceb802579b3d44a3686bc3ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2442801e6c8d568e7ba869d60c290f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736eead7eb734fe811782ad924603e24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9322d872812d7f3c21eabb7e9f4846103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e0de1c9a54bb14243741ab5b2b92e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b618610ee1ce13c9aa6f98d8c0e7e6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501db15da8eef3b79ad88d0fcc3df57c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fa798c0dfd2e04905dcda7dfc083e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409fafc7d8e787bdcad32b4edd675c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa0956bbb31cd5c70b58551baf2108109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566356f1c5a31f914e50e8e316a5050e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f03a87e88fb34b0b3e5e39b9a3445c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8f3f998e702672957c22ee9bacace112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b01719887f624692d0d2633dbedec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bf1d06f1efc049f91d5c8dd93be0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe56b5a5004b137227ff335f1539307115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53448668b880ea3db0e354a61757265e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75258e158163531786bf461c8d6f0154117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2957d247158beb7e98e444c3f5bc002118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677843a8d6f13dca24dc10f8d0d569c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0a1b50ed1809f77a979ca75bd5aa6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80a33e5af5ded2b03db7686ee8b241121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c83330214c097e84e509e51257763122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b1293534fc55f0b00dd1e349f0b9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bdb92d6744f181ea821e8cca8bd0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6baaf3ff2cc82ae5625496c78da98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da53ac9f3d356ced5df717a6d01de3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a345264c9cec24e70cda413539c82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e2527111087b5fe48efb106be89a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3e5c7fd7041b19024b66bb7ef7fa2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b495be72f4819a98b3411854d2061e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03c9486a1ac17bc97a71fe1e388853131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea68a815472f62fb3ba019ed0f59cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a93e5cbe7d83b49de59a71082d827133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b72ade9e789743475de2529cb8d43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d83409c1e83525281d915d6962a75f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8e16912c917efc75059822ca19ad6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f055b209c8d090b9490abf93dcb44b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f5439880865e23510e4dea2ca1ba0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dad856d05a04b0da4fea60d3c0c39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23f7b144ee52b4c7d300171c6b8915140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52f6cc6362a704a85b69500e8f9bea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ad1af8445fce20bdf619d8fd1a242142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46e805c314bab5b45da8c10e4109fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b81068531088c9bc6898876450db4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea92c1db0c20b686756daa10967fc24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0cb5293513665a6556e5b31dda3c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40f9ed312df8cd1746fdcc33d04e60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59573df663b2c59ddba85aa9b4e30f9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f634e2f82f94c5de8c2533ad222ceb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aed26db4c009c31db14034a1f2e742150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12332a58b389768058d93d3b3bea4721151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7902cb99bd7e23c950daee8937545d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8af4b3998a0e6690d7c370ddd31db0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a3e8694e2890d29562b9d39b08515154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756974516fdba0438620fde162b449e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d8000ffc9d913ecfaa738f477853a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255ec89b6b8443a53ca3cdfd7e11657157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9c0faa8814d1bb5cdd0ce6f961283158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f940132f9ab762b1fbb2fa4e25af8f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec99a50281c079acf3c56fb3bb2e559160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c913eb6fd9d3244068528850077ff3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079ff2451a9eac38587f9f7d0fdbd7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befb97c0234c4dc2e32948a2a8dc8fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153bf2f1e9a6e96047266ee97e63ae5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14c5fe7d90b86a61ede3a271b96580165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac2a120b70ff5633f3375df79a8a99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7620aa200089086c85a322017c43e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d5c78c48f28095d9b5050802cc2b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff50f8b98387c57ded51f43ade00c16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131a6e92b1f72cec23cd0caa2205ee4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee06bed283e450e768c6066d61736f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030b9254d2803dc62b4ec92e50736a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0edf0ac6ba4018309b20f95cf6ac95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697c9b84f4ad6f9ce5198e8be94a254174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0578fbe688021a69d5aa2cbb8431320175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba53da10d05972d9c98b3cf4152b70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1150a3ecc42e87a6b5f481c0b0a9ba1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb2e7de7f51158d4d640cf0da4a8ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a04595cc49c5b3c17b89a4ccc8a212179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa8dd58b82f401a606a9b6160f5c86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150b1272879f7bec67c4451ae1cd677181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4904d8cdbd5e76c106f1d0984e2c8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2165e4ca7b4d2035da50c2cb4a24bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e873cf22692b3fee0f628016210555184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e470110d4a0c361d15995405649e46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440a364960e3362557b29d8e85d0496186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdfcd24ca5c5abc520fe8f633ace4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efb622f0de3c48e6f5d4a600d41f7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110584a11a6af9c2f3fab31279b40cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2ca3ba312b04c91a03955b9a7e008190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dc3c40965b79961c5c21fe3445442191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f48ad69e25d5d6b575e0139796e60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e937f9561abd1b7925ca69df347fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8496ed3f32b15a48d93bf5c34934fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb8b445eb0718cfffc7d06803a23cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7a67c662b365bf80e2c584c4c8297196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0755c79510d0cf7533323a80af24b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82d6a0d87e74c80cb1b1a6a388c1c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d3e5486ec46a7500001bb37e98cc1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b54d099ee5770d2cc582505c65462200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567e28a01de6860a62858d6081fe076201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995229f2c5c535bd0dbd9d4e4f9e144d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c5aa76e1619c2ab9b7fac2c2a25f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf618455e66cf06a49c3ca6a3144c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dc0cf58c68c416b945322dc0046ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329e272a712d3f0a4ff4af3a78956da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e348537ec31d948d2ec47a6fc5ad33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8773d5fb420117ad3571d3d72175c4e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdb827ce5af86cdc926c39a1c602bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84c712706fd6589e0ec334512fe100210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d95537583376d9d70e7f519f332b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c85af60ecb4d533e52cb3ac5211c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d966008d086a3958c72c32647e7674213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e0c66b5337730cafa4ad51ae36217214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b766dd2c509efe977e946fbd64ec4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464e7f403c2c6211f362bd3d91d77c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f3c1c3a348298d2a0fb97f7ff2a6d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b0db303024982151834cf5f0b3e0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb981a69e1fee774c59d7188c3c39b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c049e2c0d2782f83aacbb966b642e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079cc729ac499634b09a2d6079d0d58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40055e89e3cbb29eb55b1683b71efb69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8366d42e00f7e8b434a4c1df3c9c6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53219b71076df72123f2fe920d6fb473224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e235905a37b60a82fdac1295c131c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb18b16042cc73fc05c0af84aad6634226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6eee6245a6bdc8fe12e504029f6828227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c2ab6b3148a833a926e2154458d36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ac6337d10574f71a63ea304c6dbb1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520075e3b0299e9a77e7bc65e0798c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8852b2187e6a76d2b2ec40de90c4e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab273b8b004884310bad2a7e1e207f5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a86bbc816b3d099460d6135bcf9a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbeb1cb84e182cd8c107de4c52e02b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea59a32def94ba78a0bd05c1605472f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb383fa081a3870ce2c1363d6833405f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1365675db41d11abacd42ba6ff672237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e25893f8137212ddcdc256f6cc015238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a747aa2aaa9f300090c6823cc24e54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9349d424f10250ffdc9d0e602f384f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63f684c47418a199f303ab5a1afd65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43ddf59ac8e5dac38485b73e4a348a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a152b6b6242637f9b8448356a105df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c24e56b508af43095b8876e95ea20244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963768b8c10d58bfab4c93ff891cac1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8131565ce9140fe8545403bcf23911e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7aa3f8bd956d6032aa6afa502966cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b776d591d9b90246c9e2008318ea3e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8c22f99856e9844711950937e7318249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9efb70a81e81a6729a95b86381b2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298811df25c5053770c97ba6ff8f365251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa590db1ec1befd2687582402c8ca6ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbae32467e8b69cf29075c907345ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5574725eb3abc5f1280eea50bc1cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b6f5a5e5884099447eacc0f85cfb3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70720cba2cee3c199290f6e51e8d56e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741574532a5b1bd946aea701d26921d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac23ad985dcadb8a48357030c07782f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d4cad50eb7e1b7c043fe1a7e5c586259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483de631bde7d0b099e89d91970015d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57187370e8bf6696ba2e50dda3214662261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd1b586afacad6c37bd95fdceaff38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee0e5eefee621c6a07bf75f01e1749263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53cbce9f1eef0124da4fddcdf4b8ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fe1e5a8d0dbb17e7f938cb7142709265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13dc3ed18e93442b6511c1984698a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4ef62a2a6d076a7ee475913c096e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5add89e4c40d0a073f6c20c61419c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dffdf57e4427ad83bcd5120d387c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497aeed52afb2b8a9ae35683c236bff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dd83463cb276acc99a20b115363aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb12c4535a4abd6a5adfd521d9bdaa6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b2906f4f6a9b74bbce71e079ebb74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7683c859b01d1511e5ce757aa838a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7c854d3efc6cd70a3009e3e0a2953275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886ae6f700165a8fb2e1966f0be49e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d9b585b8119962ec3f65980d6638b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc385fb231d7088cfbc2d5835dcdaa1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491030a26b982fe0cc5563b0dcaab9a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895ae0982621e4346604acb9dcbc1b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b874b3ba11bf196ce545211b5d959a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcf7008f565cb29bc54da114eb0dfb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3c01acd30bf566a099ce48a8ff98f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1345e85d8a91d6e31a9274324b3fcc3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0faabc9ff1dc46422d5880b1c1580285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df4b8782f63f63561a2f234106b09a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716191bcfc6e98564ea3e0173566eeb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72493dcb63dd6544279f6a0d1630805e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb103c2c7f7202a6ac2eb3b935f36c96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681160704f44da17a981678e5738b9e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0de82ab01f8ba324f22a4afa65a74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d171042c3e8b6eb6751205573eac6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892180af3ffd123dbf59b0fde23ab10293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9de69779a67fab444d360a6b55b06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f346f00b6118d797696711bbf98d0f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9236d7938363fbc3d972f57ae5ce4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c30b2223f4de134e135a98d74ce9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb6aa952761fd01e339d516fddb847298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcd7b1eb609e915eac8baf395147d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d421f9f83ba8027006af186ff3a86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0711166fea5b942d68f9b2c82d085f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920e4127bd48d08d41f11e77b38eba8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce759a29a9f468919983bbc36b791a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80657242b44c61ef64d1d6c33c5f491304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a706ae1d39c9d493ddb54323f66416e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd1f83610f0c59473813c18778aad8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a188c139887cf5a73f8f80cfba3e0a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f10b3b50e74e5f9296b1fb5524d3c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943f7e803650187b9189a0d5e17294f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b19e336e69eeb565c004822a91b9e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bec6eb17233cd5f4fd869695ab503311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fcb68e8c677429ef200bf2e726497312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d5bfe038753aa3b3727bf9f0653cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105a09b215051253dabfdbe18be8f46314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d50b4916dd7fec7d71daa6485568fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d67d1aeeed3d638d155d23be23bbab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9ca997de7b623b0ecc80b6e225ac0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b8d1cba009049d33feaa710c7f5e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40a6012bc1f5104d25bda936265b59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48b71a4e98bb23359a0eec375f0eff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd345f7053d31e2dbe7791520d2a0d8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7747f777f980cfa36b78f88a5a6f85b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f12172f0d84ca3280d2b02610fe8d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9713967017acd371d1e3149ae92c097324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3356f3d89c7dbcd962c10d4ac6577d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d4f40c0d6a78265107ddfbf43cecf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02101b6c84c467adab7734f349364c29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c5628f12181d2f24f3a95aa4b9282328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1769e08477bd99832d57c26420f48cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f17c505a723565c20c23373f3df5d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56aefb55d3f62c93d652f5cf92c8ca6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20677c3365e850ab30550b89998634332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc4df0e6036c6eb76007d1ff15901e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd810257602b00c910983ab6443ac90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02720a8956fd760210207715a54b3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48f048ea5a3022f1f4da5c6884ee8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42fc76f3e25d88a10de938cb315f31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409e04f7b54a0be64160709441b2711338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0bbeacba0d5eb26d0345164259a7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cedc690188a7403af77fb6d0caf03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48e882605e241b7ae3079e34d49397341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fd356c860de2cc20300ede342b2f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f972ea31625bc9c7adf4443c88515ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41492a859261e3621a15f08aaba2bf2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4bda0c49d6a3ff6b3096ae06c2d76345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00951667a9b8dbdb5fa97ae463f8c0a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbe3da88493aed923f3fc939d371b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7dbf5ad7889dc452da07127fe94f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac31ca5ffdb3ab47ee62d7ec3cb0715349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c657f09bd9bb46d79716123e1c7d119350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c03373fe35cde335a924a773bc1016351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393232cda87d006de74b0dfd4f2a1d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139a8effee70a96a47ebb9893bedacb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab819f66fc6ba70b0883123c263cd238354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b319a439be3424449a72909a5b12999355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f21af5113b5921adf316e2f419825356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ae06a7aecd53149a3f675eba17152357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c84b56635ae04a3cf88b162425de4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea661ebdd7d5fd18ab966e99e8891fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1062ca3442e28d36533a888db9117360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adcd191fa5f254a74448ca2badf2ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02259f8df27f484a54b4319d60cc846f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcc8cddae8b9cf1c32ef2651d769f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c595838572a78c1f578b02a1f180f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b16be5a16bf3aa99e7f1065a5ef2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4c77efd16370de8e3b90205c0ad62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087477eac721d556b1954b4d8f9121d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38d4196a4cd7439da1136f9892fde4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcbd51e1842a5bcb4fb7159f5967a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be2de84b697f3afda8da8408b6cc74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824a277a00ee856ab4cd06c86241c0c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60c848cace2153c869a8fecc74e080372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf31b29b29a917f49f2765abba49173373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21e345ecf606153640e11e1c875bef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379d1c749d011a08a9d67e29505cacd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34bd564aae2520160469b41473c1a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708a8f36831c9273014990e674663c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275eacda6c00426d01d1873bab41a262378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa106818688fd160beedfd3c196078379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099e40b0dfdfdf758d6f922c2bdc1de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d8007cfb3e2cb018e3fc991848d56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd892a1a0be1f1cdecf2806e5f229ba9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40077623d1d28853b0ebb86e589e1960383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac4e5aa28578d14c3119bcc8ca851f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd194abc31f25b3a3f781395f5d559385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc03b3b2672695ecba9c019a9eb916c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5d3bcd18f1567ed8efdc98d4282a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061e1d28b174c687aad6876c0f5ebc3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d309e0f1549c90365788e29b96958d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d7c9000d21a9e9d6087b331e5a866390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e88d09ac87bcba9cd8fcce0fe3a8a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590d11aea624cb4bcfd1b34cdd15240392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bff873e82a330e6fe0db891a598873393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a140d077c5af24870b6393a1e2543b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec59099f6e422fb2420ad01e48e2265395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ca53c1ece7d4b7fa37c1419970c5e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323331e42bd48a90b7d1423bcaceb02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995dc4e29e6f60fc59848908fe160b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd48da76b77fca0738aeb8b55f90bc5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c9eb790dcea436d07a49221b835a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23b9087a3b8ca4a6ac8378c08e537d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8c1f3b6a07393324d36084e9d550a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598e1ce23a17856acf699057c10e075403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672131ea428caf18a2a25f6a61ce0b2c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd7fc6ffe2bd12d4c23a788c517f87405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024cc71906b51a17ecf88036c59a82e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92852e77de0fcca6f6e8249b6dc057ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be420adf7ee255c89d5cdb118ae68de0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fea8081948220558af850495f608b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce55114ed7231c1fad46ef5157dbcec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436a0fe95ee76f8aed1599267aebac1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded4526521490dcb26b8dcf0d69083a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20ebe08b616ea26ec1ab8245716b53413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190307a55455adf9f611c812b1f037f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3402d23ed31df4accfc952acde2478415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ce9ef23458c932ea4c12340d606e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda124d6ec31ff942dae4723cd5180e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947fbd3e4a4240107f8c1256500e084418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8a2145a80eca50531cf91ce22e1b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f2241caa0ca6fd72a5348f58791dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721de8de81b7c84b866b85b08bd1716421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e841a60c5a9f328ae1641ffa9de2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22707898632f6c33f84726f98139dcf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac5b0c6d46816672a6885da5a6c9ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362a991caeec7162c1f7bfb55d1ce5a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1959dad08979120282ad936762b2e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77423c7bbb0b4ab37b1936969922b423427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f778479278c6dcc4108b4058b22aaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34134e536ab410e7572fa0169ac1b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f784a29d4388c3c7e4d4fa63002c93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3e197b2db6899dd0c029c7590d8d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f369601a930dd0c21d3d11f3576db16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a748b1f4fc26e3f34d5884a1ce94d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc171463642e8c479f14a60604b2af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc021e2e4b833789e21e3d3be3b7e878435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1515b41a9d4b2aef9e0df8fa3b9e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de213b65e5e15a9d0628f802dd647f56437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c223031efaff71bd71c5f512faf205438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644850924778e0ff49f895e5b0a471c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04857b2bd747c6f3d8c372c41aa5792440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2c9f1e4d14372ae1929258011ceca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e51cba54c2897a4d6574cbc85bce81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9614d6f6c7c9ecf116c87d4f2957c73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f78fb884d01efdb64addc2b4d59ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaed3ee0bf20472bd8e3b58c2900e07445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888dd44c3567490168ef23704780074446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5633a57f1e58d64573c9b3162fd579447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033df84b2ac0bdb95e0846c8c259d8b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65add37b6d343c0d2251e94b735b2f0e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808428fd9fc0ac2f52c51f82c31a698450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424b802b02e29abfcbc02d316eb6538451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cfd49baced4332bdeb1bc4bb262c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7290fbd2b004ae8af254018fd2a80453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c8d3fb7f5065b4700af9d995637ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b4e9ad34d9d0dc9ea2a27dd7cc5ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31582b65d1515d0af85d659daabaab0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d10ef99676cdd6038e99d665d9a2ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bb6e2d187b301da39030e0ec9970f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb8c7803e8779b1c6b41db6b92eedd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8a77f503fb4108ef745da385d550d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed26e9ccb5096584dfaf8704a791b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00a2b9fa55e9ace4b72ccd7c0f0ad8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dda7c7e12bc501b12f2eda6895ba3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8cee11b1bef0f4403bde55f2c1eec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f011597acc59a4b27d8f0cd2deecdf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eb25024f4f21250ec92969f9077bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156120b8341c6622d641aca5a74729f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89977ab5a1c26974b0c9846eaed66323468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d99774ebc2193224c6dd7703485be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955560eccadd0ed2a0f95622de91a1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be9058eb23f803b16118e0c8c69e4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874fa5ae4d997f2947ceebcbed383d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a76cf421ff5e38cf755629a1ff0677473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715c270a074bdd683e9ea33ee5b6745474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309a0273501ae0f73d4ff9ddf45448d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db8e96a7e07bf16e4ab575d58b20c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea96ce89af5b734fba31f5a9bd4194e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881cd5177d8d8e9118f43ae71605e78478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cde6a85bd0bc8e31b717dc7101b34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54749c0a99f542fb11b5f7731490bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445201f608a9a1a9f2978367ef3deff7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4dfc97fbcc9812f2f692d0eb7ae84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4fed44d143789c58b2e8cb54a412b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1e216eadbd359e5a6ce1f204f6f7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d00e787c4feecc450f3c3d825b88e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78638e3d8b8f5e9ed92c7bd1489e8fef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e98a0d069534a585b8716e10fe12e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b64f909062eec954dc09b3488ea942488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09054debb3f7c82d1ed8066557d4a86f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bc6a981763bf3ce19b76c2a80af9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d7d0927e1431031dbb8ddbf490533491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811413e39a0cb42407f002ceabe2deab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399988c987d84d43f69087bc50861e5a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2efc952f931cb4546a83f48d95af7c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f1481b4942b455fd244278601f0ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b166f57a16feba33814d1b6b9372d76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74daac5597797362a5dae2c41ef9afa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbbde062c5be1b2c167c59d2244dd9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7a699444ed779b544b15a3917db9c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb7bb963eee1efa91f9e0d3c88bf21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e6b5decd74736d39bf57e313fc539501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a0e6edadb98817d4a92721fd3eec7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c541005dd5bbafe9360397cbcf81c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5a540511eb2e4623b33faf2dcf238504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbb0f0e97a701cd8e3b790c73c8234505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e62e7de753d6a7d9b3279262e8a24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf01351bf0dfa3f8c52496c1e96f12c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9da1e1e36862a2cb84b8fda996c630508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e9c62f2cbe19397a3971aa57f18d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8260be89c4a142e98cc38464d09588510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f69cb1ba3ba405f9b859c19094ef4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa03df5ef868226f8069a72bb469d96512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281164ebfc7d68cc1c3b3e2c1e20b276513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e382711dd4532c49bb33a6fb79994514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82121efded79db93de4f1b138b94becc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c77c5bcdb74d3a137295468becd62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b021af41a29cade101f000b0a9de7f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ca00e5d3a9bcc1901436e3ab72c8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b542c6617c64a79c1a58940020d6b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564aee81d9f60ce630fe9e0338c912f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76488dc2a9affa00918606f9fdb49654521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e40e327e43f28c14a319a819c9e2e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d34254aa533b29735f021fd1aeebc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913a02cbbbbb51fc63884f0c7cb0591524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdea274ba64589c2a8f8973483b7d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f56e331d32bc80baf4ab0448dcb37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29696596b249386184128336083457527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f0f4a7238f9470e4f14fa3575b7ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dc408ffd48ff9341356784e7eb89b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3e557a67ae10bb07e6affeea5c236530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734109b20517138c9b2c1d97ab37d96a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2e143aa21209482ed54bffa70c870532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4946684e8f24e813e659348a66ebcb6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac48410743ea17db4e463c3640bb63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a2e4a5eae3438f74cd21cd0686238535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1250fc77792a1c272e5a73861b5193536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9bff8da1e368b2094d1e40b6d3a3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280acbc908d3c91922dd694930f506b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12075aa100776ae255415a97b28f87c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ef0e68c2e87618a856703bb9714c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c81b81c5cd234e2b4f936f7b8a69e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052e9b560d111455b4381fc7f1b075a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbf8fe3114778bf4ab42eb95847146543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeab2bea9ab27e31130b26f23a3473f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b17e5d23059f1907fa9a7656845ca6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19204fbe1599b2a34f07fef393c35604546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c479f218bcb5e9a293138dfe46e86a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a637871e5f242ddb6835c55b5ae01a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04af8439c619d35446d6100fa528db3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8f63bab475f514097ccd91d872dd5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a5860ee642a6e2ba754c56e8a1e7c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a83f5c717478fcca446e1de249c538552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dcd7286e6b9403c12ba40a5f5a1a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec43f8a4a7d112ce3cf1723ab4ae6af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c17a1961692f98ee722e3baecf7509555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ced86e937992c4e29a75213c17571556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02423cf4b7ad188500ce881e7060411557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b28db7c9a22b26f3ff20b5eb8ec6f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23228bc34668a96995d363b82e8e3e01559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe3d618e34083517bbcd6adbe35094560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eabab08ca693b9139d376d2f64ff0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a12b7f043464c3502859dbba548518562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a717214c37f96d8fb695e9525782e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa89d2028aff9fc828938bc65a6adf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb85613c3486f250bc053d0a388370565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fee1ac637946e14d2d94b663c8a9a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837665de083dc5b1d0f9e4312df798d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961a3ebf1392bbb1894bfe3d8e3d77f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7411b3e8bcd5776a3426881622404f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69924ba5712f57f6e5e110505b34d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147842b6c1b1d60f6e0f427225af504571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3106b3948b7df02761604d220215c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35b190717399a8c6d39d8dd4cd3e62573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e60f32bed97f3f7e1803318c1fe759574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622fef71c09c8408ee742aaf97405c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a128195c9d0c61b57dac507aeba5882576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b14aaafb498601681bd95c2e12fc74577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37782fa363795193b294a657f056c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20d76b0632bb3732793943329b8e89579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072a2b3add35909214eeedd71f2d429580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64af91b875751834328cf1092704dc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c709c893bc28d005216a58aaa5460d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bee4be498422f23a98d8412840b51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4605860f077e9a5e71c67f94accf297584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589f3d56f2f4479622265940b2d74e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031892abab7cb8d93490b1c7e97dec4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9c5a155c77ebf3dc24ba9d017cb68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd663cd6b2aa329d1db7d96d1d31b420588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231898269962f752db8a5656816468f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918e21abff091073c24ccf3ef0d69ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2cb06285ac3dcbc194535a1a90b8a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5e8cf870311065542034ffec265b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c386ce4649c00938d535803ada8c2d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057632c8e421d1dcf2f5865ed15eb4cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb6a8db899c8e676ca53897b7551b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd8a19804b0570754c1066748afc0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23bfacd0d47e18db2d3d6e151f2f17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333deb05c43ce0542333119fafc6b8b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eae7e5fac6c2c6b317277aa101eb6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f85750c3ba655eb6f836b412055f0e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6a3f57652bad44ed0a72d7c94eaa0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d071e98363d9d445be67b0bb7978d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca9fec93975a3d12e29a4885d0dbd0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f8ab6c2e0e31a55d260f25307e5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca783a586f1d482b4951d2f068c77bd9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0e3d3b80954664710c7a3d11a7235606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d98f4efb98ba5607aab84a1388aa3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090f6dec632cbe1144e5121dadd3f9f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08970a42fc132129584746044abbc4df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c637df584180e1a8193f66748deee8a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041934ec2e3e403fa0fb512f503dd71f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293e2a76fa02ab0b2fad4f331511953612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5f22ab1e6a38a866855e67607efe4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099c3721d8d8400562b2d60451f193e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8734d802c5d378374005f31e065789b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4b18277d8ce60b9fc20d967281042616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c574eb00397123563abc4fffbef7b6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221b9ffb1f58a0534f4c56b7b39b280618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b248e7e0f8dc36e307161428adfeab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651093466993e50fa56b524dd88b375b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91867a88524afdaece4bda10db70ad1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bff7a85a15d81d673a42febb3cb01622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe45c786cc452c3f6acd76d91da13f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622626d4bf8916eb9bf871b205eac7ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15dee6e618fc040dbfbfd760901a32625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3f8ad9d2cff56c47c5e55f28ee7fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb306758e6d38771d5898955b04b722627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8512cf8a86410cbcb1866cc04bc33bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c606392611c4c851a5ee237df11d2ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cb858d19fedad79723dd265558650630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384442c745e526b2fd4bf79fcf5c678d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed44bfbf7b98a51edd3e341aeae80dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e929e559be9ce4531911e09217d5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3755ec7bce0240ef9b5c2b354867d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643b8d39bb14952017dd4bba2f6bed6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8280061b2424e4737b4db273c1cfa89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80431ada2d72c5dd3b2668591e9ceded637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802d125c5e6ea22992910321330aa5a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f2d486f4d4a83773e9bdf768748f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4bfe9ae73e753e622320dd2def8e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13640088e545c1b19009d22e0179b53f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528da170a1a9a3fa45e4888b8913e814642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8899f4c65e20223243979eafb1a138643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37076ef81fc7fce31c910f09ee6ee9de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fae0e01959c546eccab951c041f6b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e75dcccda99c3587ca8eb36cb9d26646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732016a0d345fe0e5b6b0ea23490f70647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4609c4e4a84e6864a13ce4765ddee38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dfad077c837a0aa42fa2e204ad429649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8cbd1774bd4116a315afe84aea277650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c847d6e9a05b8ca1a71ee6263b3520f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78062c49584191932e1c0d40d89ab2cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6de8c80d8617e158d26353b9c614d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b76b2ee2ee3f4f93fa2b938282974654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8849c44fdfc31dc1536daf84d60d53655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612e03637aa4418488b2beb137781f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd6bc7605fdda77ed6c551872d91e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939531892845c9e99cd006f05317600658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad08a3f9c401875143d0a1eb99947c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085722c274cb4adb9ce8e2c081a3de1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b54810f3b5872d1e03848c2f93744661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8a26925c9235d8e5453f3036aadec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258df2725c881d968e0df5f9fcedc96663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25d2dbd90525dfccc86cef41a44526664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff50bfe52777022bb54f14f83b6b22f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21cf40ac07377c041c6651ff9a0f58666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a67eaf7fd7c2450f3eec1b3ac13020667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c62bd7aa8586f789f8902d3038167668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4747f4bc72b23f72743e9a40eba60669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304833b98a2337ff7eea971249538b58670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474459475ffa3c8deea7c1b286d4e070671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a772d6a3900352cffb376e1cb886c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20e2b8022b569e3266aa3078c5bfdb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c787a1f1ee55c79452d3be473ab4054674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c2e49cdbda9f442a39d73500c32f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3603db85016ef24ccf61bc6953543676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fca5758127201ad4371147f4fc9c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe241541d61563cea0430a46754c0ee6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ae74ffc0114dc060c5ae40d19758e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53067e034442514e2d83f3bfada8bad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9e51ee1d51a31ed246b9c547b6c06681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870d7f28afb9bdd393252df02cb4ee7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db96eca6aece250292693a9c3ea8334683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c1f5709922af80cd0f35c885e1914684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129a946d426c2c935b2890c6a392f03685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf32903e8d9459c5b23c536829ab03686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe83dc8ecbf6d3cd1bc4db5ea58dd6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d408537eb42dd12db2578c1caf14073688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db4e2ad1d29d173c3da0db20640d0a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d231bc64713cd4c9ba6f0c8fdfc7202690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a493dc31ec7d4715ff4d29c8388746a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da4a4183c77b3333217b1a9584f7c6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21eea1be98f5f663eaa62b26c53ef24693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3a3d22ac0076e3944514572c399a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dde982e62714756bc1059980825b61695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120078669298d519a0ec62072139611696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80692ffe41112a01214e96f1d96d47af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b227bbd1b30f01d57540b9f15903f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bebc5ab50042228297c5c7eb40f38699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21875bdb6cf96e0a8e3e6e0302f0f442700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580fb8a57bb5d1aa34349f077663a24701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800044594746d32b57578cd3f169f82702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617a7bc7762254b89f384e8ca32a736703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce04b0d84732ba979ddc875c185184704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593beebdfc6ae4a2fdf004a95bea8da9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba0ef33dc7962a65d7a5b6f56aace0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c029836008eae5c749203b75e214f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022ffec95dcf53a64719bb0c820c2da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f8a3770159164f90e6141b68d7804709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e5b8595a3936772ae947f8c1bafa3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cda67bda6b2057dd614f9bfb7dcb8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73da40755696ef9161fa2934c1a9ff2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df81df903c7672c2c5a73430c6b852713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450fc2ce529405822f783d540f17329714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49812007f5a3189bb954d29e076f2be4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dae28c2d3045f4902338d33eee7658716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bc23bb9d9944a550f6eaab57288af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e73305089a28f1770b8c131be4ad9a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41d3ce4b33af06dca2796cdf1d9b32719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd8f00747931dcf6fd1121ce746f5c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d872be630d4598711c142a242c34188721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d146be875c99101494619be5840385722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e1ebfc00974d1c5568d6e8812a6ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb07318ff16e00ebc19debf336143f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f407b086fa07fb39ea6ec9bde9ee54725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171c192a8c28e834d858e773cb52347726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df1b9622a1dbdcb86cdecfc99ca9fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0c080a1cbb2018db06c6476bd2a06728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344930c224c78610f31ff82b3177585729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038155b2a521d27c5b1e1d99f140e0e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4813c50f77360343db4481e36de68b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429e324c187d27fd65a05d9c144ce01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4a0693a7ea07409dd15d1731ed4fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec9cb546353ce8ebec12d972a3d118734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14302d911c3cd1430ffe436439ae3ff6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752de181a297983f9a231298c42f1215736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3e705106784026fa6f083a3c1a0c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486df3780a7c62874b5cbfde5a0667e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c47434ba52636fee74e7c6d59f6602739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a11d163d7ff2549936eca233430fc9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19413ad700cb10990f681099bc2b3fa4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411b312b4e9b20fd43846af339cbc23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437e4c24f9a4278a1fee2ae9c60bdb7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9342b434e67279000ab4a843e1ba92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2e8229b1db4d2ec3fb7c940425a4c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0c7c3bc5d6cf460762d833e2d9317746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f3d1b5fa4ff08ea5bc46ef4223b0d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79118cb22a53971ebb6d7db22bf77a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2157e984ad14366f85fcbce7b4669f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ee0ed37b11ba04d47ec5a5d6affb9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690444acca60082c360b39a8e1bdf75751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605e8e917361b193778743453d3ce08752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5927b664cc826120251d104be6179753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f960fd04a136ba6981b05bf1a0a293754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235274d32fd5d84afad7bd9052f5fac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640312577c57e76ee8b354e92b64787c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb12b9dee2884fc134a9372b0c69adf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9680908ce8fb6fa899941a2e283ac79758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c091c57e0d573d47bb118e0924d9f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d876552d5ff03fda7f6bf47ba88fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed7472a8d8e2c9b7cbc99b1fce376e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904f84161223afcad61df1a31627cef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d01f59c3ecdf29692051256a89e36e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041fd459d898efd6cf3cfbbea9094f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c049ead15aac7a271c86866b3edc4cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f9c6135d827ee892dbfb71c1eec4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54e060ecb7699825431850692d47288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea90b8d58ea284ab5439a661879a139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df877a37fc6e75c906ab1d058956587010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d510c398d0414503676ae324ab4bb6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15271f54eee032d4292904d355b72d0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571a2121285ebf041267ca1830bab5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6763ed3b81ea0213e7f041885bee6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39356c05c0f270d38475bb1d52b1376015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724b40f4d32dce803132ac6fd2fd48916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a9d7b43836bc4101cb5d42bd0886617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b22612ba7ac145b98c47b031534fda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aa519d6118ea9ff27732c1d76c38919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c821b699e45243b92c1b7c7c7be0bb020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83889547d464d7e81ba705d3a765b3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5e5585e991936d845fa8e33d5d48922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc382806428b2c8b6c2decd8953cf58623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92774b8740fa6ccb2d3e5f810766c29524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e6a877d713883813e720de154345625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34b33b1eb81529c0ef13b0ea03993026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a9132340a2acf8fbc569120c7d77227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46167e2469adb2957fc8a807da2a53f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdf7cf9bd444f4a8d28e86b193d03e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450109589bf038dd3919733091c32f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc836d869a8d7649224608e2b9648431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992f93879ee00b7d65515e5989ce53832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5461a4527b0422e7f68890e5ab0c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20413c0df74f908100200d9ac6c066234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699213dee9394a827f8dc09803682e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a232476d871fb0d51569830c036ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f17c7c4b15fbf4e45aa6cc29acc9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb604a1bfdcc4a590991c1e71b044d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29160f7f86c7bacf43b7b13f4bcd316739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d45abe4b226491c9e7c937404cb7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab08a6db4e4d4799a8d4b17e73da7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8400ec5356257550cd1740fb980fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657743c92dca7e8d2905f79b624103c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b65369397754ce3f2d52219b3f00c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171e3ca7f5570c9d9cdc91e573eb17645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28df167ab73e3159f03e94ba934065a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e800dc291ae623c617a1bce478f873147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61e09630182cb6d073da95bf53b2a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41050b60c7972782c978cd6b40eec749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced9d4cfc11701cd3735cb93ed0beba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698a0d0540e3715ebfa916c00b169ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4577cb3913f57cc93917cfefaf30952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72fd0888ce861bf1af367ddf2f16af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cb5808c63b1080fd054c70ff51f4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b7cdbc17e58c5c5829ea1bd412eff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f9dbef8f19a866895e141a89d849d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1804d25259c9733fd9757ee740a932957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0d1741709e56f756277d343d69ad658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb579e0f2c3c681febffd4b7c2b3a9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f685d77d913affdaf53ba7bb78e4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa418c8a9f29b4ffa669d9013922fc9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f699c4d7b4241b8a2ad76b40d42168d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39dcc8f4c7c023eccd5ce0297f8d2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef720cb6d3af4d28e20ca333e836b8d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0accaf72dd22146d52621842e50bffd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141601599913edb2da9be6e53eb2e15b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98139e6ad2a4c88042985f6229f520367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec8c61df0cf648c7ffc3de84c4f0af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2f2038a51fc2a81d1949b63d95f2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fd0190fbe29ad94e6641dfaef9ddb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ef3364d4db913baca00ba5b91a80071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971609cedca84d90e70ac13bca75f64872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda056eb937b2bc28eb94bfe211b96773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d2b30490b5951cc2ee09bf724f8c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23272c4ab8131f4aa2a556eff29306cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf72931c9efce9e222749c16ad9c9e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfea767eca4fa18d72cbbb244ffd27377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30744a9d339e1f9d7e505c46d3668478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66209430186e9b8e8d11dce10feeefeb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba840ad29a1669d2cb76a02c0d3d193980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295c6379fc6960b30d7058274c425f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ec47d61f3cb596e5a19fb7f33117f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a68db6028656429efde660ce4036a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18686883596b917ab1eb087af56c9bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092030a95f06f55eeaf439ec2cfe39f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550f732cb933056fe28b9587db85fc886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a87b3417c19cf9b7438a00ff206b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a37d34def1b94b2ed329ae25f415488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374cc805fa673cb96dfc9ad3018f9cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e369bf12470185a5edea5fb00277a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e19b47bceecfb7b45c987b12a9d0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32706c4a92fea722940a8419bb34be6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1ba87c0a7bd871e44cb833e1a0a2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d986a87ed3cfdb45b39b124b805325f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f1f835eab7d9d71566aa523751b1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04191b7b86b64836058530004931ea6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e342a9b78fc9adc1aceb8b2e73a640797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fc14d249972353ea467dfdc5c5d6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce55e97866f2af5f5adfc77e385a7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff95a2a5d4ea906e4d52806d523fe5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f872925f959ef624883d026e0d0ec3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60edb24f8cf10db3412dc7b9005e03e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1eb8e58f30ab8af520717f42fd284103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4eadc168d64c627240247f0b447a33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1226a1f316e30ff007d5dc7d74810105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28363434e1e588653213323ec0ccc863106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d271f64a356ea26974c584a1846cda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc5d296a20b577aed457d9b9b691c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd0ae224e6a2cc4ce0fb1de36c8820109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed10092bb0f1a0056274525e78370cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5557b127d47b7924665c6d1300cdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99eb37a0c0ca3d7b4511f19c6139610112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4be7f0dabd83430bfd0938d1cb117b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ab7373c7fba16fbacdfcd26503be6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263092a5ffeb7626d9765aa8619ca12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72788d289bea4c2f974308973f411892116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325649b1894d001e3c30a95736394ab1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d358c2f1192905b51075c3ac4c5cb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c879c86c91bfd87406e36dff11da28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dc6812a389e508242545694e488a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119dc8247bd5084425ec87db936f0b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8275359a6201d60dfdb3d38a52e130122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f5a2fadceb1a0a42a271397eeca0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197571eba1b6a1c9097c3b254b1667ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53582e246b9a5d51621cf0a140cc88b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72ef3ab5c7361870f9b578729661b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44b378e407cdeab9f3dfb18adeb906127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedacb462c145fc2536bec25ad4e7e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d49709137c1fd7378c6083a800c61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa57c260bcf56ea50c5bc77a2a41fac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9b19fe4130c62ff8b938f1795b958131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f22831c180acecb4a5daeb36701246132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac065a3ebf84a09feb58f03663defb29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cd9761796f5107bd86c70c03ef5fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fc58780ba711676a1757c963a9513135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71221e4eef5717e399c9819a162964136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984b35aae0842d3608b6b75f5200a02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be18cff20bc81329261fd8e1cb339e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66565612e412fc65a609a1548e21a63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61032f1c3db1afa436b754b261f954ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e90620ce3a5d5597fb27cc17bb77c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c06d177d65280bd3aadb10f39395d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0299ddb5eac719666ee00596a418b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18a99c9e872daaa9578b33e70f5d2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dc8bcd728e63bd9c89ff5cc7f2efe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178c20def9e319b5b9517bd9f3c8093146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6c625fb018039732c64f3bf14be30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7880b2468994dd853973c88f68dbd9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070bcd15c039283d660924783c8f7c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a42d930ca64466a6686915e7d29f7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d8087cd22eac789219eee6f355510151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a707a82b003fa807f8484204fcdce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c74bed76f28cd6d84fb45e7734a511153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc7a53e88f5d3d0c957a1cbc16b001154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77545ece24b9f531a38f9011fd98e3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266444e5d3a0de654fbcbe1c766f8e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25990e023eb62e773e0a442c8328ad5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c7983bde4770c0db3aea0046ca8d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23708d66f0d9abf5a2d02a2854e24212159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504bc4463d7e75cbc68c30a6f927ce9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eebb1737f2dbf2bdea8ce8d164f969161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1a3e662368f26c9faa9b0d6fb59c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562d7780131375d55e494ac5475680c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f956f1111e91df19b87f3a5783707b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e037b7df097ac6885e08debd4b239165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51c5dd1748f085dc0e390aaafc2bc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713111eaa942bd207e192bec0c858ab5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216a36eabd363ce0fa7bad3237c4b86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f10d1191a4c2ee92562010e347e59e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcd253e1c8bb5260830fe960164ab7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1922ce9f8c47f1223f747b094291f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3261e4f50984ea327cbfaad6723e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cd53851083a7b745e4cd57e6e211a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e407d0d0a50682dd702169035c54e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf29f18f5f758c592f1287aeae407ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55174fa70bd9c41255aff0313c068f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc22d779d521e8f6dc81251f9271c3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbe778de02b72d689f5623758fe9a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef17040f927c07ee50df1e2e1e1c09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58d8d1018ab4aa477d7ef0ccb25e5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b88a3184b420c5aed5d6a9e027dee3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959012f307ec0d5d86a1bf7d5d53ec3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7909db1baff79ba97510611e4454f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cfcc3bf4cdc5d2d1e5a4905544d4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850db0d053ff1f4b306b3440cb37565185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20565e9585ee9eabee3abc76a555a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9859509ec5d9c4e00b425b7f52b61da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c48a9115626d11bf117035b1a152b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4676b4b04484e46514cbeab5424e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76591db083343f02a6bc9091228803f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae333ec8439b7f63494061c13c0d53b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6415e28afd67fd592df86d2be5fbc00192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d50f321d5ebb09fa2a796f10c7c5b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ee8cb8c2fae5759f5a6d4bb5c95f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b15357c90da91144e3c8526b8cf467195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeada3d12464253998bc3543c3d03960196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fb70add136b5c6e659e6289d59d52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590465f7d1973ca82b479ceb9f024ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e4a16672e59a9ca946e0a482d034b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fe8a1e28c866911ab84c1f74388c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b020e9ac3a25d6e9409f15725b5f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c972df77b0d96d8f344f7032031d78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d8537ef367ad0e3b5f5557eff037f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fe9631cc1fa32823d5f9d2bc8f8be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3ed23a5c20ba703129f702c5a59a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a55a3d9cb5e9cfb3b58303e7d2772206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58e02af20516a8a32fce480ad31b29207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f153cbec3171478b013cfb8afe88d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec0d4fdeee867429cc4444a0198a5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666269f3fa9e07c948bac2b6fe44bd4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce905f2a31aa9d2feced8390eb524dc4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdea00f258955be480a334f1f85b925212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bdac709126de68d5374d45b72a52d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8701f5a8ab426111987961c264ef790214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0501e024081dc7add6bedae40ff976c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652976a733cea16985f561a6cefd55e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d463f2687112409b63f7f5afb9ca5d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eae0899153e45ba00234e1500cf47218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b96a98db57b1cf348eb82467d4c2ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c626ae05ab51dcbe594b35cd75ded220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770fcf0792e0b1dd3291c79644f6a67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1470c2b0ab0cd66b96ca2fbd5b76ea1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810269967d6ef3f18dabc9410a7d72ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004edfb99036ec335d5550a5d0f61044224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1457523a206eb48dc7ee588326ee834225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14502e805e620444beabacf8660fcccb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75435900b3d283b99ab73d4a78a27d7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26f752c7ef3add5b3f76c9514dcaa3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8766aebc6aa2c8a629c945ace2c3568229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150aed005bab61820172e038f4e76ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f947b793ec811fb30a4f83a5e47cca1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bee19aa7b901db61748e0bc990db87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803c945de1d54c8dfb837d39968affb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80d793281472b7c8ac7c89cb3b1cf4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069e69fd0ee2ac9a0042c3bd229b898235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a998cb69b447b016bc26c22014519d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ad4db2a65dd1d7af6710ba39ca382237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33c18ca6feaedc6300de47db6d811f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1fd24eb5a68051e7e25bcf217f23d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148be0ff7903c52aa372ec63750ca0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568266b8945817bcff6b3f8e9b41f4b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8b6e4946e8546bb404ac9a79b4886242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d6689f1548fcdde95c0177eeab815243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c6f14165e657c778a48c6a3636743244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056e7e39f6b34babee74244613e4d1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc859f4e76f3eb15760936b371651de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35824dd2300c25aa2fabcb95c840ec86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30a6784db94b19befe165993de12dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68d462e4adcaa94192d20422f3ad98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f14b97c903161b36fe5f38db64a94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d40fe8aaffda9f3bcce05c685990de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24f69d38d6d7b0f683ddf1dead99da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b281d72c4805e8cd58175b8c1033ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b2f98a0f68a3bd45ed59daead691e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c423393f4324d9595dbef681ad44d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447f70532b2edf35f5112b0eab60511256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233cf481cca8fcee8eddf737f1330da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56e492ae6a8a75c2009bab52db5366258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0045d3163d1e316758c609feaad32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95307625f7f67f13cf7406012a30944260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4bef40e851858b5cf471681f859ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1397a801710f7f13cc6edb296f1a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee715858445729395763eaa2982ba7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ae1dd41d0baa24380a56c05b338b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3be83fe3f2b730de57c90fe54b1ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cfdfbca7ed70bc7e8d64bf81cad48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83642f5afbcca865c22b6caa3c6a83a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02686129557327ffa1771cc743e272c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30acd8bf14d02da55400dadf7a870db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ba47213c9731a6c7e49b3dab8ff8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6a5481fcd98d0742a61b7700c5d3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb024a6cfd6dd094082f218ec2935dfb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb24da8f54e15cdc3089183d8327c96273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0a515c792e38c4694045d02c9cb32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebaf12fe014383e7ec945a8e89eacd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67874fafd2968d114a63e5064d1636b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970fc2982a0ced925e5e21330dc1014277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3cff4dd9ec4637fa573450b4967f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243b504de3455293200606ab72a6a74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caf452a966ce331291bdd439523e84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aad8bf16a57a007ca5ebef1dfad59c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3aeed47cb63a92e38544ae30d11cba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ed4e9bdb888737c3fcf3297023652283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056dabd3562e7931d967e04fc232135284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91e0344e9aaa74247b06740b9e6867285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d1c5d6aba2fcf7c3518cb6f7a8b00286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea28dd6af920c7074e65f5802126a5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef17e18147a4a2c24a42ce70e2ce5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e930b8c64e68be27c063585268452ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8c9b41bad64dba9976952eb368192290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbe932ca59b4cdb78622be1cd445e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae2a8c76852eac8ae90b3f82256e2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c50bb6482f5b182819b6920fdeb62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ac804bc2fd4aa0f41482e30700530294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989747c78e226b209e4169e4a9840da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce1eac0814bbb1a2a88bbd5575fc61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4e85f8c21166d8c73b986a6d9410e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940a9d45178fe13ea74ccadd0f8177d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378df8da2c11c000ff2a1fa9604e0908299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17082cc43edd783c6296efe443504a72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4c5867af9dc1525c4ca5b0c1b920a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981a078054201fb042b25ef207f0a2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc784a87a3bffa171bc7787032bd2945303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69f179b458819397f5d7991dd93bd2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86ec21fdb4d36328b604f3a33a7864305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9d7751083230fb7f8be138d1ddb15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8de409443d27f94d3f513842c4e68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3900ec6bf62767ca146e1395256616308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac6cdc3d45187a94bf85de0857f375309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51bf16f170529d3b914bdc4a07d9e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b59eac6182f39cc3f148cd59b1868e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb38645b5f41ad08429301149775e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30206dc201de07034e2135b67514df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0456a5aedcd7b05d041f2a524a071a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273c3e5221fec6fa3c2d694ad3dc53a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced314aa24a0a08d0c62699f239884d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8efa0643427ad86b8d6b5a88a91d2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98acf6b845d1ade83271c3bac5fc111318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a29d67be8bb72725fc17dce5ff893d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c812704186b9b561aef7bb0657bade320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce06020e7b35bde3697da8879cb7ad8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76826d8d44cb8d20bc0c781130793b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab4f44e681a9228dbc2a5fb056e91d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d931dd4c542aa6b1f73e74d180f651b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b275646ce09d830aa560c09e79fc7fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd912ceae1ee667be1bb8056826fbbb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49be8661f2a275ab176f393dbc07dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba989a6fc0ecd94d238d9d495b37c8d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f49870c92d69364ca7611ada2a23ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d184f419a686d511b1c053b45d18b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920d733f267eb7b6d18ec72d2457ade331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967f6bfb27454e21a34a4f48378d86e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425f649a25ef7fd196f876e70592860333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ac1bcb638e425276dbf9967ea156d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6c381b0d596f379b9264b45ea788d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ad2fa319aa96372ddc79e46349ef9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950fde5bec5265a8ca529ef563806d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304d4860fbc97af91a7186c835de472338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb599aef6036c9e7bbf2ba073f1115339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44498e5b56bbf2969fdb9e75b1799a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6368e3628e9d4b9b067ff6de1bafc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014a36f233784d7b72d5d17c003bebc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e534d7f32b4c932df4e2152b9eb929343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bb3601435a7f4ca21a98203bece46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16022c87f0be0f6cc7a37841368ed640345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05b4656e1260e5a4b9412e2bd7a10c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a936236ec4ce2508792b36a23a5dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a154602a0cff27662187d7aa9a1cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e251769c89240b5f4be233b041e6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e4cfa3710600cb7aaa44b12beef00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52a49a7553b192124385d0bb6b6335351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabb6519cd71e2baf849404300dcd99352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7915e8b02b202131e71f1c6c964d48c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d068c5ed2aadcd905741f7b1d3289354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc479dedab3b0e7e80be8286b703d951355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff35c5c9874c44022b52ddc8c64f69356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078ac49662105bbeae8d937e7072b62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb104cebe52994d9a7cfeb480444cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf5aafeee4d81fa02c0f9dfebd05e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d332f6a7d6ca765f01ca06789246d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee13d60b8061fcc98758f31a13c550361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddab1433d51941cc70fb1bbbc213838362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef48573cd5ae7bca473b33d4adf114363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d24fd83d1b5ef5774656bdfd81f78c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10996ad2d2db4a141152eee7e48155365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d443bf21e8b15190aa6d967a98b716e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d7043f4c86e8489295d5c12fc5c85367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ebe112a04899f6c37af09eb446bd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41180e91bd6ac448537c5bde5e5acb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5f0cb37704897593c063ec9cd0b21370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b090788fefae8af9411ccb7e142cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f263fa2d27cd43af9d5d9fb08653d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736bd08bf288d16f629254ad68bdcf2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58e65001792cb2ac430ad8eec73f5b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a4deeb87f02f15902ad188ca053ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b8484d8864f953034eb06d00b4aa9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb509e6d6966bc9ce65a672fac7c998377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25566ac230c2e444fa4b8ac8cc9e4326378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c736c3f767f126a21837ee4037234a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aadcc3a1ebc978bc1a406804dcd090380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d90e9a0158db90c8e9b0293254882381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e49b171e2ebe28205fd674dd14032382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005e04d902e0f0e61f302eeae8b4ec2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6b1e706b7704580cd3ee24fa9d427384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532f84e424732ace9baedacc26dd617385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabca0edd5e5d43f4a03993e67ca1f4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb30bddab5f937447e342be3c91d79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d416eedb021de3aaa26455c4a409a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e667a86470dc632f58ac52a21a195e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5d2f9abbc65d0972614fd0f7abf9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e75e98393f5ad4ed4783023e33e0b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca9981b70ec08a5261916eaa3b4129392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21aa166617cb66c0ee351f513eae08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ae234ce3f7898734eb89c9c16923b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d757e4fbcbf21f6e53363869ab70b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2217fc1888ee5758aa648d2557cd207396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf25a9278babd989027fb623170ae9c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0cd5534527db59e4b1dd551833d58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f04852b8712708ec3be8990bd2d348399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba3f5d5f7a8699a64c39b1a8be2024400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a29753592de6e9c65e3f9dcecb4a8d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b813ca5a5a81c5462de58d5c266faf9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f24629900ff7ed01d080e9bc99c07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c2ea3942b8b2b34871bded9f6e42a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e78a8e7562e0f75514ec557944365405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6245a0bf2132a8c8b538b9a9826f060406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dfe74f7f60b0b5405e6a635c67b76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cb48b0208034a7736a2c3928acfa6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b9b21dcfaa298a859d1bff7103e43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac5638f1449af7e19fdaebe9c2b622410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a0f0af7c18fe9ee6d65c907c0363f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81323df6264f4729f0dcb9a85836c8b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985c170864d41d9b66d0619c58a6484413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec89db1781e931ae8703dc84a4c4c74414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1527971734db2d422ce6abe50e0fd6d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8f5443417adf4ab4d9e7d272fb08b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab446e20d238ad988f3aa1381f55f6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d67fbf2f29f24f93f0ed2a9eb081f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748b821744cf4e2d991afadc24313b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c23ae2afc77a67e5f066259be87ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff46e09e2eada45af3c3bcca5e1e80421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca9b12d391f97242fcf7826b55bbff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e0b8c737216b3a35d39a49bcad5ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1debff72259ddbc239f2f6b689a646f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2ef49713099e6023cc52989143559425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60484d7e855d3a90aa8ea1609b3cacc1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a5b2d565f861a98a9dafb924603fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378f81d98b09c403f03bf5143aaf90f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62200e7eef6afdbcbfef110b56923f8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f16f673b65828240b5141a8306a49430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9998ed14ee2dbfb9a7b5e4c2b1698431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90127a95c619f54ec996b15caa40f7bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ad038fd81f076731dbd85b47c126a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ceacbd76f24f50dc462e32e5e8a50d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055b032a52886b7b67796efe8539f95435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adfcdc42b54258d41a8838b5adcec9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71b8b72d275db4962309f65e55400b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b3cccee9d5c6f3224118b033bc398438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38404a76d29f654e7def88bda9547240439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd6d7bf949d1589307e0ef85395739440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f67ebe0caaa75a43a979a85941ce2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f15d0aaaf676d870d47c3b6c90976442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19329f6edef0bf5b2a75e350c11ba719443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd840624273277b530e5cf33a74f47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e8db97a29835c8eff6bdccbfa6736445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bcc0653240df60ddfd4db2d934205446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adef8c00704bd8f3a5d8d0f4ce8717447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67216be2dc8b45eab6de400c617a3fee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36302dc3e16cc682a5c4bd7ebee86e6f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165623ee8f5f16dd83c185ab218a3336450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983f0a167565769b353ea145fb1cdb0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbc9d763c7b9830d042a05013d7a27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d912e7633c335b0085bfd76f9041a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cd38bf47361ae44fdbae1155ef342454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf6dd57fb8b0bdd5b5375a2e4c5f69455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9992b8b696368b823904d09a5c951456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd241b7b96d2b1a747d0494b1a42ba0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc342baa205d6a16bfd360793188526458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f440da02981d0aefa33998a8689b0d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955451d96f676ba45862a5b2be3ccac5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad489bf6161a712b7a7d59b13152a46c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86583c5d9f33fc343cfd45a3a16604462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878d620c89b9541468007ca91230448463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf4b45c004ea2e17e52d59ed4d5fb4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b95885d2b9b96f2514f071f200709465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c72d52422bb512151a089bd427c0fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252c69d6fdb78dfa211485b8384ff08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5589048b74c7271120cd8bf131c2fd3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa55f6f3adfc7ce51a13777f9b01e82469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231990a5d65bc91360bb37e66b7126d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0769078028a2603210653bd6b07abef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0f6300350a3ec316599123cafbada472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe310892acebacbd28ddd738a760b6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598707a59e8147398897773801aac5f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9ead881316ee58e2533ddc05ced3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc1cfbee2a7cf8379d5bb3a062d3d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa323975d7222146864a11d1bd65570477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f17638fa8dfeff5ba192659439f901478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116d3d6c54439db7ebd0434fe02c411479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fc440d8c23708b4b224d88c201218480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772551af703e51178fa47d298277ee3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ebfad1e5b918280e8e283e32c2e9e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97566246ec85fbac7fa729290de77e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847a559c873740fd2542a3f4762508c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abe784a257042f038353466c684ef0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7ed29428b32c28c6b5f1277ecf34c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1f7108a21b10e3988ad33a3b2333f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5055ae48d1eaec0fefb7798c209a6a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447cd1db42b86c4952425076dfac854489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2c24ae8bd47c6e4985e74ff4bea63490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa5cf2fcb3762a45fedf248176158c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e191e67424fbc0a9bdc744990fd3132492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fe15e8051d92d599e920c8ef95893493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1136272726b551859d34ddabd2c2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42dd59ba5ba7a5d5a2a8c9264d4e57495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23caf030a1cf15b4fbc83496083f6f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f15aec06686f58d5f24298b0b7635497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30ec67a7a45d7a3cc0a8ec8776284d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5295bd6e0775abc93e0c1da177edc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59095f008afec0b41d8de5522162d0c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66df89ef64e8f48aa08706b88c6317501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdaf9d131b993e74717cb6dc5c400d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ef6b98b1b0e3203261e94619186a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c35ed54c7469aa616754cb0470318504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412f480c22d2ed2cd5e0e2fbebd1d3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f0e9b05fc9b3d44163a4c54355d3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d8a954b00bde88bab7f946409fc54507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3db547aee25c3bb5d3524b246826ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a571858a1025cbe46deba795eeedddf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26342552a6332f17920208d1b290205510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3fa7c4791e42f67e0db4823e9d7e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94551a9405faa9e7cbae65e3fef06619512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af76abaed904aba52b41a2856cb3158513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2a0a39ebbc562787aced8a90f7eab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149caab707cd72ac7f98e8aef6fbee9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1fa46c7b1816688b290fcbdba2a2b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d09b065c8ccb72a20055150156b281517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933a60b3c35c4afcb2cb1e17f60f4c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ff76fa84bf5adc29e5954f0091358519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6636ea1dd223259d85d4874d1d5be9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb114fb670f99fdae5a090fc671095f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c75fe00aaa0c0f279c09a562d5d6dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8d9a7f42f61cf658478eb964d8b93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd93fabdea39e4e5e4a72fd8b274f5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4897d009ec5c242b285d147e0faf4f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7166c88f7ed217afa0a5327dcb27d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434e931ae88008f3e808a29e5d581c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f2a2c286ae47489225ea8001cd3ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b065bef367d6e16ab548517b8d145529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f755ab7db63574960b21786657f5e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ed4c9d830d04b8432caf3e78ce64d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb746f4dc7bfd3cad04d45710bc1ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421ea0776cd185d063e421c8c1090a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0312f817ff74c7a18b817080f491b46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c0d9ef06c2a94df40b7e60c8566f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b82664d636ff41bbbb78042dd8b001536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b1fecfe445600d9002a2c8e32b1ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196e0146100f7a98d243d6e7d97c5c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcf67555dadbefd3eee690c1c09a3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a046429fbee7e12c5fc0928eed5f51540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49906dbac58f4c38765ce15358e60632541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2238ac7ab02bc298c2482db13d8d11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb77a10606c3156026642f6937edff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258819cdfe0c5513e2b0efe1158328a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20a58f38ee909cd08b124cda7f3ad7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b56334b05b291719541d2bb1c9afd3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cc9a80c1621a8ad0741bd46121cbb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648cb576bbad125bec905a79901065d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5561b6cdbb5cd823c0d793f71bade549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d93b6c838dbd3f040fc52d27161bda550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dd38ed3e64eed66d3fcc2f2fbeb71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f484f7f7fa2e5e18fea12779192fca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93a5dfc52e29ccb7e129a214483232553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539878c02809814b4927fe6c05595609554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315def6478e49142ea2c2ab35809abd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2d3b502b994f3dd564b1d7d9c2cbc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e8fd3fa739bfc6d172e37cf8800b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee5586eebafb657a3f6d52321e0bae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c48a0bc0b406a111ba4da9bb7beef2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d5d04022dbabc413adb73d2e522ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab72e1408d8ad1125ddb0b8de26fe7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012155d77f9a9b270e8a08db448b63c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead52ba70b16ab958006b862d14ee4cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1562e5affca1909abc215384afa58de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ccb28ba675019cd3a067acfc7e661565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2566b4064138fb8375a8df87ab41cca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b769ac65645aea985fcc8aec0654c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9e0a8763f5e359cce2f9a1cdb41e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b153b02d4c000727e66a4258ecb6e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8697579cc129a5e27963d57cd8517570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b7a55150dc4325f4b3a64e7816966571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd9e939ce762884bce61927e9eb80e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135aa062f4da8a1bc618428e7070a62573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c07f703260516fbfa46bafb2d1fa0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dc15d4f318650f624463fed51741d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7142195d8987cb678bf20df5a9198576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fdeb4233bdefbd596f279f49b194b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a9fa115336b342a8f29ca198ce53e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e035d643815da29e7e6f858faded948579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f32e1603232978e6f801a2a950c3b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98139d34f2ff0d4d7b9e94f267b2fabb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee621cc7b97a544b23ba33637461ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7846696c8348e21f76a7a0f915df09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afb18271b46c22f175ac982fccf766584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab25eb4227510a0adf844f0ba7d337585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907f5ee3d7c77407d5f1212e21ac03c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd0d444e23f982abc8b81921643266587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32e603c5f08c6adb1721bf0bc891e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b096b40d8ceac18df232ec994463b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef98733e37631c6a8a4ea9a3e4d493590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bb09fac6ead5920385063bfe44f9d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3280e837c45806baf42c42c615c571592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae379681ca5eae62128b785877d52c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3200ca1f7ee6aaf6542b8a2cce36e0a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52428fc4cb56d4c995823722f5ff6b30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93a84449f2d308ee3213e99ef2f1b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc234038b67a01754bb68b45c66e485597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d9e78fb8b3fbeeaa0d953db45d0d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499abaece6124a27d43698a086bd07ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7ab6b5d9b0503a27990515408ae22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6505c836e0a540bf1ba3dadeeeffd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2f6c4d6a2d7530e95da6ab4c271bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888ae1bcc1c5e1b23e78e4c3a51dddc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040ce27e33bff60601dd39da55a7530604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec38e61868aa81913061d2cb3bb444605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbbb34d33aa17c7ddfcbdbcac3f943606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9109641e4b51333af6b5f212ad2431607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d3807cd00bbc231b9bae8fb556c85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c2a4ed86c618c74d66305cfa51eb7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4203b4375564216c85fd2317a4e672e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8a545fdc6a17a9bb6b66534866790611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ed1998710abf5cf1c6487f2e1e041612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd491e082f0a5ff3c95d8b759d225b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8d5e94ace63a66ff2c2908dc0c093614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9793257529879eb6eccb4751ed03eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb909e3b08092ff56bd18f38f4bcb6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b089db0b8164b3886f888790850d25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf507b7b6092272b19e5805b61c3bdcd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e2c54dd3bc36fc3780285c93d4f46619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457139bbfee962c3e5b83edd4f0b501620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe653a98df3a48f31d9519c76e93bf1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819639ba14ee5877541f540dc4901cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9610ee9100cd03a9378c8ab7d89bd2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adf42ed3d2f293b9898be3b3df1d74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb34c63201868ec5556343c4f9679e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2de502e0f59a6efeaa4591d9f55cf7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4331305f0ff00bb3265a373849af1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3667dae1c2672d928d547bf789cb21628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd65fb8db673d10b62aa5032520fbc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e5222eea1ad2e1d17ba43aca32cc6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73be62b016eb517bbf8140b60568113631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094514aa749581e75cd7bc16cf77b966632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad668598405f4c6c13d85d600e78502a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9bf74c0d5f3988b724fa259da34a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98b47e66dee63784432f1c95f517c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a66c5a862e8b122660d4034763cfa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9cc53af38d40f31e1157c7368a0ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb72316f91c5bb5b44d7dbe91a9f79e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b329a2ca57ac6b6e9c80c040a7e509c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae81195f7458554dd12956549e18e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de6d0bf9c1d17a42d849ceeef15a70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566ec44554180ec3e1545ed58246146642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee979f934151646560f39d9a6dd040fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57b1d1efe9a0a458eb5e7c99f91136644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a8bfeaa0359a64016e1b6501e3a65645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b4b0af0b25a71edc451f81413fe81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a74e75ebfbe92c337eb18b3c25e82647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26dd6116567417f351cbd4b7ab172a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209fbde89b041a6848c07069e851cdc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7c4653fc5648fca8b0893321a8ee1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171c8cd464a4a6e895c3e2d8e35d015651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9404ac48eeb97e680abbb33a786cfab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384d9f07d9e2f5e441981f29a49cba6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a311373bfd07a5886f7c57fa02c6e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1f03785cca38b5e62e41274a911d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b25cce49e33feeb02a7810c027d19656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c154f6fa2589b6f6e9948420c05f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c673d46607fe4a604f60088427627c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca914ed94a39a9bbf73709f396ac23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bff34269b338e2dfa7af61231caa3f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d561d62051c57d903f3f33e55a0ab82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e20c519fe13684d33e10df37b6859662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c86e2f0f8695baea6c059ab916b53663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfea216aa28305eae2dedde1a0d518664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c2111977e0180a8f076af5e92c258665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a31998a57dca0d490747bdd84ee16666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ba577ceac20d9714d0d5c2de8d42d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc4e95262f6e2dad9fa0ace386381f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dae1bc10c5519d465a91ee2cb3bc45669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75d887f533133eb0a879b34ccc8b40670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3fd31f452631706f6170df2a79ff7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009436c1083f212b7aef404b84ebc972672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da42efdcf8ac8aec64457b65337f3d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7db0f3e95416c1aebf2c61945115f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde5feac13118e6f223db7f01587575675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b612fccf9cfd66091a9b89688a774676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa2f00aae15ece78003e394df26a96677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd1dc2fbc1b2223d1f986e910299ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236dc7350284eefb1b3a26978d37dcf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f34a2c6d9fee92199883aa69f2702f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51119beb94269f55435fdfebf097740681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c29d75a6ac084a7e3016a1d306435682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad939003b2b18c11925766b77884e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa974c96e59897a8a777120df3acd3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c3b8704aa266403f804c361d82d6c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d9d743d29660f7f638716e95bdf1b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf4b1368c88ec91ebebf3279aac458687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953f591356fec50377897fda08970fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae828e96c10017edbb0cc02609037a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c14b35922437f0eb43ada168c89404690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b42afcc5409978a427a12f1ebed39f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffee9401895e6b4b657335e07d9771b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b8580136288e722e1fc9908cc7279693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2ca45b4349b857739ef45ac79ca50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c4817dce0f2be6633ad20a74ced78695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61c8bb0c193aedbea554bbc03fa845696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796310039b3f8e92f76691a1656ee00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854b71dc9ebfbf638976b3dcd355bf0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c801b6454e0004b8c753f93dea2f8e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bd4b5cd2edbdc1d19ef27e206de01700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff34dd655ffdda634231a9d1212a24701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a4ed6b9a9fff8de86255b6529efb4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f9cc14c9b0f5764633d2ad98dbb18703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266747b9ba408f0b1376d14905637524704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0620102b650504a745cea20bdc17283705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c94ea79340c918fdc12990f06c11d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf96bc4632bcf57e00c8af7053d7a85707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ce9c399834f2a02da5960f5a24929708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdabc7a18efdd2bee2e9db08940638709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b856188214ef47779ae64f8a91f87d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893d3ea0c1affd62d703719616bb27d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437b1f1211900782272ab1aa4be4df1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a57245a852ef98d9b69a312046a85713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b9fac63021cd194fe00d661a57ebe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0264800effe208c84ff90afb37d88715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab935d2549d87e59de2ec09878fb2aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e377444f540f6678ce3c0bdccfa6760717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b45e031f5caf7286cc0886b1b00748718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a901cabbf4bb6acef4914c00faabb7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30382b14d0054309d6b2bfba4bc10e46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021df39cb3b8f6b60aa991ada12c13e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab168256889d53f749ce62f9869b6756722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80564c6924f321886556ccbb8e602679723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2600836e406003957ce5c8978e739724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a4fbf7ec36b0e6c98e34ca7725ed2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82048a5abf930e52d94bc7adf796252e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d8926e900293fdbbf3c17fa6afdc9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec64c1e3d46ecb56c83f89a8bed8ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711cb477e27692fd27d4655a5d824b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a8b3a06929b3b156f37c56a61ebe5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ba22e356a2239c2798e87f816eefb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087db33d0dc89e14f30f62e1f752ede732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe4501863b169a9f615dd52ce1fb66733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82697d353708729bec2820234fa6f127734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a1c4602da910fb4f7df52b8772c5e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc0cd107d75c9e3b052d1392f61f82736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85310e42101f4a91f9c8666d9003fd13737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c3376c17fd7c621ad2bfbd9270d78738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf93b336ea7a453fb79d0069ae90ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd994a889242e60558abfc067201b62740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d961986af78fe59765610df16b6971741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902fb8e908fbcfb9d586ee8c7072df9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8beb2b0a9af44a53d9f2c11588a79743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b208e2fb0175e844d502844216734e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cdd4f8b0767a60e35b68ab457cdd5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e97817ffc17ba5964879aec3d3c0cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8cac20d09d8e4b4f0b73fea21c936747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b027e8170ac534d371f91d835e875f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f38516a9d70c2b3e7d5952c4424623749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c02a87a6c521481bb25a582b035c13750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f923fea0e06616c44a324d6b59d7ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e251ef9a1a51b09a23e78f00d6e18752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16f482092c439222ec868695c55d17753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eace4073a2056a58b5849b308849f28754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d69f7931b13a2e645a863c21c3702755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea953533f38700d660d4b8902db096d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848af8c24a5f9dba007abd7a9367e47757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4f1132265185bb2f1ac60944ddbc6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16ea4f01eb1691ba41b8844a22c108759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>