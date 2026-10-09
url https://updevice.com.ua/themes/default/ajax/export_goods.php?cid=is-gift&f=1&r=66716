--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d719d590f78d1aae21178c46e5e81f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb99adb3086517002e2932eea1e5e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef418e41b17f32bc4ab2710f69f6f083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fa53ef2e8ee23c2ba47189452f1f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240a95d674610feb703d18e1b4a00ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28c2edcc7f04637f4c8e5f35f5c1a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d67aeea4a606ab86eb8ef0c2d561f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc9db562b32bf8d7d8b815e772e9128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e941ce890cdedc09fda818d86100b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38776a19b97f7fe4e9fd0596e9d13f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89877779dfac1656c12be6ee8f5f5da111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2461a50b880cd531935a0b31a789be112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24f28cd5545b4637fd8ed1da98a01113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd14fde3a8d3ed1faa0781ad0dfe9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ba21c3933f20536dbc4b3afad2a4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf6aba3ded595e3c01c0706a14f3f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1fc242fddecd949c4044d29cabe4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d8aa74db89c4059bb727639d7a72d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe62d8e3e91f6e983d4eea626c455819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcf8841a88211289286c4bbed6ddd820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590d053c12a1e6a7da322420104609321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a721fe40fe746907c3e604bca407b6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d930efd21782b9db10b8c93b2ea7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd550935e84bad0fa35851791a5f59124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085eb6c5b5de06ebccb47dcc29c90c1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf84b8858e9cf525196a74b1cd17ee526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d61f1452df2cba877a08f905218a7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fbfde4129e8ae222a2aefe4bca04828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804911d331f09c3cba42dde77a51fc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c4510d9a708f4261a2c4f367c95ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65637d5eb916bbd20028b1a624f6a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21982e32c03c4411b1917fb7fa6fb36732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e51855a9d1cfd9ce845876346a0c8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b64d1aa07e67f2880d074c0ef2273e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3446d755800a487ce954f791a835d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444f665c92e64027d52172d8d3f0e7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ef5492408a3e17380467fb65cf58237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138039986565b056131a4e89d11082da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946cccee8bf149d0d9f1b6f1a59c46b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef00f22d01e3387089745b17b54897340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ca3fd8c199c71dd67e9510c91852c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bef68ab70ecde0a15d542ca12aa8f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0b93d61bc7caba4dcd393563cced443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd409953b858abb5845c9b7cb49cf59544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f5e0a1e8d7bbfb09575cb065ed5de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde0666ef84f0a26abcbeb0784ea5ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9200855d3a383bf245bad55b409d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52898497a81534e5db6965469fde18348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f827a97fd88a034c52f219b476854f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7201acd13d68a1029c9bf802127d3fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44557dd46fdc07cd1aac371e16018951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e9408e6a1c22915dd9d674d9df34e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3e8b569a99d0289aa28a62b80261853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa073e5c604dcf3d024429d62e2118554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad62943daae2b2832b3d0ca01c18ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef245ce9c9a23b188912f8a0a499fa2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e8420b5c1bdba3650311a47390f3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4fc54e3bc9cc041bbcc006f8cabbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a4c3422bbc2ddd020d6394157a08459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58fc5a79a43180972e1df148b0a70360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0888a9cdaa82aec113d3e5e46e91d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5ff9d0130c5f8cf6f41594ea565c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1142565a95ae47f1199e813c23878763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb27b806aefd3a37becbd6107b3b0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65b70d070118d827fb38fba2e0e90f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8c56e48ba32c06d692f87e5d4569166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33107ca80a7f2a79f3f69659b3979d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515c90f834da8798dfd8534f652d61b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d7af2b296ca172942de6a0003d15869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6440c3d54e5f9690aa1a47609a4c2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99d0313d948ba14ccecb28db14747671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b8262a7a7d879dca635a309fbf6e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6196772cfffefdb07f85b8bc69b3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889cca1777e5b9148f0ad3256253dae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562904a236838038a64bd2dbf7ab44f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85f261aa361cfff46d3f5b8624ffc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d5670f60036a8ecb31314216f28e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be008f785d98822da1e69d32b588970b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b1f73d7ebded3d9db4358435db72579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18e899005771314cbf2f70b28f5ac080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc3516df75296e6eac7992f2729a7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115e6d175b22b2593b3042cd7018cd482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769352116c85e0514f16c9b0ee01415b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6953f9e4a638d9d7aedac736ec09884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587e132f7b55d7b1544be89312b6a7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47246128090354c49490d49ac8c8c8cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d551504bcb37aa7615a2165dc8927b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8217a0bb45eb50898451d9d908d145c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0e3346a82f3a6a26c052901105d7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469f1917eb891e634862855f4af9b5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0777b444cb8121ab6a22fd1f35910e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e312d6ee0192cc5a33253c0946ab5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7516ac8b638164bba30977ce4eba693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f86da6f5b998af5a1f063428830ac594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b474180ffcb7bf5c5a75a42a1f7b2d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9049ca27d17e4907fd02ac1c1244d7a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073173061b9d38b40d2cca401c6a8c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a1b0f77f2826274a9914a56e0e9f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc245bc44df9cca2a8386c482d69ee7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be1e6871b972fa0851c1332db3f7a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e457a6a108104fbdba57110ddce05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92287e87ee85fca0ebb085582aaf69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e2dd3e76cca57c88c6903945c675a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806570dad29f73d05bc74b434a14b08a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22187ceba255f80e59425ad3d1d36bbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b097c32c3ddff4e2a76c7cbac65b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb1af21879bd1f5ca8b4e9255b3f38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22b7550b3584754495c7723cec66e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874f1219fe82c9a40282c62b99e34ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97125b7695391ced2b710c36e1383d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a776b208dcc74aa7e94abfaef3ebcfb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993c6a731700f5f1a3b93fc8ae42cff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2862c66131ff80f3a37a9bd6f636eb3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef203429a942458176b8ffac571838e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6f2faabbda59efdbfaf92cb4dfd3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3d561bc1f5013a1d3e41f67192ae1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6623fc28555ee534c803665141476ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700a41f69d4be11b6927512632bd580118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2294f93681828c6ad628204180a8ec5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed207c5d73a34ad4c7009fa446af492120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f1bbc5969336a48e09a0d24e04329121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcf3dc0650324921e7563146f3dcfe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0c68aa28312627f1b352208226f1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c3e6d576152fed6f09a7e669ec5f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bd30bc36f65ba82b94103924eeded125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f4da7766d1b2fc07cd9ccabb4e0ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88016dc9ef41ad6a3838077152b6ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98395773cb642cd6a058a8abf0c178df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142be63f4b1222f7fecee221f0ebe80b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3850237586f609bf72e3bb78ab76ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6a8b460dd5a40b1236f5c233065e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529b708f6dd5a554d94f532b9691bfb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c544025e28d22c648599178d2d72b66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37858d8a08943c97ffb1682c5b10a20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c797fb2ff5e4acfb66be79102d687135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c353a9af2330b7a5e867719c062c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff0aa58a2bceafece5df4a3127025e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663612e7dd6e5e8afc4b34f77029e34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a9c2d3e00fb9864c8246849b11887139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7412e6b7ab6b5075e5c8edd7bd67b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713694832f57891feef6715f9213c85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c631b41821f33bacfde68dbb7a68f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9eeb38a36838b3b1dcb1c5df1327a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c2493477c4ad19d7a66a344b718e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9aca0015903c32b8c0ea82cd12069145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd240980b5be1613ab0938dff91d26e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b842497f51578d7d88f0941948d39a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03415d0fcb6ee1d9bac5dfcd896779148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103449c9042e76af190084ac76ae44c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cf4a4251d0124c845550c1b736542150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a78e709f792f64ad5745a9baa50f9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b69b64e4aa16f051bce6262e85a3df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc402dfcb28739dfc7ef1aae7734fd35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45695048bc077d02a10996cda9a04aac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fbaa4efeddbad54b4702015cc4936155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21bc7c5c1b48918ee6fff23b38fd4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4cdec97f622b9c74f328b7978b160157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669e4be586e7d56e4fe0ddee99da8c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b147d95986134ad250edbac9300dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158366a2a8668fe7e4c4b54623a11506160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d5f7782d1f5a660730c545b25d6a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1728a547d014aec82bda339c51163162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45496ea7d769c36c3c7d892f6d5f2f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1ad3aad6664b81697cc547c6f2ac1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4311669141f2ebc0bca371472b678165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4499392a7efac51e815adf830fffda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abfd696593fce33f4d6d3019a4b635167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fddab327f08b07e05d7065922e317168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f920eb6aa68a440f88e48f065f860169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118d05fa45dfc26b691e5ce0fadb59f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939367c40b2851f2211a4b1b5f2ca8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3916f982a77a55aa21d3c611eda4560172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a1a6f924e246fcc9ecfec96c4467c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5e0f9938701e8941ee953da9350b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aedf9df92237ae22539075c4b1e5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a10a368bea637834ed22b50eb86214176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73fc4bac12a363df65fd228184cf8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79219c6ef07372e2ea624550756ceeb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efd445113b64a8060e8ee45997154c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75492e522edfd45ba723deeaca815f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718b1f1af387d79aba83e07abc7145d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c3b1eb6a858e4c7f78caa230600b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4e7a3cb00e4360e0b1f104b423ea5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2571e7d5830f8cf2cab18e6159c57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6067d034065cf9049098226630344c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c983b1c73d21b68d6946e876d45e5ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd08c516b1bbec601182b70311b06c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf004325bb548ed2015f01d1dd9c02188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e5f7bab55be3b4772b78cc7d6570a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a0225331477cea0521baf509ac5a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eff2e829c3de0a1a1f4eb2a8affbab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2d027afd757de03cc93f7b8f771fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231510a23bc242fdc278b78c7926224193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6765a7b90c1a298dfa0676eadc8f561194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b7caf62586777ce5b7a23baae244f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2cd242aec3827ff652c153000843e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5e4e497324b7e718f31dc01c812a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ca45eef38d09f70833eb677a3606f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdde12b6a74c0b82567c8c24df9106199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9072c6d5c86e87e3b765068fddf605200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5881e39595b1f6c7429852fb86d80d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed123e6d0e705516de0ae4e515c73c10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadbcb5d9a6c6ec672a4dbff832f2e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4cee22336bcf132b01b8dd1e27c14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a9448144b2042bd9014bb2a2ed811205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357789f3705815a2399b8a34ea20a326206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76667ea28095fdbc77a75e12157517ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d79f1ef0a7206725f66eab2672583208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5e71757b7339094968277fc9e3f60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782335318377b34f67b92e56bd1b61a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42257b86e7d030e88d403cf767851760211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657cb2d794954ccdb8ca11a5e8c28e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a04dc4aedfe3fa1e525675bc19165213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3acff9c6d639c4ab56bb7e325cbb9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de449391be2b06152908ec715b4754f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb03b278660b0205d4b8d77c4dd2a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e9b23797700bc5901f51b60392d68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fc90a4b1d23d793f92735a1c5ceab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1aa510667b6c04680c23a448be989219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a78ba3b753c887d7d0fbbf21d8acf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b52a4446f175df4a38612040745f3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b58bd5e89452f8f109c9b54271a5fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cecfdc7e60028d18e49f2e44b68c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a84392364f7a94c75cb635aafc825d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0436bb7b7d64c27183a63391ebaa90a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00ee0b3e72fb93784f4db66bdc6a74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875f51e3a55b2daf167fdd8ae786e5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c7014da882fcfef1ba88891bac184228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affcc9e42deccfd49c0074063e612b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fbd5a9f80b17e5e87c005a4d20c87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29eb27cd023ee490aa3385f3562ef4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297baa845ffa95e86922347cc9f24e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7549e5fb7f9d65c78b4ce5cbd9c126233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f471df8efa628c00c3561d4ab0473c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445379db3d033ec8f9a383c1927efde235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070037eb9ae09d2acd007702527fe113236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d05b9c47046b90bd68a1449dcec032237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841c66f1f7a4681cbe9427309f9c4ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02493e74050bd1f315973a655e2d5b73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115958d661ac3c6d87aeb82efc68855240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67735fdfb63db616ef2eccc6e1ac25b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c92b2c071056ebb8b60f7ee7061835242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d84a8ae3086c814f7bc04289e6bfd7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372515393552c1466a33e8243775ef7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f35fc78ed588c4dd2391533c3cea0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf216dacc7bed9d4e3932503f51b2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeaef27def41fd9c461719deb153b1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b31175c1bb8a77490f708b43f01bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c6b8f0a2f42389b78dbed38ad1f55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe8549d9cb3efa16a514284bb901d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658282be16045ef843d1c64371d6538251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facecf7303a4dbe7ea074bcf4c219d12252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5037dfc67626ae70381073cc6064676253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82037b340186d416c735d2acf15c6b2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35920bd1df9e3194d260db0ee7c81820255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9302084efcb645115a7c09b54b45e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a32a3dfe53efa13bfa8c1afcf0198c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d567181ac84e83c4cf94a35916e931258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd01c57a094516278964c61d1a7728d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdc2b275c11443009f8fec77403c91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96aadfb00ac5a692858500b324e0d8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e791ec4c4c6afd852f0672da7a757262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9614efe6e02b6d0569c5d53addcb5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18dfc2ef423782e4ac2ea4fc8d55bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b641fef1e4410c66e8b92fac7f2f28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3ae41f3d071c0f454ab6085db3c0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0ede78f8ede09a6d48703fb41f352267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b96c30f420468b0c006f4096557e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b815db774b680421f95e68834bedac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400ceb491d317cbbe765a2a5ce07f0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae06c10d24a37360d19bfee1208f106271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e3332f65a09eaa4c450d86ad5ba1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376d0d1f333c0cc85afeb306af66ab7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5ff212da2a2eb410eaf11235d25bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aef7286e39fc24fd565af78c58cf3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d30e3b4b15e85a4d533ecd5fd4c5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566b33c2d185fb78399f2daac6de85c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafd2d61abed6d7b79052da3d11adac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc4d7eaf98cc2656b34b45d500e592279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8511259dbc1fe58bc617d11650b6ea4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99600feb0ac2a7da36d474756c25d62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65390dcf5e82a7e586d14d59e9a80ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4125a46710dc2ab069407dc1ebe36d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61e904a4056041680a1f334374c9a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba5dcc46120160e964045134b706cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76055a298147533fc9d6c6bb4277d7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c2625527143cfa252d14b5e9ecc9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009cb916b624efadfef898a21dd07f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d9e76bfb15a866de5fd1f58c7a795289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e9f5fbd45ed4106b35e6d81c7a0a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f836ceac6e3685edf2e49c0fb01be5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67217ab63fbe2bf00ed2ee97c5b15f64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5f30dfedf045a2c860d05bba36ceb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c221652256664a9918b6649849ad6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b7652e63fff98cdded2d1ac3e60e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455a8dcb4d440412a89b39c41143edd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d73a48da963695dded171679c0afde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a7e55c4743164fd8eb763e102ab51298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906bf0ae31c147a0c72c36ec05f7946299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acacda4e81afd425dac4248617a483300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ceef23e7d9f3f29be7022d16f68b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f148b198c669be33fe1f68046df30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f54c2aa024b9d1cd8e1e7c5bbb6e20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f847e5ab3b264711abbe127172283b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992013661a5c2f17f869fa83349db1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d589e9886479f7db9c400724718afa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4148e852442626c5589c75507de5ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842528f741f42e440e5d8c2a624e106a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98125b3f4f84394b6a5c1633644cc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1541545a916e2ce2e76010c48bbc2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532bbfecba1d14dec8e588831c411c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17e40b09e110d8eb151808b3c3d226312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842c6b196b354aabfa7684d07e166ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e38aa9481b0fce3301b2d6e868c9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229fbb7fe224f032045df5095b3fc3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c60c6dd16fbc9e6ce4562443e1967316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbc12967cdd74513714cd107cf3274317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c1a39aa9b74ff2e418831b5e571b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb1e7b726925a22a45be7d46dc025e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1c37594f2260125e687786624c339320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074f05e2940b672b5e44121dc9b7555321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2db5556eb0f78edc4f990b7a5e31b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082cdbd8373f849be4515db00dbe8d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39ee1857467d72e7371887cb526cf7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50a15e00a3eaa00ba30029485ea6d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531e856238cfcea2cf1da594ad26cb2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7afada5be8325e0e31ab48861f9de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21448e9eb41a4e8becb6a381670dd7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598b1b4cb0404f975d9a470a774f468329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed9f94294c8661e90ddfe5797dcca9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2890224dc19af5d45d1837be31989ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf8f06750b0587ce6ac572b87c9f1a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc58d58b69a8d2ecbd169094331b7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a13f941146bd9f99e8df4c3ed2acf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014eef16531969d0d51d86f5d26e07e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4d60a9f9cbd0b3960c21dc0cb778c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17b82410443f2c23a2f76619223e5e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd896f913050b011071aea36f65825d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d15962c1cb82f21bacbfa5972ce44d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf950f860610b050c09eb16bd18ab99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca388e2d42a809078aecfddf923aeffa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee391c2e8fea0826813d3691c45fe6e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ff9cc627190ab58b6c6f5e633816e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe6832306c3d36613964a554065cb4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7a2a417d1d6cb4b819f2986e1a75a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d63a99f9f5d8ce92bca8861257f5c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70ff062f7ec0f4a683586cac917ff0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43356728787e73deaec240d545c625a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c892bf6b67ae83280b15927753740349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbf5b6fd18f191b450e6bf4b7a1cea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f00829724965602e7ad2ca64c55764351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceded8b42b3cd3014c0aebb4ff1de83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89267572d9365ab9b2d6a77082c67c61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8372f367780defda9da374313269656354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae83b8a509b0b3a3ad54cef4eebe6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973c5f8cab929a6eda91de58e9c1465356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f35dfda545c79ba95b3dcd52047db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386eb8ac60b2d70531fa642e267b8490358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7be18592a9b81ccfe1dddfe427db3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700f45babb678e471dae33fccb2be4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efc519d552036fe560fdf25f289820361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0080f376dc99b6f981bd666f06848362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cf80d750e0984c851a064792e9c20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d93f5c058547b05dc103d5fc928b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ad826163e20324298bff030ce2d5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90439f39fa70c424f426c2f6a4e4ad3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78656b78ced485a5d347fed34dfcdd09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bc578ba77bf346e9b0e90d422d07d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7598fb73e76c01b08c0f3a222a93698369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602c128f4a42fafb435893afb4f91fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6894b5a655b0e7ad82ae85f8ce26501371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2979404983bb8ecca46ac72d6c7bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad1f1d42d929ba674e5afb4a679fb8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515ec76e91f2ad9120ee14b786cdb37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0807498b4820c20702d0e6dd50128d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d572676999d28364c80d080b7062fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb3ad79d99bf85743f59ca3af03210377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5060e76a655ea1363be8e92a0529b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f77853a02d2941d721ea486951ca2b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbd5f8e8e643ab329ed6743b13d04a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e16c19f7c08073404cc066e53c11a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8c2077d23edd765192534370ef326382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75fe639189425737210170c1bfeb4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ccea508544ecc41392c8d396ab626384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832dc359cf700e6dcab8d41159ef7e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b908797ca9cf1f0865ed0ea693d22386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b79d41410363a7275cb78ef2578e99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657f50cad6efa210f6a154c6d5d8508388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e54d5ec35fa766c84d875c0c6b2bb5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476444d198df51be040aa0f55dfb943390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a86dce5bae3ef48f5ee79978ba8a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ec855ef60a58f3c351972e9e67672392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326924a7041d2a91c22ef8eb7af3c31d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059178edcef71a7055a8da4d230c69b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c526f2cbe1ba7328237fab91cd718d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b80a8a008f1b8172813dd9952d9b64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba11da484987da762467082d4770519397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6a4e9c3dafe414bdcbad1568a46b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb2aefd181e5e3f3f90b49ef45b1b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a492b1701874f8f0b6938bf4a27ece7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865d4961c2ebf054d4eddbceb3f16cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99a6fe47e779b5b4689beb443cd62c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e488737e5dc9517879238278033f5a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d129ce217851b1fbd4ef3c51807edd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7f1632f3bd25754cbfd61b7c68cb0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf09f23a4c794826bbe9dc1d2fc244406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb0fdbccbca9d4acc190f96a04f58f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062a5a688605a90f3d979e48a6e5896408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8130281ed566534af257661315638c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3600decc7580714ede303ce8f9ef1c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5df6c717fcee2ca8e9c9d195070c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119491b7f29984efb27beb1e3bbc32b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7209306e6a736bd2dacf11acf8e96c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1bd95621f703cff725c1b5c3642b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4eafd3180e7ea09fb4cb228196dd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3ce07d4fc0c9a0c2dbb17b8797800416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c271d721b9445d56ac24076b6541cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208b0e362693fafe5553df00d9faf79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efd2b92c66488781e658419f3060a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0555e242a37cd96581154e2385233420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcae3a8c99e32f3aa377680ef6ce09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377413976b02d75b884baadd9cce3ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457efb4ea0c1143a89b32dcc26e6297423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566e0b598a6b547882e1756b82fd70d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c33bdd83b6990174fa95f3e016a88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806c5c6973074159f8f42dc1361eee0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116c2e2d5ed95635b1e8489ebf30b29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cb9a3bb43a6732c4c4e0794e25d41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a92861aac7d8937fde04383cbeaa8e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0643468a07779df63e5a6731ae751f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d58a2f25b783cf773be5e53ae1e13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286dbf80da7fdc4869141483611be52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a048515a56c10cabba6e45a01ecaef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a59b068b513a472a4497900727cb41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b52f2374ebd85899efb5fce2ae0b5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045761d1c4e636ad5a328da7cbbde0ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fa1d21c0d96841a03a069c48f6b5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221eedf805239174fe6a76d97a2a89c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa63119106ac35e375825c0826e593f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde0e30ebad481008767c42b7770808440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437af765dcd9a655ed22ca87a9c4fea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806518fa1bead6a7d3c11e0a06b74ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213c9f2f13e5fd66b06b6a9394b162d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12441b9042c264f23caa3c7d646910ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5e78da0dd0608133734c2dfd6a547445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95219b2ad8b4207451a11987eab8cf94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4694138a063fe98cdd6376e0fc9b69e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbd12f1f3de8cd56130d3ba77d265d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7e36f8fe2d969f94eb424dc5841b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd044d8f82311fd458c45760d1e2dc81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4ca1bc1d001e3e57f01d0e8ab46b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f0a03cf495be6eb8864a4ec66afbd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b69771f3ee592a8aa1ad629c33774b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89957e663a431fd2672b1b94be516ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32629a52d60ff85fbf26ef275cc3d808455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828280242b0c847fdec7220fbc8b3b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3d13dd576b8bcd4ead27825b6db30457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6efd7021ebbe773e9fbd4f48e9a02c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64f8950b89873f976fcf01ae7b3f12459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6f4fa00d14905f218ad8c08cdc194460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323bb4a06adecd5635c727e04cbf8c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693930bf5f8f9cce1915251ea04bcff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bea9a6f65fd61b5475d7f4f38754d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce304547a0c7229932ca755f780766464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dc78d6ec59d8a0fe1be0874424ae9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915fc00b03902f3f79741459efdc722466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92630beb14ef7420bc043806fb8dbf3f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895987f8e102c3c85b39c843f354942468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf7f0b675ce93e23ecb78033533f76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b6208ca4d5a76b9b9e808a316ae4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a4015368a4ba288f9a20acd4ae8e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1867ee5d62012f4af7fffdb94e6d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f77cb6bf0be40318f16b75aacce57473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f0fe65cd19af9025c9e507c5c54db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1411c38bae2d15862f614b9cec132475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89149872088e9d4373bcd14b1627fc2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf570e917c387399b14f9c15c5f2fe38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a50b5ca89d1e5d9d21b8091241d000478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2b7fe7244c863cd36da8622bb14bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e7641c436ac65fe0a572cfa06beb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321b1613ff7224d36cd38b9d768fbe7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb09c52d321965c577ae1504d3615d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2f41280ffa19d7f396db134b926c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728c962bdaf59c13424b4634d914800484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990613bfceb3259caaa4f39a4701f492485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290c83a52f2bf19c52f621916ec3c4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718ebaf21047810d0e2f6b3dac823f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad32d501b4db508af947ef9693bb8fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fa401842f2a740c978c09c2ddd61b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99d09c3a0fe4d3b1724d544ac19dd7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06b3f14c196ea1922720f06a7fc0b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dd330f6c75e7734643b8c0f2e2ca9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7ba2925832a6c2de7476f744aae3d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431635cad19dd49dd76b6e037b3de475494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e932af1d13e93188373028cfdca21eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dc171c755e95489cb3baf6a3ce700496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507359d2a8ed01097c09bf3f47039484497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911aaa5b948f0301dd28a4a08bec75e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79682e2502755c9dbca7594a773c48f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd12e11f702220b5f321a4b9a54845500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b152afada0ee95bdf8cde53bb4e56501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f5dd28698b22ca6d7ab8e7552b26e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273223f3a2567036be4cea183a5e5f3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54944d90cd74a38b377376060537bcc6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545f2cb793e6634a5855bdf78722456505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956245e86904da2c9d85ee2bf6aee9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ac395313fe5bee0141de6b8595b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8591baf7d8be8028a81661893afcd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8147dbcfbab0828078e9d44f96a0b43509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e7c23ec0916f9d7641ade77add119510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065f3c114256b96f37b26dd6f373105511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df6f440e8d95b60741b2900d7fcc2e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c72e563a3c8b524bcad9fe9dd3834513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc596778a433136824443013adc8eddb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c0bbbe74cb5c65d763263f56b054a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79615b10d8c0f9434dbf4ed6b5c7d788516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e500a42d968212f4d798bc7ca819fb7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7ad6108a6b0f3ff92df6e6bb8d2fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699285bbd0d50b6cac89e32813e1f35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab19975a53dc59d54f4c1278549cfba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164377dcbe47729a3777a1cdda70e46521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b584328b268e7c4819047925b722f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1210a8b49eceb83e8e29e8690c8201523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72b10370830a3ac8b6d2e8ce13c6a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b533fdd80147ce315731099a5cb6019525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49855c2f905ec2a1b16ef9a0b7f77858526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8bd992ac95437a30e5598deb1c475527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01960bf469274c56bd64db53fc7a2b6d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5087ff50ef19aad03e8e5fcc9f5234529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53ef98206562818356a5c92f73676b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb997b710a8382a06f98a4d79bcf6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a57d9bda87adb9fb349a1b9cbd812f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbda511b9be7c159fc36deb92be26c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b89f04d79d43e865404cae862f3f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d659da7ddd7160450165a150f1dff37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d5767aa0d8ee42ce5551d17e74a3c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031f8f19863b263ce8524f33dbbe394537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811da8e06d96fd271a1d50903b49457538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744b42188857bc66cbb8725c476d0a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b042805ede938006211616a584198540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a48f5fd988e41d646cd06f5a10c9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b9a776ffd82ba94566805b62bda9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3294dc9d1490e9164ec57b899531553543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0e7cd7a1c0d47b5c64886a9f0243b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe84d4cd919ba49f4159920b1f71075545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9713fde85746f5d75361da1197578546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63897ba684883cce73fe51961e85a244547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5842179da4eaa3f749017412d8cff2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858baba062d7a920e3ecf81935adb349549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53037d69875a733b0a4d0addf6c753d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf363c2d6e20c2402d9e4618fe126016551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f1570ef94e5cdf49ff44d92b43b54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773d885ae9e76504d295b9146f8f803553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f97d880802dce7c65492ff1b78491554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c5808da828a3f3dfefc2ce367dc3c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55245598650bbd81da834bd0ac586f2a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd054b985585138cf668368adaf840557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85eb3e9078ba84f5849b0c54743fd3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01fb3b0ad1b6a0f3bb27fa045d773b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcf123fb2827ae9c4b271828323558560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2bd8787d665931a1686e6b164389b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c575ce5dd62859c0c6583cc4d76110562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbce1286822a4633b5615775593bc2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9932392afa48baaaeb5bf21def481b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c11027ce7f251ba4b777983a42b1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69a80156a87b5b5ce04f68c12946ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd788d175203ec186dce071d9615d02a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060130a72c8f1239d3b0440ae29a83d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66834ddda349f1bfee87003f6ddd0a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cd5dad6174c63f9db06c22ea62a10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a1ffbd7cc7e652db9baba39e7451c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e646d443817d7d51866c0607d2e91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fc6ba792308ef1badbd595f999ef8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9661119c176d3b2c23808e9f02a49b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bb61a38ebd86683abda40adfe2c0e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eca2f6b59d30c881bc4d56f84bf08576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b133d0a168652bded5a251f7f1832c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58097f80907a4d790c86eb0019fc514578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85ed916eb6ecb94a0a780cc8683e63579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799fd39fe23b6f155078944438a1775580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafabd9cfbd6ccfb8e366538dfb03c7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9bf02a3d6e84fe817fbe17064094d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe790e85771ff9c9fe9c6745e45ae3a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d817f903a3f9dd28b3c6576fd4541584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fbfd64de85b3b3b0b341960edf058585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994dcc042b4be57dd0b4a352f8890df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c964193fbb7ab6e021115f06c66180f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d3a69d6102dacbd9b321f0d29efb4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0aa306d6423d687fe2fd25ef0307f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86609cbe38c2da317bd43c6f20f289590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307083d43eda1707a5b83be60238f275591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044d1058a8ced1b60f077eaa6095f2f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b60c166c57d0a2712a9ad38701505593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755352e83461ed993cde196617517321594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c52ecd019e4e10ccb85eec8979832595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4f5d408efc264a28b602780a5f97f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d5161cd53000b55071e797e0210d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5e7efe405d661dd00dab677664dbb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bb5bcbcbcb87e86cd59403ca55812599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bbaa7687dd5b5a126cde7b30a199d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4c68f0dcc133c264f497ddd7371c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c80a3d9b90190670540f91501f602602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacfc3f564005c7551f1f030f7d651a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7094d4e0f6d4a68959b31fe363311b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e505b4a5127d101c70b918733969c27605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7532ea7b953b238fac17d0ac640324c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b2c284d37cbde07949aad4a244291607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be6bce68667740a614694a6d0fb43a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d86acd82a4590a31ce65835fcea19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1d5d4fe1564e78d095c746ea5e442610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da011bbff2aca0d4044d86bde7cce8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db50247fe62801941a416973c47ae93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86900c5c94fee26b2529b0491787b7ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dd95685ea72eebbc00ff206094ced614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b445875564475dfff498df855b3537615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91738899f10f2e81c005af43024223616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c398e5c57372157912f49afa1057e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bdb0249f1ed608aa96d5fbd05edc7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbef901ac07f0890e50ee7a0a98cd26619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8390b49ee9c8d04ba74d608e913c65620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7de4e550afa101d6576432a013d70621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a45b1b97eaf6e32644971e8f7deccb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c49b1da754b96a8143fcb5264b7253623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe677f59caffc701b0b2e547c6700d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13114b5a50bb6de51511913627f5e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f397a8d9c0ba6f1f4bebf498cf0e2e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0396eea3fb9216b1ecd23c18d7d731627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6d095a2ae55ebbc12337d857fbd79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93845b644b4677ee0fa5228a80f13b0f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50cae711686baf3dfe645a12860d54630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74742ee177763bb135fb446255623da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f935ea381f2de08585d74fb622a263b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774eba89bbf1af24f953e71bf5e9e8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd295f2f73dd36e6b9b84a2b53596f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0bcb585ae9e489fe06fae3ae6bb10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a327767c88485f617351b1fb92749636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177d9c097729fd79bdcfc445c34d90b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65288f6c7a59c8d6302032f33ce984b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2b4bfbdee39e3ed28298d303f0990639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959b39881a07905d22cae268ac93659640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757027e98a368ddcf4d0097457562bd0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1065bdcbacbd726b650e334ea402c9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de9bff1672a4642c3905eb3230f000643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6976b3d53e708aadb31650feca0e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42813e147fef777e6f4c813152bd12645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5601edddecfc44f57715f84328f138646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d26a891a9d1cfdc65b686fcb7d4aee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3717ced0e03743821d3554c7b7a6ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794491e0d7fa0f2436a4a5579e0340a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bc3d898d519d674228c6c2d250181650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2284dd7b8bed08925cfa3a67d3256651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d3ef01af960d4b3f805bf4bb8f590652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce0cfeb398cd843586d9d1ad273670653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b92291d0cb84eca8cfef2c364d7930654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ecb02a311d81645f7ee3b251fc522655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0f7fbee0d8dcd8be136137752ba00656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78918f640dbba7ea5ec9e72badfe78d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e26ee6c7fc462d56c0c9b6c3850a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bcbaa4320a0eccccdf2338e87b87c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c6ee67b99ffc5edcd2e62b0513cea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f79f40e7254c1e2dba96613ed4ac4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de37cd116fbffe10e40c4454537293662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca632a2613c909996901fd69a80efc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af83ec6ef553d0de718825f3736137f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143c8d5f0151f361ff5d8474639bc6b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623558e7fcb0514f80f71821ed531fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faba8d36fa3af2e585130a40136d893667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5989193c823599409b9f423db1439668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53743c57bce59af6bd584d67eef90ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce6e02a0670704b284702c91d60933670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac09ae5039a209e8e7ce8f7d211ecf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5eba5b1d670eda5ad3430448f4df6f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0c8784454a73fdb950bf737ac2470673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cb2371a9284b383e36df90a7cd231674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3195fd73cb2062479bfd136939efb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f460805f7147908aba121820fa7b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae6665d9cc06bc99bd1e9b9d086f3e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849001585559ec14c2753b4bc03ecce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d25cc2d4258a900b9af41c1c2c8e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb64f3b4a06d8e020c4d884b910e6e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5d92dbb1fe2fe09158ff2b68378a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125f252f0d5ef7378e478ccd91b52c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4916600ae761c3184f24beac6bd02b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c079a27d48170fe189dbd38d0555c0f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8463c213a5378b28101901b7a77c99c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f086b9d52cadb9c0fa25eadf6594511686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703615e938bc1d47a741c3d83723066687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92283f14d83f67f6fdb786bad70da4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83597bc80c3bb63f1c69d61815bdba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086c5c19b7245a5ca19ae96e14a21d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d27beab24b34574c513cab81dbc22691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac3d9804b0a02b56b6ee17ff4a97a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23b7f5a04b6d4a9aaec43b365d2f13693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b7d57a91af71f1e1fd73285726e56694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5269ca2b0f4a8e6cb92db3121fdfa0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f533428a7c4891bc1c59ec06a2689e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4a295b4f3ab3b5dcd36551c7e39d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450202abde071f2aaf69757365fa600698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21c67072ee2909d6c8558eda43dfc2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22361dc0768e81ba92685d2ac018048c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52195fe6a74fb565caf46f138e8dc27701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7cb079d0ee5736f39f29b3288c2de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6330ad10a3ab469847ec1487613688d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fb240da081aeb9e59f9c023970fc7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a59f9b6b8014cc9db513756a0d69a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbe1ea32316c493d38910a6fbba31a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9376ce50aec7515dcd1997dac92ac6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e116fa757e11045c9f0556e54a8dffe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b12894683bd8bb0cf2b8e9a78de44a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53069fa175f9374154ef273c90058cd2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33172f39b6bf475a9b6b7449cad90a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2293bbfd66c48ef9a509dae6d1dfa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5b95ea22f25f5687650fb42879a0d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5595616457ebf5da2be18fa0806cc4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be0b184c61c9ca9bd3ff966daeeaf1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc8647002cac8e04827bf4f9114828716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f999014bb32d79eae6c9613e03d70717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb23cbca64b6a84df9727ffc3ff23bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe03bb2b1b494e30023242a2e833fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99403b2782b70c98bb4a17d500f521d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598aad905c9e8cedf5ccd71b0d414f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a956f6f11449493bff74e4206bcf99722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcf97fedafc74b7538990f45291cd0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc41ce5a36c8e54bfbaf8b83227713f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ed689f9a90965e08209cf34b42233725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a620c9d2734e1f8e0d78bdc0f30e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81e23fc92d66bea437e7cb9f011125727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41855c685709547b68ad2dcfc3adb466728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bd0cd5cdc8b4fc64c95dc04d5a7ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93321f377a652f23f547e4fd1dc1a3f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a378de3a4feb299bcea40fd945cd5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c08f95eca44e9e0160f8177aabd42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30280e4e0e89b648b9cb58a5ab0819c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1382f65bafa135d9503b445a6d7008734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1ca86755767b6b3e728c878eeaf18735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6dfd9fb06e13b73fa4f35f4022fcd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65621b471d4fd291aa81f3c16f787a00737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24ab1fdf20a6b72721dca8a3a3613b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a647d593403f8305d755474096040739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41337a3ece95dbf80dda33377ba92f00740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9880394b035f728e184c45b8b315b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd841eda2cdc0bc1a6f2c955afc52136742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7991a60c805b88247bd5724e4b683c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421616531e9927235930e5d40cf8965b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc956f34457d694b9ea4b19c312cd8ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a2bc9b12a20a360d5ac48dc306c50746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422a83a1a65fab2fe32ed4bb74b3bb2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb707116e7c85327864c47aef2c265748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dbcf16887fd18554d51c4e5939eae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5bbc25205f424d23088ad6a2b5e94750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49993a0ff696c173be6b6327d977c54f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b650389d089efb3f0515eec0d696efb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef158e0c0eab13a3612a527f7df6a25753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9a2eb3873e211dd9f590303ee17e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c0bd28508514137ca62ad9e572ed2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ff35f25b92a9a069ff3001aa075f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd44f750a543af85338bd8a63456d04757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca0d6a7fef0d01c586b70b24ac8a2c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe4515454fee3f4977529a8f225380759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c90bf021fc72aad18f855d053e6a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190228fa5bd920fd1d9f490959f3ab32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ac0007693c83fd41a9364bec33a0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630a239acb92f9d4cb1d7a548baab1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b11a6d3afb6224750cd68890291bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac23cf8f1ea220e192d9c979755d506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c8ac4d7092eaea0cba49f1ea645e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab93554a973f56b10b3f129bac034f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ba8cf4587f92a2f5058620d32c33f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22055cc319049a80784e8af71d4971f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995ef8d713723071df5ac1961abce2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12103c684f9ded2c26c5a91b0db7c7a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42daa4e9b2fe54f7b240967df7b2a92213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8372125f3df96db8e89a9ecaab9222a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d1c8be16897b31bc360ed8712ce4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77d95eb0baf5b75daeaf70cb9cbde516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa819fb29005391d34b38d69f0ddf9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9212ce1b03bd6947900c4bef5b43cad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23388cacf387cc0329192b88356a870d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20a002b0d3e2ba3652527f6d6cd11920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127698a62311008494c8d1e08ac946821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7f6717eb2eb6385f6cefd0075bfd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87632d5ed9ed9cd90de30e83c8f6871923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980b2d41790f4d8cb32255bcdc47af424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f717a1c3fd5cde5fb9289a86f89ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48542a3d1bd09a22da78948b96cbdc0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955f3bbdb431a62dd3288010849808d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d960f33b69ca312846d131ad3b0920528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6b6511abfa6ba8c8df0aed5851e0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335a0935484c88676719b97400ccf7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a416d9d5d39bf67596006a4f1cd024531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee108f0db19be0fe1796b3e9fe6afcba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33276faa0a1880f7de801b0fd0cb91c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b003e9ae336ae10ff6f60ed29e3aa034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120826ddf5327904336840bd962a81535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1016aae827c4ea9b9fd83f5f1ad43d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5ae08302da6482682fc98fee76b5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c153220f82acc4ff0e13bef68d63538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84d0a807ca670d860f8114119c008339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5899f1bf22247f022f478e679f22b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3b343f0d12972a6ca436c1fff7a0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0711df663d09b858f28e7e34ef906742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ed5c0e3ce7bc22abb4299f24bde8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a09c4fe17c60b1937e170cd140216e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b1d7e445834332717148c0b2b60a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b20a71f9290c88d02164f38e8a708946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe2aeb65c372158cff282b21d6168a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14decfd76a70e34bb1deed3ecf9913c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609cfde1b4dcfbdcac7bad81a7ed6bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6cb617d42e830de6d7b987138197450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50a5a53639667ccb236d245cead05b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d46a048b031f83a85a5b376283111052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c826ca96c07df2d4dfee272b41ecf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2910759b888a89317983153ad2d4ac654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027360cc40e3222c9533989ca91a31e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ee23e221938fae0e6e2d115af13c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2156efc9268d83726675e4476016ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9137bb085a335987fada7e6114251a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febb2486f2adc8e82f9be345186c82859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de91c602cec9fe9a9e2d89cc36a56860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e26f74c262be4c8238240346852db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53376bd719480a51da38ab07ed4eb75262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0b39cb2481b4e734c15eef143254363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8e90b8f9e47df87dec1b846a9351b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adac0455e63e3bc967225272a713f3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6745aee67d5420350853e19aa0d8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad0303cdb071878ead8f8f7f7b744567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a97026b730b88e96a2f6033ad9970368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447b1bc1baacd16391f8c1cb5b6474869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7779dc00d8923bd1781bd1f9fed7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5768cceb91732273c7b6c94b9f0bce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0a0c0f2a0dd41109eccf16dd0c42872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcc694c134a7a53b7ebdeecbf4571a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52883cec1343af58e2c54213aa77a81174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52334a2c16e140a2d87e4eda262f6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060a2a67d690b3a9667b6cb9df9e6a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d062aa9f68fe873b188e68719dc23577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ead593e76a75b03ca86f2b1c96883178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4fa52cf98f18329cebae7239f446a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b81e636559e6a4a959ba3698f5f86680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f326b7fa5807d3d2b08aebc51cb2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd920800eecb99e8598cd71a17ad96682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61516d9443abc43859febd6df18d26d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26930145831a395bc4f9d36f49dda2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565f45de3f2d0de4b78ac21b075589785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bfad4adaf2bb793835d94bfbb17b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee066ce26583e217a146c17e75296087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f712e91268e9e4dc72775e7a5f37a4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7e7e64e872f4a2a88c484e77931a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53115ab0d38f0d42078a618228e90790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536811ec4ec56ff16a46634540ebc0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47875be5c2352ded9de9ff116db11dbb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc6053c52b8390af54af4e333a679693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1d68ef3decf1cdc143972f3e0221494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e45468fe35de9d59bb8adc64e3204195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c50f940d4451e8b5806aecf13a33096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb1f36dc2c6714c79ac50be9f5aef997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c72fe12e892d2920d414f74be44b6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe72b787037b06da97e8d3e5cecea1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff11d8e3bc9a051c1ef2b00a7ea93e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988338d70b8bfd76dc601db09509bad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c97b0e39b6f158e16ee45ac20156fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3de927ff90579e87249c5a7afc503103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f41644c8800e3d08717063a4c63a5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d38c36fa0acb9b47b0213a1017032105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93d72e6adb85f014022d5462e83760106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63facdde8aef4abe405933b6e64ba43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb888c82bd63ff709c59fabec35074d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db1d83c9caeab67378d1db631fcdb7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45022a84d60bafbfd1189b5039abc412110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1f74de98487e31191b9a1b7d5d412111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa728046ea63c83539a04363990a4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb688dbe61d496b37fc618d2e748c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4358eddbb231fbfd88528cc911fb0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db9e44f25f62817c9092aea1912966115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c94859032abb1c4956b3e9f31d93b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0859b8c9d5d3b9db2d24b8ed5ceca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e2e722fd9cd5eeb62963e5876f4bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2a0b9574160d253ef6ccd9280e1c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751c3a6d1f5dc52408e4e81d415e432120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adcc3514de4881f53cf59249f9e988121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278e1d941007d4985ce512c0259b861122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1e6b2f5029caad4037e4e8c63769d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418b6e76616006e11c616313a214e80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20416ec67b6ec3ccb4f5a11a76b2fcfc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744758763936273118d9369cfc421f71126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df69976318ccb094d2954361688204127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4a835340b3ae01e4194b7b44397c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badb8dc3562ae9407415e47ee6d0062129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e03cec6473f1f61aa0ee8790c9a44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d82be3d6eb3a75d86895b4947386f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287254a038be0fe8261ea7676e83be20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa11b7b6ea6924442f4ce26a67c09c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b9b430822727a40ad971364ce3189134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c32a8ed57323bb9aa1e6ac38045dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0feea0ba7ba49fa8662ed0dbb33e702136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936fd95d092f897f86811870546e42f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a16b53e0b57ecd223ad641a43a3a4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e5373b95f8db9ddc0ae9276d9198c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a5111efbd09c5f7304cee19ac244c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d94e6e655f45e553dbd30afa82c1d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b531d33ea50e041d6c9a061f18087142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f82c001a5bd03a9481bceb922888ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e23b49bc0208184412396625de0d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf27ef2892d850134dd8c936353a62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da70f21b421e44dce8adfa1fabe0b68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018d6052c63047af3340c972a388674147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539564a9e2ffde1ac82d6313f01274c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d702f9636363b6d3fa4b5478504bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a4211029502f60fe06ddf7f10b85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636ccc0192e80fa8ee15db822094790151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfb8d3a94ef606a1722c0581809ea0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a0144832d3d4e034c5bbf60b9c9dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b08fd2dce755b8e4ba8e6382de6a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1cd891f0300d6d98158bb99acc660155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b3161f5a1cd756caac640193e2220156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0175cabb80fb8b45efbdf15eb7011157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade3b9b2c6da6dee45c4752e227328e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ef03a88e1a5b69f7bd8eeb1efd495159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec13d9c618e4b40d90beea20c42f057160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de859d18da2c3c92ab9b7a9a87c3f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1354415c5d1ca3775a14d26118835162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439c362c35527b4b00f2e9237e3e828163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ca09fc0b77e3a4d587d4c10ad9578164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed76a656c0b6e04c678e31767ebd58a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718add144f8269f4b172bd643b99b71e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9454d41256acd4e58f2e9b217c26f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6d2f860b86032f416242ed6d4075f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04d95ca2a88c9886499ab4114d5754169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c235b11702cfa9b75400a4ccb13b07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6beb573b6830b41784e90aeb5b303f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332008859193d00da2afe9a3e348782d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9d1acd2d08f514d6924a98bf767b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c5f60794ba36031ab977363e5c918174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd630e7080bcaf440523fee4f8fcb5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f511e266f8917f1c9504c87fee9c6cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de39e79a64eda2f6d6ccc9ed66a679177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890365698a1073ec57d212930b034e64178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a003504fec8c8ea9b87fea4e3da976179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2051d46aaf79617a854ac1a15a3b34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029f39754769f2520260d18934c8b93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ac884b367a887f5c01f8a32f59994182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500d288327aa1e855d98da2a5002ef7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129679985a4e662ae1c2d042c940a24184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0aed7721dea70264989825a5bb6f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19efd03bee776fb9d7e44cb3bb967e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd6613a4effae01e2f91b6accff889187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53401289e460c5e3417da20e2ec9a318188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90747ae4fca1a21bbd2e9ee6326466c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ac8249d19dfe48e9238a1ee46d40c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aeb4a9505e36054498c657dc124818191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce9494af4859038e7530d1d6530854192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcf32f2c004fbb1fe88194ad852474193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f6f70539fbe821ac0ddb980bc43a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6790d09c7df8ffd767e62fd19346f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45999a2289c28d554769a802ec7915f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc528a3f0e71e214989562b9ff3fbe4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f87e738cd313a279d492002ddd513198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8220def2a8c372301492048b39ba6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405bc7c4aa75f5427ae5261cb35d61e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2d4dae7b9151fd25f336d6945b31a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135cbeafc3f6c6a3a951b2393c5668b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b059381e8f94fb344b335e96cbaa026203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfeb5d81566cd8ea282998f961d5c47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81fa418e11042a110e4bf9352b16b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589054d53014bc0137e5cfcea070683f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c7bd664e6472fdb5f57d1fc2a3f1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e49677da0f2b4853289bb149e0d59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66fa8d8a2d6266128a7a4896070016209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f5ce34573c4067dfde1e149f89fe1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9692d5ce7ff20b5af4cb92c215918211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df589a5f3c1a0ecc26e5f22ac7f355c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e0154902d628b5df41071676f76cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30a2a60d146ca0e8aa72b515eb7d30214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44f731367d7b55c67dd52351d379bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b5ac0edca7579726c719b7d0ca9e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439f35aaa4e4825a0707cf0314f529c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17554c7828700e20def5c010a496a30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebf4409f123913ec3f1ad88a6812ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932329b8e42f11608e1101e3eedbc2ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22278e7524c08168adfc058da4b20e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dd20ed12b7c95be24155d49ab3ada222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f5454769bc3a1dda2b029a701ea52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2956ed6b5a58b266602f013426b493224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8ed17e7c151f46c0ce69a51c534c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff6192c07966988d9db8c546cadbad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862d96a74fed045f5133a4eeee89136227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a40b81c720b1ea7cd091efd2fd4f49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41355374c78f3f395a2f63e6569a3192229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3f1baf8d6d079663b7079e953dce5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2b3ee07f1e40a14b0e7bd176a0ccc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae8df7d17ff9a3452c3ab6ed5255e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe422028625707f712a857b0b3ceb453233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f62672ca945474712197644bec2ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446b348d720edf431fcaa85769ae6a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d00e74ad1a3ae27186913ffbc15eb1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5532f708a4db2d403ad95c5950b94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbb86bd7192a0528be0015ff26b101238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b165724be6344b990de516115652ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b08e4ef7cf3fde99b2760491cfc4de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb9d648de6cbe5d47bb6d423c99c43241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3add6c2aac2520d3eb7d12da5e1a52f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafea3df0d7e98a441cff5722f251c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a53cbd3efc110dc80eb0c8ed96bb73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccb437c5c15b8a5df3c9a90ecc2842245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a6b1733d08a98b1ce67463e6ea173246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaecd7650471420259cfd587385046247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271b9523f8f25beb7d6a863a81889e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed714a94b120a1cacb65eb5fb6a2580249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360efc24c5c6d3c81f7976e3739e1d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c185caf9953eab4aa7c8dcf0ad5b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ab79cba84b357f344700ed9641a26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9c175a7f40e68dc392c29777ed66a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1fe4aaf3c536f1dcaf202c4b8843b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605115a12f6bd2742a18acf6fd113b98255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ca15b47fbd8ae991881050d6d20e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d09fd60c15b280caf636f8bc02f8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b4f57fec22a017f56002d74c7fb0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09184894c17e2150eade98d8aa5ae194259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a172cf4cbfd4191091a046a01b2a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f6d85eab43f08ea97ba557fe1dbe2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cbfa2c87bf644848cb8707808549d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15c97418a254c6f9c83d07a0cfd39b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db73ca31ba54044db06a8385968775264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e9d68deb82f213685d301f58bb2ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5466cc7783e84bd161b3e73f9c45b90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb9f56883d8e5ca586f2d818bea78f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d6c1cb2e8b1a6a9851aa778be17b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bff93855eb40e96b21dee4c05af3ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd968d9ffabf0ef7514b5a08e9219cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50b93902b2b36b1afb822f8878ed9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b12dd1ff3f225dc48ddb9a9bade00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e35849eff7cdf2e7de882a6839b61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5328c89021117d7235eb9b81819f2a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc501a2c19530a5cc10f5db81b00d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b95b726689b61f006d8355f50f0513276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835dd2a38ed23d01b6a16fef757a1c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef957f640a9ab8ebe86fc60cd1ada10b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d97b5b1f3e6a5384fa68bff27a6e83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e3032261faabcd5d70722f461ed0a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe93a9b82d719990b313e150f1a468b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d0cd310dc022d4aa99935a439aebb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d55924e500cd3cdaac0e0c9e13f47c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c29f038b2c8e758856e14e7c7234d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50605a8e2e13749834c02bc31e1094285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaa7e42cbd064536bf61759ab00303286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4c178002bcdd3c1a1542f89645f43287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2bad333451629421ab74db76a8f21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600a6fbc874429699c439d726618e16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7175ad24a07e3458f7b34cd9665d3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c4afa77f14a2b126e073c02388ba1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b28cd6a8fdd3f6d755c0a33ecae5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd13e7f8173ec063d3d0f3cfc7f285b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc962069f37d0f2d94b43f10c93c625d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3572b3948712f5f0c656672351a0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498c926d3f8901cc79dddd3b516cbcc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb029b94661daad457add47d962fee0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d14e72f6efbd48ae2e242923c39382298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821c85c194b5719eb13b72702e3a0fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db6c9d387d3348a9d2f6ef585c41e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda5e88a128ed1f0d8045844ca5a4c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b35f580ecc2bd89f0bc0b67a40015302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9ce9c3ce01a708d68dbfc0636206f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbdbf8b2fda2c3ef0e5363552d3bb0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbfff9a6288641bf9c478c5c3992cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352be144c660fbe117ecf2d8fc4ad856306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76bdb58c1960218efc6c49f34bfe07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcb428d22e94c93e7f25a92f5174ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d8d637d52d8e78aa212e250e264a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2398fb17224a596d78314cee6ff0dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f688aa03e4abd346cd54142e2a375311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf9f010074d74fdfb0b5b8072e3f70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b957b5d1d3e0561d41053ca01ced9e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275ee6abd2ba7cca4f8eaef533a09a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eafa7180faea836304bbbfdc2b61ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a658ad8daf0b9bbc3793e8cfe269595316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134f1ed61e87fbc660ca11faaf361be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95f5ec1b1218c16598b63e057fbab1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b089e64fd93db16c49e791e25e32ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297553267c10e1a7afd8caa09b510dd4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541240be6068070711f0186a6efa46b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986418203d814c0d749d3b08813fc784322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55198c4dc866d324935cba1bd69ee798323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af645de614c03db91f483649dc990509324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1323b656eebee4813f58c93d581be3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42761b3c67fca613790c6d0126e43a06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7e76c87cad581d1c60a779b53b03b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75708b56de5b30670188c0b0d7244446328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8da2137d59be814417e5580412285329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06246c69045014ac4ac886777685ca42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e592ffb6153c171bb67e99b488fe96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952655c1fa9b6f3fd0c00144b33afe47332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fcf9c37223a8c325e39a9255b40b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3024f434684d1eefc51b039eab9b15334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69958eb8e1fb122daf0a6158650c4966335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126721e5a90d1e760fee7f553952727c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5e5a4945ee7086e7dbe880f9678c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c492505c305ae916e89cdd1eebb451338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca071302319384339187b109cf1c5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a087e796eb0984da8cbf2b86645c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03146800fde860ae181f96b4478da81a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ff6621bf0c0a9a7fc9d9b8975b72c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c57643905e6afb0c8fb8d2be49c6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d749a3704cfe2a41fab219f19fdec23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc144e329178da3eb6113ce6a814ce54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d15b7e050e4020b4c91ee9e41514e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d0fdffeeab38a3fd78fb80ccadd99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30910bfcaa4deadea60d79627353fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d658660551b8f386bf35225f9b8f6fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2173832ffe7a485e75a4b9ebbfcb7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fda8643b3d8422edc6e3f944230f27351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ae6d484a72e3c5e04263fbccfb96a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0fe856716c12c8a6fd677386d3759353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95359b11500ce5c869811b0857092f2c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea52fa11a91a1e391b7570a7d07cf1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb91cac0f5f4fc45bc6df53609519a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edd43f71d5c10cbfb8c73d347ce405357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3260295203cd6db1eafb24c30f675358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e45a61003c85930630213cb10c0e12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc9485913496c1655e8025d09b3fa0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee616c7a221bdfcb1f799486ba925dae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa5787e3d3572b9eac168050f25bb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed36a2d329658240fed23c6f950dcf0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ce8ca67015d43b4bffe0a7d81e4d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284439b2b1b6eee3e0c40b96de55ad2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26261fd68ec102cb289b4169bc84413366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3805fa281fbb96b2ff3add863d176367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df621fa87320839316f2d117c7339e8b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c5527c4b89a8d9d0bcb10cd27c85a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcf36f3aa3c4ca336e8cc0863c32e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328273e572a94d9f69df6e35e0289e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89e7a099bceacdcda59b643022f445372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea76fb79330204da6481dd65e4d697373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afdba6a6bc070d7e2343c618bfa8aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68196ba500f307c1cf84966b063949375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7aab13c91c94c37b114ebad88347d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126982ca66b5e85d78f31636e5a0bbea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1868e192bd4eb0a9c3cf5a64cbbf9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f371e3f1a4f9d7e8d973dcaa62cc7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8dc651f2910762b7cfa73aa544cf3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66244c772f0c99572385b26bad8d35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f990445aee41fc2e2242cfe092305df382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba41e7a7a40f39631f2febeb82ba313383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9490291cc9c86493463a8e5737b7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b5e2b94e2dd9968ef6988cdc64c67385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee89cbda910ac8940b47e1ce44965f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a0a6fdf6b134f3efd15d4905adac0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ce70a1d7c48770b5c85d4a28c1099388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b2c7361b09b736e541eba8804a219389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ecdaadaf8e5036fce05da00c07845390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ba5c5c3677ab6d4b79cfcb8b7f0b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103821ab4867e2a8b75af303fd6fa10c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3dc673768c575a9b9b5138532244f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debf4831f69d7abbd286d40bca6aa85394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ebd4098642b68c203107ec02ab19e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d18d2fa812a1fb907df27c0a71bcce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf275165f18f3e12df8b8d126fa82b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30614e80dcb1412344886f7db99b2df2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9478a72ddfde1256d51c36d9c650183399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55baa6ba684df05befc551912fd98cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04201178fc7f5f4f98ea4476b4338c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becea723ef4479ed8667d4822e2991e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f1860a84e99287dfcea61ff459b5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a0a39742ab90d6393a4a7bf70e951404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b86ef0247581ba895adfdcb485029405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e3bcfc01bbfab9160bb8d18e59351406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a23825840c3e5b01398f8698da1ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b37ae92e845f6c16bfe874bf7e83f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e116551336dce837836d66bb98540b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35b97166f59396e2022102925f1ce0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280e54f56c527f7cf4379b920951471411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f046d9d078109f39bbb498b648b468412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316379d27e37801a6ba0fd0db60b828d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3bedb2a45f151aa57c0c3a6505fe4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254942717bca07ef2b447237fe829e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ab2fc0dfdaadb05dd1ba79be1db43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7b707bb2905b515fae40768a7963e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b419f3ca97c6e68651e65eb8fd1b5f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16551f335314f6f4c18f991b6f04e47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123128abfef295399819a6f1f40a5568420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d8e04c844df79f5470f1a806c62d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a5c89eb4aa84d17caa19cb802869a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d698549dd56f18ea3312ca128654e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ff08caccf3a578cd20a6f564f07a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cdb4138eaf503206524db18858228425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42b9c2e7c71d2f22f347748faf3f4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0cd1a99c632f8a22e92950bdd8e75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15349ce4a9614b4bc7c1382318ba3b63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9995f1e520fddb39199ca3772d5a66b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7cca7b4d69ae5570fb1e72de119aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96677c44ccf89a09d4f8e3c9e2b75d8c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeade149c2ef1eed88994bf845fe380432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0939b40f96ac282eabd88111b96c9a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6083d1deeeab1e56acb400263b71b3b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f1075d2432b38ec5c5567e72f254c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be25634e26859e38a4850f87fbb9b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7e5a3539e2f04d5035779d9567b02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2539178dce2ca8098e9537534c31c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11df7c9e1e496248cf09be863a4aa4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a20b5b7871dc7e070a75a71ba30b4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886caeb587d98895dc682470ccf55bc8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d88e606168a2c3ac7fe2ec9ee2bea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02066d82d369c8944bed8d48d263f86f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c2eade0e7ba4112a6ca33513356f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ba4c875e96787c39620d9aef06e3f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6460d4a1a4d5a4a317f5c106b8b9a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0114b439c2c3c6e9354c3307459ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77e8deaa027c2356f7558cd320d181448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e49fa9615bc8c1ff5cb5f6437a501c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2668365bb9e63b19412cefdac041e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2e7d0bca0683be37fa5c0e4f1b77c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e71e41788072587fee99ad3853b7a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ac464d9c93b6cd5698006efb58332453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e0c4bcddc86781c328dbbf26eac0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7828eb3ac540bd9c244a47534318887455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e135ec608e301b7dfcd49dac0ae250456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa3c50afbdce3004d190249285f968457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21666b2f08480f2eebed13ac5154a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4bc7ff1684137b92bc36a14169811459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae864c26c986b2f8aa82e1b2d82e58d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f7e06f7e236e825658b970d2c333e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ece2841b3ff5576418954d5bc09673462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71d0f24dd86a8b567e246a210e47ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722869bc23d1fc1f3e81e0a5598f6aa8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cc801ce69505a7081cae64153a683465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342290850b4f049fda320e455a5d1df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb2add4b25a9c4bfd213240f807b7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e08232af550818e094276e5a546b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbab855cd7a1eb38bb6aaa7b95ff2ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3b858821e8260583d5e1fc95726a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67435d3c1e8c16cf931d92c639e1eae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8e8ebe4d62fa44aa8797a8554f3d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f0ba860e55e56d0ad849371c631cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489db3cb8ea8f1e97651dee01b2f74b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2323d3cae952f303d1cb2f39c1a55f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac16588fe3bdd0cfa20d6813e4a248f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cb5d7c45d58a228a22b85c45a6f82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e648d5015f318930eca5e16f12790478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa70b83d875a4a9fcf720f91915bd58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253044a22386b46506eb071a20dc4063480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612a65896eb87604cdbcd29e1b0a893481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121d3c788a2b316fee069039161ab69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557be66bd37c8b53342cdcf3b869021483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9cbe77c4fcb13d1755e670f1c28b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677dac60ae0219fb73d09e3d8e7d987485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f39bdca063807b0939b3419a5db5d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0eedeec7d10eb79dce0e73a03f102487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c46b4a095f26142dac6fe6d782fe1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1eb92e48345f028bcf8f6683137334489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464fff5094df0ec3af2a41c218d1bc9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cd7afeb92829a8a9e824b724538c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bcd2cea01baabfa58ae6ecf1fd378492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a038beab1539b434f03d403feb57a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1de692d51dc8a9c9021d6192ea4c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d0cc39d07638d5654a13c4b57b8be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e3f596ebcc60e67e3981d86c1b0c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac01b07437de2e2a65be6977604835497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea7cfe002e4e93f0765623780c9961498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f45d2ae34373a2964b47bbe5ebff8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45164b25f29df674428914d41dfa5dbc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a30f114e79b44683b32267f15bfc23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72603bd765d14dee2302798296532204502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721c02899b4d99bf5a1de9555dd9707503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72657b02e912d7937cbe07dcfd02d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdca1f13ccb3d926f5f5f666b23925505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc6e770bdad176100d7452510bbd07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5b0c83c56bad9b5f421e23d742725507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26524124508f067e1db7d3722093b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd132be3f9690e1063d9c860ca7784509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee4c2f2697768ba6645a96c87fff58510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ef096f008b208d0ecb003b4313346511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676f43e323857f0a30eade21daf989b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0221c3c9f0d4d0b56e88fb2b427934a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6900027c51cff11c2d760fcabf85e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a11b41de648ffb42f34ec7a72d02ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa60cfb9e867a62f4489364ef279a3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721960cf70f01af5868f073e29f5ac4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5998c04d9897396187ae4dbf015473518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e94feaff628693be52ac44f3544e1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467bb3ad0fd4096d4e52a57eff587fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412461945a7d6250e987654aeabcc95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08234a0761a5f569c4d6a9d65c10a33522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b69524282069fe2a19a232d8fef32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97eea7a7987ffe25ce74df602f1b856524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c282d01352e9cce88aff287825cf5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7533c21d7e696e8660af3800696b2c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833f99e0d4a848471f20170b23e54d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da85a7d5d819bc61125d123057a45ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863237ecc8bfb6dafd8543a177359891529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f082242a609175b6396989e209ded530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca716c7b18fbbb2fcbbe4b1d0a06ac2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffff4c0c4a92c2bb7d145485330d2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135aab4dd6c3b286daa49b4d82051df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e7cb2d08f5195cdd49adfe8480016534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc4d1904ceae19577f83e75bf3a534535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6de250646b8a664322ab3e6d5967fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb45850c1205fb72b5ee718bc95cfc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f1d814d9f495b5859e1cf602ced25538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1872d75167f82e86f82932451fdf8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3972f9348fa950f0485d94b8ff382540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a61d0c8871916bd861fdcb6ee5dc3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0081e0cae32f81f10331ecfc128b060542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb58bd5b4a67b866c1326455955abf1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093f61c560b3c55c878fcf64c3e88f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff095a534b01b1daeba30742c5ddbeaf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01559c3d5f81d39ba6765ed94ece1a9d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352b8c9cc24accac2c6760cac6c08e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4b16a6d8f8b8b98838736dc1a7af2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855d22ac66675c064da43cbdf21be6a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63fe7c6e4885a183bf8707c6327bfc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73605eed8473e671bf48c87d15f094fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74d748923f2dc6e55c3dc87b0ef745552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e9dd18554255c492ac9b136ddbd0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35b2e53deb6a9a43eb099d39efd013554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03832fd5bda9d55450c4e202324dea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787b91acd9cd5d66f1ec4bd28a41a54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cb5daa9df9c7b41c308f7546a750d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fe93ab92a85408b49dc0b3a79739a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caa5a00388453b183ce7ceb00dce13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cb5dc6ec3c66a24939d6c88e2a676560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c413740ab459c4a1ca79a919e04d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88d1165d8bda66aa2b19eaf3e6ad05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c9f9bc36a5b14f83f0ad3786dc424563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18abe19f2f50506b23d338b2f0f478d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1296e8250321b5d2dad418012d69a92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eac26f6908ea91b5028319572f73b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee94d114cacbb5b4f2fbb85140fbdf8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534ed890eb7e5a241a2ddd6a2441824568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e270b632bcc568ee5ad5ee6656f4650569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1508bd4e5ce23bb05baafda92e8db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86d3224aeecd10717c800d4ae0e461571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3321f496ab7872cba75ed96e3d5ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a252a5f093400bd4f1875d14f47ffb0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6b2e91e6c37f1f5a7b73faac95ed3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ef934c8158e4014ad6ebf1e41b420575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2982909c1a3ec85aab6bfcba8163726576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faef810db1ca3c1cabe96161e89156577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4579ac828d04b3f43ad70f210d6a8cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9953ecdbdb5f1a7b34f9e0eddf84ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee305eac0f90bd427d28c2d58a5ca1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff07b1996f901689322b2bda1b92de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb308cfc96bc2f9d620183d36832fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59979786ad57fd20af77bd2501692fcc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50e7ce9cccb33f0386fbd8cf16cae1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ab9dd2723ad4fbf877d6db584b7eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73aa3722afee32efd79414b9fe9f4b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5138a11aa56bc12464d407d773390cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88312e5157c9786c25a90b335f10480588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363593d68aea03331397a582e33ea342589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3d9a595ac73b6b6651969dbcfb85c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0966ba9ef221dfd9a2cf13710ee4d66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898376f062e5ad5263e39b9172b1516592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a294b8d142d09716922449f607e6782593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eea1a18466349101571d98153ecda2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880f45b4585cedd7f56ee4b6ac71be7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca4c34dc01bacb85e17a22e191410d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2b366dc90ebb03ad5d88a71a6d53b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc52bc539210d0229ef6b076d867f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830a398237bb53b27b80c71821e23a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb0c19b7d9f77a0b830c8d82cd9bb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02d4ad6c5d7ba528ee1bb04ce8420a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4eb0d7faf7894b174efb56627d936a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55e793dc93efb836fc8c646050b122603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ee443c8cb5ebba50cb3b1c2ece2e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf8cf347b38c9fe757b7cc92109f77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122b6b472af2730cd5a4679afccedd3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9813130450fc998c4e9260de63a616607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fbfe3e2add336f449c018a1d64ce4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a954c944b91264360cc469e809ce7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a5f882851aa765eef8f21979e2cb5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c86269486dc264a085414a8e2038b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca934501500a6a31d385b23fa84dce17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35539d0b001ba704808168b432b61da3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b331d12d7814570764062440dc91fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a96177c94464ab7660738653e243a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e71d5245857c535eb69e41b198316616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c3ea45e3f4a9f35c993a78428fdfc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8ba4800727455e5948c6b9ff1ab35618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5c581acc119b4451efa62ab23f520619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4e8b6613d7ea7e5d27e99736a6114620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dfe9ad44543f0e614b9cdbb25cc3a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155a9c66f5b37d3057da2b53b1fa19c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95bb5b734b837f0461917a38fcfec5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8d9c04b60c4319d7f882e8fc575cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec26c0374b60ec514097ba8e374de4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d793e03cff17e67a1c2c6fed6e7bd2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9865dbf8db13ea4364653164fe52ea5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2bda8c23406d738bf0ae4881f6bb0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57eabcc22cfc284df3f81715a3b0d20629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99e1f0b93fac1c33359882f53cdf06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b197b937674b7a87f0875f2e61f4f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ef47a333e0c335be7276331d6bc8f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677bceaa6b944a872d74ba7a0186ca9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb889d99be60d1cf4a493290a11352634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7e0122ad01331c0e4792f28fb7a84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14adfe45deb6b58933e50ca8258bde636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263324cfd9c69c2858a7de4796b884c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe1be778199df11367b2c7052773ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74aa878413a1d886841502cc0a65429639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de14ea698461c0e33a414d00d97ac5c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972240ba6764d83bc4b291fca5c940f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2db04919e6bdfffa7d65dae5e0237642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576f7bbbaa8984f992e82f5673702f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328151bd0e53db29069be0a2b749857644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef274c7bf36c77eb0fdfad1b31ec4ff4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2951ca35d68bd9326134478e7b066646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a4424821ec93fadcf898d5b09d503647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04a4885f05bb3ca801dce1abc4d33e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fc85456ad354f8c03e7eb15f2267b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943425ad80e20d21011beed793a98e3e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc44f0307742ed86fde246826c249d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf21793fa9e30695135275f7b46d24652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39085887c33d311165281489b1313179653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c08f004a84592892425b342de9aec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f794d72ce6f4dc03b99bcce820338c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c61e957e9d3920960cbae42502ad4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c78394f7c2f027e744b2740079896657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ce2a90d2ea2398d5a8ae8ec810729658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fb17e7e592f6061d4e551f5a4b582659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695e6cf39f737f3b02dce9d8d9af9cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614acf1e23571f84e7b812899846d2a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f2eb19bcd4c9aa27e60c9ca1cd4c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb0c438cd77ff9cd9c7ba9d76d46e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59557cc2fe5f1e56abb1211fadb0af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efa83ae66259c904ebe18881b2d10b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200d6cf3c142a8f1f6263363644c2cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436100e0f7a9fdf9b74a639b05caa04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab25fdad80d9fef6ded2a37bbf669c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05d9df2f0dc4f437af7db24e45b495669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4888bad30d36137c57a0aa95293de59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9d895d4c8c8657564774cedd74654671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4f9a68c018d8ac0c3343047a453c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae0f464ab2d4049a577b0c8af68356673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f19d71d1addd3519c3d29e9d95de8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baee9568afef0b7d58d87d0f51266c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ae4ac885a8db194c4b5bb749fd075676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f9d432521f12d628e6724c2c9f3d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aeb618b52fc0024609067df68dad7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38750bb3e5e375d02433c0a6ed725b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3773deaccce00ce95ea374daee82f14680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e36ff59571da14b1f3c11d3fea7fe1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0d03b24332060deba88101906595e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e246e9ae534da51a9788e0101daf17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8d1cb0d366dcb232b0a753a053fa4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8d754590eabaa461ab0e6bce2148b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53731e858c22addb45ff7594578d4c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3abc802df47a55b0f601c17aa4d33687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02575a6923bacbde404c1470019362df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189348e193b4d720e2c2dd4a78b0583689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ffb614cbf5b0f2de8bf93f71572b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e83ac25a4f0c3e39c9b6036ca36f87691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45c016e0eb06dc6691e1d433933ee9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b30ada2ced21cb2c29f57a8adb413693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf28ac424271a6b4ec8740fe3fb0471694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1e885d98841f147f01a5ff74df5b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fe0e69f7a60f1e6063518fb89f342696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf53a4f71f4ecb3f12410b094d49c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66099d2cf4d11138952adb84731e56c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad515d55040f4c42a313a76022f7f15699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bd26b8c2647a7f87f8997d7486ffa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75617a5971b4a2be344cf3f4823df1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb5dfd6bd87cc6d6fd0172a1645d40702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecf273ed8ebfeb6c04af1e52134c9a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54c3962b1b7225c99c0a5a18eb2c3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4b285f56b825f26b199ca6abae846705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1b86dbe627e6252126911cb5e5ed8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0411a59a1498b64f5b064715c440b65707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180685929c71f8d360656ff530a3039708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eeb50ea1281ab0e8437d5edea0dac0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a9a9b70e0cf510b26f963de531081710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d67af6cee7e45cd85a136917fa7a4e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd05b597dcd56d09499664baafa5cbd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8ce8a925ed2c313b2c00453fefabb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47ef8029f0667e37e7ede252de7fb5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad19536d37ce41148f2e4086ca2c0d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccd2389c1300ee5e7bf7dc980ff1a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80401122426d89a3bbd1d90f65414d4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61787def6187c81b5880a4dfcf500a7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abce281462d23c03c3ce0c6189e25d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4de3150fc14d2ed3a25e1c4e191ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c4d6b3ca2d0ed87fdbb70dec947b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc430100706cd05f6683f8d5c82eeaf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63be387989d7d72a3dccdba1a691d97723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaaa3e7f775ebc677a18895f1d7b6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f282f97b8128d5083d229cb59f09d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066eeb305068077b50232aa876b6ad7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bce99b64b50477af03f1ba52896d8a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4698100602f5e998e75fa5b590cbb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae2d10f1841d02c019cda7b1e075ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a7c2e370dfed6caf36be0d577152e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28935618552113f7a276486392ed8710731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221275e506d9c3f135c249229b7282b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e39bd166256783c0b6e7eeb8f6c7e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3c590f916da997b8fcda4e67f0786734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83723efb591a723930c2e8c842bda96d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321be80533d7ab948b1bbe5f32fecf35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e7dbeeb66a771c4eb67248433aab7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040831508e424abc847c35d882675fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17e9675b600d8849aa653f2fdb312e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace519a4fe740bc0d81b192b5320cff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880cf47d2868eb50ea3c5c43f018caa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5716dbcbb2682dec3ec72e3eee00e3e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b36f786f36e6d06dd1efc6550ca9e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1f232a5843c9335254625d028a3d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eb3eb4214cabff05ed303c6290ee1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408149018c988a14eb7dc0fe6fb7a816746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317eb3ba44e3a708ab64010ab58382f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48923afaec87a6153ba5bcfde380d4e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f7e12c8c61b466833beca3ffb2ddc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbcd6c5a3310a13162854f5fc87c16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c330c42ac94fe68dfbb37eec9a2a65f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee39c56ec8ce39bea4248a3ac9619ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adedea19b50654ae8dbc36d35f2b97753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a99db9b1d2923fdb6c81c03328803754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025d7daf31d0f4941da233b23546650755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9415566b2f218a02f2182506f67149756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0050b83691ebb8aba467c4ec72b65b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a5969abbc6d9b6aac27385c11e5da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb86d450fec07b0f1456a5764ed17f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>