--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443aca430580157d7c47d5fc9b303381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b60faa76b5832937c1fd035b33a0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca03d02e8c87e1796ffac4acb410133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24ce31c3e37d92188d1fe917f4cd514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31397f018df3340f2d28b9746c6a225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e2a2d25542329efb4ae9c52c0f7746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744b4dbcca3df529c20d8d1e12bcd3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f27d622e093757a61dc2bfb91e0cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108c51b1e43dc07f16cf583c233b11d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc1ed7a22a6a00916b489bedc9cc9710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ae33e89639ca7bc5db4fc9429515e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bad7bcde63e6c215e4cc020975ecb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdcdd333947f3f0ccc4a64b27eed1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29442c023f63f925328e6be2314d90d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664aac07f5232a87380060e12b0e71415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384255ad3dfa8431a96db86edef9cc3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cbe1f25baf11d0e1276f6fa1f2e1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbea50f07187f2f67d84569d7e23f5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafca2418e7830b471e0f8d30143057619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96712d84a98579d208ee25ca2d77f9ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb574ed9af4184a20e15d275f5101c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257ed1b0fdaa086f240b6de56db141022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad5f779f6174dc7cafc33143a6b6bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5959ae31893d72ad60d74de93324f6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77cdec29a148709a436505ebaddb4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcb4eea2df90283dcb134799de517226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104afa400dd8d709e03d466c26f910527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf8e0bb580adc7976eaaab219ed04c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511ea78d551dba973f3998c0101eb5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53953e471f9901601df2598b9a961330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b518fd0f23090b21e7a0b6de8a32ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a68e384e1b90b8d2840bf5aba8a9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32e7f2637ce639fe6ec75b432852c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c03da2e552c07ba32d186591e6c1334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83eb48dbabded974cb77cc86d85820835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7ab0e970c2a5ae0d45cb12646ce5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ba096f0f8bed79765307cb65c599737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f58c9b0274a19acfdb1e5a6d0728a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd265da37b38def47115daac8c8a8d5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed9e84e4126e22d2dedbffc7a1fd2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd3d8c360341023882c36d70e9311f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd31c6fc6ca847abe48b7b40fc092f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c8ad3d1712ea206568195d9c7874e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10facf333be4881f3740ab98fd3ff744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46b3e2e4c4bdc2322b7acf3cb9d00445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891d8b4e970232f75de6f03ce32219446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be3fbee59588688960b99f1b85934847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d94319065ec56d90a52af798e948e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3140567db1016e63d242848b9702249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b575e72d80b2f5a74da27075c711850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6f68137a87b16b902aadac9a1922951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21468d91936712ea16ed9685fb10839352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4809db845a99d47396f46a5ceb1ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db6b390f8bbc2f905b76e9e284430e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75764ff62e043170c3855f0fe1dfdd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b356e3aed3015ad202fd5b61a259c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2518becbb46ecd2da7e47e48afb50f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59134bc89be168e925ca1d9ab4c6c17858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f4211f8712c6204159dba1a1331d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19186a5582916ea958b9fa69e52e4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ef4bd0ceff222b1534d99ce4c8c6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f381a5a37f1587071f4c1d6c7437e9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836df66eddd5e0c78683c0d4d3d3f80c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66446dc373da8e2c1f6116e6833522b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1555cb463cfed593232dcb85a4cce5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218ed3f9d43097d751f78752984b6ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d395301e756c6f97a0770d56b963d0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60446beb81cdd020964d9ef69f8eb7fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4758f3c41eca4fba0fb86dfd58664169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cca5970533de1c548e3a70459776d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48dc3716c71539181fbcf1b67c123f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c95c6c168037cfcbc8db7e775f14d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965ddb0b3116c6088333bd841f2c09773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd98c5b927537be4ac19308e493dcc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaf3a81985c50055aa31b8bd1a3eab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66734e0b7b01e5029863f386be94a1a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5753e31833d83ad6fdb4c56ecae56677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19052afdb1994dcdac122d6a468c88d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dddaf4d0104dcb1eedc2ee254160379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205db77a036a9ac1d8a855da06d418d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc8775850b3f9075713132523b830b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87d0fd790abe08e8c01d9799f2801882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d62fc35c9d1fd68e57b06ed179d0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07a63f7f4b7933643ce47e54c4c39284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3e35420bc332712f7559821754d7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c498637b726110a1ff22cebd9195e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50701fb86e8e1f960cab2c19df2aae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542724eebb808f31dce0274a0daa44e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e46a5cfd638a8fc661c9e1b0325c0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb72a8db0dd0bece6d3d06f4f27962090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23882a5292767a98e6e6205466f04491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97689f57daa16dd6a55a26e36c37578092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec7fa7009972919db747052a36aca993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99634327047ad99cf082334d169da094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905979140c646c632b69080da9f0fa095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ed5716fbc2bf32eb0c7007024880e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc5bede3c90cf2235faeb069a1181f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea169e5ceec49d40fb3ae2bbd9c7c87a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982783d8a70e8b626740ec6c8395d5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5f9676f3368afec137fe009d87140100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ce5aa6c1b9c7baebb3db8cd8301bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21363813a700c668f9e5e145837888d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd4973a1cd8668f067c19c1c366000103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9aec7a6f97e88fcbf564349ff765c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa28026149f12a05a4d821868cc202b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff66d27cd11b4a3cf5bb11a4437e167106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ece32ff8e9f45159af3e7257c17d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97486e67c1e9ee2b6802b83e8bb39be9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553528084c5c45fef76b233147fa991c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de895fe84e7bcb34d9fde32a4326dd4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abadfca86cd437994cd94167dcd6e08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90443f2fd9ee446ffd5fe8f0522998112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122341b18aee7451afc9c139dced6ac8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af523b295a42e88d1fd99ab37e7ede5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5167706eb9f8191fd3bf370336967115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98688a32b23b9f3e0c4263e1cb15ca21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4c12270d3136c349e9cd959bfc52e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59124a67c4265838d08d57a39f9a88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd260975aeabeaf9d38b0782e5ee28f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ee8cec3680e675f7e1860559fbf0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891a42b11cb251f5a3e4ede0f44ae5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1b2a95f320893460fa11c4734b5a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57509d3ce84262d5bfd9fe5ec3149ccc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180686564f8431f108cbb1ace01be99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9c39daa3eab7a7a62978d2fba7d40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bad2653615151a757a5439279cf6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630b165476a6faf5407b0201e15c438127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7abf65e2d8a711632fc2f866988fa9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1093906c54064aa4a75960e06c71a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2df44f008bcfd705155fa3765a90b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bb12b2d6c8169e0f95add1aa98dc9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad22a7d297a29f795e4aa90e76df54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8ba7eb2c89979fee0659fc1336029133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130426efa67bdb64edb9d141f07747a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668bb4f18e5f301c881605951ce3a3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff24333ed6ae377aa0f228bb91deda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c26b7d071d20969bc333329d1e5ab5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50185b0a37d252e9e9c009651151dd5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e0aa22bc48f4be9279f521ede201d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ceb8893a25d8e25841074157b8bee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039f95d59c5510c59ca5e7fc562215e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab368c3cfc7ac495812b9a2475b84bf9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d26caa9c0d178334a12fd0deeeb4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fa67df8f6f8f0a780c84b3c106953144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111480c91804499f41829f5964a6a49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c560442b1237466a5c5c2675fef99dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8970ae1f0e6e9a01da413c4895685d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab446cc709d0b45ce8d61c24fa044f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e9b433272a07383acb3680edf6279149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423874f9022e11f4f56eb2a3bf66225150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647df9a446a6726d24354ddedf2bb11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4b0b67aa4ba2777fcc0f4473b35a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d9ff920174bbeb342b7d00312cec3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474e1fd1060bf4273477dcc4937a8f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c7ac2de66af9f5cd41e6cd6ce458a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f23a4dc5472ec05d0e09a720d17aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e5d417239f416ed67e639a2cf6bc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131626f6608f22b96761069fa14ec9e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e0c118934d1aeeae507bbc6a4716f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050d3463977b01cefbb26fed394a8ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b4e5fef3502aa21cec7c65cfe06c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc901cf2ce09200b1e30e24cd39116a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220ae481eb432172050a0e6b7eeeaaf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611ad6d3c99f44a679d173eee0ad649164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f882076605aa5703a7e7956ace681b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49a3c493b27f5dce160b5415d510aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87db2349a4bf02345eadbc0f2b324ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a74c8308aa3660344dada5efef2914168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b949a0a09ea14c79b02fc7ec924efcd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e153857507e8ca134e12928f1c213f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41257d3ee315186cad949612e6d85816171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b87c0cbe0e01100d16e9252a88e4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b687b9421e0a117ee71c72837b695e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249e69e6234b2b10ea6e2ce3a6b952a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d01e3f4db888443342c6f266719dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a55e4aedc76b874f810ef0af058a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54d41e914ad6e52927934269183dad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465bc2e248ba6be89b91bcdee0f8544178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ef8cc5d18596d955d9e69c5536346179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62363ac4571a64c939052f1e73e2c7e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e43159d8112fd3dd4e1f45a5ffc31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f644714763244b8d976ced20a51fa69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed7858ff0ac7533d04b6f387e4bd27183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e754856c2d3551cac53b9f368a252184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a06258b2db50228ad87141fed76a5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daa69c21e69766cc305178aef11a87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36848491bcd53c09551dbb158b927c2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4d6fa095b3933f98b7071dbcabe21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bb8ab073857c40d317cca1c073e06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57305ad71d8958383947e28dd8b38e6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf083033381497ff8bcc993f5628a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec334e971424ea724ab398b1c01a7ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369b58610156b87151cf3d5ae8cba71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae8ad69b0c9c3ef110980390d7b2cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a69da9a05bb34f4fe2342ad0469dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8a33d09e136b08eaffd9d55037bee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c34f4ca13e17a33d33c485c9642d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d412d2b2afdec35bef880aa12720de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92818e8a630af3c60ed79b653a44e56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac44daf9e186f83099272d85f79bdbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2cc5a4ffc2b5ed7edd824d30e0b5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095737ae9b79b269c0acdbb54bdf166202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30de7e22181ad8633264d54c49bb9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8aebb7aaf54e40e88a6b0aa426482204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367849e5da08761d8f9744977f391f40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25f9eb215a64c6d911291916a10413206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c86976189113256443cdd8d3b0cce7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9d3d9b34e65701a861d1841681442208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb40f0c01e402e4469ce13427aa8081209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a633c26071ec10b5bbf1c10bbe5aa2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22f7d423bfa025345fcbdf5e2dc452211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b156cd2bee0626183dfb2c146e0e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d115976776de19f0043abf528e7d445213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457858c73a15a344715ca7bf82c2cb5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe93264dc6495d34220295ad52555c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136eb5c3e2bd1ce20fefdebefea60415216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f8954053d08989fad04a52afd92c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c822c0e1857ad6b12684a1cd70ef979218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf705c6f3b25d3baa9e3710a34a525be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70288faff03c045c325c05c350f7923e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7512131d7dbefdb047e064e05ae0b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b26e63e9366e7dbbc841f7fdf28f68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356a8e40a6fb3375e466cd291898729223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46d8a45de0aa675ca9da48ab2afb78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84510b6969d2194d155b7079b7e81799225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32cbab70b3cc5230b55db944941cfb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c9d49075bbd08ad423e42427a47c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb9159d8fb782b1693aa5f144fa3d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc432d7c4fb8ecbed91e57b5a84b9f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bd0f9f9d10276f97bdf9f2bd2583d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dff15b343d079764234911a3da1b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b0942d8936e151b12dd4b09c13270232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386073ee492cf9c27755d0b3d8757a1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b9ce878a83c40e7f4c073b292efa4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d029a4a81d3841784b5415b3c24f325235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796e4f3bca6abbe127d6af578b5a846236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5da891707029e595b6f44e593f40b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c276da5410218f4d78ca169ec93f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e363afa98080858e43d5625674b6e9c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689d5cd4fcf9d48ad0b411efd482741240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bafc7620a95f93ef7958afaffe764e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce71a089ceee179ca166c3040a874bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379072ed278d179fb695275f69bce8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad51671e95a5fa615f45e8cb70b61cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fca9d9239a33c21f7320403b9994e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e85d8b4ecf25bc10e68331ede02aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeba148432ea50536b251a41a9b7331247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166a496b3fb2b601b3920d1fb03787e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38fc00616aff95d9b74b5d92522dc9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948f667c83d31ec99842271cb6d761c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5b9499d3f3eb97fec41997c67c662251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0e9684cb6e15ae0b7f4b43fabc003252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf249337c6fd405b918fac26c14fe58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aac08146169d749b121110d071ae77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35b6f2e9bcf2078164e233444d1ea2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226162f317c20b81c313c36f8d451fa3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56e8d68e3130fd80082ebb07ffd1f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f9ac247055663b690fc8e12b66d29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed20f886b13c2979a957849e4f17b45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0f0682e0aaefd73a64eb4f6ce24a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343456b8e73346a68aa0793c53ef345d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15416dc26c441b4e0ec641e126a424a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ee71a2f86ca51af20c6d1cd5371b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9a4a0144b2823a7f30c6493982dc1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88db553898a439f78060663c2e46a10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b9c30418c28fafc705f58dca28bff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8a0235cf2bab10d935972dad24252267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1125c55fb396cf43253b9bbf94a6655268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c478edf14346565c14e2743700d318269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc500292b4a905a7b941740db84e9e85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139fc2a1b844a6b9d6dbdb18a07ab43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b497a2213e5c06b27b0324bc3563a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71570ff8c14bdb50f018bffa69528b25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876102fc4164278f675f503b6597ced274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c2f2dbe475c682b4fe4242a6ca025275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a94f215635060fb6f1e343158d0db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f11baffeb04230766699e20f4c7f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e18f9eaac53a7d7610c4dcbd45f04b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f2f942cc37024a34a116c6b1f5a88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c5d503aa8c562ce3ab546bfec5bdd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16418d5ed65c6687e25ae8081cff0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b33db8e72b5503d5ec3c713da5381e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf8a0d789795aea2321ee587be75f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eacc04ce793784597344ece4bec4d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea568ba4d5a5758f28f0e97b78f764285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e88ad7b8c7ecd031776cbe8df41ae6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c28501300cc5e30c747ca8308f5f51287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e334c9de7e14c935be3599a043553288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28b5acba36aa1a8284e6369a920cbd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fceb7651eb6cf0e1cc3d47225f0593f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950493362cf3472c28010cecedbdb4dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40360ad34fc4770928fcb69b87e43f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c8caf3f8048ebf762b3830a217371293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78833db22e5c400c3a9f4f5c943e08a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d141f450b9d367aa297e8a7eb41c55295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947ec8e113755f037c899d160862442296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b303a0ba20bb2822b49658ff34c19be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b1a522d1b8d3ac958a59e94e144ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b9d9a65eee6a950e3a6086e3ae4e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e592a862372bd2a9ce747ca106a598300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40042563bee1d66be7d90a813e7f52f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2ba33320c6a98d30c0ee16b20d5df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf77416357d3546a37a53623bb5e39303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e02a04f2c8f9aa84fd7795989df40a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5159a2fbfefd1583b437c5f45e36537305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f9a3b403dc22af584db7c408cc298306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853195718845e1f708984a9f9a90032307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1e64b7287578b62911b2ddc19605c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd2c05732bb537de4fe6c18f8f568a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7d0f8bae10411e3e21b9c9f6a21aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467c4d50d3e7fecd2076bd3601e9c48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3ed0c38210b0b1af583c89e25ece7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544331253d8023e1b299b2cb16759763313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb041012b9043cc42da4d809c7d794314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71e869659e948d813ff1965614c73e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abe35ae729a9047ec7974caa77f1b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af105047d544f2fda4b7d4e8430d18a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a222365c4ef3fb5cca50864c7345dc2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84b7a7b22d794f640e1093a69d6a39319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c76226c7d53ecd0dddc3283ed10a5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8e883ea895594bdfcf10e12628df1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04e7659f2077a3e7c337772434b1dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d87bbbd8405c3b6d64443e00f7e2ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ede47df54bf1080d3a42358a00b317324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57095f37ff2e5ff5afd4722fd3ebb5b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade7e449549c09e03ec773cff83bf89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6220e6fc7f947bfc13529331bd822c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c334bd1c941c737c99e51ee834c662328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b6d11f520448d0c7a9579808dcf5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8725bf9177603eae76b09ac9daefd3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d3ab6f2a5a1511fa31ff345b3b4bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a25ef7c488c31899bd5462074d1e7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822bd0e76ee6624eed942b84c945490333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac137fe44f7ea7e88b54c8154369551334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7a062c721c04cbc0811de325f494d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0d8de19eed6f5c9fed95ee68ccfeb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca75498d8940d0de1a36160018933ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f98a2e5c7bce653be9625a59c054f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172b847833d909d66a05f856cedbfe4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed79fccb2ec9e27fe3ed86a7a5da32f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7503bc894bb45c5b9995818991fed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5068e6683305a3afaf2f43a32997c47342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136192abcc1ae8e75b53d7d3a1dd5ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ad6dd9cc4476efa6dc94efc397d2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941234d06bc8d2368943fd4c9eb069a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0046bb1ebfb1ba7a3bf2895bbc183346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39fb80463cae8dbc7d8ae8047cf7a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db100981a63f7c84e5b3313be6040138348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddbe1ea7a9d5a19e6c6f0e37db4d0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedd01e8c341c949cb6230dd53c3498350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4726adcbb49a42dd4a82e243dfa2c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63d9989db7f25613ef495202401159352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e4da57e50842f483e7f21285672e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0497cd2605c8a44534a308f0048c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770d159b438e01cb8d49594c85698c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d30a79224c79e019a8280b3c562dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffc45081ffd6e80c7c62dcf4dc8f44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616ef98d013e8f7f1e1eb385055504e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8ada868803eb4899c494034af5e07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3854ef44d239ded1d91ea679f5cf9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c239e997fe74904c87f2358bb8107a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e77c253f33d0fbc6d34bef310d651362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e140f445ee0aa376a0d3248ab2da46363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526e08bf3c8263db7a816e4cea4becc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63fefa7cbe707bfd8f7dea7f245d12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bff017d769b08e96900452c1557035366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518e009bc8e18607aa81c27769cb2d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99e725c9bbb625e3ede29c64701923368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebd15696e965ff311c1fdf31679f5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4ba26d951fae98bafedcf7b485ed0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a087a5224d12710cbdd71285bcc0ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71268becf8230d25cf705d74abc7284372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c1496e045c1ad88c41010e34d9f07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0650b736f0d0b621ae419d7922796374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332d68bf3f551934cccc61dd5453f04375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c17eeb6e5de14657fc95dfaa8637e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ffb29a861da104cdcd98f12b07ff0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2deedc54f61a664a5fd683aa6ac7a80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754ff646f1a010c1e4cbf8213f05557379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e2eda83f16af4f0ae0f52f0e4a0cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b734832b69fea2cadaeae9f41e78b6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f63f37ac342430c19067c1d119abd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0c0568a954d22e99e9520beb46074383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af89e5dec675c098ae25889df49324384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f39bb85874c3b556d2c00270bdf623385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788a5784294409416648f33e15a77e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076725679a9c537bbf18dc6ea55e4cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a3a1854dc1c3c438695ce380b8a82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd30710d687828e317aa6cb269092f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9ccf8ececd515084bf42ac04ece03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004910107f9c615fa88fc6cc55841716391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8f71dac1ccffd35801ef4081652c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d914d9df8e72317523a31826876695393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f2c91a1462a61077b97e244a7f290394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b735248b66debd423b4443306125fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b198a886844947440c15c086eb414396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77946ba404f4c6e98fb7381c75c73e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fb7b8f4beb15010ce50cbe3bdbef2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a5c7e9829043447a6c2027757bc28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17e90b3e59763238c269ed271968cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d5f46569a5243d9489825024f7bc7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae80824ea282232b08598513151abbc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f92d79da749729897300522cae1b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29caf7e196cb07cb66d14993e0d1472404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ece7963fd9de25469ed56720ea0485405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d572733c13c655743e221a02bd486c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1e9fde868893ba5e677c444024f65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0bbbf538124b9dfdfcdbf9ee02eae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475dcccb04073dccb2a082c0ca62f81409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46397f76ad9db9f576ac0ec5ad6d5a19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479af38a320828f90d6e79db06fd5d9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1e237ca9d3e1af47592792e61e614412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f6625dc13f4546cfb2723d02aaf51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcc9184a165dea730dbde650084af9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8ae68c93ea7e50dc84ac2270a8cee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b763a51f8d00ee7b90c0a86d55384e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6713d3e5933de102148e0b5eeefe9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de0222532019ee25a34427653b190a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f4d483743023e8bc62f12c2fbc668419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3853cf14dc2ead3ce9c3b553da2a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a0be453cce6218670cf14b419bde1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0c77a2b210b405439384222ae0fbe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef40e62f9f377998e02eac15668082e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c5d2a993f7fdc62c25fec8c76f462424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6126150a7bb54da492f4c0712810630425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0a98ea59998c5d8b7032ead344157426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137843ba5e252c2f38c60bfc12fd2f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427cd7d8695b7d880e4e03fa1bbc911428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec56aa76833fc6708c204497e3caead429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3faeded52c8998eadc8dc2cd2309d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad29dfd28383f52733d0abc6721194431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab71723278c70a9f2e17244f0c87672432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b33a804a3d2576bf74b124fcee37e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb00f18f635fb43205906b6c8a805c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfa5fdf3b5859dece4582f28ff6f8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def6899ffb638183ee6b6e6a7260957436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddbd5f1f4e13c26c6af703d7cff13e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1015ccb93007546c6956b76a6683d83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd468cc2309482f7cfe1157d8187f01a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1dfec6fc9a1eabef642edc2d53150440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba1d0f2be7c907b0e19ad389b1378d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cddece6ee51e57546c78914b5c92a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f841b75ad0db1afc27a71bfce06ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e9cf6141f4861045ac0f13aa90605444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9828124f2c5b0aef8226ca04e7977445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74b078c459ab5ffe9067a7f26b5974446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee9a12cede247387e0afe0a7cb7724447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1d81bff1925a1ec95feaa62169e41448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92331e978d691bad0f9066aaca1dd0fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56199953c6a52d683e3811bbef477568450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f4c03e5049c6ba014034f07160369451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e350a98b859d2a5c3cfc67cdbfb0a48452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edb9c3e92ffcf68ea8f10cd238da28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54ca7124dc0175cdba61307e507f5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb27abb808b5a7db6aa81ec5419cc0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf14f1c9f9d63cd7d469897bd6135e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12efe7c79a051e1a39bc22c8e53ed36457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4c09c00c6b78efde53d530780acb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809122a1000781ddcb3b57a825dd0277459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ba92ab4ff7eb6a4c36e6173a849d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49ffff3ea55aadd2f9c3b56efad80d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28303d1bedd9053bf4ef1c8c3ae32a60462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0ab3bec9fe1c7c70dddad775156f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0556086ae663ad1158445bb7e1f9fc9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29716bd24e0ccf8b5b6b76b6acbc84a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fa46c7ed3ec7057b227f39d6d2959466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab9e62612761c5633c4b0eee1d968f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c9047b19f43a54863f79e66835e55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9e36a465f6257f45150a46cc932fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46197dc51998b9dfe18b7cfbae2e04470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e140e28f78525ae4d0b50b4798056e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85885b92fb7fc66eb0d547e27fd0bddd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefa41904a8d8c5e4f5e13aecfcfd13473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37374e76cec96bb5169d3841a9fdede3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972e43f8a4c18123347d4a5ff16f775475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e390db6d4738e58615735fcbe4d9948476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b4187a72a4df99808d2bda46f19bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9540562858aa26a4b6e67d9e47da0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c502327cb92ec1c8bd58f762e0be7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fafaa27064ea5b89fd224d744270a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fe32ba3703f84c7625a108da8ff30481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1dd8a3a8531d37e5dc3e288cabf6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4aa1497453eca4b50fd1e88ba23a77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df694752537dee3a6d18497549ef7303484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138d3e72a6f1c9dd7bae331abd56eb1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861e02c94ef1ab55b13e19375a4fb0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e7b0caa0990ce0afe9d16ed864766487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab249166ab15fce56d85c65a3cb5bcb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f84471282f8ec1f237681bd834a115489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a5167e8e38dd37df203864cf0ca6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9698e2caa5dfe3a1e0343f24f5a48491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55930ff88f36593d722c3b6b2c76cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7518f68ef8ae908a65bf0be429f845c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc764f3ba9cd5a5daac06f6e468a9c2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2484e703a1f989c2253c92e690daf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b304823212c0eed0b0195a14a346e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0382de6c000ce38dff1399ca8b6c08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73cfdf52cd071d2c3dc1719b78defc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64066946ae3f154b47405fa0ad33604c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b5cd426d6d19e8ace45eba4027bf0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f7f6f0a875f85cbc24c3045a19a56501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929287328b081bef8eebd2abee5232c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4c469a8a747b5e7f424b48fd94618503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331b877d2d833c8c86cff0bc247714f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a24ded5977401bc8aadf3f3ad8118c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8611e4a3161751d79915ba98af096e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee24659ac7c41e187b028544dcdcf64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d93d852ccc387b724546bd503054f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41ce7eb54681ac264af541faa740b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7513b5a47c53f27c838d3edb80fe7a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e6c1d534285fe15e1aeb296a34e72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b365cec75e4f7e8b7365b875faf9caa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bea9b9b9edbc29cbbaf427c2a5d37f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b525a4eafc63b8486386aa52be5db1a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2a29401fec085b3dea8bd170537d7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8beb7d54b6801d330c0faeca12399516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941f0fcceaa199e40f3f193dba773b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f352cc976ad3352355a1c5fe9de699d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b300c54163462f312bb046b54e1072519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89a0be6ae15b2bdd7970be618462e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6378ef2c316fcbe3f95ca9542c2cd7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2981245959867a62dc2928bc256099522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f265e4fdca328005a8ca78cc3b9020523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a460d63b3116f23af20c17f9af6a6d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a62a38c0dd2b0a0f3e16afb2ca3a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c8277662a7915fb48ed83fad22f08526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea573082bb25bf76494f5a361d18d123527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3847a3cc80a4cc32b56d21d0e4c51528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c83b806de8aa8a6068305b12cb312c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d016dd13970b092e3e52ea82603cd9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc07b701f4fca0a43da26ea11072ff0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bcae5460f0054b2ea416915902d0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955baaebce84983432336bb4604c5c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dd588aad763518bb59494e7f15820534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6bfe81e8d5cd34423f475cca68d38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0e3ce2787b193e863a65320eff549536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0966afbf3328c3003db104e7b4f4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93282e0887c40ce3b91acfc497b3147f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4c1c98bcc962b790ee917102cdd10539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98565b76fdec7dc251211b029a890202540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a99b2b1b04636bd9709d30d33f8b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84358754887046554072fc0e3d5cbc1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe498a4fb5a4d5e0281e868afdbbeb7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20df39f1f0ecdde160255f6a33b2b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4845bb63ab332d05431e2bf2b2051bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d9f91e516e2367097ef19e6620d48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3787ca2af7b13d9b0131127d43e6709547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb786212ceb443c854df4e1ef8d0d118548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d38e22ef1fc4e50353d79abb1afd0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4dec7177c4d0ffdaac7464bc83532550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e89f9d66b3c0bc511b3688da1485d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0336e115839ad94cef3bd3a1850bbce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a105ae96d7547a9e487d8721753eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b1fc483053d6988c0980164553d3a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cc683de1278973b6cda2f44d99cda555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f009543410fb5d41f114bd5a81a40e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b00f8c3fe1b0f2a04ab600ac5c27c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87d9553ec9490670f6a6c01ec991a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e445b093e879e47be9730713bc713559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77576bf1c61ba2358ce851fa490f5b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2f29c02d644daa02b31ac0e6fe105561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e20bcba0a6aa309e1d363191235dc2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2ba9b8f65a5596518f061c3eed3f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf13ba03df8830d6bc0cff07588916564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55cf50d82604b1f8d6f1b8455b56c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffbf716809ebd8654db3a85cd64e37566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53641c786801e54d86fd8664346030c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6032de3f59031337fdd9d5560cda8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7e719530e0fcaa9482a6dde83045c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36707c799dca1485f9a487b0702b2a0c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61285e62d8ab2a55cf2b062e4749df9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6dddcc0a074a16c4aa04bb3a63c11572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf854dd8150246324bd5ed1527cc4e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34591297e8c7f3a47994d8c2d782357574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904748cd781b3d0c0e9bd5e19ef964a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2908112360ff6abe775bfe5379b39fa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02850539d85031d03ddc13d284ab7d5c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4ca6d09522ec5040e10f4a7a57755578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5270246665fcbb4d1243cddd9802de3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431ae6568c19875566367b57700b618580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452802a4d0e4cfaa832188ca3732b5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deb37380a1535b24b437bd0b029535582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f22029989f11d697e8a2d1ce135e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d048df7bd40d1742ec3eea7ae1b399e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345f6c19de5a9e9700159ce20f5befb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c22dadb83d3fb1f0795239fec296c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97734e3952e17ce253e8a192c14689587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad122de8f4894f9eb5adbd5334c8f204588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d34144dad0f44c4fd42b5a40a4072589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397783e6371c685637cbcc6db78b1b06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf4df7dbf6ef65982f0c9eaeb61bf4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc6e97e0148855ab638454e21952ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349946e08d0933f3915dbb8dd1ae649593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c66d78e839eb78bfbf1f589954cc5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36079fa158add65b51ab31e675bd6310595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2f7a40680d9fbeed0aacfca2f4b6f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2c85693b2bab81b5b0f37c9d3139b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce6ffaf97e8cab525290426c4465d1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727d905b43451609975b111ce883ab7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1493545014875330812e97ed30a868600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f2c5754417801d0726f47df7c05c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b703dff47b5298a4ebe4859754d09f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862a41e5dd7ea43ad0d4a817749d157603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b0d669df669ba11613f4a9ac563fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb077b0054c8ce58b1b5807c31eb1b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8986be46ee50bdf9d1f795d57b8f0f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1cf1ef5fa1baf9f4458daf5d34308607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a7a964a7ae86f3d9c079871f4c5c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395747405f8e7fdcdbf661dbf820fa3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db87864c60854b9f71a7ab2fd4b6913610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186df050e1ec57efe0b966e21b208da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4745a79051f77223d68ca0ab573c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28890444b909b361b9ff0be26acadac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f388dc5eac0aeaa08c0da68d6a406a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f03b3148af40eab9f9ad4dc9b0ed8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406df8f57202dfef3cf7ecded015eeb7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b8149306be1f5bf34f368f307c8d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3992e2b244117ffb49d3d7279e5bd6d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705329bba7ac26c673b82f6714e8ae76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1a54d2ef9295f6d501e0ff086583a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58d674736bfae0eefc20e1548b177d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e85f27821956afb5b6e6d7e9e0f6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3de0e84a4fa0d83519eb028b804d7c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2908d278fc14a62c2d0654b9b75b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc42463bc598633d83f131953c6b36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cfbd2938b0e21d29200e4998b411c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c9e88ab5e8dd3bd91eaf8da50d29a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7588f22dbb681c1e97ef4f754163f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4393a1269a8fec00cbc3cd08589bd7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37ed49e90dd36072a21a4e0a362bc9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b07e369bce7e9d2a39288bcffa5039631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a218916362997f511c56fcf5d98da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db84253c3502ad0bd6b7234a942928633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a16d3cf5e6582eb6a79d3662bee23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0977ab03fefe640716f3df7f517c94635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc147b975c95ef22cde655778fca01636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff6a09d054b8dd33417aaa0acf43c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8225dc8806ff7f32e35f675a81770638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca2c62abe7204dde609d0efcddbe13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062758fd96f0315dd9618a18579c681d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac0e4a747e793489265bf1a844a91e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb456140913784228931395ffed4bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241e5e2fed57681cb8cef8e0bad6e6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615695ae58606b6db80dbe970428744644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309af9b7370f3c1f3e426a608665dd24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f5eba2a2fa87f5bc8f67ffe3d755a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1e83c17956d3ccb7381419ad98f2b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3eac0718572225d775bf31f3c483fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9656e3868087ff53332ca08c07901e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061463a6883f57d138537743cfde761650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12332eb0f413be5f6b4a1b442068eb1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a43f37412e4699c31664c83a2950d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a3d0de0ce4900c462b7bc7fe133de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a7db6e40ca81fc92cbf79611ab02d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d6bb41b6bf7745939e18ce583884d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11acaaa46b3653910eeba6dee99923656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5f7e09d58977a1e8c73e1d1fc05c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9e4e822e1742d0ae0c5ba4e656eb0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3858a028ccc823c31dc325bbb12243e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f985f35dde720dd196296fab41943660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b41626c74c16f6c5964ae9fad4c92661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85356edc8e31e68b8c3621079b3a415662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0432c462c714a8f29c68fdf69bbb8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3fce015c28e026e89265a0e1c7ad1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bc20f9356c98f1fc13fb2ab14176e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951b4922f41b8133f674613eb776761666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976408a31b0f3ccae057c5aee2f3283667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2cf989770cb84c703edfdcc3dde07668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781c3ff820cff208945df69de0097af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794255a6c0d73c64e80ca22e40d37ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc0142dcac128dc1b64f3679141a3a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1ffef883425a41193ba8613cbb8da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260f95d07215cb32fb20b7511b962ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5e200b2da0351a769877a9d6fc4eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89c7c054fe0f72ee8e39afb1fbbc90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124f59e9aa0263618233824c583fa6d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689280a8aa8c8abcbc9cf4a1c3341e2d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a51e172175100bab73e96e710c0f21678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20941167589a638a0be3ed2162d8eb10679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234fe5ae3f1e45562ec50bd6ce41f90680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e88114f29d81712527dd1ad7b5ae97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e45b66d88fa00e66e9bd42b8bc174682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0f41e5ed61d257acd4841f873a855683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5d15eca36488f512ae9a80f3cc924684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3c1dafbc35eefcbf7ecebaf7a8455685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df97523fcb9a26965367cfb69f41728686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f99430449f3ef44160fe587526f946687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612016110e8bffb0e558da718cbcec43688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8197565b4bf8844583c08967362c8a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a0a77d2b3237c96fd0e79f507c1f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fbcd5a3a46a5b6e7cc3ae7364693f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae1ce9b0ecd9041718d18849ffa821692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3814d936a362b12d6f3a801317d997e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d3a9e9d93a49a2ce63851250a81c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1017da7f6530012aa2c43a7b2b2e889695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4ffbba88622d7eef346557aff0a08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44463668cb97efd91915ffbeb9729f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896432065abebf6c04e752485ac2a42698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a9f2cb6d0b0c79480a0062fce29aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897387883c0225513384874a431da366700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156803398ed23ed87f4b2f4f006f44b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87f5f3d612173ea7dd55bfe50671bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f1abbbe71c45fbde62bf69737637e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e94640cf653e28b967f49190eb3bb4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c805ff306e1ba0e02044e9253ae2c7d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0724ea9b055ae4fd522b2106cc261706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da365aeeee6a63c29f0d115add6b13bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43ce45841c61f4b1bba3f7b52d5fc9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4faed48b6f1eae9d6f21af185a174709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9823a531151521398cf109d0149c05e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d3831bc77b2aaaa13d4525be865cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e64f6de10776dcce1eb0efa36fb39712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd13dcf55a101a44fa1e4d6fde33dcc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bca50ff271f056f442d9cccf345926714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6e4586a8117060750b42845bfc3ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640433f5920e25751fb161019de36a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08a25a531d9a116cd12e0bd69c12ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbee6e2a274d51b28a028d9a156507a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83dfec76716bb4db78cc2fcd23b412719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3102a671bd038ede7d0d01ce4e55d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97caaffb003f197951e1d6f12e059ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94c13166b8268f0d59cb3affc70b3e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a48a88d28a022580d5e308229ebebd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e0f68b2cd6ac75f2dd3a77b0ad4c3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512824b850195248bd58e6d624164df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee1e674f55031489d5f3b9d1c5af19726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af810e2b861e8a9e2c747d7c4f589b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bde9e10e5690a84385190524af373c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5df1bde90a5b5fd6c1c511430e30c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebeb5e06953a7f69e24a2640987cb8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9af460e76c51f66421e0edd060398b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e96ccfd8eea52f147499f8a530c0ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef046d825d42d06919108e9de4e0ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15767958654f9a181ee08f0567cbfd46734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e30538b2acd67236a0b9b8fd2c2fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74af02ba1cb972af95f728db64e147736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d895690d2b3556c8470541fdd9a7393737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac797d0c363bd6b78e7b14718cf6a80738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f601af688c3117db65f1eef7e91b053739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb420ebbf38e00e784539dc8a45a32a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1d405543c113606e29a6bb3f77677741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec203b282a192a4e13c28f7e016838742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28662689e4b71596e8aa5baec899ebef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d01dd819a87ed2b9aabb3adcbcdd0b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52b03596cfb1e3ddc56105893104bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bbdc1fc413d0d9decd149b4a3e9d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27757eda90079c27cdcbc94799c3bc13747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aab74d38b99677025b98f34558dbe9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883046f9ba79c3cd25c68cb698f7d69749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550fe3a730976a1c0eb4be6ef2129de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07407f1b5586e0ad3dd0e8ddd45a98eb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171c981ef389cc8abb03e3743da722e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13935c75ce36364c94839b96065eb6bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318173c3a1554bfe48e9987f8931e1a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72801437eab82c9e9d243057dd76694a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13535681bb5fc1a14aa9223a701bd89756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af87cc47b9959cf78788063f0e7db4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90b2a61a0e0210ca9ca3d9d2df6498758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961dacde104932b3945175f062aa3a2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc18aae0bcff2ba90c0cefe602c6d4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da444b16c433663cf1b47f1d10d2f3082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74549ed14aa20fd8609871ca83c6199d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e94624c15716908ef03bb6ef55c7e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b5521ae017488ab088c3a16758b9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6f2fa8b6e3400b7143cdc444a79ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a585d914f0baca426df1e87c775707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e930efa7d685aceafe777b875f7f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8a6c0d0103b476962f6db7fb029439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12083fa745cadb8fb62dabe7ef09c62410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a3687170d5f7d97cbfb1f39f9db7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a8409d5cd2ccea7a1e7c48543608712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c7ee382bdcb9ecd419b639168ec2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e23086efc30a1b4a6cd17babafd9e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b0d91138e301c90cedbb7e11fc1a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68088253b95d15c16e0b31de9d403316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f12eeb0f14e0a9e5f35f48fae3d74617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff282c31a87401b5c445ff2304f3d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e625db185e7b53ede3c31c3a5fccb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbc751e4b1e98e071c043aa042c9d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ff7ae7c016642ea519b91455171b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5968bd6530aba8eda6c26a8f3fda622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f98a8c92239149aeaf491e336134723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cbf645003b983221d7cbe4bd3c97a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da7bf85fc740608bfa48926ea2967d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a35c7265d33babe627aba477dfdc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be0f7460549c2f371b3754b4b810f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f17b4360bf7e0e3cc08816d46272a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb0974ed42f9e716ad0b89f3835d8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1093716dc7af254f21ba0214c9fa2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929bead60518eeab676f4714975800731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e35a6ed63eed910eeb5ab19775352932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8a4a5db8deb875a40fe44ac2da0d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60825951bc838fa385a89223ba7ed56634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5d626a8edb49de7611287f114f67035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b1f6936688f53df1b8045444a16c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b73eabf34a20b6214f38af28bb387237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6cc886dfa6b988e13c227a44e98b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181d44961c60e44543fe1011fc8e46539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3f864eeeb6e7b95437fb6011d738240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c647efbca9a63fae927fd6bb60d496241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7647e8e9571385978df6d64c183168142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f05329f6c80a31c0dfc458a7be6c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a2926071c57a21ee25c6258a351ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22101ef1b825e8083e40063bb089b52c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c984df7f8f3fadabd25a06f439a345a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc860aca6a6bd921b58e0827cc7213d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4eadfa36b381a991f1692ebbc324648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55ef9577399236de74b4565400536749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f612d60c4a9e3ed861104785f0f57b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83198a276ca6ee1016fe4a36f69bd7c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f28e47eead865536d72f0608bdc2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e05ec4e5b52b6a8e22fa500fcb71953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66ae9ed3be0db9d0f131d4526fcb1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd664e958bc2a5f03455a11e4bccd55155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d73c856dbc5f80e11c360203d82a7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf57763306c41b5e6858fbba2b7b7f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc85b56d08ddfca8d6f4f5b9453711158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12028405d7c265948b7248816c76a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f2cac647dd89e54df5ff52cf259e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999b7114d08c861387c2a734aa2a73161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f22ec3e2c6d146d98d683390cb06ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efb55ed2909364b9938517e31ee54563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57bd2a7f0adf6aef66f2801fa44bd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96e1b94f65f7c73a90262ea3ed442d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1b2ef4c33df379a324e85352e5c6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c417744471882057741cc6b85167467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d1db9d065545625769c4648041b2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e76ac41f14a2ef2a09052a4f1950569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc89e2beef40b2009be045d2ba728b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ae230ea2acbcb77e305a70651b3da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e8473b0cdbb06ed27484b9f9e9ef172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f76f9f25e113839863d176830c97373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37ce8254284f63e92b19bd4e3bcb1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7008aac747557b5f21a777ecf97e56575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212595f1079b79eab5644780d05e3f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cc089afb6bb90e3563b23578df13b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd11b97d59a58f15461dbbc57dbaece78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9217a7a5d11ac476f79538fa675fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a2e99a96d780d96e7ca8acd6d27c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14036f8d584a06b469467bf784a1116e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b1cbbbf688e33d7084b0422af1c5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a6c2a337a64a6ba6b2d6bd6e12a0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a44a65b991947eefb52db5fd72a1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e291df22b7c369fbb626683653fd30885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d809678c65eb9366a8f91ef31f56a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d251cb45725e8c92bc1c871daf59e0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba06e4aee857d247e9651458e8c0b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6d81b5d3d3bbb72d89fb826cce19d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afd536eab38db700f0c10abb24069a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce8fa70c28f30a457daae05e55f5b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a688955353977eeef6350003d6e874992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ae2a4e9089980da88292368f7c6b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae22f33d082d0efe04db369358c74f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7cdba57b13ccb33e87547a177836395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51e9c5e6a9a09a1b382ec1f6e4ddf396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404634a218171ebd4074ae51d5e7388b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c49f1a195b0d7fa2f081e7f7fd02498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026271f3efab1afc942182b87e36f6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2c88abf034e94970caf9b8f35b008100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aff19abec33281f6a6fa9f67e01834101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c92841eab5760ace8fb398cab0257102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf195ef1d77bf941e8c8fc5d57e989c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ea25213aca114245d0388cbd73ef7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f97f05a9e6f96eff14dd72de895a73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e268b96f69a50c10bc228c10a8437106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec9f6f7c3d264e672ec1a90d01c8dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dabdeadbf302654e32e08e4d84b16d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711491bcdaf4771c216ed5b0cb3c1c1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9703e01686ec45ec2e0801d12e371110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceead02d5a7f87686f8274fd79fc8597111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c8db2ee0c2d962a4263522c261c41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dfbd629101916fc08d2bb6417471e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98364ab413b84c338c0a7fe21f9a7d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9cd796a73df1663d4e32b817078eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04d7291c4c8d1855ef542023b41e01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96611a6cc53b05674af4535ef6f061117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c47878d5bdc522b0b54e1ef937b57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0179818550ced3cf64258ddf81c4c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf126c9f9cf7623e1e3b86b940e00b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0257ac0e72a506fd9ee3f8a230226121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703681801ba52207b6c5e454666aed3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac10a3ba7990ae09204f8e74a217d02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba6b8321be98b419dda2c39bd187c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13a40d4306977478886cd9749b5c01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371551dfbe48d7d61ff69e9dd71eb63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035050b469244c015602b9cbfd85b919127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d8c7d1685fe5c408ce33047ca4d34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190b488c8f7af14d7c5967ea477280b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08230251595b5f1581c13d3ea60cb9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f986a8f7a33948254c67119ea55201131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d7d2f257ff83266f69cfc3fde7952132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f862c9c656f81bbe1ad52bcb616f442133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ec68fd9e1de5bdda63926dfbb35e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2352a4c4666393528ccda1c4c3e7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aab3c7dbfa306480806f38f5eddbbd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c90ac4a2aa64df11af7bffdf61976137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd58a022bf4df123d717113818e5c73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5280ec0ab5ef19e8b2e3f4a39d0fb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6157ab9c62336befad3d20c1fb37fc2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c124da7b534ebbcd96485e71c513a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c404f1837df3e27fa925d637304d48a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3ef7a873b0b6b3b827cb67495b5b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1b9d03525830612420275f7e00ca1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7665bea8c056fdd0e66993ff4d5292d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a922848b151234e59e05324bd45e79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c00b8906cf1cffda15bf0942daa243147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38872f53e978cda5f5ade0a64b106611148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1dfe50fca08e87f5350b54268bfb6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecef3c585bd662b867abd247739a1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7013585e594ad0f6a28e04b1080cc35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a184bd5e673a5fca7f318d6436c3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522bf5fff47fbc4a139c9d7a58403c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449c698fbacaf5fdf9bc976d538d7d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870a2767371212964e23a6306939ff2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da09f089845aff5a931951f4a6e758b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005d10120658e7050f69d91921fe54d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b8529e20555d9b3ea4b408ce7bbc1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f125b5e13451038d88a40cf461f494159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f186a68e3a2873338c10709fea99c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedf77c99a9910583a76c0fc7844e76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e03f733835a70897194d9d5e344759162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fa20b47f661bda538114eb74730f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbf3c2579cd58e0e6d64c1ce32dc42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25e2126e22cdf1fd6c980cd5445aec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e04e6586a838476b611ae60c7b941d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a00c90ef2c8765860772061c86a053167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19c0319fead19c09b185c01900a3d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebfda5a7a3fed6d7bc913bdf2cec7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0be7816107e277bb48cbcb2ad2f69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37df6424a0494486c3be16d5f4c70cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c49b0a44a15c775f653db5e536ba8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bccd9f52a9193b65fba5b878ce28a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716dd1ed9570384320a5e66fcec480c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c375ec12ae2c28caa7bdbd0b01400d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee985488e48d17f2ebba6eadcda4968176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806c26cc071fa332be45e20a8c9b5b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62fe38387c076804e3163c724be36b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0e069ad1d83376a0836ef19196cde179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354fc882cfd51a67b59f53d9b147a31180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3490446bd6030da9f580e9d4f54c192181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a94f8dcb2591be146e04c0dcd8513f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717657d602706cdb2192e20ad2f1e9a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a7b2118a45c69f327db489006e5e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177b1ec8c65ae580c4f4910d661748f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b62d21c3b7e3aa3672260974aaf5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76354d9acd088e6b27fce400ba485b95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c1f34b9e42b9baaa7917c07dbc838188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6598fde69765344b1e4d65625e0f339189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18938ff901bfeb7366a4e5721fc4a63d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5aefb1510aa9ce39eb046de044690191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a9b1dd0c55bfc690106fc62b9b1f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb66cb23472faa496b7b4fa04d5387d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c3ca1cc3445538bcd4329c75095e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512d6dee9f42adeac9da3217d2cebab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe766f1a4115481d9da3444eae8167196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc375b16939b767482cc9d221ade5ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1007c07359abd7e9aca893af35413198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7675244f4e68f7292d4cb9208e6d4ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc5403d249dfd041ca1499800e19e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149fefedd3bc339b627bf181f87a03a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a69717a16bc67231e5f891da1da47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b627e8b55302dd241597f403f6d9db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25f2e9a431385c9ff8c643fed597ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231426b5c35a89606507140e4da8d1ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b0d98b149fbeb2fe63d5bc6ecab1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181b4bcec616d74e33ecd28fbd572a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c36f1b425d51e5035e3442a7e2d139208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3b85af62e4f609207608532edd4f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0118ec19e4e1a03dcec8bae2c62c4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bd126e14f1317dfd966eef68c73b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619f4fd53a14fb7b6e62b096f9be51a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7909b4494d7739e269f7df1ab44ce02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efa185ff389a3dcf129bc671dfdfef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6faef06ceaa9c0f1c8dc428211e2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9aefc039bf1044a2426088dbaa8f41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8f46609d3f11914c7c5e29cef8c0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9069965beab707e181bd5553a12b05218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a26ee98ff8d20e39f4d14e050635f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ef3ef096648b15e366eee9d98863f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d95b5e1136a071b3ae6dada6daa6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ff60d5a23220eac19078d14333974222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de3f153a5b9aedd14d7f2bcc198b92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af676c9d020d4a1a76f816c408656883224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd123629372bb07178c2b22ceeb12576225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3df8bc784f0b9835d0adf955b03d56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81418dc14b1deee80eae9e78fd6d1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec4a0cbd4d4717efcc499f3da957af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e541c14ba6a312dda5f408f99dda4be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f430e6b6ea16b51217546fd815a153230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616f519bd1812abe5faaef5aadf2e9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f937d097bd9631889e9be36867220b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314c4386f3cda04f937230655e241a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658ce12622ae4bc737bc7a0c6ecac48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23d5d4b73468a2cfde89c5cc551d21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80882eb09415350602ab04630c974c7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdc520e7029e003ddaf2a355550d85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3817ab5a4edb650d6c75195335a3e28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299c414a9468b55481c453730d744ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fa2ddfd816442b5ce7d90d6f17a8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34834ba6d92288f3ca328d5b280ee5b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172a4e0abb7ccbd420af3f3827797d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253990a24983d5e62853b4ed0877439243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f0c6d69a1be26b33a335033c653f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d15307c41e4551ec4e529f8dca584245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3011679d867c011d09e903e4a41c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d1ad2b6e312133745b46fe9d5044a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05268faf914075dec41a28ab37ec90a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78624433d80ebb9dbfe5e201aa2be130249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1937a8d663742644952cd3a3e489414250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf4631f8d36f9d3d1f166bbafd6147251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da96d274b3e93ff361819cc10412e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95520f0c1650294f9614beb4489157b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3653109c23abe1fab6efe5c0f310ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d07cdbcd57db3c5645767aed2066e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23066746ac2f4fddc436e7cca97873256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f291244562c2e3d659d30758b705a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48cac8899586a6e66c8bd69dab4955258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8af67ee51fb400e4521f3c64479f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fa94c6e7cf51bba62fc9f2fd1b9a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7361eec8f7e4dae3249a515ec9bfeb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72523682514d1f45d2e93f3b137ba179262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f167fcbe37430ecf05f003f5c5fc55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21b12237152a7cfea4c8140525e026264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad04636ef86b6bb1402fafd8469ca8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172c6ba0edff917df951ec2b7cd3a0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5295e2b709cbecbb869b795ffa92c10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ad9bc6a15af5950b3efc78de68640268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabe9cc8c0d58c020ab042ffc6daec0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04437eb212555c70153b684c0dccee80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a809a2c157fcdad9262a4edc147d56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f90d7514ff6d663cbf4556a67dea7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c4eb7aeff64afd61142357978ac05273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3bd5bd6eabeefda9f978e556019d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b15a70d33ccb8c25c58ef8dad67c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba03990c783b21bc4793e322bcc204276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcbdbace670cab979aa26661eb5b97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739978028171b3ece8b33962a9996ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ad25ad42cc458f083b038a334c9ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa271de69ee09ea07eb3db815469f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0bf24d43a84aa20ef79fa638ba2f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a106a4cc1a72e6e5eb06ad4d1a331e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37e53760466405692e6118d3272602283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972c8f7eff463dedd9ba11845cafe19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb029e8eb7d4d5b4a14616a1f8beea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde5e9353fcc646149364962d2dc932286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509dc2c235a3520c0e149981ce4dd77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b959722ee30b85b683a0a4d1352c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7beb5ba54fedbc0f47237c243bbf5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16409abf41b1f3c0d9d6c8b7ed0a9f05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3f9a5efd8ea12599bd1124b2cf477291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadde4340b156552bd882aeb5cff760c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd77f2ab52bd92405c94fbf1dde911293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942315b040b76877d58f52473c270e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31b74fbafa13c6005aa352fa58eb6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f46112eecd80cc484be6c58493e80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d0a523f83fd714c7692a56e7431ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8105e12309f19f6b9a2277bd548d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a003cf0e4181635828225c3c007cc44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe552fcbab06acde9357871b2d06e850300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4999edf50e209b1bd84e1e0b2396f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e93f0ddea1d6cc4eb850ba1e9bceea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885c28feca390dfba8298310caaa89a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571111f67713b54b83f77c1bff50ba4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3ffa08031768a68537904d0134ec4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d212bd0c0f9ed46dcc5bbf596498a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d41b633b8fdbfa12edbc61a2e2e505307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789d9df592320b927ccdc123133dc8e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e911d88a46abfd998805cfaf9b414309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f663e37fa0e983f2940fde5a90ec1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb17fc6c087a36787675c6f6f0cc4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf62f8cd996fdb518d15489477bed79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896abd43a3b7cc056dce5894faa47a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e99c8c6352fffc659b6c4d9e04819314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1944e36245529300f0ef9686070fd0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb009df5b1a3c59c5d2357b9eccdeb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc1f15ebd275a88b9670a1c104b410317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d776f449bf212bbdf09d531a60495e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a14fd85c7807d5593c1b5623526fc8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa786fb56fe61f57cdf769aadf9416f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bd56279d1569c5c9790556e74b272321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43271aec38fe9b28154fec944f503d79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeda55bcb3bf2cc7653c45b95c8e2fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ff8c5a1ed8f717ef9b37bea52dbb9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b790fd0cd2c584fad5de4125c8664325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42ded23f984e0f78b514c2b9b1e230326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbc9666cfea270a92c2357aed05e20327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64295060c71a3cefad779777aa2ac57328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c22ccbba8c1d54c2a2c7ac7cc0d582329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358e64a942c7fef06c797ee719202fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd5735868d1e957180333631795290331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58fdd0730c58d5293ef38fc1e4e66f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cf51100a860960cd707cd07d3b264333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ff5972bd219b5f55ec67ccc6a21db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b7c5f77c5d0c69ef8dd0c3328cb8d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a047522502be8edb2686a4422b466c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ca759d60db087e4dbf551a8072ffd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cc0397b0cef2f800fa14582fae756338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec735ad7fdd1244f97c6f792177881339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145ff8f24c3aff40537a01d8ad18bbb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051174958685dbddf47301e95d6948a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba12262e50b556475c71891cd4a661342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e5e4c7ac87b9e232cf3c6f84ee465343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e27e4bae651d609a9d900cfb42c620344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e3d8a9198857db62aea092916fdfe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aef0235fc2ada5b2e0874cc253be57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bffe9a1b42a25f727aa98fc05f4ee2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951892cdab6bee72b7d6166bbe70d6ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013f9f00c0529d7fc0d4115ee38efd5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e03fe1dc7ada444b6df02469644f49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6fc50f74084fa19dddee6c566cd4f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48cee3d401a7a2076511b9fe456b1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4af95e114bbab1c3023d41dc2e887353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fa76d53df733f5597996bcebf028d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d5fb7bcd2b583bee1b13e0416f2f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649b2028ab765b7e2c16370d39a91cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb638b0b7a68d071ad7c759d5c14ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c75d95a8b72118e06680501349039358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b107e2953f60a3bdd75ae2cde81fef4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47df453efbc086e7c88031e3601000a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569cbbc7644b7f1a3fa412495a73928361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93acb8d6d21b5858e1369616e0960b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e483e321e515d2eea20a20709dd54e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7964076303aa9bc86556dc3ec781b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1b30c2ee0a2139502da0c98d23431365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85722a70f48104d1464650af6625a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b740d4cd3a1775ada08e0407b26ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee0445794688dd2fdf9b9ed54fffd0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be33a4dba2b0af23d7c158550daa7ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484144cf96e42bca5195f5e5323a2ec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25622001e52252c2b7f06051f0b42377371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b07b48e7f4f52dcafd65ae6b22b3f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6847a73f18999edf9ba072486756aa7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d481e2787db7046436db4c00c965b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b30597c65026ede382546d6145495375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc56636ea3681fe7fb245b5f73343c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a3705b0ec657be942e79ba3fe1d29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c74ce17e8099af4b1bd7fefd8d0848378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799fae75d82185ced3b0961b122ebeb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296515af53a8c81315013b075d347fd1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73727408d3f95fd840077e3752788552381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a2ffdab2f15135b926b0738333b3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d79cf75afbd92591e0ec830261c58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c39ade3f647c4c06d1a0b402300980384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453e466418eb76c26188879ff4f0c6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8886f960399aaac73732975277682a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df333c43fc2a6d09935c1ca64ca9fcf3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2a701ea4149c02fea3bf43c8f238f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabda587e5e487f77496db6364715de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73c854ae5b76ec7f111da99acfdf4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668ec384e5661887bb2eeddf88ce95b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57efc49f3ae4615ee0f662fbe5544f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc77a9fa0ad0c758cd4c6233622a06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17724eff3e8afec0dc67c3e25d4ae0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae19876ba7a4e61b7f884d85fe83287395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2186edd49ff7046a5110cfcd42e54396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cea0006fde768d324b03c69c35a627397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f79741c8d5934adfd4735d5bc9ef9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdb19ece2054b3c17edc0d89c4a834399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddfc7236888cc817bf320a3b4a4b55400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2855a5dd2e4521244b7a79a48e4bbc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa22c1af0432ccff0d5cf31c8d76f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08c37a98620eedd85784ebdfa641b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75e44c0ed7c80f8f10f97ebf261c2a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8250d6bfed16d472d5626f02593b72405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a313d0483c2efaeeb2ccdee90e3e1b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710e0b82e7536d4fd9e0b8a89a631cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599ea81ddd6cbc204b5ffbdeab834aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a896d8f658eb6d39783c39d6227695409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54bc55c7373dfc291d516d14f7189a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8e1024f7d1e2c2329dd7959a78e72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb123bc8d0cc1d93ef0f92d195eab3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c384b8c1da1fdd55afd94abca2470413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572fff7b186d357f98840d11a2987ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511a31c47b48e82b35e22d279985f9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0185f94c4dc910422a9a25a040e6b03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0d1f0242b36ff72a2fe39f9fc999c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a63f844ea2ddfc42e9217c37e1bd1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba046066227e16b5c14a7150d0609683419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbf93591395631dd6159b308a3475f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353979f33b4ef8142452fbf756838f31421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ef630f1d77beb922cbfe5a5d635ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7518cb88f4fba789e8fc4deaaa1fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3822788864d7b4eb2f5a847ebb51c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ce9ca88a9337698cfa462c65d6221425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1b3de8e90cf3ccefa4b5aa5356faa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c00ed4ea3ee3d87cbc566069447827427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6ec1841e92650a9c05ba249720eac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce566015722a9291087cd3341b17a1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c50eb28875e437c687c8d30978dfe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af2694faa253850074fee23a0510a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532a0b7e1a27bc0788e5524a8278f59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de904cb5f5198aab9ade646ba100d06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76abbb3b23168cf27a9f1842662b19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e73ec1e69fddc6dd758bde576b8d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40736f5a5809328e2dd9658b2c1b65f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28a9d65e5137d2cf79c7a466de3a3a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81ad1783a51f45a413286545d79a1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d507bf21370ca195af987d4f3ab028439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4663e74857b088632c2a01578f6f7c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66e9b16efdb82a464fb4e1975bbd2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636547931f139b637848d197b95acce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723526511ad4a66362c8086509ef1ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56afd8ab1563bb9b445fd28358f7c5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc170c4e20156a4413ec84e4e8e468d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e46a809298b7abaa982bed2f170fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed7c4d4419465803d708f8d0616272447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea7654b4ee40e7d845f0d8facb4ee7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cca7a879e629d71c53e22a14f399f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6d858aedc1de84443190f270d9adc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a53ef4f7613d5559acd34cd868351d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7262538407f9ade21d2efa5a9e0d0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeea7f084452a5707174686709d1fba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fceda7bc92ec55e91c5b67903e9c29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84856e8576a17959123399dec5358fec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedde338b0a626269cc8a3e7334161f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f20760bcf39c121465e91d28392d55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baeb8b0a21d2473e4e5c0115c999fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039f5cd3d4c81fa5135faa8f0e73be4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877464bbe85a9ddabd5903b18226ad07460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405971e17cb656dba8c5b0b61cb75f8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b0153259327de5edcfe42d70c3643462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7e98c5c95a861a1b9c7ba2b531c5a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85913da09f09a7c170591feeab7c034464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07875db2f20f48f49e000dbef73e82cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c6f11579a7f640a75d4eb353b9d7e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94777502a903e865954acb0f27e9fa71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e82b3fb96ca1d260d65f1086ccfb11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972352a3dcb9a7be08d6957a2de7e10469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f3ace5c00dd2a594cc38e6e11c7ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3f79a350b6a0be1da262bb1b9e894471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb318f838b6d0470305db6ba238c45cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3731de425846035fea4dbb8f913328e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11eec800856109a19be2a146de3f28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb838782cd01fd461e7be1d1abb8ea5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6eabde76ef04ff1684806d55a35cb9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce141c684d5ade833097f5e223cfb57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c785cf2dc77f2f0a726c6560eacf11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4353503e063e098d4dfc34deba2ed6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f54ab28234fc26ec86456102007c88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efac77bddc1d38c43fa09ff83a47b2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf203f11611cd7db7caa286e951ab2ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64f0df81934e1a4a133c4e18d7fb9a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc576ec26938539780b6e7a8caa03a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d510a0496d9e48fb63d832bd57d48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91956c1c17fb78f85cc9f902ad0a449f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6935b73a5f1ba198f71f6622274f04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72fdb611894b157ec6dd2d16255474488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d828a02d0e904d4c3e83c45222570d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47b8204b4a02d74469f6b3d0482b11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de78f1251af2e3e6080ef67445c4752491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718b89d2595424ceeab68be7ade9502492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbf29a7363131b083511eb4cd30dd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932a0bf50eaac7d728c3a4da2817fda494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657391be7d82f3cc1958da752257d7c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31231c9d5a7c4ee051a359e6e78031496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eac92b7be710cd430f49d67e119474497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abd4a25aa3a4fe79cf5c5f2b4b2825498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0b77351417093022a5eccfa407428499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e37860ee069065c7270cbc0298561b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccb22ea1a1f086aecbaa56a4e59e1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a6faba083f63b96def7efc30005df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32067739589e0f7a7ef4fada8f746f19503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6650d476af1bc5860b43adac468282c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2706144f3a964f37eb24530438590505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e46bbf667748cc093ee4b20933f80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798ff54cd9864e16d90fd7300377959507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd61232cc43e2604d8399da3aeccd3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90c695a9ad1a9cfade0cc650924b02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e2e2017659e9125d4cf5000bde3af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ba4ad48da1533526c812d3b1fed2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31250ae1130cbe0eee5b21e93bb745512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecc1766297300fa801f1b5675d7848513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf899599bca96fef378bd96ffd38df42514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dd75e79b358adcdbaa72d8a964ccc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400f362728cd0be39326638a5e6ae2b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d623586c02cd9e060db75552bb69c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0fc8e757f0913905ddd05134a4985518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbc66cf755138d59ac36ff95586649519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce660f67e1f1b5c164b174efe32aa6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c86de8f11cd77347a5dc6cc937c1f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a07565bf29ca4196fd1eba87579720522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae9c605aae117238e13b5b2133b1c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc30558b8fd816c0964b371b17af5cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ebc4eab5cb4d779211971ca71dc2a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc296f5d910de84e52bd855994a121a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9a4c287cdf0d77e959ef7ef2888d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4b12e2fa3c08911de20e16f5444b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bb88c4d479d57ef7f6c074ec9ed59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbee552aa3a771cdd4b685d4ebdaa3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9588d6722b602e59f6106380f0a39531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e6d9d240b207e4409c7e8ff1e4349532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88293cc05144f4a19254752a2c6527f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60c6dc8900fa2720b6e4fc62e2d001534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c842b26849c5945f9adfee219d9c66535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f34b038117663635d24ce1ee84c058536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc190fc00b57eb802fc7d70f0edb7db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0d2b2c12fdc73f164985077cb0d98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344694ad9ca8fe116bccd25fc9dcb1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5f5b419a67e0d521cd1949b6de95f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad355fc464f2e5497068daee9d3b0a89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48cb9e15253b6feceff02133f84df3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f38f434303f8f548d9b7c314aec009543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7620d4ee5a2edc1c9a21044f34252544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cd662fd10874a73628941844c9ddf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b988899f782b58314ddc41472dac8f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abf4093e11e958fc6ab49ddba3310e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcae1b69d6f80f4d2d58cbbc0d38d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488236e5987a12ad228d4671cdc5342549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ca031b66006829d88b7137c142719550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3839c96640a3d22bec19df25401fa1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2793c3300afc2bf3fb2d8f64c7c267552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fd0f62c38f15963971c3dd8db2a2a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ac8d7f21b6cd01f01c3e81afdb349554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56062fd3d4e2a4f540a8d7e328f212b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e385fe26483965140f7d79d196b69556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682599013e70a96150f5c4f541fecc8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405392b6860d81a7df2b7237ac9ed3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75b53b7aef829cb5242b08461ae771559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac23b8e6985cbe47dcc55105e58bf72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fb7c0da537827c9b3854f27f45aaa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f21de028929bfc567d1fa094a03a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681aa703e8b164a5340433d1ddcd5a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46f04e39dfb228d86a3581bcef1282564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd23ae4607d9d1928409845591ea770565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e70ea8c7e5b8ccae4de8bc15990e66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d782c7f3679c6e7c8fbdd1c59cd01a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb798f9ea2c7c9fdd94d00aff69d031568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5e4c0cea8d90b79d74df624089722569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5788886d0a649565ca2b73fdebc90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0441dfb3c8fdda67880d9bad4242e11571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a481f2d220d969362a21a99b802348572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7783796b0b3864820109a677fcdbb28573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cd7bc0b01f1c013b58d990f91c4ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ac022c8a2795923399c4c4ab342b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9599382c59b95418f510d12cf1255f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c591449d9fed52c5f9ae3343d324f2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799559ac30c4abcb701840c470369bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb0b45c43b7a87dd0d57392bfde3b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b4181d6e3d778bbe06245bb4dadb9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00632390f5d778cf02546bdd9957fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cab96ae008d3b72d153fd630bfddf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e939b6c8e45c3ff79c8ed312903c9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962cbb106edafda23e1e6bd9c6a1399584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29beb4164c90d6cc6a17c0fc6425e37585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211faf00ce1fb95492a5f66a7756acc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488ce36b0d9326085713435dcde5824587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e1f32de202594f3a83992b77ad8e1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7abe0293abd78fa2459e9ae3d5733c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154702d31d60fadac591124dbaf263a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14293d0918d561a805e58f52d9789be1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a86128b63936b413aa706ab9f26c5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe1a7bfae1071964f5ffc8dbad59b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60977304eac5d3978f859147fad97443594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a3968d0d78981d1029190b428f78f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365eba2a74a2143e51171bb815bc8452596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a4e43566f65effed61a84179a9c96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab231112dd083a774d8f681f96df8293598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacd18d4784a4696184c45ba7ced9fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b995756fe28f4729d4fc35d54baf11600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36fade8e45c42e61550aa2fb2631cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ea30547a470ba8f6502bcbdd7e329602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fb39e3a274cbe717dc50bd137574d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d43bff157b744c4acb56deb403d58604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5eba6bbf34585849478077a956caa4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d1db9ec800a012bf721f1e28c8c2b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e0dcc0c63d1fe781e9f9d3782cd60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9378145c7a84c24dfdd13d034038f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb6cafbf2609273fba4003ca21610e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f5767c1f3190085c457476e53fc51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb089ddc431bf716f5d7ae78adacf4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5252be04c04af5edbcb0003631a5bc5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356362703b914cad4b415dec26fff4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a4d21f7b7d371a94161505fb333a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a06df62abf8a193ba87cadd597790a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f4730a3be49006455e0882f03a575616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03aaceaadbcc5aafeae7189046ed6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3312bf5274ec10da4acbf1fdef603de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0a62622e6a734f6e32edc7e6f33c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d084e889742262d0882ba9893a3fb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd0ae923d498f289509aa513062bc2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc98ebd09c9da087170727a1904e8b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1801d872006eba85d921ec2075a8b3b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4374cacbf8c22fef237d9c708237a71624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6ae936a49c0610e15847204fa1697625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe0fc22b2aea354f686f0bba6ba42e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46498827fc2380346548c853d621a6b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb551bceca679f45e680291c21a0ddd0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767151255754b68bc22b3ab24b47e02629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f4f3a1866a895efc57d567108418b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397b0a443ea50574b00afb6125bc829631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751f2f68003a62be1b6349540ebfc47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5a12e1e57e77e4950785be108311b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed649ca4a61c5197178411ab005ab71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c95b3c79a6981766ac2421ffcbfc1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430e6f4d0e1212584c2139862e75fb2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b33bfc4ed3a23fb8567a2eff76d20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9395024c78877822bcb2a36d2e15a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd52e5376f7f416bd8ceea5616d45d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f6d5e942a2177a3dbcda8f4af088f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deb7ba44f8dd45490bd6fd379c23a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5dace06947f047baf33ec9b54ca8a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a5a750b412b889fd6a402094a6896643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512818f937633ca98254f1c23d0760bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3ec0f34141e80fd23528330800729645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a358bfdc7b6f14067d28aa9709d8eaa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35904c05e8e41fed5f167470bc11a206647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c1cca4580805d65abfa843f5ca236648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dcf5e7dc1aacdab75d3ff78261dfb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4a1df512835f3f57452837c88bce1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2cd89a9f7a0877b679b7c7ddf04d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a860066adddcb85bb946669d39fc8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19fb86085e3bafc9e8c0cfcaf6465b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae416165c54fcb1ae62f3968ca57c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba34e3c8158d72da4123767786467b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae51f39207a18536f7af31b5f42e349656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731d8af1afad22d703660a8e97825f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb4094a096295cc66322b78dd887b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dafc50a19b8daa03b2c996e022cb6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19747c9a172f784fc5896a8b6d3909c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84581a215d5a88851b3e77738fc7d99a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc35912e023c00c75118c48bdffb66662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecf095f16a947252305ff1d4f8f463663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766733d38b18180bdf96f3a5123203d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00e1b187883b2b393a2aba928b1512665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23d19c890ff91f5c3c7d302f97bf28666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a52e2d45567dce165629567acc1e1a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bfe9bf9aff05559a37ef646d49758668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c929bc7aa0c0f9246c9cfa21f7a8c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e761fcb3581c989ba3bd500ade56c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db622c966def54686897805681dcbbca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82218e5bf823308e507034a748035f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a8552d49ebe97f5bda7022b35aad2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b716d1677702b601adde9ae064504b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648739896500fd299e88ff3347fbf5e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7453266f8504ea3d3a703e0a542c791676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49e59ec309c89dc9be27a9515f49bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc92f259841774213c9dc2b7db4ae8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93366a6f42b2862895bce5998e92d344679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f21772380c01ec703cdc72482dc4d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132d114b33456f4cd3fac00c2079ffc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04e993c5169929ee51291099aaa678682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7e5810330e347cb4c0abbb1153ad6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421f84cc7c7fcc76ee56ccf8f0f265d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e3a9f0568422cf239196bfd7692d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49555320be320baad59f71eb2c9f739686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa13e4bcf6a756cdb3fa972a177fea4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad154ef3c84019e51e217b4417ac0489688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad1a2e0d4d489641291490c4985983689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09612cb81389f96bc6203e4a1b0aeab6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c680da16b22d50db0e7153deedfec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6d44f3ebb6635d7d0a1273eddbd4c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba68e950992fa15d6f30493a03c0ad1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4fe6ae839a949cc2cc6a31b9fa566694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c489231b52b8173a958ee1aee4b69d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e760a637b7193acdcffd229cf352cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11cfdaf886715ea3630bf652397298697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47681d5367dc1ad21091bda1a5d5ffc6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64d6f906504df9dfa1dace7352c98a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abfa5e7519a179de3e01f7df49e4d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb242f5712e38334aae12b90939b7d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f720f0a2e10a1d85cbbc51ae4e967702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065925b62550323623e03387422abc94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1fad94f856f3ed7ecfb476b5eadfc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c5b2c79b8a40b8304325a35380a3a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef9d76f9f9f53a1f99d97845e62c29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaae521d748f43946d8595fdccff347707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c7d71bfb4b30cba170e3c35f9641e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee794c6f80bd771b82700282ff483d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdb84ea16f96d813d4b8e5ac1d2485710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2b337c427c62c7853c2c804a829be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc94db874795df6563545e20016146712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8664349585bb3db0f3d2c524a7eab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556fcb36cf113b6181a8ab9ba91912d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21ab3838edb0855779b6936a26502b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a408d57d5e11a1693dd32f5e021de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa130c32853e4679af6cec0ff4a6dd15717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425bbc97d589ea9d3b0c5da498fb61d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6946f0828c278c64c93dc7b916a60f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baf89bae7ba9422ccf87a9049392ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305aaf1601a6384c70c226e3530c76df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d25d07b1abff01129bd999b2b30307722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24382ddcf82183f8a8c5611886d10cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555063e9afe92e16e7369bbfa896e21724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04f166028e580098f39fa79da79697725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3396c06132ec0d3e539249025723d77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc3ae496158c4dca8678c93f01d0eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4d389f7ca764b1daf734cb243817d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dfc1a5b9e2e9093217c6cbe80f84f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76804f37056877992de549e4abdc6255730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdbea734e8cfbe0fe7aa087e9c1206731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc9bf8d8ccfeaac46131651fa75f9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd8331a01ac4e5d21c97a1d65d2756733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ad5799a5bfb234c16dba68837acfc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8049fa2bf34a76f9d851c8c4234193a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b88b96856629af68b375933741e36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fe4dfa1daed3089181c0710b33324737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dd83d0a3bfadbabeda9868d53df43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b1d3129cc016b7c0b479fa7c62ddb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afc3796e38a56880bdfde812496744740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e55115bde99504e97defc1431c0ac3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea8ae0d6bbc4d76fdca9b42959e744742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59ddbe633c0e251c82098999fd1497743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1604e90d4d312055ab322708d06fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d088685b8938c514bd7130470cb6fe8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fd2aaf6b68fbd00fb3bfe780d04ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42528e23159fd5abf13cac852024bfd8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9569213db8ff0e10288ff32ba0a02e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6334811c64edb97f4bc57de7dc49e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc7cdaa40804229c2b13c2aac4c153750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d986c9eaa767928c3bef05ffc93349751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9194ce8d7a14a20a859ac08c6a40b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bae907265261ca05e797335f98775753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae5d5c00c34d0e1d988309082f82e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7abd361dfbf6fa974dfc9c45dc4226755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded400524aa4d13f5f46265b3781c9c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b03ef2fe1512486ec956d7f4dd257757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6ef2764f8b3e1988aec6a244b964d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d1bb54eaaeb3b16d8ed878de8d4e5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>