--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de60f3301ffa748b46fef1a6f058b321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54603b4af1b7c756fd8c8a83d9674ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f495a9fcf0ba6bfb2d3d02fc1c1233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f906fd5de8ce266a94bedf82c56ec34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580e70555cd72aa1f99b474c5006bed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e718213f985d5d062ddd2ca9c0e646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3b16647db2556a396e97054d1fa4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9254bad2466fec0295aba2575e746168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d1b113aff652af934a1e6d258f3249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1f6ec986b2ca2efa530abdab3ebf810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649ab926f6bd89383b22f433a9ac93811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac5167babb891c2bdda3c78e2f460f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5033029b7aab2fea0b62cfa714e6d2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063885611aadd92878bd47c004aa5a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a03d846ed61a3645ff0794b54d83015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36618ab4f6597367257cb54fbb546ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17ba0966c249d682e367d1a8e0331517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cba0584d59c158c0732f481b9a74de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d77278496cdd32ae359addd6d76b0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6b654417ffdde56279e22e25c547c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64354d5d927c16555390b79be669d3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6d82a107b9971fbf856560fa5eea622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acf968b4fffcd8a0bdfae1641481c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df90bc09a3dc3cbb2a19f1d0f9c82fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ede0cb1c8f7f689d32380561c527925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e483940f1d55d9a77ef9003194952026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75f6ab456e3cd4c0e56908f249cdb927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8d8defe76a54469efdbd10c338eb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80e4cdbef337ec49b2a9396d336eda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f9d20fcb494f0337c65ccead612dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05785c16a31b3f4ab9e6e65b84b983b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864e43920c014ee590d97710903de3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246edc77405da561a3bb41b2261702c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c972e8f02b966776c84e0b293effa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0af25ffa9f935d8740717d1944a0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c81c0ac77382bffe12baba212155f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf146d446341527fb994d938597dfda037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a009eb90307fd7df2ea0f7c8a974bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be2a958d2d0b9eb360ebd26fb5b19439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64723d67f500c889e20fb2c0b6636c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a00c82008ff3255ce75067d04200d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caf6b0219781c9d25a52e3bf01416342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a719764429643d56c4147e2de0752343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb19831155711b7dcf027be216359444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c94f9dfcdad9e01491842eafe1194445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a785c1ef18af3372fff2c9787dd1f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054d51b1c12e9c5181ac6962723635647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6106c5022a5a5b188beb9ef8bf3b14848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebd4b5fcf93c69ab8ae0b44f88815449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802f158a4e6356c56b332748bdb65fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b920c5f318bd486b47e6e8ed746759451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2893f0041ed1f1700e57d435661fa8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b609c74bb56129c67d996b6dae166053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eab97cbb1b50f7eea70f6e4b81a1a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc9fa3ec08bc266f06e33716c909d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900b6ee2d0d2e96ba5f7f5d62e7023156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228c0659ccb518608412b66ffa959c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a669079f0a9d5f5b2c6e1a0bd41b9f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9708d1ffe46e97a7a53f1787c884059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f2637e26584bb2d1e087df63dfc8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235779c51e5e68ef74d32c0d38fded161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b318f3a0e2381b35c80ca2d2d11156262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cd5b66e4c2b5580df50f55d22033d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211660745f71b6aa55e4c94cb19544e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e1831cfe10e43048b72ccafe8961465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf86da7269a28e0a756242a23d229d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02381f4884b4ed437d5a71652c2f2d4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5203c36ee24f2781290876f24932a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41087ce5f94ec067b9c535d4d01848ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb3b7f0b28d233450b6bf1d629b94f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945917f200d78b734e3032a5335289271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b639e0977e9a8fc201d1b25475110c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9d7228ed2f9c97f3351b976183b0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff964e3e3b83798711798f0be48bc6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97364ff17c2c501c3fc975b5fc70ae275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5edeb416a04505560a49e79db9146e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632167fb11e4ec62a71e4bbd030247377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548ace169409cf085f1a5829822f38078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8829f81cf0f6da6904703676cc1911b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087eef2b5e17c5c86556ed609bef2aa480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60705ee74d5da826efb9f92657c1d0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21af843e682da40ee3dbb4ed1eb493582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8b92c8649c9bea11cd64c47105b8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30883cb21a29a9a80bd2d4e07882d75484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fa7e676552728aad31149f85ec19a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9c57e2dc2429918965bfc7c194f6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027afbe078f31c8c2cf78eec636afd187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180e388e098ef0c8dd62a6e82ca59e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c814ba8f297c096e6c31652dea467c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e49d6ad68e59a6b1f2f176f5c31cdc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a9cb19899193ffe60d4a002314b5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582af75acfe2beb5df39f59dfcaa1ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c48bd02ac25ee4fd741dad1e2f32b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c831036ad0238cf3185d72970623294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3331283376cca4a32654859a605e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec362e109045988e226e44b91a075c3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09a607f793ac72561afcf6af2cc33e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba672bdd12187812ffae125b2e43d7bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777785e7ac1babcd227c0a6890f68d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21904d44d281bfe05207edc84dea50f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8ca9d6d988e9b1a65e0dada25e91d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d93b80bfa76f8c73af5c466af8655d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd64084df5e67a14622124bd5745ee8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fe62e742afaf79837e787b72d3f89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fe368b52cc72e94f84247119f9d72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a9618d4c42539f0ef1a36664ba5aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586106a0f13f020a7565cbfe0336e228107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f28af382900ad4f6721651b7ebefc6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96853d8c2de54577615185ada4a7667109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d9406b82dfb60ccb5733fd3156cd8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74319dab6be89559cb196265f0db24d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534be9f0c207755bdcbf9a59c48c562112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbbcda7e82303a9bcfb3b49ff8b97f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f3e899ea7a679b99d823497c37cb9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd9731b08c32abec21bca60ac4ce40115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7af3a886a7482ce0f87840a5c30bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2260a5c956fbb6834175af94388dbf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c5a70f7732d35c80f3bf3f7d230b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb86df5c63e7c2ca38ff6cfd39b99d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0b85fa4a3d900a82760a063d6d750120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c723546b8fd8c272055132b52e2be2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ce334cded240f709e68507ba5c8f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c879753bd5d1ad99c022b6ad5ac11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c8e33fb370c09b182b850cccf6cd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd165cdf0a9c41391a8154abb4d3fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fb398af640fea36308d281d4c0fad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df212ebda3face39ae62f7698834e4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c28f6a6ba230204af8b6d9ad51d000128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bab50f7a380c591e388f753b941a63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182127788854be0e27d755e4296b69b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442f5b1ac25f473a7cf0abfae44414e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53325ccb1ca4d38fe2f7670cae0b57c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92869cac993a6cb098bb6722af79be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997b5584ee4ee993c797c02ba278228134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29266bcab7ed65e06281592588ce42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d0196506b5793134df566056b5695136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb345e4148bf3405196bbeb2621eb43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7d6b39763f9f7c520bd719e5c1c4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ac5c22d895b33f42d337d3e1001c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f4de40b018d1fb69cda1ceddeadf3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965bbe8be11db10eda2a8cf1ae13aef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97ed116072ad0b208413dc7537006c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a280c874a3efbe34bce2d27ddf09ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7a6102ee12750c213461d1bd6c332144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e390b812b9493ae7947cb85e48a5144145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7e92ac8be3ed3ea38f28824617a23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a2e52d3c31b47ea0c96303677db4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d90a2525822bfbba71e4ef709e2090148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90b3b86ada07ec81bdca88b3c23156149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69590cb32e2ee61a0790e03e00480976150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f85158b7434bd9116ff397bc099b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591419a00742fe9a264814eea0d55c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a565621aa35057d6e5e496d56d3e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ffa1bc84eece8f1af9d761ee06088154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a4dba84878503306cfb8b7ad924b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7783efe6c618469cc65577529d1c8e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54f75246729ec2ab22820bf9859efa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a683f988b8232dd403c69209e0b959158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da723c263c17e09e980b0b70dbc10609159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc79a5414102e98356c9ba34180efb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46848c384229ebc22eae9f796b8154161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab3995e823ff10309c0d79bd36e0d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1b59a43bbb6fdb20a7aeca10fc758163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65274b38df5dd6ffa3e79e1cb78cbef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cce66902c86a5455ce2045b49aeba5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023c3e1bbfabace46097804eef7c149166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70fce990ecf3ab276ec61c1078239c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fec49e2f9c201b67f2ab1d3d09538a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147282b5f6a1d530e79e3b754342b77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0c032407ad27ad661673ad793c483170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedb176fa147a4078f354f6125df582171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff583bb88091309cc03c788bcd32e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa923bc6b71170ab6a2d42480c4c30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a0e1020f4b5a010c958d3189d33ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac5448903c944d49f6c831f1fe162e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026268e76661eb1188315182d476765176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b992d65077f5ebd6a341b9f4017e7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150dfe3a778c5088ffd6545b331806c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af11e40f596687b4e00f3cd4899846179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4944a1b78d2417869540f07274f0d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638ff55424351bfa41934c9bec2b93f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef69c19dfb60a0335d57f1dc46f6ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebedbb83ae989be32dea6f68d62ac67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760309577de51e381832cf730042fc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2068b122879184d6e5d8767d4b2bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8daccfe5f99f4537d1c740a4585e91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f9180a1592e05d585eaf53acb23fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928e34f9572486bec55e32bd0497f45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a90f4ab322aa17fe802acee8a9bd6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6a4a99db0c50a8c607444877a9d9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e23f8bd0d8669a53e19cca5f6b601f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427f2d7ec9c743772237f1f5082cb25192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436233b92abf95e45f804a2d5adfa44d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6711a1fe809e11d173cf66d6f8f1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1f9849da7b5bdd08790ba8f3d9999195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e55cb3b4ea2d7a8cc02615ff73428196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667234d4adb31c85d087544cd23b7f9d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea0b33944a3f4209da9babea076f21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93665540606f9a0ac7636c10c501fea0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db266371db096a98f7c4934c4959e125200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e107d8c3a13cb2b2535ea899550bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd387999247c76639b01faeebfaba648202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24913f0293fc7f4d4bba4b2cb661ceb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd733846729efb6fbbc01a3859f250c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a29623643b544c0fc0957bb8c80b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d63a6e05c14d9e5d9f90f2571f509206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6d297387f216c9942bfa3bcde3454207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7867c581ee6cfd92434419473001c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968aa9f1bea658930c193b092a106e2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247679aceee2c344ef0123ae2a86828210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1572902b27da673006bee057d81b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3a3a731209d467fe827d0e927ceab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cbd6c02ae335603c5e48efb6da767213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5244680f0565addda498735bd6607214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32ed7ebebccad8f7a09371ca60584a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976dacecbb36d030356c085d9af25ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f628468ff931411f45faeb0c45d0ab0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67728999463f5937ace15d9c5afc88d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb85d4c0a98f31d3bef280de55a62c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f641ef15cda832afbe57d655362c8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b922bb48ef8cabf05e9ddfc37182c08221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99e0b235cbcc392333b93c80c6a0d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d67e1c50046d7d270e223ad749fb56223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65281bbf1c7a21c061f70691d6198214224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c99f7ab7d62b5fb98fcd3a7517ce6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1a283f83761587b05c8023f73a4f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58766e957bed7f3d71f3647527f643d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa806a48c29a3a56ad46243eca0b320228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba857ca6f308629f95091ebc015c082229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794e76dce6e73625915db19062ba4df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b09457fdc8ef9f816e8170d7cfdce4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceba0eeb7a2e9be0843e2c15a6aa045232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7aac9ca999c6b94a1ca4b63edb36aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa30c6051b021e2828292633e011c83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160723b67203886c00ccec81a7c8d25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed5eb922b9d66e5eec7bde99d7b656236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a294b29c33b19fa6a8feb952587447237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05effe84d7e580778513e9fd8538b76d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca314c81153f19d4e53e1cf088034ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533118cfbe1b55e1987ad2aa5196336e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a3bddb805ef4d62edcd18949aaf34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f6ad1f6e48a9958d58cbb76bc7439242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200fa5487b039066304c78e8bb48c34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08c80ebe04c4508504664f06278a5e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522263bb15e4f10fa6bb04d9a46e5b17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a1b7ba659e549a8542b64e07cf34e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545cb40888d6932b8a23fff6b702c62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7447cd9f2ecbca34d313207f2772ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb953154fe07fb5b30162a44aebf089d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d52449d62190e8a192df6bbc5267ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4bff8f5e13a23029db20398f803a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772423cb6f7fe5ab4486925961300c15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121e6956111e853820adc9f430a258e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500c2c02fe0ccadb022449dd62f53ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15388cec4d6b2a53ea105e23fcf496ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb23a29ea2f62d274e37490d2001852256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec2ece33dac935b5aaef0a7ba23e6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd05c1d5e040839baa26c90b0823906258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964d6a5ec6e24ee7099a5a093f43bda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa63948e31d32cfcfaec77caa03ef6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75698e53b0de93859bbba32525eca55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e49245f567039104c3706cf4f51238262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d528a9088279ea6b1804d7b2470f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3dc6e76f1f7ee3612773dc84e7a47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ad99896423ffc345c8d72ec3e282a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445703ca8711ee1dfaa5c0171ec47fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e397c73a89d44e7aa38d602b479d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21060edd44fdf6e1ec44b331f9c3e01b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c9da39b57bd645fff275f53458192269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84bd914b4bcd18fe1f099d4260a354270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2bb290cdf44b0c82f488a04620bdd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49040c8f7f14a12e6ea98eb8fbf86e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdd4f046ece77b12b0657973755cd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db070024fa672007f951dd71f3c1b1ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751811c7f247f3ad1e2b013f740eebc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbd9fecdc59211b295b20d1ea93c39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b6383b9cf136a2b44c25133e9ae55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7670f6e001e390e07e6d22d3d18e71c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5efa678f40c449b90c15725a22677279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c58895b1705d89ca765149e9a4a2c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37947d2e82b76c8a5b4d3e3eebc9752c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af32251cf0b486d85ef5a6e2c1fc46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544594b4d2c21b9c0494d6b3d68dea5b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2488c74be9b91b7d1a42eaeaf0ae89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930149850dfe98c120f7a8d4746a1ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073358eb4ef865657c4d78f161428bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514cc62186638edd1218c39159d2ff8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd920f56603863543681b17894a5f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f6e83768bf6f2871632b16ffee319289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c9ed2b3198dadb9f4d30f04bb5564290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b598f1e711849c5c7c8e63d1a9c69c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68cabfdc6e6b725a230e97d5c1f29f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22982ac28cce6564ef6feb370736c02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67bf24e3239af807ac30aa22e01f21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5571c0db2655aba2bb2f6a89d1f71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e6d35dd6d3d19a4ae94d171d005b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f8353524bd5fb55b772d026d864ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579263f2ecd19338b613ec5a1b8e544298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37497f4ffbcfef2b1372c427ab3183299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da0f76fbb199a822d98ef0688a9f0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbe49159acf87bd587ee6f28fbd58c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f761110dddacda62de3270ab1f085302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618b9f33d654b79534ece6835af07f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fa0ad012428aa040074512a5472a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4d94b86fe444332f28c7e999d6909305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dbccfcb56657e94b7e220e405b6b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99970498a59d28e1edfe37a4a4c5725f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc0efd526f8819349bc63172c1b729308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158a6204633f42ecd6fd4422b22a9c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f11f5522afc7d3ffc7230f73c13c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bc5b607f2a7d3d4f464ae3d2951f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1d857f9bae8e9201209dcee44e359312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee869839254160b29a36f78f11dc60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d9fef89707104eb1c7424373a94af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936709b182c16a9300debc1362d4d65b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9768005990e7885f910cc8c0086acfa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece25c55ac798c06f7ed84d08c62c84e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31988bd0a7f2cf96ecd88f5ca4c4232318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c13b82db9245514e7af72e89349090319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883ec1954cf670370fb8904d2bb5862320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32e59c7d65a01f8e2cad0a6934444a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c0e5102964e0193fc85f7cd8bc697322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891a36d4901ef0dbe79d9ac68a788a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d9ca006622c7ce4a938d5245b501b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897adb318aab3d12df329fe10f07915325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186ceaf37ee8e423fe2eda898a383b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee6db3621c734e87928d898abc2147327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b1a564f98d7e1d757e004ac78a56e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20c2d10de59b8f494f0c1cd84efee2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dd431619ee989101a91af7c1b000d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d567c6a050b01540e60efa67d0dabff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30e5bf6d973f3db0f9159f021279f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae312a025175932616a091dfd6930e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739d1dbf0eb9574c6e73b4b7f81de1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb49052baf96499d023a7bcae27bd80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb0cb299245aad75d6a257097c0f97336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c088efeee33f538fb797733147007337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7dc1db63d9516ccd75fdbe30df9a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316bcd1c45241b78d751032f60d68fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82389b83de41ea564cd3699e947bcbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48460f1207db4a30f94430d96edd8153341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b77703c1d8c697a5a8d4bd6ae91a7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c7ec4fbe7025d9aa95633c3cc455f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e6eb17ff9b855d08e4e5c1f4a1792344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018eb1250f0ea5c638023a2b721b196345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca824edd9391c1c4c661166c5d5b776346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c809fe807c8b988ce8a9dee8bc76a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798182f1616ce8a2afc1f442780132a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3b9295a63ae5dd2709e9b9d0a61e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e9285652b020d7a9928bac183239c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93740b3d0dac738e01aa294e68f485351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673465b6a94ad94f4ab7718ad1ab90b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b765cc53dc06b368de9c74db4499cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61a44fbc1ca72c6520f43f72d2fb22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32e66b1ffb7a56b6754def9d3b469a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b37978b72b46061c313699bd3552b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf400c5093fcf908827e775bf2a2cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e815468b12b5f35fae5b0b85caf03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11bf5a677006e2526900c4518569b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716035a9b2c53c18490ad68d4606296360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed94066b05e9be5209ed945ba948931361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b3d23b44278143f1c26326b84a666362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb302843ae0cf80764b79c555fbc0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba30320154af8fffaf97aeb6cd74dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83202d12ae667c18c2f9ca5f6f4497af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009059b96b84a94944824bfef348f94366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17afb18e21a39553876c3258c6b94b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f6379b9fdc498fa1e5764266e684b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e543c1d0a11e379459e048eda7f06a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61138700e032df09ecbdb66f34148425370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38595615533afd79380edab0acc6fcf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814114b759bc14729ffc6febea9c1c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409add780ee5da67a298ebdb7bbac40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80911829797f254d5879ef12e31798374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a4bdab9a8ffca0a09ab5daee20c58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fc93edfc0a971657a6007438fd4fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33c6b24cd12cf43094840e3a2c0100377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65dea696485468aae6d473a577c01d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e969a93257fa7fd77e20aa8694a363379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eef40b694ae66d837c47758c3dc330380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8c2008252494f9cefb064868e480b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039657402cd035dfe0a8eb593f9e8d42382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ad57a8636c2afb2e5f2f6c5740e25383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45ad72e13beced3e482e890c0fd66c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9b07fd8cd416c1ad2955979e57261385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836aed49d44ab4526fb95d0806f1aa0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d85e2592f5932ec45ba7b016438ae1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fcf406f5f7363ee24748fd9eb5210388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5de638d862946ad389801f275d3de5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352ecd74b1bc597c050044847440566390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f314b10b5ea5aecfbdc44c9f81ac3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8781a73cceef7fa8eb4e5690e65e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f4c206d0694fdf7a191ac398c153d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff417cc58d8105758e6b8ebdee7929eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503ac67096780be55e2c7b4e9a00f9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2c9078dc8ff1edc61a6c8040f6f3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282586bc3f9f003176fe2de58bb5073397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fde48b2e079a6cc6de005f001ca52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957c4f8172f42372f873611a36f5b74399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2152da522740c805aedce3772a50f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4a65c78f6e52c219c365294757d9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b11e2b96e8660abcfe35586971aac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43ce8d27ef5131ecb97988155b6074403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e65421b15526443b0faefc72ba21d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bacadf913d4f3ad5e4f4ed313b3b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e673c18f44c4a4c49f32caef39ea2d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac819692883ba746364eaadfbbb1621f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de66c197d51d849d72bc33fb9a67fb2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4a181ffebe975acb77a3581936533409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821aa4a8e48bd763e3b4f4e3ae0a7c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cacb190e52e5e4a163196ac11b2aac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e371a03e8ac3a1a6d43c858f73e06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244db3e72e7fbc04169792924181345a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30000d7c90797013d2bede64438509f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c6032142c086a91a6a071ffa009dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df640ed481082f8c29cf9b264a9d31ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1617c73471be4795bf57780389a90417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c479b03fa03d154119d390457dd4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149db1a79bbed4b7beebc9b9329aff79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f96169c546cf012b58ba730fc12dee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b90569fa77d1442e40884559df104421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb716a314a0f2e258279963d82269a74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca5d5f67b96cc04dcb12931dfa9c49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae80ddde5ac4e2679a1c589df91347424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4a30d22f4cdf2bfe9c86fa8592577425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696cab06db5dc36cf086702a4563c48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed726148db52066dcd0d033e3a732d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42e339da83f4a837766589552ef598428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601c08bc9c8ce09f951906ab6f6908b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7999cf160ae7a652cc2fc6f76deb2cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd54f452a94a7040a526037c2da8bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a08f7be8debad98f88152a74f7bd11432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec03d5a576b1368b0ae05d26bfac21433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9afb31972745d60760600aa6d41006434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a8df8ca08021b74030e6444e2315b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23570563c6de3c9a2a514ce14e9a42f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555b9a72ee8dd889db427b101d7a1e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecc07411fd6fc55ff623610b46cb60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaedca1a10077c7a702cac8f28ee975439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56462affbfd7a16433631cd92df5b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d30cee5e0be31d39641b6f8970988e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983041b9ffcd85e4356ee09a935be07d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86723a1d14783f52e88465231485a6f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c208b37a54a9fe5cc8d997b2802558e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88af7da5b249ae2bccac2bc1ff8840d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b407c82a96f4374d1403e58ff60a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e793888180976cffbc128ee3f82e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb42ba88d1c1a42c17268f7accb0fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44901912dd6966eb3f209253b09e28b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20baf327d799dd68630c5508c555a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570000fed53511defc2a77c4fec7918b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e8c213bbac4594f4d15e84fadd382452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe767a5543a326a2b1015fc6067fecf8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9d22fa7092b8fdee8724a759c1f04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc2875086b2eb650f6e0c849318681455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a08f267189280824725a11d90219cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72b20d6439a45aa5f64a8c74cd8c5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963dc49ebbd8866977ca980f6053cb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa6305fab65fe5c602f4be1607f1df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cf4cb51289966d911e79bdba89f62460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956693e3d304e32e142a7e93768bab3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb097414b5377d5d68cdd23466d2aca3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c77d77de78e2820e0bc3854eea0c9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bacc3922297524cf6abb397620b361464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8044efae82219b073b4b6b11d4a680465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b856cda127a29de0acbdd932cf6eaf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afce619f0e57d8d7c5b3233e141dff5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15319749180de7c60b734a834437c8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b40f70166a0ba5d4132abfaa9d8f24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccae53b2492415c18b5327eb798bdae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487770034c0f8a982dcfb273241befd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb401b2b9dba8f875fcbdc4a9baf3aa7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882ee79faefa11bfb4259259f2b3cfe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7ff9de0ed49762d036da45bee8f8b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059357fd739663b0ff890f5d078e9ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5622c00d96ee34c91a994592baa39476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10adad7d80c575962cb30979f124c93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d3109d64ab1592ddcaca4c0cb092d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87042c178daf220412b641ce511cc9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39186332ff1265e90bd3140779f798e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf648254517c5032ab59b4dd17a2876c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a67bab617762c09f0a8d372427349482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dd1844776c4de57c960d5ee2e67bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde98670c4daaf1c82e7ffee8f55450484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6030fd634793bcbd8683be4aba4901485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f2ffd15557d53ae67d3256d6372f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b7ccfe1b6ffe17f3bf2141b40331a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae0e20c4cac6bf1f3ca37cbc573b02488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad748396335995e30de7afc6dfdb082489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba6a8e04e65beedcc57cb40ce6ffe7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e52e39432c9f72f3dfc1c3811cb36491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b77846289cb2ce6ecfa03c85f3bec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfae3d642dfa13c80ef42f23662770b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ff30c12e31ad7592a5ea6940f371d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d430cd32cfd295a818e63b55994d62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089225a324beca72e7db33dc8d33988496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587920bed8d7b709540d8f4d11c9875497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2fc68ff3558351d1ce9b1a93b0cd0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7a27c1e3a6145e6aead60df002f2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f649a900748aa3520122e2b01e9391500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb64493016d075337a82aa94007b637501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b370733ff51e09400e6b13e6e983a0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69b40935b1e4f8b7b2aa8efb6ecf18503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bebd8df0c6b8e0d7120773c305fdc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86404de41966814788b3fb557edc8ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72c99599c12c493971283c847f9c1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf13714ad1fe2333eab920b0a57170507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48215db1e56d7b087a9bf5f03f672f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7591a540b1b1ba874d9074f5dd282f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d9e29cc5a071f5183f8efe757fe53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346747d05ca0ea54dababd864c729c00511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d93cd05bc0201365c6fb3b8df4c3a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516302d097dcd2180f494e91d5244aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c9bbcbc1611b0c7d07afa603972a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9c7cd6fe538fc058dfb3a89fb34aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fb5742abd9429a52d85396599684b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315fe5b9f52e69569e4c5ad817719c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa96ec5892830955e9a49abaa7366d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9566a5bd514c3925cb6fed7fc58e39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fe04d3e857c5154b8c7ea75cb96f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dc9ea6bd29b71e361c50ee2e39b0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03956d599e824240131743212b77027c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37ca1b29fb21e5c5ae19278f04d1c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47a313fcb4812755e72cfa0bd97588524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7e75b4b82ba4e828551a6125c93b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d2f1b2fdda5a067cf366baa85e4a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa448653a425763398c8fe75246cd1c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da38dd883acf61d87d657b62f8cda8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2955ec90a93bbff39199fb73944db0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ec2e6ce4f7ff254b93bfb4678ffc3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9060be27755e4f8841ae5aaa1e342531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7050325ae7269a22ef542487d3e88d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a413c6404bd199f2602bf5f448787c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c483b0bdb73eaccd7d7784915a7eac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb2edf9f6e2f55f08951a8f9c99c5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910250d2c21a53ea9c8d04940f19da8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a90aef91f42ddb7282db2e0fa4fca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de954e25b8611157282bb60b5d1c78538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db7ff7abc186a8aa05f6dbea2534fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86c0f04e807645f67b7cd64435256b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7381c8cab065a88c02ee0a97ed9889541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d81ea9d6e08e67f9654e934cb625a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e993a1d16005233f1b876882c3476e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9f10bb21f1105b4b4f6080f2e9905544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748623461b072b30b7caaf586002327545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554201cc02c8b36c4d137b0c1dcf683c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491989e25116a0b1902679247f170ce6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecdf4347bbe4996f34e4b2882670ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675edf0eb28779bbab75ac97de0eb15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf1370fd2a2657f30c4b5685088977550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0907b444c37c4c2237109bf29ee8dd5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf0f4513e69f2fa3197ac22856c202552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da187fac3b51ef6ab4d0d93c62f4910a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f859bd288e84d964eab61254eec47fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5f2030e4114e3be870fd268cd91ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad29c9e6677d90dce7bd8a623f0054556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299b11b2d06a9febea0fd3c9b36a89c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c77bde3e65e6f39cefa1099a23f87558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41afa4cc2194737bec46f4302a82b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4381dfaae1072672b4b0f9f65ecc1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f865f33e0bb24c397473d4246b264561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d0ce83075af14f4c333c1ec5664c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04885a09cb19c682ceab0700527c9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463320475ec7f9533f364a26f796101564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028261a662d9823f022151e10d9dcc7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecae2024b5c257ff61bd8acfdaf8f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e45581d91825eb6d4c144cdbe2d9d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd861bc6c44d669336eb8924f4d5530e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016cebf183fc10e81ab0d39135e396e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e79897c7772150a6f700b350f5a43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ed566ad90f1ba346bc6d963fb04dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4c5cddaa794954605a15ae1afbf4b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ea86ddabdb34c60f35070d94c76db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcca99ae5bb041537ccef12e446fec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e5b4afa8f498cd07dfe457951010f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159836019c2cd21374749c25da7535b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311599d40560fa9b42968858e011311c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3c4c65c77870f5dcd58af43dcef3e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0a0a21f2736593ff9ac59bdca9f0a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102da94d78d59271659a654869887481580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8e75bdf8b430f556c80ef718331f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5441cdd56b4ef49ff181a31ce126752582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3e5c5d5dd8d0578c00c84e3fd5f5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af986fc9de5115e43325aaf472a64d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094355a9600a78f329a7b3514c44b481585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed67f38724c4737291787dbd635f6a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be947cc0ef9a5465687e7303d03f2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b033fd0e5f18402e2a63f2ac5e82145588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb990a25e15948494bd6cedff7ae5449589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c7e0387fda4f0244ec5fa7ac9c7e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85688da691b8f56062cc79b38789d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9019df71ec5b30dac516e1832a8d5c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7c1ea3f9f1803e6f774e06f37e8e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f29d78a9e65400dcadd7e8e0343f96594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4076102a3300bd4cd0c319d9c2f6f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac54fc22eec32dda535dfe4a9bd7dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf0958744a159962c1eb8beed438b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a15bea9b175005699cbf892481927598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92632921b5188b9fcb08521930974015599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83e64802257eb2e19f42d13756eb64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c39906afe926c365659bb7f7cdafe4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e99e84543d49e092ab56e61deeee35602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5f6e0e8d2240045e8cdbe2e197ee5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d54537c6b8ceacb2e433f245533d4e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb923c8a6c047a7c9f9dbc9bd9006d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76f4838357aaa1e23c190209a3f2b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cadd84e31f25a7bbbfb7b96e3fe684607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1a94f6abd56f69857e4c581c693d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b512dff195c6d4411f0ccd9a7d03ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60527714a2e9b25f1f612fde4ba5a519610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5f3d7843c73dc96ea1f64e73ec208611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2e17571d0e0199abcbcc61f3d802d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf97425284a0099612752a5c7f5a76613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19997e6f20a7996612b6a4fd276fcad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9ba9d179de7388b353111158ed9cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d7dc6dc30f8154b48b05a2f98f331616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825346197556378293f0d5a226502aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590f009780047a991ebde8f592eb19a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bdf35e9c24693f5d3d85e8a6e75d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d2b9aec2e232901241667a71ae946620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946340189cc628338369a4d7160747c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd61b5e7a58339453ade52b974836ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c3bf6126ec146c313374b245e202a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d7052df486333d1c46c1ccfe2531c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a051e9e763d137e6bbce57591625ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764d74f19cf040eafdd5332e5623ea6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0e87c77ccc66cdb138dcf02cea6fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cd3fa9cadd427be2d9d801eaea72f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a763186abe1ffd4f2fd9ff7347e90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c59553517c3948f1dcff15cbb149f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851d5001d79e290e1bdec7a0a821bf5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba75bc6d3ea7dfc000c7fa160e361e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda034174ab874241add4a80acab569d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c3d4f4d1a1a5789d2e81a847b26e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443731d26e33bac3267b3951c0b21d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25724aee4625d07ba08d18ab31ecde9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cf5dedda5e63c7b772bb8948ff6f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236477a81b8f954f371aaf301c1a8d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed93c45bdb0195f5eb2cbdf853739d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ded5957f5140b97e141384a845823b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40413e6e21fdc7d4001902b8982dcb60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08404c60f032e86cf2c2ec26cdd352642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c381e473fe1871ff084bdf953a3f39d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e4c4fcb65aa8a43d65ee5da26cc2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4fe8474b9292e6c1588a3c62d03cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b4fb96e0b0b58e71097c7922734c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822f3429a762a167641f14fe01286c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafe1a0138857bfa3dffb2f0990cae3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586934adc8702b1a74194f5e042946d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7bf422fbd4b010024002000c12751650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b677d43d78a26ab3c4f8106b8646a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e6202438afdcfc3d943f3d92153c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64fde4c57f3fab915b4cfd663a3152653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5030d1cf4d88c8f668e8fa2fe51476654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f32f1f45b51096f7e53522da019f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3621e1f2f6616e1f55b0c828e435735656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7061e13b4766acf05c52b312ac4c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250881bfa82196623fec6b5dbf1a462658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4dae28c43476be18c8f5d13f0517b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb200dd921a6076cee2ba57d8aa97ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c110605ef7bc5432a221c53ffe40d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6e45e9c4cbfb0e04f375cbccddc35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c920cfd26ba8decc93f1b592f331b8a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2f6d79f226fbe15b3791e5a9d179f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04713707e99c40da715430462530dc8f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe9edf7434a8f39e8c29b9a46ae0a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88cffc0a16ea597a10e11c013d6760667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c079ac508e882ddba1cfb7990fda7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409588d6f26b8aae61dc8796495a7d7c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7434ce77b7e84888e6ae0bf3dc2e5b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea834a1614c801df20c9453e37f66e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c631ace4a4b09f95f5e469d2774efa3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bab0060796d8e05470b66ff9b728d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf030c82e48b947fed315022bf42c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fef6451d4327c8f73b50045e1d9dd1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70948d9c86f131e06155693b165c3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d42fe4a7f9c928e953b618ab43ebb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8b0d45a2ab23d7ff0560d8296fcb5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74fe524f52a08c3f94f911b5a7acc8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1ab818a1dae905802aa7d57112e8d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3e5b49e43de5afe54df172829991c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab15564feb3f12eb3fe581c6b6682a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219327a0da397830923ec20044ec066a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cf1fe13101e42688b42697fd97433684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09532c824be0bef282a8489836a07baf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aab209a66d3a56b51e65cfa991064f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b2a898e772e6c522088e1a7a86d70687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677184157d7937b953f284f15f63e89688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d567e826415db7f82182f7c5c49278689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7946fadebf7f2061213e498c4c6fa5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86f395741e983d2e69385eb65062c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f43e2bf5797b25444868ce3438026e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa8ff25b4dea1016490dc431b3164d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1785f67b2184abc093b75ab8f74ecea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0222b57984b44f96b5bde6262516a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e33d194b368e58304f2e78ccd214e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457a4e86e95a51ac7afc215ed83f689697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260313e2d2812f26d4ee135881b7990698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23931d825f6be6586d544a06e58ac817699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31267f1f5003a89763129caf39be2bb2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1f515a8fae4ea95ecb325700fcad5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57654ced34807b4068ac583002604981702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029121fc3fec2b920d545e857c9ed0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e700e1605ff8afe071a84137b799205704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2175e5f741923f0a85eb4bb620fb528705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7c50f6a4cff7536c0c2c1706e20de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e410795ec771112c969fb67b08375707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8094536dd96f10f430d6062eafc0bee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca81ca33c454b6fa0c1beb58296bae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a3acb96bf55630542e1b7d1163013710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2f72cbb9a70a63c650b49a3f9255a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fd716d38e0cb938553c09629c57e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dce1c58183f5f95be147d430cba305713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6f158d142fb20f35647f18154dc86714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940471c9898d439030891f14c7e28292715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3f3f02a34181ae00df2bd892bb2cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1a5891d68d290510a0da2d5044c9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150340ef5ffd1c0d35f6596bc8b7a66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f08d25b9ee9b6f2cb142defff85a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f2b5ca5cd6f7bf452d4e1afe394b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891ab1a66b5f3b7491904e045c47448721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912a70faa84ecd30d885f87442b8c90722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753ebc8fb3482ebe300d83952ea75e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6adbe47ab16a82408c2b032769310724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde07c38ef99d52395f48f3f8a44bb3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab36ef552a15a95a48ed72aed516bdd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e029ee656b37217ee3310729c479d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7315ea6902f3adc56bbb4550dfda1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb183dcc7604e0b49872be143e42dcc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901993db7534b681905027495fa33864730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff3c33668ad83dfcfbf63b60e3387c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204f12f406b915b91e348ecdc6f6f4f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5b3b3bdbcd26fa4d114b01dac5c49733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3063651e9a0b0720136800a57e5fad3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcaef2b70c815d1a3e6407c4b9e94b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc007d38dde35f5f5703c25021d23e5c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a4c995d99bd269b6ea3acbca1c37e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7263450637aadcc1fc4abb0f6f837a1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baff69dff8f9774c79557348449ca74739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50977e2f1ee8f3c55a5ddebc81e4857b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099ce9350c822c62b9f77260370b92c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db34a9575864446d0c092e960a140b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c400f7a1a56bf696a6b0df7ba83b929743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4116b0fddd1cef8f629fa42e0123b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495d0322e9df60edcff4d8cc332a03b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b2a48c5e3bbb2e1de18a059f77831746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c51cc32f27ba42bda71aad7b23792747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d062daacb52e52ea49840bbddf50aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e310e9690be6a0f2583d9bd81a1ea08749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8d3f4941790290c8ccdcf6cce1c96750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81bd8a49a043f6f4c048c92dd1ed5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fbedd4af5335ec034f71188ea890c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32fdcf124ab99f5c295a5a6e39268f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876203ac54ce1337d9cffab9f44a08b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512779b3d5475d3e124abf1f4caf893755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fdfa4f82302afbb277a16a112e7fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9b29cefd057d6815943afc10c64f2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d28ff37a06a3896e3feb20e6e90bdd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93000c02101561625a1791ff49a0801759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d9ce7a02ae343026dcbfd1cc3220e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef99827c3cde449aa1b4979d40bf17c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08778f99ccef7c0b9fee447d9ae49a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dd12a3e915785a6e6219f487b177f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdb131fb213d241d896ad3061f56335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867a839d78a24fcc6f3b24e7a30d5816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe592b3aa85c8e0c01e7547b19d0b8de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a49b7a34dfc20cf7bd91496e807d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14036bea78bb7262ebdafe5ec8fa73b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa9ea4ddfc7f725d2f702f7991a30f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a87a538754ff824ab6f200c913114411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb89300de6904ebb2482d509c52b1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c9d6bffa2afa8324b2113c06a165b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066160a04a49aeba94006334707e665c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e3b776a9a042f7ebfbe18047ebd6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567470786f083be64fbb81c8d2845dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07cde85616237557ed372a528055f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970cf5af2d97996bb7c95e4a953e83a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bceb3c15aa6a34be1ce9db9ffb8c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c04e767d8fa421ccbb418cab396a5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed141371c1a521e89b54ac4ff837438e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b30109adc9d873ec63bbf0bd0e951d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ea3b90eeb24bddc9a22025eca514c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e5ae7967dec0a0b5d3f30ef33d38124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d888d5b8f03a8e6fd416d05efded53425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6465444cb38523f9e48daaefa6763b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163c1c7bdc13ac9925687e92a78939427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c82faad35380a5c6381fe4a236c3da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0612d8588e9f66fc7d56ed3a408ea1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e189689a799a4e33141a4d6db9c7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5a18d09157c59154303f1028c042231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c13a8a45c391da9f49f29e4d77201c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d8f7d5c1d471cfeff7cd81c41f5d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fcdf22f5c4ae5f089e92fdb746fd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2741d4ad32029a86cb2aa52d4969435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f75da3e2237683b6dde9b9fae139536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5369eb7c8f02d5ba2ab8751b8db186337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3f966803234684cd0aee1b38869c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431ea946223965a9f57aadffd5fa15a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff699695ddc8cb8a24274e59374378fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c53d2d7150d47c29dcd64eed07d9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3c0ed0072bcbb84cd05ec1376f46442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c0e52aba3d83af280f8b53518bb5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af995335f61a47eccc052819980a6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12585395d36255da966dbe84f3363f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0441c4cf7d205a362f2e468548e9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2cb506778459872323ae0f841fbab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e9c944e80a23d0dbb31399076f5e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0803bd23cb3521f554aafc1ddec8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db962cc89e3e3a64aac6bb62ad5910d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa4ba4a6c6cb360a4c5b393e78c74151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cff38aa886fcf972fe7d00c31491d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed641b80fc397dd384bdae8477cf1cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31728f68ed86715945d30323867048854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a57a9e8d78103165308407ab25e95455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03babfe76d18ca36d4a02999aa004e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef53f0b73a3cd4a46644e166ee6a7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dcca8e1f80a87feaf0351bf447ba158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a4dda35ab0df678be6c14b883e9d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea89d06c69472ca471d85a92cbe86d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f22889f20b5b1985c1cb056254956a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21948b78563f1561aff810e12ce6a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc71015431f67613ca1dc8528ef29c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c349c0279b07e267b268d3f2f6cb464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c7ebe1157f9acaa6c4e9d7ce3a22065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a87196b7f4645a9c696f62462415b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a79028652184e08effdb242d725a0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91599681d3c21d5b111851cda95a0e6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bb8d46460cd4c801a22de63b8ba8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f6eda9130e2aed4ed49afe80ac12b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad787ab2149db4fcf0cdb1c961f2bca071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b4f16018aa43c38a14bc16401937872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd9d498ec620732faf1b3e67f4831d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516845ffcfb97da35693cb36861ddd2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdd19f8e76bf993ce280ec834baa3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6306cc79959f69085d966b55bc45c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240fadc02f9bc99845b182e15aedc3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c858564c8ef3f453dd958722e19d4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687755bce6d4ada1c7fe1f1e7a5a53579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cf7c072b53c1b19cbdd92078e36da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef5f27de5c391af4e0730986c663bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efa077030296594f85e62ddee7a2ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344de2edb8267386ab2d7677bc53517483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bf717a9f23308735bac7e5463ab5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd33865656af9d2ca230b093c241d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c521f40310eccee60cb41b0b026e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574e748dec323e08129172bc59b15e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28978278e5cef4304f4f1b086617c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62008c15a69300b2b1e9a8f25c84102889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2f30516e5332667c235c7c92448cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f510af01a047bd7269c15cca01df491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866dc82a840ca2d77a612e51f7a9bd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa17405eddb40f54128c89f944a3a0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4964fa593618ecdd4ea95ac87620bc994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428fbee94f97c8f204d61e2d88c5ce295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc590394d712a58a8d89efc3c39235396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb1dde9ec3b47867e5a18c88130fbf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ae52218160b22842e60d83391f2ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d107706c0683a0ff2bfe8f7e9b74f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300c4bea77d97bf5f5e798f254b7a71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed5a355efbc424bf04cae24dd9cd96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0187f33caa42b5f3e1489440e46d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dd01692d27a89719799f362ee43b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5314938b1557c59c8f14181fc5674a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72313faecce92a817f1bf0edbb5f0b08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbad7e26de719b153abd7d62626883d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04d3666a540b806a728b6f51385d53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f193cf5ee09ba65c7d3e06bed845c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccef6ab961eecb47070afbe512babb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42deda045c2dcd2b61d40690652486a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaa75f41f51420906a5123eb76e364111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bb45508a5c3c79d7313381f0250c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bace32e448fc72868e650b927cb35f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b046e1c20f1894359767d3e0fb0ce1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3033f99edb7dd65511903a8ffe6a409115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad121e976ce45ac66c75464c35d6f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f950df48500ff631549cef0505ae91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4ea5ea995a2a1a2ece3d2e1e8ec17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26954a4879873ae38ff486ff9ac186d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef550e0c95761eca43ad505c7fd4354120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258229d75a5f5d94e6c86cb59b44406121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b789215b7eb1f145c4078d45f641a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24891d92f6435a72b0362005fb3c8608123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654c2b790ffe7ab0351b95d8b485fe3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b665e4681f793f163efb5da08f63f55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81577002c19ac72dfd4f75cf7bd839126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e5b25e3032b21c123b2fb40b6bf4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2270297942818b8053e945411c7aca4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d498b0bb4915db84dc0a5371cd12a4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bafe6b7ee03ab6399a52db016ea4c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26888658d1bfe76ef45c437cc707450131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38336d03609b57341335bd93d7c5c188132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810c25c44dee13106cc8f35aac36454133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456be0595d0c82f1adfbd41cfdc880d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9fa01b35499896616d40bf9ab4388135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb761b4c5d59809d7a70e9a35ce8aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6748f91655a400b83b9a6c6e71f94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cdc197354750ebd4a876bfc6e1d10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32d7a91785b5f77d56ed52ec9068e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17beceb659706383c9ba0a61573c37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44d79f4243bc5f57bc40d16b5853d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ef0c7d9ea9a4139f192122d6a68ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d46c2d906360f6cfd9a5f8381ae2fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec1522ce317d1e92cf294830ffd5d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc524e0daf1cc90a1403e13195e2e73d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2920408995ae0d33448a480d0225b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8a407654cd186da47f6078b617fc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6790b5a375801fc8be8181c7ad7f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d0f161f0d8428a498d92f5a9a31a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0f09a247645e09140d58e5739b583150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f976b3c4de97ebe1856b031f2ea2dab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46365dcf1be44a4603d293db89f741152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4549c9fd30c7ed03fdddf0f659f45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4449503681eea9b30e76401a5ea32e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca33db34c8734a3e7026766bf1acca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24c984f065239e503ababdfc950c23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552f64ef80ab6d3433faabe90e5395b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119f3754d17e53f474e049a7ce4604e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ace8de2f0b0fa309eb7121ed7ed9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af64f4f785c842d534befc624ee10df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7476607d63d4f521d0b4816c25e89161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555679103e6974b607b6a0921d51a863162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b300f297262217620f2ffde4c6985163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553d2226ea344bcc06bc589e376dd6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d2623de4a0bb5d4d1247f27b815b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c874ad8a85876333bd3df0ca04a1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc307de6df7c893877540e0593ae3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6d54f5bfc1db9efb8ce6e51def4e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145ae7e8594e482da5c4831b75b7d6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fc0e7ac378a50a2fa3b55e8b41005170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d62dd1d745e084cf661a4270793dcc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aaec471787488abc387f821b40d5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3ec3718837b4f2fd77cbd44c86be8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adbb600ca10b5b38869a85c8038deb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385fb0f22fc394e621a174a4472bfba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79352ac4f6825c7bdec398661561bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f851cdca494d38e061ab3f7759bbcde177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865abc2a64a9192ff41bf451c37d80c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fb056399981a072ca7827e60d3eb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4f84b51cef92eaf4d00e158ad4b20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7339bc7b6cf14da3b27e592e2d87f8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de975ec5d1153a94e28f1545e9d0487182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202aec1dd0b1199298264b1471007bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ff9355e356590c606908d12ca6a27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90582281771a51eb901ed01e92af292e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba4676858c800287973421e3392967186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d353aa99866a2860ef737a768353f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c668490036088b50b990951aa5410a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0d56e3da27eb0e84f6b5e1ac997bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b306b022aedb48575bf998d10a6c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668934249f4a8c736242c876f27fe608191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92342c3766fcaa0cacaab86431c1ffda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e865ddcdc33ad3e4fca5b5819b0be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96297953790f1d43f19f0ecb27dacb8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1c00847c6cc1bd84aba48436fce47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3735b2d497a68a4cdfa72a640642e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f4ae8b351ad47b837b7dbe67de458197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d424240a3ced7d3c70c016f781f4d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1080af39ef4ce7e1cd748094c786a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd402cbdc6a7f664b15107e7cba481200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d29839da35f09df2d15796593c9532201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71d4e9fd8ead1d71526a2abf792728202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c6f914f131a3934fefbb3df4d66d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfce6e83bf481e7cea13aaec07314dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337728db81f35fbaa3159029175dc1a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe58802cb6513b5de98658171cb69f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc74a7df31ad89c5b991e57f5a0d938207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc009512349ed5e7beb5ee26875c852208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0c82cc185b1ab9a0356c0260629cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d194431a433aaeb3997dd86703163210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f62fed9043530df8da9f6ddfb974fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bfe490517503de0a26e490121ec09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e83046bea444ef3d8f3485ab6f2fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df4aef9d6e3c356a17496a0bf35cd3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225f2f8ae9069050e239cc0d438cbce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51898f2223345413b5056a198a47454a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c294d368503116c1c8c09354f1213217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4a0a63534545f453f5e1e43667291218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35be938a4a02bfd83e7a8e5616d34ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a622e46f85923423e1219d39cf5e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d3e37f4352623cfc53aa4aa72ddee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eee059eafedeee0bf37c0d9fc4c7b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddb3be687890cf6fa03634a1bf4c64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffc5bef24c7408fc2dafabb3161fc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dc23e33b9ce796734e34265ea0ec5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbecbe5cd15c8cb5ad9728911785e1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea808a06b84012c54876a696eaf122227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc9c28d3e43475c1bccd5b9ee00548228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4c49a4ad530b0aad1399d797afbd2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b168f486605cea4e1e782b21da7658f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633abe4d0e22df4c8d6114fc943888c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c084de45645dea8cd0e36356c9ed45d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a1990ed7162d515822bded143a97a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a8c029214a0b553a21d8a6a75f8a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b2bd6a4fd6285afbf190b06ab54f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42987891654e2c01a6a299f9050512236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c34d8e92cd87057fffbfb53593d7db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842ad972ddd511ab9ccfc6364a174eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f24d987f44dcb13ee76b6250dd98b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaeeb835510216989e6939e43c9cd1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c253863dd735d5e1644057627df5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a455d63d2a1449f8a679aae5d9422242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacc5e87585bbe1efdcc304d7900a8e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac668f98ee590aca64467ea7fe41c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca6cc1bbbcfff3ad9cc03eb93e0dc0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e363fd5cef20678f9fd0a55ca0286e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15710497f2058ec82355388ae9ab948a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadea21739e35fabc0fc4a8990ea9732248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26d99125194efda53116652a6731ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6c2de83bbbb69c4e6773194cd46e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df00deb73a7874aa03567d87af4fba5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f210cc04e0041a212518d5e173f07d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841ee4a5a71e96fb3a80f2d88e04eb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cedb20b4f7923d4b0c397721712a2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95e7effcd943fbb48d6814b378b09d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5ebe90224ec15ff0d5abd88514143256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcc184378cc356eae9ee97f6c3e8d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbdd179e65b96e92cfa68488fb9178258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151313decb6599cf2fe87d4f7add79b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380fcbc344112a3ac4a2ab10df262ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f2209ab9958d396743c6fe97418dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b809e820f95d6aaa33adf0e4db6b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd0d58d7ef2c834e5df098e972ace4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eab28c7e606e946795dbdf5bbf1796264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceed05637af210a29a5fff2d6dd655265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ab49ec10ba793a22294f02128b5b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce12f0b45fe3dd7fa4c98354f337c72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bfef91ec18dc27fec70bea4abde02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cb879047eabe2676b9dbbda5c7cc4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30778835070cca18c7d28db50d15ea10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c45d9adfdf7439979f821ad704df6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec0ee1b6ebd65654501b3b496ba717272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a84a412f832774236eecd637a8474273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1cdef3739c28871f3b0215ac4487d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a0b3e9eaaebb398e1ffba4796afcf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff85d3a27539e0771789b54f4f027bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bcc23a94e8fb18faf705ca5a44c49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d101787b5ea423c8c6370b3feb68f7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73f091881145f5bd306a67b7bf7d37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef7a31ac068eae4a8c696b4a94bb2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5f7a9c5a4a7de0f828f62dfe66886281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903c03b921f509ef1d6cc84e138fe7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa1dd235ed0bc41e9c1b5de830d471283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27af6a682fbae835ed67763f1250e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9a79ba43131b6b13bc810d57260a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd0cc73b3bfbc7743ca287efc88556286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af78ac76f969090400b2ada43d2167287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30663c8c4e5ffb5f356dfeab4577dcc5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a602cd63b3b6bb244ae64fa426f2720289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd181d3d1dd54ba0fc66626890ff9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45178fd834c2abead7448d9c7eb6d67b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388e4d0be94bf26b17a1a294632db51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743d313f4b2215d199b350926e7d5c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aa2cbcbb77f3cbe7e6b8bffe53a1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec653e8a91964139edf008631a446099295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496b42c9a239c9e35e6580a0cb268fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c91d96d7830850ab0d625482424da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ac626bdaf9810b9357d6a82d4af9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5077dafdc8eb588323937062470c39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e98ed0e4f1c8f4a07bbe5a5999ed1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92901a57910d3b9ad5aa0dacde965f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0473c0d35e0b18533c1c937284d4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59ce858bc1f46a001c7a6461ac4048303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0c8d103dc7be5927f6729fc80161d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f249af1374a64c188ee24aaaeab82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d48c4ba682471bb6e1e9f288e1b53306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03aed9713fdfd2959b9eab73cd741d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334031a709c777683846f5b23285706308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c25507015f7d3c2e216576f19c2ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0f136fc7e6e8c56cb0f540be92560310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb1abc0df7590e5309e77f7acaf230311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f261ab1a7dcae4bf1fae67d31e6e42b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5cf7b44768a4cae9f81b6b8a0cd90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809655d8a385af7449d7ddd3d2c6bead314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c69031809e1ece086ff1a1d4e9c27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b8011419b602d6dc41c2049ee4df3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fdd7b2cdac304edda1bc007787e7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97f1da4e3edc44d14fcde9185de4eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd133d1bd35d01a19b86dc34aebe7621319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2271b6608a5aa5108b29cba3e9924320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68900f77814f6daa3103903afdcda68d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578451c201be7509fd403df59a3a2ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cb40c698496dc8a98e36b8e749acc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2d743bd6cc99062b9101b56243003324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1698294bc157b3fc0b353a1d2f46d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890c131e376770c2b8fd95253a0faca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c1928318285c67065319cb59539b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea95d5f5df8fa9771fbbdeb1aef5db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755950eea732d4a6974ae124174070d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719c9c163d1a4f9c9d0ff7404e93487330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251141baf8cdad89933213182212bc7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c2be4b8e4f39276178454e9086dc4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8066e7d3996c1e8922b1b2781e5e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfb86735a3449d5af3af0b464199d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b9526cbbeb22a01076f67fe427436335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048a21d10228c3ba282ab9d53bb7e37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1810e3204369a78b260f745c78e4f48337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3340507695183e18ffa39e660f9147338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d725da218bd49f972f4530813de65b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2096f367855884d6ab5452e9938b0b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de06c2a0a30357e3f932864fd70028341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318da71e34894c52aa87e76d0fa7d31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23bbfe6d6921541506bfbf56f412d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a87b297db93123002ec81352709577344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab38467b65602a9b01201ac126fb6d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a13e148cfaa33b4f444a91591bb80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cac35ab3ed0b76dbb4eec656ab8bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e84db3a42efa34fdab853c54703dd5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39dfbc15268899f56ed8da13ae77d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15e55e9952962699269ccee6377ded350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d4ce5efbdb0302b364110dec1eba1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6aa08f23e5d762a8235d511c1187f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d6d41a9ff046276477b3bb90d2306353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333c64620162a9fe018a3176b4ddd8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07fa31c6a438d266d4c8dd1a109cab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f949a7cdfd62d275994f9e78d98732356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5704c7f5d9b7ba995e81602795f37c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe9a78196167c6be5a50b71301e291358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fae26ad47858ebf13e6ee7c8cbd37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a83724ccd9c5aa430b016ea36809f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd812f9505332978dc5c511b91efd3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09323d700ed800b155c885aebc56b213362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5aebdb4b06520c35c9539022df143363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c45e771ee39164ca8ef96e7a2df9a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84444baf8e3188b759182006e3643712365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ab74d7e32db42c60781038c13f1f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d34ca956c2916e12aa334322bba97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f49232de4912374d238e5a5030d450368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06c63db562db98ab9022ccac4e3761369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24234fca27e971a79b351280c22d0514370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f13d8ffbd039d0f6a9900b9b5103f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3e79da327d0a6548b6637ac178204372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591fba6bc73e4d76047e236045e8c8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466159bc6d5fe3e1dadf7ab0251978cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463de08dc200280df2149ad4c308dce8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6d04a37fdb88a9717aa00fde6542a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af387140c27ab368aba33b834fa5f32b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3062777ec482eaea9a14119d933c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6232de5ef4a682d567f3e3f8f493a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c256fe54a443221d00921f195de6a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b7c5551950bc289d4f0c895b37500381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d732fe88548534d7948ba79e0c240d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0387138303d1504cf59da49a6e5ec9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2ef5dc88fa7f8e714ca0d90a2598d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a679feacea7f6a021dedc6abde76b59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d5724e5c85c2a2eb23d46f2ac4ac7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd580a0c3b95561031a646c1f24456387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88eb082dfe1e315ca36b970e33884f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c719d82fa18a65298e992398131d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccf48e80ef2fcefdf0ff6ad17cdb43390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7614118afb06b58d7bedb3abf5cf2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82af2073c47fd1ab7ed51ccd0500b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5286efb2ad38d2c9499e01aa7a5b97393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b812c1d5d3cc0321de3280cf9fa075c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7c3ecd792c2f64f8b1ba260a15cb8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf8612501fe456531312e6c39eb1ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6b1534e7dabf703b1393e54e2e602397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7f623495679fbc76d0f36f20960b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cb56e7e2365b087a28c0c1b1e1913399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd534847b75061e17337adeedad8b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568d813bc06f02f088aa664277205f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c29a361baf414c8eca46e077abffd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ac33fea9d08e3a14194b5c3f91b2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82824952dfe02c1e066df4c33bdd5c66404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f93d3ee51d214f11817610201cf25405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40077cf290308e536819c3dc98bd5d05406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5292fc12a023be9e5562eddf5f155407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296137a97d3a103b3bb82276780b4e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e759fe5fbaa6aac7ec144ad99ef06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfb834e0128346dee9b5920df96935410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3828bc66b3711a8d92498bc155794b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9e36bdff4fd466ab7e7cb63687ca6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ffe23a80faa4186dcab94a7b22ac8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd5d8c95ba39ba338ec45ab39f10fc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1191001d6a6ab4ff6bf01d5a050337415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04163ecc63d23feb4a7870a9f207719d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca544a1ffad3f95dfa25ebdc8b96d4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b950357097c3938334929697a78b9bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66450fc21f4887308bf8193d291170fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cd55abce8555949ad34bff3bb7663420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe5c237dceee46271baed916d694af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b618b096e9625a1f1fa79d3f65849e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadda2f25f46cb98ef872a5f3297fa8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253f532c1ca3c4aafd7b853c9292e0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975920ed97cd09633676ff4232150ef4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1f61751b32de14da79814a2734326426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c553175fd042644563d7abf1df424a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d27bd2cab765e927d2ff9e8764487428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d98a1f7b75a8714ee261e83310472429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af935a99f65259d622c5b40b4371c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f34b21d5f82f557e5e4f4b15016557431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d235867bde1a9d2725a858caeaf952432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2eec6e7c34faab28361a0c527a518433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8226282c93b8ff92402b4c959625723434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f005816bfefb7c7852299679dbcf9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea298fbed6bd4da81d541bb43018e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef817472e5795c426effbe1f7a3474437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9735901ae65310770c46e919aa8d983438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebc14ea882baa837b3d67dc9a19f7a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb888004b716fc31e0de8f9ca1907d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17bde620e7a486fac8b22e88ab39f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28728bc91f1f82944ede81703241d701442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318e689a4194550fa4f58e01917ea1c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e29c7e5eba8980690fb8e806881370444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f271e61f7f3439720d4a2ef2273e87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfc63156837deefbf293d428f96d09446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86912784ac0c59d4fecd5e7835ee87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03952253c1499b97e4562c265bb440d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2abd94926e3c1e021c98eae3f367f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e10ca3a91d67541c270d61c6e412ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44721b431cb5acf2484e2d6acdd30c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0926bda1af2af121239cba8691e871452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123e1a0234241cf8dfbc89dd2185ad9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bce4be6d304764ea3a352c2a253dee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73711e46242fb4ab85c655a4d6d7ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93e3103c24c3dd328883f51a8e9c65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405890e999af6eea8934d14103669c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d2726ef94fba615aa72cbbaab0c7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb9a176a9a8e335c63b9e270c4e589459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8657e12bb9504f6fb586ae825f208460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56ae461ae7bbda4d3f6f2e0e9d03d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1d2b225d5ffe817ac09d3cda3a5b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c6a06b77dbc85a8979cf966ba77b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c05d05c88763eb1beb58952b4c75d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9af03ca2929cc475c101c0f7949ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d00559ac4d54bf56cab487e84baf36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcfa8f90fc1fc7cbf2478e04079e53467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64adfeda9ff6a03f8eb45b726a89569468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae29438ad8621e6325bcabd939261a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28b90e602bca968a4d20e9b0942e65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce327c77c1e574f40ef76843baa4129471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35395cc82877767fdd4a96b0d38bd6f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd610e9170a2f55f335257dafa98192473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06fe32113862f9a3a72d12a7b285a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1733033ac3595420c81e086fe0232475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227a2fbb805acf1413cd6ffff4e9dce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8891b386c5e7826456112acb7620dc0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779df69a1c09f263846acde55f14f3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e75247b2195c56e3c4d8a60d5b9bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d3f8dda5de6ddda9e5ae0d24c2323480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a183f88fab806b0cea35225fe610e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833749bdfa83cf3b2f380e475e8b47a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b54474baf5ca5b64157d75cf778d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6159ecc5727bcfa72a8675ed2a9b4eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c19e743cbf5135db3ecdb84de18784485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49f3da6f582d334a702657d87e3717486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db86d7de3f938932b70ad53263b5da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303d06250465b5f68ced510c377f57f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdda4f724be6bd7f1c253a8e23ceff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b58b461b6857ebc718f224d338787490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b21cc4a1d85d242c1552c416bc28f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19170634698f5faf6ed388005929b1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe792102fd0544283c6c6ba4bbce5a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf5bbb39bb4f1d0f5773eec91795d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c17fab988ac6192e0c60dcd3ca7291495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893647043cd6d8356492ff5242ac4ee3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75e1475412498a622de042bd0170dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb504884c99d5a5aeaabc6d4fb92a88498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77751349370b1ac0df40ffddb33b4d90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8c03a5a0a5040877a9cba79f2417f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89848507a2c4b2d3aebbe224391170c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd2dda98d562daaaf800a96241a9d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32656934aa3af46e6983a742706046dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184181bb79dad0f01c9e9fac8850a6ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3931276a5e328b012b931d761e3ce9a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44499c67794914987099038a6f4665b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bca8eb75603175db919c9c6eb4bec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5478b9bfe061002ebeac63d6e82dc6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955e03af859a3b3f3d0dff6acca3ac2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb718ba74cb43dac54c6b1d1e1a969510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d19735a65a014ca0acc75b71012d28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c27e1a6b6ca9e47be31e84419e9daf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631523cc5c11eab4488c63ec123663a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd33fecebcb5fa48d20a2f4f3f8785514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b32643356367d5165b4af7d688ac2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1692e5862c7bdde96a6a6ca09eadb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe46140f0e50cf716e24520dd05ad85517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729fae8ce1512f9c919401a4df8a180518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d629ec3e083e72462d49a2351ebf2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b2c0702eae0fb1f32ee5ed0a4d018520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80499b02e0037c392684463c1a94a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e02f9814de5a1e956da3f1a19b1c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eb176cdb56ea15b9df69ac96b511c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098297d3c33792a0e28ec4f8574d7177524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d492daf06a8a9e36dd4487068f326525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89f02acbc15bfa964da975130b3283526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40a43e6b658637dcca08431a4c4bd5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a9b383858430665a756e3c42d304e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b6818ade9a94c897b5131fcfb2896529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8b780cea08e42e0c892ef74d5622a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca921138576037da15c22f2538b7f02c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cafcd69e11d0a34c2827d40654b71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db582088c4d67c3edf098372123a046a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc594db333c1b391738bb31a686de7ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6a8050b35882bc3e222f498abe952535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab97718df059e372764160085cc683d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c52f9420453ebd04956ebd879b19f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2a7973316c38a9aafb6d6ef8dd742538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46936005fd4b56cab92d14df28e872eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceea00ac772a898a548cdf1d181532d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd752956632cd784bab545cda782c4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccb6a9bc83d8517f97282bc88c0907542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336547c59af821c52ff911c8bb2cd74a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77613cc9cbce1f5df392ca44317ab0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19d0c5503d9dc8e5878b9f8e85ceb2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcc2e006d2c993f8f730af5e636c35546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f72816c60de545fc782f12d4af2e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea186dcc0b2d66039ad3c1cd47d30e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b3c0e1a17d18ceb6851b456cc2e03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11ec90d96e54aad445f6190cc760a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f725ea30bb2e5764764bfe9cb99689e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a80d3854272486c6effab1ad09bb8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e5046ebfa804262de1f88c98bc86e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8543ba05358ea0665150c3ef781c223554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51c421024f74025b602798801ada9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0d8ed711d6eb0ecba787379a7cd9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9bdfec385d02a29ff3f9d9771e9a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f8b8ee71163ee9a98547ddf710014558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637496ae9280e6d3fd92312359b6ab3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92c7b1fe6f9d8b539173b34f586eda560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8a36a95013a667752fad90e501687561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3be2b3433e4e1bff0a0af3027dc9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc098125f4e6f007c5e82eca487da51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760a30b6528b08b421183f58a288dc5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eb2ce6ad5d24f139eed1ba78a45ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5c5d3d5c5be4f7e73debcd0a69a39566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409903cdfa2d86c0505ce1c0caf7767c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aba50c5c6587eba9590c92765c9a8e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02201e2dc4286a3c302c4822389bad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65375a6c584c8dda2756999ba6d2d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91742fa2799aabc41184a9c4916e6bcb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d663a11918c044d0efa6fa8aaf436ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2225c8d95394fdaa12f3af50ae6deb2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ba3a50282fa438c3b6f5e065000f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2e420058af38f2047b141973b0a19575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868b600c39be5f1b988e69424d68c75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ef5ad21ce71b909dd22b743e1d644577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c60c7bc7531f767c73536edab2e4d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ecb83a7124543c53e50233703cd2a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb16bd174a3d6d72229ae9d1dbb4ed5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5128d5d84a9733bee497613da2da83a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970aa047c10361c71b42f405532003a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddd5965cfafd55da5762502cdc79d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e56eb4bb4502dc0fed2fb10cfb0930584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5750a0eee5b100425edccb10f18c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61771f63a75b6e6f87c2a3c146e082586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fa70d8fd15fde25cb36ddbfef98eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fa8c7d31a19f8c6ee281306d1f8eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae54affcc90e7c8d2158599e8e71dbf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afedf6e1c926b9249d42aa19efe4d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15fbd7212bae7ced36cf5738879e7f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8b03cb13c1eeb71cbe3ea8ad6d5a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e4c928ebec36883fefa56ccd3b1cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523cbe6174c79c2b8da562124805db3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31588f57021c13b19112d84ed2a6c1b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c1ea6ad64fa0fcc4e81e9a971b322596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd567d24846f6c37ba3fb3ac3889f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9214d88459c9190a18929bc61baa017598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc897ff6393773a4db3fe99fcca6318f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5839187174f9092ff0abecda81ecc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c0b53bf78c42cc2521c5b529eac6d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2585caba6f63aaf29a543007fe3fe5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac96f588c53cf67123f8642c4599288603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cae9da3da5a7aa52683df0a318bca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b8bffe6102f9784fbb4446b277ba5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf26efd25d9f3be97e73fd6cc1a3657606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea0257b6732b53619f1e714ab60f5c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e1ef3e4ba21bc7be9cfcf7b0b973f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dc1802d540d33e23acc442a0b2e3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1969ab8a73a014972f4e82996c09640610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b1a974f8afc325fc4017f31c776d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e8526aa1fd0b44d560d6c49952d74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7017cb757e81f00b9d5a78737ae8f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38525879e85c220d5f823faa2db75f71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0663bc139e6ba6d84d11d5dacb961d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ca196128cff0a76b7eaacbdf38747616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f315f5d4e4a61b10db174178eeef8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24541cb0c1db239a3d8209a215c7765618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b3be28c1f46bb06444c79051b8f3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb143f5d1d5c798b2a2aececea0495620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f485364df9c0d9a9b258b7826d86b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8ded9f3a37c9ccdecb0fecdfb3981622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe5b2688a54ceddd8d063c3208eee4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02587e092ed9aed5eaf0690ee92fc7a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5eb753eb5df3a7691a3a95b56f42e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15096327e1339cd6deba19bdc907c49c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fada8fb6db937b783ea9b77bc56f7c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5153e2d82e6b403b19e018917934534628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8b4a2327f3af0eceabac9527252e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9fe6d495d9679916661074256b8c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17c8697cf75076ee1eeb769aa93e39631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52721cd5f345bb9335b2259af36f0ad3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899edfd82f060fe76b200e3bf5645bc5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db8e8e71b677533e4dd47620386914634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378924d806576f77cb483765e05480dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5a646b725d91502327e359dd1d4e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa396a6647ba46679bd55b1070438b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42db87f6479121153d007d19783157638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ec5ff02677d31f4ac585eabcdd3bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa018a57fb132636671ef809a71f800640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02614bd88eb7ca2daea04bc36460c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630510dcd5b7132d31dd124dd3814a2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22eefe05e9bc881abbbcc604ac098a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db996e4e597c1a1b1e563121b72014eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958f5f69b7bff2f98e69fa540d1db3b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b355fa220c67541e3dfe8b3926cf4a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8513220ee06a4933bb3b410f27750a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd9c10db837ee2320a4d6fdcb05c10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb10e1b312f320c89eb592a16c53bf6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe34f1ba24fbd0105852a745a1e95b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b65e0fe1bd4057d565d4d29a62205651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874499dd5f7cb69cb6c228e4d1335277652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f236a7dc2259493f23234ac17cabc73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccec5e12626bb3b384e083c96e529c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e11ac5a653bd396373537d245307a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d9b46267a30ed7abeb0c7c54cae06656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ba378fb8ff82c21ceb9f9070b3e0e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea612bebd3ebb132a3e504fa77518570658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48265310e9eeb8176f147df231052e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63585403926cffb966bc11b5b0e3051a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b36dc45e7c0e17b0f36ca8430dc0f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ff151e441f723747346fbd8580f01662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdfa87900e585b8da4a3cff7dd741c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfad386e6f1bd89f95671c56d8ea6ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc373cf5a9611714a4495141af9672665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed153eebed9f80c0e1e0906163f27b71666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738a79c063d7d8b480dc00d3b13507d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bff14ebceb84d37eda35d897bec2c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17a2e6e6dcdadccfb84516a1f116ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a379d3e31e66632869ed7c6add5e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0aca1d59af855c093ff4665ca13e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1d3d58cd0db849986675feb13c638672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85946b8ed511dcc550b0519e371fe03b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61742407a80e0f0cb82403d7918af8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c657b6a156e3a9b814a2aee9b965ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ca90c091f92e307d7e62d8d1b8c35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4947a8e45bc6e4581ddb57c0d7106b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18c8c480f0e3bc8858418247f5b6c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe4d033d2365d1d1f3c027f7f86bfc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0f788c877939f0481c15ffc4310f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cc74fcf31839cab7539230acf275f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c351e1c78e1521c550f4da9a3f3d70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fc1e77110042036b94265e3d7a770683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e358920231eb7ed75da046eb45b23f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5de072f17e923df15439fbaa99065b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff6770229f2bf950665ce306a716da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8a92d040243f82f6c1a517dc81ab3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7fb726039699dfe4c729e70d052f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d77f0e26c27813d9379fc824547922689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d346375d2d0ef094d81b9d5a76c3e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fede061afc5605aaeb9336b038cfe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e175323ada6f0914a97a845fce361d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309548ada5171afc89a3270f97902d37693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcd989f71679e7a1e5fc6bfd554373694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0d5711789e8177688e24fd88eb3e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d385a31bc180330a6651fc6fc188409696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3e6b5d4a7606bfefcfd055b743c63697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4812166e7c890c557d22c8d8e5a97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619906f7c4989ffa43b4b8061ccbe0ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fed996f4744f92b6223e859f93df81700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef4348eaa5e8116ab814692cc687ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd096b824c06209ff861351707d105702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c1481af9a50a2607c60e6b8fd4ba5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0a9df6f790af887b65bc8b137306e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378ee22a87591b4a18bc1940795c845705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d99e44157d49c6fa9f1fd848aadba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7652bac3c5f533d56f8f4cf5bde025707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d586d8b97b27a923350309f25e99da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf534919cbe25b1b3ff2ef720f42bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc1f1bf83101dd17769534681e8907710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fb355abc3630aa9482a367fe262ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8a65ad1d2b7dc421ea2d37659bce1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc6d7f2fa457cba0b89aa250019f18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd02752a803c99b51a1da99dd1ac045714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a941245e33e11bf7965d0a3af5fbb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961e3a3c6bf6e32e4391ecf2c129bbc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de7bef1739016a3529b900dae0ff9f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b10a979678962d1724fc82a380409d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ce3227b34a6f0237b7f73515fe9e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d802da646d16d8c3b82f5435500e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a0ce87876e689c23384eafbbcd0f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c13ac7302f05284388adc8b5d68fc8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779947c81e62420e3f45e762ea22bb6f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24273dd3cb521f2f3efbf0ee930a45b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4bc384ef7e02584124ab7eaa05074725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5a893c82c7b31801ba240e731d784726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe7681f6ee6661b9702f17c07336b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6194223eb0180aa1c5c4c29f2f1e56728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38017aeb23d15a12178af0943bb21cc8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18de3671f1cdc9b00df90a98b2f961730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3326a26087802879ca78f1f8f19473f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba160821c65228142a99f23048ecc1d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4db7807f0c3e9e5bdae45b59b5826b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383eac23b20823dac0b4442054effaf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87dc94204d1064c73d1bd777a511a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d23ebc20a069a45fe923e6262040d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e9d5f9699a2c2ade01ed198b40c22737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498ba2d216262cf05bba218573c1a1e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849747bbd62518a64feff61c9ecb9b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea36e029c05292e10c733db2fb74c85740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cd4f29fe59791ff4aa9fe7438f216741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f8b08168e86cb177e0de28d0f65ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336325cdc21ff5b8c6d2f545da9670e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769431a11158f4684ef57125d387e9dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adeb60628f08e93197fdd139f66aeb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5a8895604644267043a79a257a818746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905c008195ab757d37451e314ae73d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19ba173684fe962d9a7fc13e884d77748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64117e8c903c7711648c2f97609a8c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b5d5d1d0968c6a6047833783b2521750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2e9ff3943a384e51ced097085bb4c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809837041a2b8fa537feacda0ddc483752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3935c5eb5568f8f8328cb469a867a8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ef2f507fbdfbd963bbc7cf86f2c87754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c99f72abb0498da78685e9b159067755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fa982bcbd5c7af798d14467759b39756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df102894dcf28bb637e15620d0c0baec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096c88373fcd9cf6e9ffb5a122321ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7796c59f542bdb95de40bfbbf25ab759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>