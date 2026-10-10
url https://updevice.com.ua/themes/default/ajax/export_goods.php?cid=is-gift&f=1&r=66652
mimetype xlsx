--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754501427bf2535cf8a72527ff25ea21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6163e670a99adeb280296cbdf5faa232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bdddff6249fc8e2bb2868c32522c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e0192932aa29c8a4ba88fb0e1180c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11a4232d9904f3376aa6ca739460745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acd422032ecd2d593ebb0541604eec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cac7ccf7babcffc5fe9cc395da2b367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297ab0783ee2f849973e35a0483bd078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c366508cdeb6d3ff28a0abe7107839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103a931ce338cdf02724a600422bf4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6362d331dc24a1e9cba3e28df0e906511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499c96f80b6eab84ee9a1d0b62cb76412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb5c6fb220f4aff8a1ad67816334a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fed0c72931a08cb066aa807d5794714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60576152e592bc71cd3cc8592be45e5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db20d2c0ed66973468e0ca2f88170916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564177f49f1d0162b66643f42812422317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dae7f4527d31c24b79a4b6cff3eaaa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fba85e25fc3e0c7fab1bd7dad5484d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc350af4e9b240af257142417d845720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8991130adf36da6fa2a02ef927df9b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505f46f74962fc4a40754bc6915291e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c21fd0c02b8333e7761e14262b51bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a53c4686759f037f2249a2ac2327924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbd435b0c79976e0cd958587ae42f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b49e937b478310768b22b67f2c1f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002973b3c62f7d071f549dbcc991f9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af346d1019a4991ff1f92c8d9d56ef5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e384ad8d118b3f5f61a03e5f0398c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d290fb7f723f385b7ae28e6a18bac330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0e25cae3c806717cf6a646c50243131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218c97ec0764c0d93808e7aca1a737932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4b8dd0513d550d93639b08124fb3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306349b3b1c03c739ef6016fe32d09334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0fc22f19f21ebc16e7d18ae66e44f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130922a9006128e63d82534726d397b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ccc2a34355845f489a7d6c336c82c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3902543304228722abc0115a58c52a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d96581016162504d04627e937adaf439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e3c6dcdb155d24001b47098647bc240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76109281f632dd7d27d2f9d6e477a9b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd1b4c4c61e0b946c9f37cb3f2264342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c2f4604399d6604f8f8eb522ef35943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9a86d1744f5dc3da6644bc753301b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e899d80188302d049470207336907745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b810dc28c7fd91da31d0ca3089f19d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5911ceb1671ceb43f03b77c6fef1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e81c70ff390a26792afe43d3e0627948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b9367203ccfdf0a2fc2582bd4314149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4fa9c6bef6129113e3154489b359850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500bec22ee22005fbcd028a31cd7d9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e7b32f4c2614de2de9869e7aec27052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea203cc5d04126d782fded3dcb187353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47582212806a85361d6d8fc388c633d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830766c4f3a0deb93b621bccd52013d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad83b538fc67cfe8067c9132c5440d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7da3acf13e9be8e01c0df3d1742bc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b59518e77ca94390e1f16907c3e5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d88133e9b4afc7e66dc21bb1804dc059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a14c68a4eb13034bd54e2f7aa15b8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb9343c579f90abf17f057b2bc548061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966a0ecc10038a8c860b88024af192462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df74b6ddedda891611af8c8cb16ed5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940c6f7be8c6bc3e1396b412eb635f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1672188128bf4e55a03f627079174065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7900bf72e1bc250b99065edd93daa8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba87545cc0d01eaba35522348a57e2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0e83ae5cbd47425107e44efa2ac4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fa95b5da4b362e0356fa227e5985069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47041bf4e54e9f40620c50b3c4da23fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2589b78235bc5904a955b0ea22657a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e1c0d51a11516be652bcd20c719ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae273f34f9b2263da983c5c92d1f5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86b62e19ec0515596310d82bff454674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a6a3f910adc239802d13f17e8abb775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3d31185668c566d4d1aaa0ce9a08c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba807e40faae8e94f207221141ca0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6eadf56004e035f0229e06fc790d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e010c1751581b54e3d83ebfed500379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b3fdc3da9dfc47774461a0123213d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a11798cc4d3eb303d423c4b1e0d3481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5b6b702ccaf8f1937b8d33bcc1fef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb28dd9af45c1b1edeaaa23d6c119d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f570f2c439474b69b481e8d1a2e8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5defb5d62bb1636b5df61c86f2bc485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0ef38e3113e6a03d1abe85743798186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0f25d48d45339e67ab6fe8ec2d4a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96b1d8fdbf6ad6a8a6ed5e4be79b9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5d02ce45b5e4f1e7cb533afb9536789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7bf29fbd813a647deb7ec83dcac9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95e035d154bba65c3487099bb0fd3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b36d51e2dddbf173c0996aa907dfb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482d0f7c90ee099bcae21045ae1006893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d8e8758033c3129bb9d362597379e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624745308426e926249c9555884118195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15133f77cf58172f980441ec51b6ec5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc7cf10a39d41dc388aa9e33364b2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4ee3464f19069011f3efdb58fc0d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afa8426e7c9797a9ffd484d4b7d2f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537714e29ffd2fd6068ae4e2cf827649100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7563283a8b5f46499a126c41fc8297101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee9f48d17daa7f0de34adc3cc6215f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c07e65a9a4f50dc24cf5ae685048a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436c03454601cefb05d92e81a65b884104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0f47ee028bd80b1b8a5c96a2e2736105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bc0eed0fa14cb0b2748fd9462ece6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411b6364e714967223dc0962b06bd15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebeb6370521a1348139e192e5527a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ab82b1e16fa25e8bb7e5ed82ce3a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c8c3169c8201afd3691be4cf80ecf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931b03cab2c556e68ceecccac50e7c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2d1899b1de1d4e8f834201b7d77aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c004dcb09d68e2853299b4d033cbcc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5a4748b9ddcf0716bcf88fa7d6a8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319338381083b606ea6175f2d90b05ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee058ff510f6edef9f44695f8f7477116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364435b0b5a0f6877c650158dfd557b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceef1def1676409fe8e476010d22202118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042d473400a8ed39b0afc72c5de4d29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ec28bd39a6ada07fed9d59e5e1a36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845a02d8a5d4dffe41e6a9dbb9be50f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3e0f770aaf699090d1a831d3b6a01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6bfa37b1caff49acb252ec4dc53ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a236d4a70c23b68d9fa16320d4e4175124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75898fe43c128a4a17fae46cbfc6b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f1c2c1aee4ef47e42ae6f8c132be2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e456a0f745fdc894536f5773e500e52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0df82f399f6329dc936b3d52195b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7faa2937a5fb3372fccc2fe6e483f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea76b4554517ee449d17b759fc6d77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8ce002af7137f38c41c7a37644601131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36491e821180e444c0831881e45a5d26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973ca1d5afe1e23799a3506c983c7c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf702755327ecfdc4a34bf632b0f58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c916d6bad42b123bb6be557e11e15d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1913a979c3e84df8817587f25d0e2ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929723d9f36b107c5702e628d637c962137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd877137fc6ac77712c89da08a97a80f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32635945f6e1df5c8831cdc96ee58d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de202535a991c5ba34ac899b3e22c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c064ac3fab74892508a33a20149bc3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa497d0e98496d9b09cbaeda56f5c8c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d508177def77a557a3c9074276f27cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb9c41ef83a5763c44792f336751d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105b17d82ef8616d4581face8117ad3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f351a5842afdcaed23fbc7d263b1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d10983564b7aa5cc84e845a71665b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9b0c8386bde98aebb0c674bb6b621148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc99c571a622418f04dede558b74b4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4704c1ac6febe6fa2a4b586c9f4ef6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16fe0a5c4ee55028d6bbd7a22349b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4df56fa86dc3e3b39129cb615fc129152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5798005822f712f05a2047f4a81d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e6a98d042a07dbbbb1d3de6a21734154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3f9a5da7fd4dc2ce5a04762361306155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b145a263df5f1dafb8af277883e72f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57138dda6d845f3c9dabcbb983064951157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bcedcd28830d53fd4cf1b3b796b81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b352bd3538d2d7bd789dea9f3bc7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b98ab2c5716b09886de140d7e6c1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b449f16dd01ab3265d14861c8cb41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f940e69b9f05f0cddbed5027ff4396e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e661ac07a2912f0e1b4767481a1c45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456b50b542f19574fc58a33ace1a3f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd3380688fb2bd08492eb3b333a7b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949e1a7aaadab27166ae6198ef935ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec491767175790d82a1b19efdefaff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac886738561372c10caf1678c90711e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd81976c7b7242552d2043d15e51780169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeaf54a34b12ad25377d3410042936170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406fbd7cd4b64ee9520c5749a6a677f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7146430cb6b9526a6b2464d1517fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198528b6d93aee6b7a068d46c398497d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c10a6b507073cb91b17a9d414f613174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d80aab9315417e5ebcf5b8ea635f07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172203cda3ced4ba0dee7a051e8cb4e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4c88cb83a67af7fb7d96e8e90a3c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dc672d54401eb8648fddbffc06cce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae9baccbc75ad05ae4960106e3d0ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9edd9d598be831344e8d8195151af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24dd584bd53ca6a2a6ac14d2fc21d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e23b85060742518bc988917670740c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff25dd693cbcf1e7f5392205cba12a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359b40a1c96d33acee8a2431279ff9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd03f587b2a00609e183d2fe050ddab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9e5cb1357589d777116d3a555cf55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e896f56cbf6653079a26a274b9c61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d5b9f4eb1b607b9390c2713769528188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1624e5cba54d05b4e8f661b4b3fbda6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ee0445c2042a4937a72174fb5eaa1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e6bae632880933314e17f77d59fd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164193f68b3a94f6e028a1d8071f912b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5ec64fc78162d6c8698bfc86a7eb0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a8e47ad2c7bc287ccb342ac658b47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7940264b900d75e6f22a7ddfe515e15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53674417c3ed59b5d04a58683c1943d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b5d47d3dd6fa8018b204b9e1b2956197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8cd99ed9a05e98ae3c2ce70dec93a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567b0d11f1db81068a666bda18849b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03a042c79e6e55f9460df9e0575c89200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cf6e18c96857630a06e6dc0a27eae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fec8ff27028d33a56ae85743f1725b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2325cd0a13a80e8d24934d9429ca5b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33a13885304a276afcb812bce3cfcb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adf956312596e6e328b5f018030cce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34721679d9a4937834e0df076b728d9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559b962cb2a794f262432344c35ae86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766c88884b594561f152e95c5a4cf4a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148afc04b9fde461d1860ab484ea1d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bfee09f2bb81aba5a39cbb743fc93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37339bc9bc9aa1de7c22f002aafe5ab2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965ff5904386b1f28d5903567e6e39e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6831041df61f31140d82a42f98d2a56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6fc4058d2512841a18da2897edec1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf6595d38ab5cb5bc2f490e2adf976215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bd5ec31d4c3bee1b04dcc2f70647e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f45b66ae26c4d95c2c2ae41bb15d56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208dfd9e6ce10dd366d75af7c5c9d81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc815e59ca435e75cd3c2c777370ec6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71a31c45a27545e9fdc309dadb7c1c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c446170f3abe4e8d731240faf111f99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46686399aed98af7a4a5813aa63cfed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e810aabddfbd029195217da757afd9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41ea2e3c1a5b076a958d543adc6ecb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cc718aa456acf28a3b9d46ceb4aac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d281fe41369eabf9738a546a657f0be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bead00073cd55aa2430c86a0c96c85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386653df533171e8cdb1be2a9fc1d48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0a6d9ff370c34eb7b21ad46d1dfd3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217323a8bc3c7d04c351e8c9ade77d31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5fa973da2ab1414a3ad96d9ab4423231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ea9c39f302198a045853151e2d75a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a377065a1ff401edfc955d8d25bd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c12f12037c8d270c4d0df454d3127234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d25692078096152921b7d69cea4ce6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04be1ba017b91563937506d8c9a2ccf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48010f544bcda933aad04612f80169f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6ae1ffccaa5e2b6385ee4a781a5e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ea749784420c36aee8a16578d5460239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8fbe8e3bc324e24dc4de18695f8b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc98221384198809f7bc5a1383000c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542288eeb83e182054c97b8a858b71e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10457baa31db28940a60ddf372417647243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308947bd0f1097ef04dfa0548ae07bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3150cafb7a40ee0412fc4429da4102245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafea709b495d90cfc93412b20961a2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7102d60969f1a5e1cd67f0bf2c3fc14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe541640c028e8385bddc216f5155168248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b946a44b13f74ef4188861e3ab85b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deafe7a14785f9031b959a848d15730250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff00ed715cd0531c632ad9ddef96af2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc6887ef27fcfa6f6c7fc3283a214c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5308ab50f6ae5e527c8c680b2a2c575253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd1eb6c5b100b9a66450e9d731425a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6bd4009fd3fa4269f16ce16be4470255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe0ebbdb9ecd86fef512c02296d486256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad2e809303bf4d4358fbc0ee0a5378257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd879efd3f9886bb8f3fb2e109bf98a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9c40f13ad469c28d2bd8db554c8f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600d53edddc1687d74d7f4b0126dbd1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baad54c58d88ea0c759b8116a8fcb34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41ba11f09058ffe61c1eb1e2a9267c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3936fa70807b43cb65f540451647112263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644acf9489e0ec7e33a25ac28ef1c19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c11bcb6b9ea14d2c48e19a902f52fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548bf9ac3d8153ae656127b2d656c44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137356d8a3f19581c8fb5af0d73085e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab76840b01579a83fb50086ed4e1da2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b85b4abf65d9a3dd2ceeade6c6e75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbee33e80c6e8ad198b2342d84d406a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e43c0f3ae78579fbfddf6b9daa301f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0b7499547f8015823c820890c464c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaa609a460998243d38e3f3916c3e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f33d65fb35bb4e1acd215826290bbb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e49c917fcf404040af00d61245213275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d63163d614c4fc43f84d60b3732eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a7a860a58ac5ff4c5e32f070bbc74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73310136314b359cf421a35294cf9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc9711162825685b1768630fb6ca54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7227edcc8915f9c2598a2bf4784daf6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147bf93b38cd9b6d09dc9b543350337281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd788e643d20c8721176447e8dfa3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c452f1d21ec8ff88fa3cc81d738b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15fa42cf7d611fd7ccf92b368aef25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fae38e7a669e83b4724b6afd7000a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b3d23de51d8163f80bad0dabd452b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9e3639f976aaad4c6fa3d3951750d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47e28f2f2fcf414c4fb983f1922599288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c402b9293de951c95b3d9eaad982f57289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b3c82fc645936334a2ac13a9d4a72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3f4c5aed1735b14caebe8c221ad2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5ad898ce426a91a9593f2e6b2cb0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e2498413922a7023302ed5648b9ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cb54d05a7aa033b060f0ee9d3a02e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1413e14fe8a6f70f4f3d04b61cae080295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9097ecb598d16944582279385663045296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c7c2a5ddd9d3176aaa0099302955d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd43900322e28cbfbc6024015e0f467298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0a7141c13531d2afeaf7a4c93754b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f6f860ed0d2c251dd120e02dc3686300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7531dce9750ad20ea8ea1a291c89b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e74931598cce623fbf5d201933a9a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbc83e538bf9c8079daf3cc3085163303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373435e97dca2ef96a46c212a28081c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f655f66abd865d93b7a37e683c842e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611672bff3719a315e55bc09ca4e77ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30afc46f296ed6c4528f4ce5ddfc9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e737352c955833087463c8de786e1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb0d76e94cd6d4fe0e5546629261a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37653cfa44adff68ab08f18e0e4ffac1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04ab42209912e1ef704fb65fb58b3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0d1c813862ce1d50cba50b685d1f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82e5424b65792217889d1948ebc795313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78fb1afd0e88493f62f334c04d48db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb1e9fbb4b0d87479d16b96bf4279b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c10b3e520ba1783b73f710cb76440316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52229d6380b40ce702cf51040fa5468c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b177866123708c675283f340cf451318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d380501dd9fbf058f75b5f71422624319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5d8fb9c8fc4a1310e9763b5aa08a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0690bd02c781b2e99c1f3a2b54cceb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8da2316b62e2c2b1fd09aaade024aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f0204ba8ce2ab985f3f922b773219323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef91483ba9a5da4bee073e398cdd8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b615d3cfa46febc44155c225dc64aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc651f728aa39f601543f4e18b3e03e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ea0f7081d91908ca7944d82d36a15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb3dbeb03500406f75e4d6f22631df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948fdd98d002aa716f89311cce508b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa6da29c65dc675bc164ae69aeb442330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10177510d93229d3370f1824f5e07de6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8edfeb05e7ece13f0b5528ada715ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028635219ec5b85fc40958266da7abcc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05653d37339a7c5c0aa5caec3cf590334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ad837bad9fa844acd83e84c9fbdc7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947681db424c356f39b6a18d1797e71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29880a9b2058e6546b88e9f8cc5f1f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4979780b906cc11b2e0547c7a083e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d401d07ef9314181a336daf71a7f9ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8e28c3b9da4c0c5cc4abb82429607340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16991be59335796fa598614769ca936d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330421fad01d61c789ce1c34459ac9b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266679422e01b9fb44f33d4477e529d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec367cbc64f45f64c29b119a4191a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053178815c55e69c53cfdc09046ab713345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ed6056a1358af454b329b04aab58c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac6b8b591d05bc5cb62a1ce72fff3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53d8ccf1f1d40d561916eb682e7d7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a3ddd5affb2070aed7b29dd08621d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d6b11f353ec29cc5e78811a792b40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6456093df43498ba2d046010b6acd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1e7cfa800ba36a71c1d4072f423bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb006a1f15eec1d11ece615163b24930353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819e526557f27b30757eb7ca74382c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdcdd05e927d90bcb95bb3a7d075cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f17df83e17fa1f4210a94ad14fe51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09502a11b60694b8355d8ec2b33486c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c38b180b9cb434a942d92ed425221358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93069ec6de88ccd66be176f8e0ffb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4fb7e97e20b105dcb7d14d43ec023360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5def898e46aa92284ef7965ea9d21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7014673cbbe5d9fdcffa33ba761fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cb427860aebff18e64a8a576c55e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b8ed37ae6fc6a750a3bb8b41deb09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a1cb82bd6a831b540bedbd0f789d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa9cfcf21a241bfa1c185312d9bd42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619a5f845506fd89b30ee0cf2040676367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c342a20a06850a0075cc613dfe0a89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcd57234ac5b4ca8dfe0132757d34b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4090a7cb984a9dd9e9b4952bd0844370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff372d119263f47d5eaa6418fa8ad333371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cf8ecda858c21a022545ef4d58239372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a209822ff72e823066bb77099f477373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336890c10a038bce45521216f70d35f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8eb30b8364d6d5f9bbe5abd02ad30b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084768e99021bb7ca91cc3ed2312be16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1c64ffd1a5fc4976e384da0bc7d2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca3ec759579c7390ad58b78db3efda378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b174da5eb59072a77a4699647bbbcb2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73274e4cf44450fbad67ff8a3f0c4cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc3e2cefd2eff9f5a39b1fff135ef9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa1dc394861cbf327b2ca4a6189c05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448cf22779ed4a3fdb73adfb079a2e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7821447ac9fa76cc41683ecf6b38ba2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc46023efd41e814b1d98b867f1e1d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce783d137e7b6aed89e31d5187ea0891386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323dafcc192d45f0bc45a7080c132e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccf61e34313762a8bea39fb451e675388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e75c06b4828284c00692a42e57a388389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066ea2ffed77c7503106d4555ab7bec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b34709f218578abe55440ef1aa9a8d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec958527a60c59c16e560ccc59047003392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2de18305664ff9b1ca491955373aab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c06c80a4fe154f75e7a70c3be7f1d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c4ef893169fb316551bd85bf483a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6f5a8d050ad762a51411794c61107396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1476004eb5a7adc23ecdcd37e4c1868397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982194146d02b601a3f291342c4b1e8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e4fea4423a3239430dddb4b811e68399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a579b24b370357e1fa03ed0628fca1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2046cb455c3384cb50c6199c6bac0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a3aeec48f8871e6d93c5e37f35e05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0caf8ca91e90cf70f4c0265098af8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c482f5f1a418f6983f82b576a054a34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edb4cbb12d92aedd51e88cde0987ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3fd8d0a7f35956507b4e659471299406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a39cd72c24aec29e738904979a86c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03443e3de0d2ad1f64be770b919a6c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acfc42e6a625e4c62d3fe789a5dbf4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d889af2f6da0650eedb1c7d5c99ba9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38480ca928477e26306c8c6a5265bd1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15172197fde4650209e07f0acc0018e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba430a464c4b03f6620a8a1bfcf0a00413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42b0b6a0c43fa1c4f098905fdc1b51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38b372597be22d2fa14bba6b2b85e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b05c0214be04e7751ea97aa55f865416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a91226d2377201e2a92bea6c89deca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764d2ccfaa02f6f9a91ffa1d489a185418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989cc648143d83d4931558bde82a34e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4929181c530d7fffba3358e825d1583420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7ecdb1bfdd95984a5e5a5ee4137bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214b92c3f7b5cbb9b2328a65733f681422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b204021a1fad530d697bb4f3c11ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e40da8589e49260b411b7907e2176d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7393635e007ac402928bb643fd482425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aae8bde979e1a5be867679caa66dce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec782d813323daead6947f9a5097db4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f8862b2a569a7d348191e95a83ae7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3295a0c2ad24b363adc5556885a7cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929ace9e2c56dc596d2cf3274cc86fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e240a43a089bd8dcef82bdc3676ad1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed746188f2d5aa71e3219d1e69113c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a682a2dc204b21e1dfef134dea89ec8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfd8057e4b618b5027b37a2cec1216434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047589b4cca4040bf948723d3dedf81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c27b7ed1f0e7a8fc8466ccaa6438c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e5c5b6d7ec6f61780caf3acab6690437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f1c8c5670a7adf5c08d7d73c9ee97438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05988a87ba0b9d0275d79afaf92031a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3a0295d824ef486ddead8a2275e6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871a95a1ee950e5bbc52f2a3ff195bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723f19f35007754053e5234ead930f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccfcf7419769c46ed49e7bd5c5d7d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4aa20a8895bb581f8e096e46a02642444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b01b4d34c7a07ff09acd7469e8fc0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f03f188996194386635ef7fb08a26d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab256154dede810a359bdf5fdf204eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdf8abf874b28473bd746161abeb91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df9b0ab888532b920b576458c32bdf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfb7cc7b87e33b71cd5075358d9e51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdf1a500401762ddf2c44ac1453365451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1f685608bffbf925c2ce9b73a5867452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3df99d0c013ca18c6fc553e6a8772b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1414e848338a0adaef411b79c8d9e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc56b2e9f1d3760de83eac4950f078455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3812c0341dde30f888ce442f8e698a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187f6ffe6aa54778d7270c0450d4f5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665e8bfa7a98c841301859962d362cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa241785802f904bfc74e91b8529334459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacba9e2172451cf09d2163cb6f3a06b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0646eab6e5ab6a2d85c544af8435e24461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f69471443df93e16cf360e5963bb3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d586ae4c3c389e124e3564be8f1653463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217316e6f97ad2ccfffb7c738666cb58464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26292fdb34a063a5f76b04de9e5f519e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c79a406d67ff0add670927a772874466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f431242edc62f23776960cb9bbcdc02467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcad41eaaf4b93f3868b2f94301467e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d223c9456673736a11165c20d8c530469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc478ee0bbfae866838b8285628fe0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6d003e9f6ec59cc5f819518bda32d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786f6dce5868d770d521117d860b152472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c88493e00c3cc94313107019ce49f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091ba6e69cfa6a31de0ec42d0438fc2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51739871a54398b46d4b1275e3e562475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463acb8185471395c5a5446bcf13774476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1af6047996b7e0defa8ea3c48eaf27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10592b0715f7ab9ca2321afaefcab97a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4907fedc15f8c5245c407f39725963c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde3ffb10e609f6d0ac3f5e7550b550480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec76218dd549edfcfae58e0a55e7bde481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57444f849cb5fb4f20296cb1af2253e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b1a875ab635e288e3ff0cba67e603483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732d027f04c07df48cb1567f42515d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41920ef859c893da059fca0e5513d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14b446f406cb348a2b0140863edb58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26cb77fe9a2a65d6fee410f915e44d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45235d464811f6ed5fe2836979ac1acb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4bea63d1af1c64e8fd39ac8b2a916489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09640b18745e36ab36615e8cf8e5c9a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d10968210d845e244083de70ced1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1243d8fa89b60d6d6dd4a40003ef8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776a1eb6419adbf7cf46a8b6708f564493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078f4303431987e99d5ff79a6f485aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc156cb00ad663f539dfedacf2ecf4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c61e88f1d8fcf5f76fbb019f99fa99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152535559b8d4a1398910e5a24530b05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d03308921497c080696ea971281f1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaea53a310620d96f716f0d3ea0e2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958f78d1e49d91b2fcde946897a1c75500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8b6066cb60f3f85bfc71fa09c644f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768182c1abb53a41b59b35e9d2936f60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17ca6ca30f76335821df42df118881503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce21fb2825332f442bb77e587349fc0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68647b539b43e80236cf13cac8bce0d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c593f715b9649aceafbafda9845cec1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a94c1adf47a084dd3d8462060adc9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bf73d0a11f363e8069cc3ca60ac46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07a8763a8f9fd510169e808eb6165c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e399c8feaed0b2edc40b4f329cde4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad1fc06e6f6bdeb874648a7881fdc2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75747454ff04a4a4f8c5c0c5ae388cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e18635c8ab8980fb3d36c22959deef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bae3a5f1d2d95cbead237934fe131e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc50575f2b1adf3cd0df031e3f27da5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fc68e99f41c657dd2c4b7c026aeeb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5b925b6e245163c2196d1d18f7024517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc18c5e526736a82a1cc438befa85b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa219ffea340ebbc895736e45f8bea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7dbb03a4a88b007b8eb158eef285f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cc689f7c50ed94234c2af3bae2fab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81ed7debcfe4b6aca889178140dc8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c761244fb1a3fee1f3c4e626c9bdca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c204b00428f9ab0e996c1d5ec7756524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82391cadd7d68274603a940d3d683dd7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6114bc015a147f4e9e6a1a7ece038526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609f1889da9b95cb01431d81d7e3497527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798906f381af7d0cdbabc4571ccc287528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e39f3c3f49d1f0e70a37dc2f01149f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9174134fe311f0a293730c42457334d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67cdd270a625490eabc10b3ae0e210531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead634c301ebb3f649608cf081870cec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6eca287cf8895163dd840b574c7cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1792c5cc7bf1068a050ec545ab4caa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd017994a3803605d574b8adbe8ed50d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b130fe724ed35c28bcab391a1ecdb6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1ac398880b6f5dc1f43c512a8cc1c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1309ce1431b28da3b3b31b67c3b53d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945eac9d1960c401a0873ebd38523b22539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843f5bbc6556451d18d30d1c8df3e15540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cc5019c9efb9963ad272d12760843541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f66f00ee8a1dfaf09e49a3657fa1f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2b0c9d47052d3cd9f8b85efa2fc02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d01ce5a96750ee49b847aaf4aede2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae726f875db82fa6d5464599028a10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a72107ae2fc7b7d49d20a54c0f550546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ae0ffa0a2d99a05ea0949894ceb63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9c5aa763fd5e09a02ace3cce4526d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bc1197ba9c80a1e5ce08379148304549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411193e8581d823f65773ac97d14c462550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565818f181f699c8e24a0f9c248862fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea2264ec8d801ce92a52328483f60f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d33636283f5219714c31d161ac7b2f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b66213ef39f3f12b98c33aae91c3a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949b91963306e7415cb629cc1d9b6ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab2f32e0ba6531da39307d5f5bfc24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2258357bd4c5b4d031a1ec1613a8f75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a85d1e96ccbcb467852684144570c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543eb01f72d2a5c834291b072b68bd1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6beae13670ccede092dbfd9ee2e43560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2d793c33adcbfefee926f62da33a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bf060395de163540e7de435e8fba9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e33ed26e013b8f1f33154171548ce3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e7dc14d104588a8f1569750235fa4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeecb864cbc03cde6d937843dd08dff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe8c8bad52f6a03e8a9681d050f92a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43866847ac559f03e064d64830ca93a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc3f8a322dcc37ed42a24578137994568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0e6a9755b03d702536876eb2bf682569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26733db8aaef4b054dbe943792e0ec07570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d468149128540cc6ad8cc6a9402dd7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20c8297ea3b86e6ae2984f457e344a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f025d744cc6552556ffcb23f1a28de5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04211fdb96beb2524daf5e9b84b078574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f653cc07236ccdd8e2ee9ebf1735ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84299bae705afff889c7fdb10cee0f06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275893c59c6613a11dfc6cd75b92cf1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e465e1d9ed5f5b2dde6138f18489a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169968e206a8616ad89d53556b5b2ee8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d31ceb0f5a1fcfa6e6fc000deee3d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66f2dbaf4a26194629f8ea64c221c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ee474bb3871804e6a47144fbc924f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374ada8a4fc527f13f4c1a6a6b8f5c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73414685cf8424177b52eedfda4689584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f88b3177d9d536df03d66f2c78cfc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cf3a0074b20447e936d9d596cd919586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2e64260f3069fc25d8ecae95ed9c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebc0ebb5861f5799727d079d60a77c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51959918f5e40aa999400dd78c564c7f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748fb4be3e234eeec978a51b1bb3bc0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f04bdcb39cc20b6e6ccaae814bc30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569f79b6b29229af03a30a6059bbc50592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e66d0844cf70c0c99089db55178246593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784a0731ff2d5381a0d3a57070b67d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa772d932cab9754a512637e4699ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43531cf6750814fd249bd0f5500d619f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411064e0123f3f0e5f74b1d52db07a15597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2be542b19d0e1ab738f4b4e71bffb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8d924c84f00be01c4b69fec7dbc77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b923859e1560105bb0de6ee4bbb28600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f76c04c30d9ecf3350137aaebfeb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798bb4b4f8a19dce809241b9e7f4dba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a39b7a4c028a946c7b2c73460efdce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90988525108a0f808a8bdae4071c4f23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff121b1cea3d45d1fe11d1344b5853605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3574f87c3cc04e98e3c70f1f92e63f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1e62ba2531211e4cb586c5069d30d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ff143ec9e2059c469a748c4e9f644608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260bf73a496aefbf9a89034df731486609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994e68d7f74020178c472fd0aec52ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0837a23963c084099fe604567f566e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3599ab147c55d82a202affc121ea8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef08671fd22d37a293f66ef47be13b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f07ffef2164f9194c80438e52cfdd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9d5b9a9151fce3c76f59cd45a3c22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70984945abd30affc2882b242df5f58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e910e8918bd039b17b1c3515b23af3e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040142ec9754217a60d04addf1977a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856fd3d11fee9a038a6455072c15cd3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90606964cf5b85080cc4029ee55a253b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f5b3f0ac4f369c36bb2a346d8abe2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13e9bd981ea11d8f86e3ce2c7c0f29622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3858823a2852b24569fe41e1869af2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93552910ce2316588fec6587f4826bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b7d034f50b6bef7369afe91a9871d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27894613a960b0d5491454d14816505626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd894ed28967604cdb33ff5dbbcd449627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc78ce9105fc502169d078fa6fd9b1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726b369c73e3537065756776204d231629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0432fbcfc1da681e10cd84cffd6e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58a64843c6ee77ec5572c8bf0693c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30489bc4efc1eaebc0f94c6f2a3054632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43924e5d361d3cce5fe93cd115b9a7c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feaddb9d5cec70e244a11d90c8da09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363c1e2014c8655fd429df00c7c8722635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a006dbd23eb84308945ee3954cd03636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea17b23c9344867a1f4f9d59b4114e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254877a91dbe4a7935f7505ff6dcc7b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50b145ae14911239b7f46e6919b9e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f423f0316922b7e08508451733afc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314027841767cfb8b384f15d3ebdd746641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffede2144dd5757417da9a1fef9d09eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344706c30d1964849c6459dc8b6291e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80bcdb0a7a69db679ae9705545cc9d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4769a200bc1ddf0a6af235f484f2c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9f44926bb4643d2997d919b6e86f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97149fbc1add7651da03275acfad45647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fe136d98ec5472d468b89c7fe583a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcccec6c2cf649d5e4b1538b103d8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98104b768291d61f1e5c195f136d843c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93832cb64f00a029a40b29bca10b2871651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbb89d9b1dd9d42409ae25f25d4fd9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbdf81cb7859b161c683dcb600bcc6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9182e79182dfc377158501298f7df6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968f95129b63f7c9ad2e58f198b2a94655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e03ea9c61bdadcda1ff13f968229b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f1273c4b0cdc7529e720c864dbbc7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089a9e0cdb98b010d83ed1c640ed895658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502f52e33e3a70884d2245d457f3192659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8cc127064ada66d4ebb3d4e244db9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1e4bf8d6fa5517e745c758b8ca916661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026a7f8563de1d445722b663a7753ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400b0fbc766127eec9bfb3df36c2b0f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa249aaf4e0f01de18db3743b36c61e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab931cf993f0f50fad96cc10aabc2f8e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1800b1f59f8f9a07db71df78f1277666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4a87c802e0738ce08d68762108e53667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7c952d17a154233ae7e0a4ce3d22e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bb26a6f6ab3493de6ca20a567ac08669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee3682a2a530616e784d1dad5c9b38670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d641874d07674b09c1bebff16429a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4db485088b0fcd68a6f99698058af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c3419d4165ba0137c4b3e40f522a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5a1bf050b4a43f074e3ea0e0c123b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2100bf7f26b9f1e7b79c6bf229de59675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099b4e022510ba02a0f0b9101b78a02676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc34dc20c637965077547589b4231d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a71bc4fa4ad70de20206612013683678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f1d112e8976b342961b92927350f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014afdffc031147fe6d2d0868116f57680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7c06905090fc06c12a81288075f81681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3f263c041df59aa7517d2113725db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538f83a349bbfb45d7e8c0dd96d48b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77694a8bbd2a96e9c258cf221f5755d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb74480968844f421ee9e73278fdf2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dbe57de2bc957286f77a82e90c466686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06655e1d14d4c2df9cfc9e91dfe5a04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401e6748084fc06417be2f88938e892688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37387f4b438329ee59eab101c10eea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0386ab41b74435e9d73b7d2f90ec79690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d8d1196304d5e7e54a688c028662c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb94476d909c01ede716f571980de9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ae950f9ba82144799c60635680af6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3244878076b11f0b5ff6df45296b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34fd1cec0c3e9106b3b5fcc16d56e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed741b432578d254d2214377cbc827dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3127db79d9c097ee44014ee8850d33697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59c72ba9ae35d23151b731961f7365698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb63d133877909e747a8b2d7c112cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f7b77eab9482a5acc2ed873b29002700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b286da02e4d1564bf1fba6eed0a222701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45514e69aa5e9bfce949793e3c0e385702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c893e356949a8449f5cae51a357c7d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcf54bc59cc95537afdbf9db3895bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777291e885d796a2592159eeae9ee80705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d88459d1be130e1b0ba44429216fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921638f085e0deed49251d33c5663d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe8afd9c55372169ca733835615f30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e04622acdae627425bd9a3020eadfe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460fe352279b9cc9e4a39b5c20037e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4b2e03b6237a73e8447144442eced711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e4526632971fb5cdcb905881bd07f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8b35cd5d5a8b85586ce948bb9f93d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13765577c1c4af1f4e9d84eabda20f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa09e1b1e0579777b941834bb1273f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ae6842cb4e4874b92d1a3de9cf868716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825b092b918fa9afbd03f2a75896324717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8e5cc95228ddeee5ede5a59cd6e28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82f37fcfd0894109544e752b0b887c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb00cb62f937ba32a36084e9d372de8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839a6c33281cbe0f6e4933302271e77721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e15b5ed0a035c5757375aa268035b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575151d96fe84657b2b7d579a35440b9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dc0050df0291936239aeab7777a3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37976bf58d550d31ce21115d50e331725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370d2fde086ad98d90092231ec8b798726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020411fa507e451c4e5d4bfe2fc6dd7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6d1e4c6a95a68e1bfff45d522ca9e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8107422cc4119a52b27de44130653ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11ab6cb384d30fe2c600679a4308b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ace99e9f1235ebb08522aef9e7a62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9d67e9ea370d96032211696bc421a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079aeeb1b03c1f973dbe8159078b452733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6530dfba43a093acde9d9e037e2415734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe0362a4c240e617b8c37fa1619e45735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6656765be9371859e1a94c4b0cd5740736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6010d8fbbc8db6e405886fd9d511ecf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04ad728538a346614ab09a1303705f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cca6b128a88bad7718e0e71ec4eb39739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a3e057ffe76764d8a5fd9bb0f885a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c6d6d70995edb063ad77fac166ae9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4aa515b7ec9cd92c68f18d90d4fe3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb355d2bdb3aa13a328f538c2425c612743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16f18bd97cdcc131e34a0172ba2326744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a8ba007dc206038a7153eee6faad9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efc33fd8e6f3b345d104d25f6a9052746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb3cd70fb2d5e70682e31df7cc8980747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0024c454715de9937b22ca0c6e2abd4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac697b4ccbc6331e6aa122df177db6b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0d686321f932bd89c58f12844e7c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20b13c8c2da6aef14d42a774e1bf68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868501e43dec8efab051598c842dd35c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f421f0f46db326971a6193b39999ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df88a81b89a9fcf6369ca3bf712df03754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2b3d5eb7db56004a7a021e4f4194a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883ae030666cb0a0b84071f4fdc4339756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0eaa8c1910b621c4f2117a65dfec5b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978442e687b294f5f97e6ed85df19a20758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183294c7a7cf4d79aa20b1927836aadf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc86e57fb6f1774b4ba6aac3683db41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41b670090b75173c8f3a86c6d45ea92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ac3fae6c6b41a8840e1d0d59644af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5fd1561be195fab5bed632e3327ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459182646f73b03a4dd5ca3ba6340c835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07277597e8b92b8bf5f15c529a9c15f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22813bf5b8f0507488c192bfcdf03767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfb3b0f02ac42c1a9a5e0230be41f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b818419bedaac3a06726747d8a10f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee116ba4696f0112a444c0b528809910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a93eb2e7e2225ee186ff9da0ff9e2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b98d3f1b6240e0fd68e079a604468412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8dc6b0ad6418f23f9da55ffc6124913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4594e4d42e6af87e8ec1a0d66223b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186fc41307cf7538b8a06da73ea095c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66effb7f4d3094a9a96bc71b91f89e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5b3148394e0e1923d505beca235c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e74937d009c14dfd4e026faeb895a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3e9955c77026e8316ec2086cd71e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b83b8b7a409b3d6cf32ba05326165220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4220343824ebf76491399b6beebe421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8838e9ba4bb33827b045bc8ff95004022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d1b5d62dea6f588942494d81aa14023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd823febab3c58d6a3a8fff149a9f0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f986856e2de1e061792d79f137f732c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca2f465f169b40c5da897ed2ee04d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d08aaeceb0301c8d9487340e2d24027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102f795d4c30f12c3872a29baa5798328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c87fdb755f3e76ff8e456f4136ddae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9f7d42fbf01a79c1fda80da9df3b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a9e94b9f63300f840ae1650ead44c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf1e44bb059bcbdc30fe076090b85832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5fd853c9b69ec6336702a63f31de833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137bdb5db875129a62517b73b530c4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fd4124c482187e5365ed89d82185035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206ab5a13516dd20f8822f4f2e3818e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6599de99e0e2faddb65f255805b3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bddd8a4f9467dbd057c9b814f805038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f4b27c2e33f46fb21dc021bce603939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1ce41a3d7371ec325dbec18567cef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940170abb2e733c01c8cfad1ccb18de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18346077df8f2d1e7856a902681e8a9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e7f0cd083837e7ab8e68150b2012443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b056f5ba76ee240cfddbefebb39cf4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56064e2da31742043444bfbd6fa2d2b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ed4aa4813dd4338d84de68ba34a2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f400251ad687f51f1665e2c316e7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f0e4fd7d0bdd5c2906ff22dd514dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c263b641673c7c717590cc4171c38349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a79a5ae5d34c03bb71732e47fd590a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6733bb8eec2fd501bfa8150cd84ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff87bf586bc0e8b26a4abab453b08ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb09064f40886f779576b273bd952553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1c9574163af62da099c08cdfd56d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b7e3f504f42c2c26819bbfffa270d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fa70d0525971ef919a30609d8628c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b2f1dd91ae8abbf3411165554c7c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8a40d40d13cc6be419231ae5d9a0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3018d5169c26987bd88acf0f06be459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142fa91c2fe235a2d63d5741c0a715460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0533d75647c105a6559ffff67e6988f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f4f8ae685b2a7ba7da74c98072a6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ad0956b650a5124ce7163eb2cacbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a60ff9061ba90ce83ccff3c3bcf6e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575ba8c65619ecf46946fb9a86122bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b055c5704a8e6e56c166f12a09349266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde411732a3c242a48ab1132f5383b7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2178164ea4478669683658952088c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcd3288c993f6e94e380f36b6b7d2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa7afdd1ea4a786fd898489e4a30d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e76ce7a889e6ae586e6d83c29331a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969e063bdf4e5819f66c22103cdae0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588614920b294a5e737bdfeb36fdaa5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2f6f2b7207b1be9a198921d8c5ace74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18a7c8656b483d1b77f54ce4bc16ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b0ae7f0b51e3a6698f5a611630a8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936180fdc4df34e663bf0e540ea15ab677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d0fe81cc4fc568d596f2cf9cd76d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ee7b5c9e281d9c4dca3c94e49347e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbacc806fcb690fa0dac3a7695b67980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168d3fe76f8fa343553f534457f9bfe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68166c605662793a974d5f1e60f9b11082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3122458f011545e50acb238d2bb5da683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cfb1039b79ede4ff53641ebd469a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974400e2267bda83819a89a4df0729e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bf87408d1042f63efb31665fbac0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7388af6ead643108f88137358ecbd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a804896d36e714b54b02ccbf616707388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872322f67145d6c88f4fdbcdfd9a44f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04ebb4fd33d38b630c15d7f02ab87590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a166f3c313d2a616f6c629b142c76ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6a23167ac540cd3eafc3b6f9e331192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ac9f9c34b51de253379ea5c4de6db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cca749e1696031a9202670facfd8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d01718670de01e727bf92e453549895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a4e35989e09afda974aa0563a580396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc303f66dde0236e9b44b28d3b234d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270988ce7e1080cea3c3b5aea3ad06898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e6a47a3420e040c2892ed0a5632e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea01445847cfc949699af38da5dbc47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe59a5f09d241cafbd6da284dc2cff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db459a90fff15a58556cd06e9778e73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829913f49e60e014ebebb4a8710757cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59356094d8d2df98e7d5dded9d335cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0b7302bf1e84813741e916ba026e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678fcd08f7e9bbd601d5d25db941dfd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ce62a8d699d554de9a351238b5bce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ff09e1e23b208537ad1323ffbd903108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee4b28c95160c5ede7535c856a4d4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0010b4f98996a9ba25a22ae8dc432f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ce6ff6fa7a9e3f1958a82793f85fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacc897f0242eba5803b0574ca38b67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343934c6bd5b34e05192a25fa3e66e61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914973fcea2999e3c3614d703f02fc0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02559711a7d2944bff9020acae4fc0cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc16a360a82d491cb08c9d5a0af65d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dc661dfcdd2b9300e3ce884790d37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37c1e31529b92d5dcda8d769333c00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0002c4b603b189c4cee5f9c7d4170119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9401132b309baa1d1bdf2b8887ab9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097251269f964a171673c634f78a3ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640ceea1517e3753b8ed3e33fb12368122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13606bf10f3e4f404379126be89ded123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac9375c68c21d0e74b1731dbcf5c2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96a932779c9eb8e19436aa382e24f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e2ff422bbd93562fec97b807f6cc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64fc3ba163b338e6ee20ae64a9d56c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148c80f53a0574bc4fa3621c4be8f99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421c2c80f098c6b713b7c30479ee55b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324df526a3ecbbee5d6988015f1b76f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5744adff905218231a7818f5af804131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd4c4ba5a28dd23e3d040bb0306146132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183643df30667e386798b0eb503dff6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188da88dc27ec21c2e80e637f492a7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253de780f4a9f2429d9280c8b42d54c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9a91a7c8c9f5e82d4b14a92bc68db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ff32d37b3ff1918cd6494bc46ffb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208fb6de70b07bac683b9f7175d39e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414757887b60e97d7b7912ed8dca579139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859258024f1b6e39ff2402e0bd31e46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05a54ff7002fe7312785546491304d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51021435590bb564eadc5fae0c1b834d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6f0107195b635f03f9bd3b265925f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68591c93765bba4e28ea2d384f6963144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb303e05ebb6d83f9020d7904f2146145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c71e477e92c9f88ae33337ca2da945146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad36dea42660ee466a54a13bf2779be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3aea74db4bf82cc15faf336545816148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87decc8f84eab52bee0c2851bc3cb5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59715ace0028bb3534a755a6f934b36a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bd39c170f50643489b1853c74d48e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2bd9e1ba67936cad381a4aa0f569a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebec435543e342438398b7ad574b512153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98509dd63a4fbb2dc9a3773a39d8fa0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8f82b4c6c9d03ad59a17ac442ec03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32969ae7e554e3ae8fc49159be83697156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c32df08cb34e0a2e32357ca84d4c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7c1586532d361621ef28f7f1dfa01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bc89e515f28b2ac4ea40fb2961abc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d56dda8141ff34637f5efb5bc3276160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039770e7303fc68d155b3645c6434a49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5930ad45b6fb2748c700d73194ec8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15307a6c7fef2f25503cfd325c2774e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d222d1a641faa7b32bcaf5816a26b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81955606ad2a6a151969de5406594181165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbea7fae462fe30b78c63f4b5fd190166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f60c3b20e0e004dc2dab7df0803ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ba9105aa5d795cfb542c3948d27f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fe616e31b6006c88b4d04fc7fad8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f257ba267d0b8939a082ff712ca44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8048f57aecf9a345a066eba1b86e4bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573ef15cf8944eacb7824f7932fbbea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db5231034c53ec3e5e014c4310f2de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83be7bc183cbe5cd8d509b4d5b8045f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903a38e39c7fc0d5e4cb71512bb493c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4485ffbf5a0f3bcee8436e404dce762176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aa4f06e3009e181f0c159219692b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8410ca540cbc56872a78a3e226a1b14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b00256788f336253f5c8289dfa6be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f051bfd785c1632fb9cb474629c20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307cdedd39aafd97f112898c4ae6657181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9117380fedc1122fa6a21ea22582b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cac8ae1eb5f714d70a45925da3bb5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c6ac4809e8fadf6358de71523ec04184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93afb0330c2d4b092c1400308dae511185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9969e29715f1c6152147875dc3ebb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdba93ac507d5229effb319b99d64d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd094daee8024ff9bfe66b049e3e10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66a1343a992d33d12818a0316899d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83aced589d67c2599ab1cf21f4ae20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fc83219e9de21f2f8fc8422676a7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74281b7a36cfe0cba14ae650299d02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e66184bd50b15eba1ce91c21d3d38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8854e5d50f82a751525ab08e9927ea1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1e4189941700f659df084755a5019195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512de620e85c13275b6508bd3f4cf598196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad7603c79f8b579c272f47574f7ae1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbd44f743d4017e42142df5deebcf4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf992360f3d9b5c8bf89c46873ca4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357bbf6c0edb16c7578c4f185b91d06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a4d9dc8e17c6bf55af61743bfb1f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92e42abc981af0def7b70aaef8eacd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b53d72a881c89553ca4009a56c27f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c430d309b5237a277b55a2388365f27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68a6408d56cc93d714dfaa7e483fc6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99499e2a92012c078dff94e2791e12b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3a5135f79dbaed5ee771611b2610f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753f70dd62ef5e818602bcaf86521a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeab9ac4d19b0f4395d3607233a1de5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ec0358b2fd2ab5e667d6a11cd1704210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d47ad7ce561eba8d0e1762a2efc4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96523d0223965060bd2d8a16f8b3e394212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2beead4f99c045ef01b8e7e2f25e01213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290d2314a38d04760cc9fdd2384ab2c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e3841bbce7e3dd23831a859ceaec9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30493ba4e6ce272e9e06654772051167216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958503bf82873b42375843e82f36ee7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6305c97ecc91b894ab4a25b126636218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaec624a8f03c25ae5a86bcc44541d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e67b2c9d0bbd28a5977d31dad0ee21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fdbeda99092e5606231dbad1c14b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15295f1e51fda03dd2bfdea2f4aaf854222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91206bade2669cdad63a786c2a702070223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3989dad9937ed695d3005f1267b53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e10bd0ce5ac282c7341ead8a45d359225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b89a40f936cec269bf408c7881e40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c9a4756f3fcd92e19d15edbb9bd9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042374eba9bea3982d4329f6ae1c625228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879399e44a9df03ac0abf09e610b5ce1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ada0261e3baa58a45c262cbd2c755e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbb7e9fb1ed07a35553a0c6879e1fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633417bf6c52ee113b1735531cceb41d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2f7d3dd6ded3349431018cacaf543233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ad2c0dce569134c05c0a20fca20d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef26d2a8866b896eba9e7d91679b5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e193554c978920f6aecc9434746ae2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82aef36ded1f7f94751893f3ff06bca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f9bac6d07135f280c552e78aa1d24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f564a0819efa78908836c2e5b3dcb8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ece3aabd4e12954ae2a765042fa96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7978ed8fb368eb549dcb077d0cff512241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f6ce2085d58cd976240829906cd4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a279612ec96d430bcdbd6bb5bbe90c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72590d1d596d167ee1c534f0bae5ca38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe7248dc2b5451c61b2263232ac173245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc2809956e8959406e22e8d28ca2f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9835baf08d9f649eab276d616c9f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0b8d501dbf77fa2621a62cbceacb1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03d953d906bf246011ebf5732c527e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcfed64c072f6239e0580dacd1f5cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89793004909aca8311d6028b4f43ff90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774b4e9cc873ae0272b87be752cce4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1f31525ac36ce749f1865153c3004253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514616aab1afc9d5b0e4e38ef6b6ec24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39de31ce2ac6d3dadbbe6a594463b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791a634c9ca622ffb3a8a06494e28cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaaa58a344008dac4837084d0e4854257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154021dc99e1f2ae1934b6a9007bdf9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb4ce67248049635ef52145240ef58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea35072e1b77643c30bdaf45e5250a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa94d8e65c77a38f1ab149371e05654261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8324f62315afcab0264ac97970cf8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ffb3899070850c60337507987cf2d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94400d9e8bd321457dbb8e9e797492c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ef8457106ecf94c7d04a465db3a5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410603316c8ad2d54f4806591febbd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df31bbb4e30a811635b2ff3c0c0b58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bec83bfacc0d30c32984407a142528268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536336ecde3807c6a069b87567b2b722269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d0e99b1f617166ecf924b41b0d66a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7132801e83331be325c9122c6dfa873271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac31071f838430db4076428eef62dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351408fe5750a7e044198d073c6d06e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dbe7136cd2a53ecbd1f83108ea19d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a1aaac7cb2a90dc742079457e2bbe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c37da4b576f8a6771e75009a8ad8f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3332eebbd47dae28281bbbd48b5fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a135dccbf8af173656ad663176038278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d963c55a2646f7e21345b2cfd9bc3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6878fb62b8125cfec8de5e443f1d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e4394c825a99bcbc7f31840548cd5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a35716386157308c120c0698327c88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba12e849d0ddf30ccc1d059abdba78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7aa98912e5f3ef057b24c242534ba3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e351c7ffbab622d913e72eef80aa99d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead118e1c0e505060b26c8d5fec015bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2d458cd0868506c770c52ff3e1acc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f50c29cd473f9f032fc42b5030340a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63296b5f14a7d52f75d16cc1739af17f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925043dd656785615e257c20d5d0a7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198030635fe5d5a02f1ef6e8ab9e41a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015abaec2fb356c9319b01896be41074292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce75fefbad9132729c457a67c43595293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238c941365111705b52c7ec89cddf0d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85b8eb37bcc3a76f45060fd5f0ad6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13313b55d5ab641fac0902961233cf67296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18008f51c25e82b4e841619531034ce5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f27b6cbf743ac7d6b8a6869ad029e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4ef18fc9f7d907ee1e87527aa6025299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8470042b8947d0c3bb42b8d5a5cdcae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066b0c15aa07057006fbd7e21b7a4df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3adbd334ed589ea07e026cfc459812302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35868a015dfda931b7edd85ab1b5d88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366edb0437b462f42ab7077d9c6d43b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3372471a34b3ec8593326dd8651b7e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b265592f74604c2598fd7da5cbe501d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30364b3df29c0fa70f136229b913093307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd5cda506a26418d7e4980fd5e8399308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6807d8feae7a1d3117c4f6a7f1fe0dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a069234e1878b4ea6c08e07fffb0f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af063a0a1081f274efea6a8cf191d8db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217990b605f5fda6040525a1fe8dcc2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc5860e4510e14f57f6232d9bdce84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f762028dfd1d3804ed53d729a14c67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3623e6271ee3d26558ba75cd06fe3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2f65c03ae72b94de4b3c54e4bbaf7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313045bbbc1c463f515d066f4de680a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec72baf9ee67ecc53e49a7926b1d8c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726f30b5812cc96d7a8516137856402319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb373717320e737cc6c52d9e2c9d4ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af495812c621744a46e9e2f548e640b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608d7a3b14bdba47b7f9a96ebcdc139322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fc516855d7b608f59ef19b2b4dfcf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b704e5525e0966b505d6d26815f1bb5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9671fea38541d25f4cda734036a60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8acc80c262be092c8464d0b4e532d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8440698bd0c3465e7cd36ae30ff4d2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b0bd5d81c5ca4e51d3b14c838e91e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227e76373ff9ca2d9e5e85606be3a4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f775d0427440027197ebcf655ee20f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a660123a4df9ebb4f52538826fda2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7424aef6a5e034369364738c642914332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a18f4ecafb9ac16cf2c3cbe8b20a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b347bf3a9a11aa385bc06cf7ad034c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a04e29aa64b9a3896328b381ad4be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fb0ead822912ededd6668487ce6e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237714cd78ae1640f7be88c0e8c6a942337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33eb7d17b0db1ee5dd5702500b471c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959d9f7f9c07f23cb8b39e4819e0730339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03285073c7369baa7114535e4105dd24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f62ceecd09aa6d5e241fb72c6f4e8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768a7e06f396845e4a056869af6c36d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41956d5a56436fcd6bd48a413040df93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663566b0c752bbf76de88a965b486565344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45839dfb96accd118cca1c1da9c74b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65854eff017d5d6fd9a73c82182ba2cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993fc6bae7fdefdf38cabe92a3b5374347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a928d4ac087a634c02ee8d2575a0eaa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248da2d6e617777d50b5b7f25801e1ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda802eeda3a31a9714140e3e96d048350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975d9dcd9c24b97c4da30e5d57d7d78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e901c633bb6745009669968596a62352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec274407507b4f3bf74ff24827b4818353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa66426c2d1ca151142bdaa30a3ab9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3de551c52a121646fde9703f9f339a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d26e2dcd53ad20413b8fd9ef381fe6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6126df38e86348ce8ee760fa0efc2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce4432486b81a5da3c115ac7761630358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3ffa83c370e9c2da27358133b8ea5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56e24db44de40b656793ca8930d8fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a03eb5834f1d7e888c859551e307f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475e2606d683b5dbd1acbd38c9ea57b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30038b012cd4b5310a4b85a39b6185cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf535f5a302f6fac493464f0f93aae2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98cce4f27ad8468a2d113bc12a92dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae73a272d6d7e4106205a3cb9387b26366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae943ff11456b3536a7fba4db904be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4307493c942c3a8c98b3534479d7c18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ea0509bf7681f85b65914abab8d87369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7748caf9bf9964713d47a184032ebf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe73295ad77c6ee3431afa1bbfef090371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b9fbcac57101ea57f543d72f6cb1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a1531b643128304dfb3443af673b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff157d609d9ee3b77e61293c1f6feb84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b540756356a3b8ee43069128f3798c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631713a695c8efa9cc8b0c188092218376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebb95c9247e00e10c0c0789f7764cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7e2618628706c4d4506a3b0bd6027378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cecea6190755478aa91dd424109cf1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070548ea72bbed506eb9435e78964b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d429b6cb42b289ba0c0021fc1d644d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5792dc7b60f48476ea0ab39066bba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c02217ecd49266b2ec9a8ddb6b93d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855e0261ced82bcf35e1432b61bcbd8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56f3bc4bebb92854291bb628273fb7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012e06c873e34127856d69be33f711e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896bdf9a1bef1ccf2364d2845ab4c11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bf14a2794f850ce34df8dff5af7e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16623f4715ca4ef45f87c988470d3f15389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36144e3f231d8517d7cfa896d60523da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226d85b501bbe4fc02906365a192dbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f872841db68c7555ac4383474376f6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3cef2598e2a7e94a0f811379f4343393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34845a5f21362e3855016f6c06320298394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c68e52cbd89711827af4110f816d80395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb575c50c109656d8186926d4201328c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd57d36e168e09b85bdab7320712916397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632618c1403eb3aad9aa1193a78efc9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f987143e7d20c993348ab99217eab4a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a31636990dff4a76fb7b3e12a813fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07835ad9f8d78fd5b25419b49cf7d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47270d58699832cdc6672191504e86d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2500971563a33a1f01d2c478509ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9d213f1ee877a7afd47f33384ecf3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54147dbfcf25ffcdd4b161cdd3274f66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d95f9986101ab953fe4487b01ad1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32def63afc682b235d58ef4db3afeb02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb94ab97453750d1cad93fcba63873408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719d502a48a8ae9f774dec7014e9030409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61974c4e674356434d6277ac0311c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8349bada47e4fe14fbdf97ed1e262411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d24f64e4fbc567a32b02928fb3b9d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a45b4fc0054ec6f0171bb25572acff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888290e55251f9c92be291f94bc6c41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb61beacb58349a9e79761469f1d3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56077fde152d4bcd10b9a980f0ac681a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682baf2c907047e0860f3c1cfc0e01f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125061bae5df5fdfce1cb6cac98da96b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb33a7ad33dcc81a464e191c9b09e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da220768831f8f17911ec5e3224a2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e3afd9b55e77083531e2093faf9df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952311545d16fcf9ffc76c6916d12787422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5428668511a11a88b0b198b3cd6e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc254a5e9f06b4a53a3d0de489e13378424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c6f005fb2efa7272b874780c8c959425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a6eb3e333a46a6090a83234b8392f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e85f1288e60aafbcddba80594a74ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bb7f2ca792cb839ee3e0cb80e9d01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5f40f348376a4fc41234ef3042289429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eddeff24b27f1c609069bc6c9578ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7e4474901086ee72982d95c18968a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787e73f4234d48eaeb214205ca5c0bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13363568ea4c493a5cb1d1ffbb57a442433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb04a0af2f6608e8adcbf69770c5061434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acd8457ead7140d9e2b564a65863f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bebcb121b9fd4b6a941766e3a8524436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a88653d53c38b96a1454b631bc2d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e894f3af79ec5673a29fbe1b15f9c71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8637b32a7865423172e516e811f36d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220aaea7f2c6d29c718ef9b23c514a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e10ee406ed0c1276b55fd38b677748441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915497a0f97c22cc4364d2ae610dd6d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e392509c466d0469eb686bb0fa4f21e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59cde06c556a1b97a0cc4d7a8db9a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c38c0da80723c45301e9b73ca7379445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6115d68b01be9e3e7e66c1ec9ee11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298ae3c5b75323c85127cad9f8c51fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991677023bc875c215e86b710361a19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0ecc4dcdcdaa1b1e3c77456d68294449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631ba96fbe0fa42c7b0ace7a925ff7d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6985c88b628dfb850c83bb7c0951f68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0112faa5a80bae2cd865ffdcb30918c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bada08103ff354558abc328b998df1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bde8ddf26f25b9408d3e98dd3aa9b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0e9a67e077737a6514a763b67a2e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a404ede1adf34d74780c8f3552293456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded9032523bb9d04f364944deb3d34a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435825a21ada94a1ce6979322dff5ea9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a88552f22dbf2efcc26f8bcb9ae2c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a348702c94c5cca80a2314313a786460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9781e3732faca47758f55cabdb2b8a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4c2bdbe4d00d456c47aeba723d04c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348e0ee9e569dc7525c963d4f88ddeb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709b9910e15af7b174401dd8c4b7ed7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01473e8a30c15a644f455d11b9dfd313465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6e81773324caf3e4d456adda39568466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8178e65a8c9e885c2ac1b4b62ecbe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffba1e581e048a0309cb7098bf0b07f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ff8343316fabce25653a535042a9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef1a5c5945f4e98c238df36971a574470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bae73b33d362132bf844ac8d5fa0d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08df4ce51059dc00905d7ece9b273f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7a2e2791240e7b7eb84c1dc71898a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0b5340fdd73bfeb7976511c2a008f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460558d9ee92e7807840ff8f983723d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014c1b2ce868706e47998636bad6ecd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354457eb62dc6521b7d728bc4d0ec4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1bd01a328c3a14ff58f987b08ce66478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093730737c715bd6542aaeb69fb97d5c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ebdd08d7adf0440a772190092aee9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d99e6939662fb7ff48b8804b75cd9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b12a168da168614591d21934c0fa8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f36353994c5cf7a357937cbfb0a57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa97c71492fb5e3993afe06c4fc272c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57b5439088c8b7a08030564e6f317a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56d897f79dfd3d4b2d53428a5dc342486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c33d014692548e9ee50591f812a638487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49703a621b3975acaf5e9e4a71ef1334488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a2cfbad8ab77ba2a5bf526912ddfc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20727a206ad60df3a3643f04af29ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36502ceec534921480101df6c8cc3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b3089348b09de5064b8d759538674492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5f75d718c9000b06aa478b127a6ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533d3d2ab9de40e874183061661bf28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5002cbb172e73febe560939f137d85c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76afeaf1a4a30c15b34b07218ce7548496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864951f84ce7414a95ded5606056b214497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8144ab21b7bc427850d8334690200498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fc0e6c10e2454491fac8aac5afcb1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c912be30ce4d9b2aaec1cb2b9ef884500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e209da7fe0b1864630c35e6032dfb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077b006c2286c88958b8a6d339d6f20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea0c9d8793562d972f57151486526f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c095bee8e5e9cca57fd5b7cc918aa01504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f75826717225967245b679d6662dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a02bd9b2d213071d941c65addd044b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a973ebc16a7b191713be58dfbe6d24b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830cbb187bd28742e94af11f4baed8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648c50f5b4666159766a3a917ec24f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50ec1c23207a70087f9ca5de9d634b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845c277050f969212cfc182b7944636511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409f6a6d3f030ecbe1bed2afe782b13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc7948030cda502d150a38dd4e2f10513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc08ce614980b0181330cd59665b11514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7831d6c76ad4bfa523b905ccb22ed6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdeb5bbfbd36695bd8a715e05c884db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b75e39927f5c678e02af10be3386d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9739270598fbe2a487c9dc2cbb32b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542876ade08df68b3b1572c285ca799519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131627e5d24a2e3329c9ea2e870eb034520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9212a333c68405e6afd0de28180c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648b37bf6565c34eb81dca30a174e6e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef0fc4ade62ca257abbf971a76aaa9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c816d7e8c0ebcd7aac22e895bb1199524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d2a7ef915106c65d672b584014501525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dcce288fd1ddd0e3c8eefd7b4f1b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c01a4f3a3e341b4d31430cd671e6f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbfa208167c8a99ebc316b7298f930528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67db3cc8d5850b58f26b3c26a98a2cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae02a2a7b61ec673235fa4f81d6961f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04734eb685659c9e8b240651aa4c5c71531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f4bd14274b520114e4b888209d82e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7592aefba1f797257291f59a6b9da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207af06420d1594ca7065a22c1c1bdf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c1596f8958d2594cfd754b9a81b33535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef47104cb20564e0ffc52b4235149a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d62ba1bca283de02a65bfeeb24dc01537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09a3db411cc1c54cbc3a9285eef92e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9851c5f74f1e9b5043ef0de5801ba1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e090153b36c7ad0ac4a4e11434d78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a23fd3c17ccff2ebfc88b08be7af8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb384cf10b0ee6f8bccaf239dcc0ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cf94280554636c482e39490fffa26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ba18fd2ed8aa50e580f2083d1d689544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70842747bdecc2501bce4bc5c3bcea8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439acf134631c000d3680ee4903800c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771aad605a14e50a2de3ccc505ac09d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc816e25c24a734c6d4d4cdf5999ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2391fbe82ac8f1cf724bd3ed80ce3f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2ea240fe8bce49006f48ecb3c3cb0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631ebd9920627b406c889b920b2c8b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0310e9a750a46b83750519b86aab257552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98728f091c4b13c4a0ef9ae4a1111a09553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adf296760528cc53d4c6c72bdbe03b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b99da04219f8cb7108c09d4102d2b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45685f0025e890af34ce694c540ca71d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233f2f261d93331bbab00078fef7a0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3b30f670a0e1a623a9d60ec24a546558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffdb5b3358b39cb56733cd77570334559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb888a990ce3dfc45b12517be887b27560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61575b7dbc295d92b156d94e1a0735de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457198315ff066f06c09828b73e97346562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa29a8babb54d50e28c18e535d3186563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4a63ded54f4e730a7aa5d5f12acda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4f209ddf1a776dee803b567c15921565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f43d61be638788420f80cec8ef1899566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b87d1af250e94837da2eec4584254567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57fb535682c9757ce06159aa060042568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1d58f6c71cc76f7fadd7957ff28f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bde828c4929991e3d3f25393d7137570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba45a4f39a65b6ec2a5cb2e497c2d1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0afac3d99194e262c3d7dd2ef1105d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838b73683bdd5d89d71d36d3bb8d41b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f6435fdd697228e83e9a390fd5f4b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c78c500de81fa968c2fa7be9b8f60575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5b603e18007b71047402b2ac86464576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b00aebc94d050cc8332e13c9df113577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d958a08e27e2a6f4c6099527545709578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4c47eb2018f97dceee63b2f7190bd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4ab20033a0a44298d85b06a28db24580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1f2b296d6342703c397c2a00d9988581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fb70db920c5f537cf38ecbb2e1506582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4573c96b6166f0fe905bdfef7449aca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98ee5512b307654fdab2b5ca080777584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195029a88a179450ba20792e9a0e2c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861d6ad3ee0ed7be67bbfa0a3990044586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aa3df98d1be978eec7202a0816a7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f89bd252985014792b60a83dacaa87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c522555b84c2a6fb06d0be1bec948589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67021a3a7063132d44f91838ca2457f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f63aab150f3df0ae85a840a380cd3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941f0d2367b191ffd00b886342c0629592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a30b0546089dafb4aeec450d8127ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899a44df737dc7752f994a1c6cea65e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c54b10421430d54eedd10fe8d86bd7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560212cf6d05c867a017ddd8fec49d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa646ef982afaa009b7c6c70eaaa96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1409cffcc90fcd193fcaeb247d27b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138e14189082ae1f01a1efafbfcef95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad32090079f579a7df978743f9b9bcb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94954e39c5cba14fdbff861593b686eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e12aeefebe0bafa5e534f640da39c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ecce2dcd7d2cfb32a12fca3bfef2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278afe44b9c0fff0b0c26337fc5a3f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe4f2e3283631093fef833ab15b86a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa508fe99bf8393a2da204ce985ff4db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd28570796b92dd964c846dd6531c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902df75e257eeb13fa2df9ad9d0d35c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44ee8de7ca52e954ccbd9120f1e194609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a265a44a0abf7be0025d00917e341c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fe0b09e2a61047cdfd312a0ad72d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a47d734b838755520f1db9077e6586612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f13db29f526af01011b4fabd0488fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e69bacdf47694d85586d381cfd3641614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2bb4188ac16fbd4e72edd59afb007615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd0408f3037bbc0abc6274893a2028616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ad07d408065dc31bc7c9fa0507e20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475d0ba7bd6a00d3d1b45fa5a909a24618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435d11cc6e6234256eb73ebb13d2fed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48cef0011bbd7fd35504b36fcd059e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b465d7e9f45d0332bf0c2ab30140e58621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eceeacb3d24a6af088c80ac76c1efc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688755133a606070fac92e4bdc189e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f225a479b9a36c6775e1adb8f8d573624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6afcf79d942d7c48100ecf88300c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65df1fce6b2bcbd927e46ab1d748a2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e7d7c64dd7c39f4959666916d40c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043b59625542d6ed2d95f73278c4421628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583db02564c0315a16d1a66a42b475c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19261f9aa72e263d2847e89bd5e2f038630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03d756fc3f44b75297c413ff6853fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bcecd7ebb86d58dfd5d7aef81e940632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb80712c2c8ee01fafdb2c359bf570e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7bc92c0e01edd7b9da5354e05a8d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19613a14a72defb3090ad0dc9628adaa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d64c2f62e5a5354e32c865e358a85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3e111765c85c7fcb4da3999baef9f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7987f0c7ce0fc22280c0b507ec200638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccab215f9910723ab4219c06da1164639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea1afdcc22661f5e7991c4b45d7f86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322a5b6a1c99213adfb0ec49275cad3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767eb9305fee181af5955fc84dd145f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e8b175d92f2dafac62bc5255b6ff0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b51036da6466d1bdb064bd670635a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c4a1731f8945d2651f21650ac18f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb82c6a6f5e76c0b8b80e72d5ab899646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04b5c20a39617e1d7a661e9399b505647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d0a572c58ae49f05392f6e78c28cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68bbe5bf380a60196de247b8a62b08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6bfa2eadc35614bd8151c95c453f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dafe8cafeca940c0e2971849f833a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908ff6f9092b35f8953cdec219831e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d4c8c3b5fe89838eace1f6af16d61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93042604de9f6c7ff7427fa698af168654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47743b8e50186598384447b99aa19f22655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b208de9f936019671eef58521328c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232a4d98ad58e4a4a7f0e3d289ee948657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa17b5f047fe90e5553213f8c6481a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a285c2a814792dbcc01be5d447b7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdf2b68be82c3c355aa93d827a99fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643098c477d6ac6b0a79eb1d94e24db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec689e081bde2107917c2ec734ea6fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2692798eaf21dc703b825df0a01b5e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea9422a88428c97f474b781cc55ae5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e2d203c150da27cc939a7fec884cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f34056bcb43f6ce2c6ad392ed983c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bade54bdbb283a7dbbe86db2bd9a9f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bde4fd88000b4a24073b43fd7c56b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133396f875185a5b2f396401f16ba84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323ca00b8dcb1b1858f98990f45643c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e08beae7c1f7e924008ae10175ac9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23e1e977c78a5297f7ef992d3305c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf81b0e01283ee88a6b8f892c0a947673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b53f30fca2a2033e7edfc4dec181a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840c497ceb23e15c07cfa0118de029e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab34eacd6436a6a93015a35f3ac010676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14fb0303bb070c23acfa464963c803677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f6ad7b6c777ebc51f16285f2901b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013bd992df77217c2b943ae451b0749679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402bcd5bec154108d873d61276b23e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d7e32c9a7c4ef346fe9a9b4b7128b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49803717e0af826f256847ac4b52ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec17c66a4771cc68c9f778e88eec30f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2204877c2bd38582c78d65b03ed57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b8760c9b1aec326efaed6720b40e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a3a6dbe4f73b4385ae19bbf1442c0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5670db24e0abbfabef4bb70f5c511687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1cb374bdbb0fa9c84807bf2bf4313688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb5a240491a7e5e98d6859153daa69689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0ac6b1c1deba6cfac4f8353010418690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc5e244a766b7b506b7d9f285984e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580800bef6da76e4769e3095468dacd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3b672ceb1b052d1a7d6385f1b4cab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dde8095acb58f04e20f0419699b858694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d83cfed3ed19f2880ecc0d6b26e6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7549a4c242e78f91893ae9bdf797ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a236c587e02e66749e43e8aabd593c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1ffcb27af81c2dc06e452528199f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dfe1a02b0ac718d3d046840796064699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5338034d7c072879273ead0daebd5cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e68f0c87ea3e89a7ad59fe864e5f5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6205aad597dc371c753fb8ef06b12702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f721e00832604b2f5c6a326941456703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee49250567d5b5a958da568ecd3ad9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5b845ee7f84549ae86583ba694792705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af03d8949914c16407394d7da8f215706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072fa28ea6c8cd6dde7ae2eec0193a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ba7035955c239803a524293a6c576708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c90dc1cdf22ce19f131569839f82ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536b3a3831215136040f867422ca18f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d4de3d054e47ec6bf2f2baa0cdc74711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4899ae84bdab1f758350788560afdc2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faed24b66fae9c424821b1c677435cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f51ca3f6ac33c9b58c295ef7bc7633714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6e4a2ed172db7cf7c98ea6d4a6ae5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a385489a78d2306a9c66c9d61a8ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bcc56c735a14683b87c377d6c95cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06011bd865f63a446b00c7cbcb3c1d94718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92d0d585edf69ceb082568926f610a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25046f8927ac411e6da5262241e9e75720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f620039719646823463fb277c8972a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02b7563dc04269b4ae0324055fbb74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c168fc386dcbcf5187e6a975ad8f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8c137b49b033062dd125d94efef66724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e623ed63e06cec3eae7d617fcf6462725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc8181fda68b302c3fbd82e773a166726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9738a5f53ec5b0cb1d0747afe65d5e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d7953bc1060dbdbe9860373b61671728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb953d799af5e6bec4aaf4fe0b8e2e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bf5af45785524e5d85ac4d8741e14730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f6b53c3a3badd057a50863ac3b14e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac71932a95a083a3d2d52b5929d6f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599e02374a6afb4a04c6962d00ad960733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b0ca1debf1e9b2ad6abb7dca706a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f9e947bbfdbd6c17d09e3fc872295735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbcb3eaf40b085e8cf6d78236027d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70705c5c38af058da1b5626f5cbcda4e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bda8871f2d194aaffad21552b423dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad012727ad14d5a319d958647610389739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cc408509ec9f3b3d2f841a3de58d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1d534f287b2dde7bb4b36af35e253741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f59c774035a4785ea78149da90368b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affde1d02653b45a1f976dbe5c3c8209743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260f0b753f14b2934d8c6dfdba15438744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eee94b359a35e8400ed9bb704fb955745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920437d7e6962821c1420ed3698e6aed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae3a45d2e1b599a8f00dc71e21894d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89182723641598df90ef5e88fdceae72748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7b8f324c4bfdb811a9914b6b9efa3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc42e3c5203046b698080d5d17b7b69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899a7b4dd42a5054a35e82e10a8a69d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8cc879e83ae48ec8e99c5222173d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0f09b0472c28bcc305b6237c76e89753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378d014b01c575e48fff9d4b92d7d64754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389386a454dd7ec41b9624bc41453347755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b1534bea275a859ebaf0895b90772756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f068f8d6a25fd06abc859e7c966311d757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>