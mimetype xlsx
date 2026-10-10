--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a3f09c0340d73ebd0295d4333a4091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453184feed9ee6cb974c16a249827652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6f99ba2320fe3d8399189d756ef7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fcbc206f385f46fb1e1aa5b35a7134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7e093511f226a4d4618f3e61517bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b6207e754ab2d23274d302af450b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda584b4756341477b3d927a9df8e5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c09ff2a481c08c44a4562948e42bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99511ab78ab28f886bf1b9c22c4b80849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab5787b7acc2bc70d10b23bbad365710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d437c81ee9d4bc978d07baba0fc5d9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea91ff3cb5ee13d6e73774c4aa02f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44003bc521ecd4d339b646cc05898c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595c8593ad8387cedf5821235f2c4ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa827a814e7abd0583e7808ec86fceb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49cb93e365756c9d5a39a0afb0776616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c285b4a5e42eb3be2a58154f1015bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52851781d625f5060c6447b46917bd918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd15c5e503aa89d8f1f9eacf1d2af8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07214fca2ac5187be1c4885879191e9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbbbd26b4ada1fa41219b11adc4b4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7325a906734eaf2996bacc53ad55d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1420ad74e4a835fcb6d7b60e2301d7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64761cb9f8d3358c2df9b7626bddabc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5091f4690fed4a8a86b986cf64554725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9dab53393a8c6ab84cf697f3d7ac126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cb73ac865f3bc66ac1e4e97c912c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c075aa44340ba79eaf7d760de3330b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb54d038dacc9539d2c4860ce6a9b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af6aeaee226f572ff1771c29bc888330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0d9b3e3e3281713566e05d6695d7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24b4632f9a952abb0a433c4000402232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb26d3d9a5a5d6839b9be58efb332a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23050fce12c406901ecbc0d3ea2da59c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c339eafcbdc1f3a337868bd8682084735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bfbe911cf524e71b07a07cf06cb7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637f2ed33a92a88c86de5ec58172bfb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8649aad49e691f0581a2df27c9cba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670469e501c4a9229774b7cf2766314139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fea923c3ccd7997492a47599a926040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1859dd409b375c4a933fdbc4d222e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7c8a642d7e37e93df391d36bb35e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428681d3a529431a2ab5c88913936ed443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94260135ed41fb481a9558f878fff49b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1d770e6a07b0091a56a470059374a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59466114c020e6fdd45e74e3a0b7f0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cf19d2495e595363f7bc7277a5a1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2b13cef44d9eb2706c86f6d3af54348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14529a75e2553950cdce6d0723f12fe749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb03345f17087700e72211660a83f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbbabe982c25889257e383174cd2f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9453e9aa26ee49b46a1067d7a387b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072fe6d8240047e8d8cc9faf012af9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512921c8804d87c797f9bbd979b312154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbba08147c88e9e2a9264bfb55e5f6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc85e46c7105c862558eb0fc45f73056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efae59f205343b2df2d1d416d0a32d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e8e1988249e58bcc0ce955ad0b0a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d7618335cbc7c4d76b3f1df4d738159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1c90c4b0d88538d923b39f9f6866460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c40ef8fc9dd90c94f738c66a6178e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779665dc07557ce702bf836ced07505d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe864caa0f5323993089771b47cae363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343ffb682377639685ef13b42b63f6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd06b77601b97919ffb47d2e34314065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbb1e70dd85fd2da8ede558fa71afa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d953ceaef214b4d0be5deed932cf27367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2085dc7ed5e39be041d9ec3fab09a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf335770861ca1feeac9bc608f2d2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d4b93a6a281225495577589a6150d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a4109310c7a2c3c6a736f5dffbc1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be225b7d64cd24be3ca934f655ea5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb93fbf7811a995dc90bf5afbbd12b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c06733b50eef6e282fa5f61b2986d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd07b0b563e05f47b120301e9b88a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd68ebdc076828fa82a21ec9deb869276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cd7ecdb1ee56a3490f40cd4f3867677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869a76382ba901507224156adfa80d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93083aafcee15e514a7bad79c4d91779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a645eae35458ca56a8e7663143334680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7177edc3f05e363f1e017d88a58ec8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7928acaec7045bc44f75f4d08448f0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa0604c107d8c16756d406f1ee2eb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c60de2c3c252fd258434c32bee8d3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c173f696174690bb213e05ac1af9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b548581a2f37ddecaf337c06c2af286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b78d39d174a42343396269d7534b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffea6152093a004ecd04add400c97988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596654ad867a55c79246009000fa18d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b59aa4e60becc137793fd2774e89790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257d0dc2679b20f2064f140e587f52c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143b17ee383160075c34e034207999092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f9d084a12ae64da7b738974f8d84b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db332bb719576e7c69fe185069e2ee1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881b04171bc608af9465b7ed74195b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73cf1e4541602fe4d7e8a5443c19eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb764e28f94c963b5345eb801a5eaf3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a944c51a0ac33dddf3333dd11ce8f4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2618daf5b3b825568b0ca101b4937299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853d9dfb5ccb22268691b4abaaf2eb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30d6f51eaabaa3179de3b49459ba54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b36519be5d971a07df015af3f7ebc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7360a75be26724ac340df8bbd5041103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685cc4d90d661a2134026824dea1b89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8852a493da5ad9e80ba9aaa2909125105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d73d3a790701a39c6c0a5caaa6cec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b4aa73ea511bcbbd625a45b8db73b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f392760f2591843d15da2b77e0658b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a34cd949806b1a4cc387a859939190109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c044da90512f890e10a89913c42813110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea45f0d42c193d3f5cd5a3718c718c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9448a6725cc77ed4763f3096469d87a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fc219c903b8553fe81f2ae5cd8793113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ac460b49ea8cf84d3e00b01deb893114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc4719f798b755c91689af12fb36f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa302fe571d245ee89da7dc57df21f00116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ad11ae8bcdd97a76540e4c11f1b6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e63c6cddbfcc5272c42b00cdd8401118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47468e1aef3a9189a49d8648ec63cf5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddb9e23b58b8c57abf9cbd98168fdb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf05b88c62e61afd2f42c401127be8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93553ceced0521a9792c7493658466122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff6162720825ee72278412bf817562123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa828bc9402cd03fd48a30447a5eede0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40651afd00dc13bb6352deaa85fbbf2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d39bbbe48468b96d709c1a5e93ea3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251f1b0ee1aaa3eb7dee9086dd830c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f9eac050190852bd7d67d964c399b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db929443f542369e3b4db51056d81b5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ff3636e3be35268dc2752ea685c5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf604f9038d8da3032ed5ac305c84792131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a442c3c587c871969f63a3b28611cbe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8006a220b58fb9dfce67ad61828b7bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16338ad0e657da5dd4bf1bd5aad3f755134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318899622e573af1272a12e8ba6e1a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181a98828bc610166de4e915eeb73a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f4e71ad37d5559ebb4946731b991a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760b58233e2f7c2da5c92c3b54b26dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004078c2ec3b90e9754cd686e72b4a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ca3147cff62ceebde5c4f4c805364140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e374d8ef85615c1c52f29c2478a2cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac3f1094a8432299d59664a478cb94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3ef08a4f372d90151929f7a4954eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197377985b1aa97492d549a435ecbff8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99bf52217c97227af72ba9132899fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e8338be143a67ca503ac187d0b446146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51754a208b44031dafbc0541d1ec1450147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945cfc4ef5f53bb61f134ef61752aa2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4ea8bfe9d939f7d291e0b1c8474b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50613b422dd6c09adcb98a1f6d31d8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edcdead7949137ffc06957f67fa4fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b2cfd8b621f739ee7b7baf5253bb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8d0483be9cbb5c03c4594321996d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35629d558e3911f6788e00f9ff8e26b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857215d7589b9f73d022049344e6d5b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aaeb4b7e2a5053948fc89b74cc2c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ed1c45f37ec35efe5f27d3fbc52a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd97d659ec085802460f20c6ccdc0df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755d49b6bdc04a18a93504fc916102c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe26f53d8f52d6068806c72fc66cf8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d683fee6a26caf9e7e2fd8a1d774594161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412c3afd2e610a8b96456b3308c35d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d475ec807f351956e33ae0b9be13b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6b8594f26566c7740b984e7390363164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b7910599a4c4f9a54c43d783d5450165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0f0ef57a14faabba748ad6ab92f96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17083454c606f44f1ff3fd0ebdd763167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ba7c82d4079bb106098d2637d201f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb42684015c558757a77cae297fae1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f189fb1cd4dbdcd7e5aeac3105a9090170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02234158e4839b3e3634348502dde5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b577258a94a18c0da4bafc811f38f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51445972a2f9eeaf09d59e937bdc85de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f580d1c55221e4092a1a814b766a604174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a9a8715f961c5d66e76a5cf82ac9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa43e2b32030edc15a4fb0fd535c68176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6d6655e2e444e63b20bd2f2c193fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18437e4438bced297a9e9b3c5797c3f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44272559b32c318ac372a4ebd7d7dbb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bea5aec50811cc000e93b69f8b625180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c5422fe0bf49ce2c1950d72928fb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368a012ae4ebc821cea02ce1895af0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c422881e2f1149eee617ead8b6f6ab3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e40680d362c151117777e66e8da4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74b0f6afa27baef623aba2a7ca4b7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def406d85eaf89c1e9889ee4e7a4f46d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9b1e26fee40632483f75d97a65eeb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6159a284d9275796590106f37a2a32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c793e65ab02734cc751e07d2ec76f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f400e731fb43f1c3d59ec6fee1ee0ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb603a5472cfffe8328ed718bca67b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9eaf975374d1ce6eb91a868c34e9e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c46a941afae022ad7aa46baa39892193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89348d4e8ffcc3380879368384e51849194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373429c1c81f7c8710932edd88b0619195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982edb7a5278c0b201f983661810d9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cdd43380c919b39c5ca806fb21383197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60081f68d18eef7ea5b10f84287abebd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e3710ded303e30f68025da5cf3c63199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af7b2b9def0091774a572389baff1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ae3119675bb72b6a8a227185f06f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bc8d6b58ae1af2bdc412e75b67acd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f69e9e08036b0750a9e2e28ffc6d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1140e5220408b3180e88e020bf3125204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01a6bf205448fb4cc93cc9545fc04b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a27b7e6dab119a40a0db6cf09070f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea1d91508f7d8ba6b9411a27b318e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f187e3852be80efb6d8b971724aca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b08da81281f278e556523734879ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e7dbc2942bd1a692ea2b9cffad67e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ca7eebb62ccd8b94231d55d97fd51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421ac4ec08babc034389fa8ea34cd9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002fab39da9540b9ae7adaac2d291d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d64839284e434f4607730b992ab290214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b7947ff246feb89d58d9a076b97df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8fdd46fdde4318f9d5c621cc501d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62512d3ab604e1389e05ab853e697d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26d2f2c2310ae8a63ad123a3b8c0c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27891654066487fc6f6fcd3cd88095a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696e0064341723e35749bfaf1660f98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f19a9282f9b50dcc14784cb0167f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636adf7bee92a4b850cca1db286dd8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2deb37c1b3f17f0c020bd0931c9698223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc5871b38432cb3f6e464b168876b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a7279682ef94bb156e8f23a2271f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c4e6c6e943e4619d724b46988eb3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f07e27e2d2a0408bd09d944acd69c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a93bb596b2a61f87c33034008e5961228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b286bcf563d3ca0b3e26f353637e012229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0038c8568cda2ddd10089283be3c20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c50d0b2bab0679d39a40198b43d5da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dea1e1b0463577307b472708f2befc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5980179cdbc878b809532bc881198f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc991f41249a8be0ddd707881a8facf9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0887f80dc41eeac00b7c9b1f6ddc0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a86f5806fafdde61b1dc78d76c88c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96a61f1a1aacef246bc62e2eb4bb92237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665e830323229d73b4cee06b5853dc0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222a97e4b4e461980752ed0d0ab590c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46389814e0879754709718dbbc804d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b73490ae02df03e80e9421f82a383241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bc3fafe8b3423ad2e4fe57f45e7a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdb8cfac7a268cc76263dce5b291ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fa0c29d95c0856f0e22d575ec2c5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92313467dd3e50cc5494e0aed552d05e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97084cadd07630c8b390cdafd02c82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c811536d49d7a60f92f066457c1ef3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252013e702de1fbbf5019b6d45ec7987248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73492ad0009fd3249eae70b577894f53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526422f57493bbc0fb3d040069811a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2335c5ad07b62ca42604440319138251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8140886e20afebf2b03fcf511800b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fc3de02bf5cbf35765977014e248c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d90537462dcd61a9f751227e3f17a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77b5db0440ad86a20aedf3673babe3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b96abc66540d8ca55a38139cb87e51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b900890fd671d3db17671403a91a53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2963e5893f485495d7e13225ed395258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aa169bd7dee1bab2851027126e083259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09917f53a1b38f3b0a5e07713b4e8bcc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fc2b09ddaea737022abf6f5f6bf05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ab4bd412f344cc2c3747aac0b71ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d84dd8188cb9689d6eca8d26b75fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b315870850014e64fb6eb45446e29d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f3c7d2c3056dc5c5a513da8ec9dab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd981a33e8aaee1c35e63281d0dc05ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11e4d3e17a34d0e1f7b1a6f271f1a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41d6a771b5a497dcd0ddafc6da2da0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0bc0bbc1011f00e38fa3d5b1d62dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc09b26591bd7b07249555f3148025270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b5fe3a4b85885c8bfade21ca36748271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31440a266880abe5d1ec218eed18a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f976d06381df3a891386106d7076e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09756eee3016c49f91b2def0573c21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a32bdda09050350ba1eada304d7ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dff67678632a5e085c14edc2dffc2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe4661a37e74cb2442ef9cb49f1c72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3de3573e27c40477cd339e68ea2c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd15d92d393955042039a00296696e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0255ff1b01b8969905676e4b59637280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecf7beba63ba503fe39641aea75a3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b00286d66a3b9e9693601cf3007a28282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cbe9784d612169de4a01ce2250bc9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ca440894f3cee964f6ba53bbc287a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7899b5ef3d0f74e186b029a64543bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374ae6d070acc0119cd2d8f80768688286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e12f7d2c31846dd3f81e79427418d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2890f583b2f5ca9b0fe03bbcde320288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57782e5eff53e4d12b77c9d779cc618d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876ff73be01c5230fece98f1b5f278a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7691b62a157767441d91129f08ec9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511612f00e57bb9964573ffdb3c3a866292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf6c3b427797f0e8fec13efbd79572293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46abea4b2cd6eed95761209dab8c5be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad9503df6c798761b0d8240b7eeca6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85661d3c082d3a8cf12523b1ff60de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4122828b080b66b78bf92e1f2374d8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce7437abae2c47eed664948d74d203298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b762814506120933bf7d4a24063d97c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f4d857fa3f0fd034c2a56e6387f7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda677f13606b0a338c04e71c61bbf7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffa17c0092809c87f61f03437a10b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34ef24c45ae61d0d31a9b469d64b1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e68beb5d27a768b671a285813a7ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2ecdc3eb0b1c3af97cb575124d7b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bb11bc23cdd5bc94a35072e16a22c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9a2a8cb54ee9230f9db82e6647f19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6363201798786ef143dfdf2d916643308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287c66f5624356b493ab6c5ef926ae8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326da38de8e159604a4899f1f358463b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc0bf0943a6de9470c6cd99b9704d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787e0972e42bbe5ad81f1a96aa70639312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad789d06f800d8924c0af2308fe70b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd502ed2781973984588556eddc08b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4b32a101f73b812d9a5ddb9018f3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607f417fb385c8bb17a4e9d98761466316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17f36cf4f920e50268469234c85411317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fd91cb2cf8493f76742aac7f5f48a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379271938e97b835647b520beeaaa156319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91641fc24ad1c4f165142a6ca1d8a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91cda76f6bc032ff1b32c27276fb99321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792fa9a572d89c93c1dbc5fe17607aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdd9e49aed0ac18b867bbcec5267a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbbf2e67ef57788811bef1da893a23324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517678dd40eb90b538e509c2e247f41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242addf6e597ea6770718c052a7a3acc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414d07fe1c2c52126d3d2947e698216327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d669494ecbd1445c68aa6971fa036ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049b1c332375fb0becee48be74c7f53329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebce6412048e770ad744297acebeedf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc1eec0b79facadfdc6747959f67be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa863eb469552645cf269f011182d95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca200da91d77830fc68e6232529ba5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f507a21187874d2c3df694eb7797e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c787322f482bc8a5ce6ee57ec37e5b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ba409ff2fedb88fb3122c0164f3f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7564b9e853bfe0aed7c62ed50ce1158337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfff6fcae66601178126f7e13b016ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11034077e748113e1faf212578e6c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea1a6e2a840ca067863178948162cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1e215beda374008a69fb3dc68c552341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac83804a204c5132cab0a67a351a01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e993bfc50343e38ca3c5b52df7206343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506aa0f398a84fb1a9efecbc143424d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abff87deb6f2bd9eb7e205f89c82337345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf53532252afcea3efaa19bae74cdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7cc1f77516bb6586c5980f74f9e7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccdd597eeabb128ef7bc5e5326bf53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72246ee953fec095b9f0d74319676d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5b692370883361a51f8eaf3571645350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ce4d211b08fcc898e7f9122cb404c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82bf67ff17993fdeafd0aa40e38fc2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cf8cfb5cc34c04ad54c2f93a6f454353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20358dad7ca201c6191c036f13d3c1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747f3b494cab8143b6770781f9b01f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427d3f5402b712d23b8a6d4df6f4403356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c34cc91100f56b6a6ae22facacc1a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622684e647a66694a9137e57f4c6f815358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32f8ae2c071608351d3f84cac83053359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10e6d1a97c9dc42885f7f661ed2458360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcd0dbe9cd1281bc3825ee17f80387361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd91f5b780f628ed77d17e79d28e3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356f715df7345fa98ed1bd792751a37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cc89e7b93398fa9725c3f16d990bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f9dc38122d5acc7bd012b1ab53502365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da866902325d1d1827a8efdedd21fcdd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803737fde5532cc1b01c95fc5a1499ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dc2786d1233682ce622ccce56d201368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1ca8b2e3cbdbee4cf9c57c81dc0ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f768c2fe227e9e1c51a1b9be2704e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf7bdea98860d3036a2bf49d5e0734371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2e43e7b4d31feff72f79d3f74a81e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6bc466fd8db071d9f001509156ac6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fba69a1513420a62493f2b636017a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2461e317f29edbe994effddc79932375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba489fc196a8ee2f1203a9ee96d0d70376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2685380ebd720ccd2d851328bd48269377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5a6ad0892878fb5ddbd8d6155ec3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821027a7001067a25aaf7505bc5c162379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b8c264155935975ea5f72a8292b99380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e7eeacf2558beb04cdd2f1a4edb56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e95fe013aeca69d5d102feb9492b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c326efbede4247a611d673d2f7bce0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59c668f4c7e2fb822f6ba5ae404651384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec08ec1438ac78d71e6052d0feadece385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa27d81c554f36ffd464f95aef073b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440d4fd68191ab31c0bf58a0dd2a034387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3da83aa56fcd08d6ecdd3bfe09c418388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32e2ed3cbd9a1005d271728946ceaf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7230e136ff1285c3fc1695b92e8cdb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f6e1a0e898c7db2d9c5f2b0b165ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb42c2a7bf358091495426b1e8231a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddc5ed6f28258d84237dfac2a0d22f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6535153d472e55fefdefab11d0ff03e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb40f45a6bdbc6ddd5e25ed6c452fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2652c6ab81c8e9bdda02d3b79143c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877b68f2134fbfc3c58eb707e1d339b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce76e20b95f0c9fe0b369c65d06ab6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa509e45a856132b376fc7622e3a978399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97353539f4e5bb3bb74381e89f7399400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dcb9545764553363022ebf751c08d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5d50a6e63c776d52dad0e49660eac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a8f7e7ca8f931d019e9ccd2c10320403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f706423c78b1b69dd7d8bc32a2be90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ebf0bff5c43650eee0d02f1690361405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecb023d9a059ec670bde3d6a3694a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22493a5b13ec81b346474bd818a85f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20f0ee7c5935987c8044edd55cf27a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30985558b6566e1072c0ddcef7d555e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d58f7cd190a5e3b0f65c08f5a852e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008d1ba19705c2d0b4d622f9f3456a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16880579ad55e7d736786a1cf7a34bda412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa3b9863aa15e86411addedf9bc268413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc82d9cb5b1c548d7458fe6fe36559d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5f92cd88f01f034c39b9136179ba7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e6e2fbfb4851f481d9fabb387a85f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5e9ae95b1229fe6bc3e75fc177289417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593015bb5555a62b0d45ce467dc0747418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79387161b8a574b6f629081b8c7c7fae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a512fc7452043b2b21756b22d192f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2a02d76f3ee60489281a8b2f7f6c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b0b486ff4697ad308e24dc345e1ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e94f84afdb2d224d861f35b1f64b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64bff12161001a4cf2082c81bb81c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5d45dec41405b0395ff8fb0fac62d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6d3bc946f040f614fda5bbda4b17a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e2ea7fc86345c9eb8992afc4da744427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee941dcdd7a4bacb2a20f001e3eab150428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e72bdb00b6da71fd8d0d288c1d0ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5f8ddf4b15390209fc90fd0d90455430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e3bb17090adb95d616582c0ef8f1e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460891e60bb8604eaf4c20f34268f92b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685d5628136579011a39b97d472c586433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5eac7445636669550f97f3ee5b46c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f890dda9c44214fd54d4e962e4b8cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e19a0357d9f8c05cd56b6f255ff4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86222096da6145d5cdb14d34482ef0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee305a041188a683b3c8c266b1eff8c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd520a3384d997707e58869e3e68f98d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3251e6eb7badb488229d7f3f188a42440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cdcf94546f45e79d0cc268f7fb953441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e2bff331f4da89f0bdb94499cb943442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772c373f2f7b1dc6d866f2dabafc070443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd94ac9c1b7fdde2a2a48e188a3313d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f65d07f645ee318cdabd98130fdd27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9270286843f9233a41aab7d6516378446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3da19a67cdbdbe3affb0945fa9d3a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b946602591dda35d52e99e74db584448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433acb9d36626a8e98f861408561fbe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc480fdcba8c63d5e2646f4ab8d343450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25005e68871e38633a5a560ba1ba557f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce23ec25c43027359889757138af025452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef91ffb62502a25d8c419929d938146453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce2cce60d5a1ce052665eaa683b38f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e0db80e06c61f1f04cbd0c1ae783d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a72d87c97352119605d232a56c49b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee900609d526bb1ae01eabe3bb650f25457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ea5343a8884b00619c23b1c179be0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30482b9a117d195fdbce39b7ab2cdb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f459fbf063aa0db66d4fccb79a12b44460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eca22ba0cb8e7824903175602bab00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97db6422676ffa688217f178d6c64f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3cf10421a5c37dd98a069e2b20af6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85e112e78af42cd0400ccbe93d87b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23990ecc3311de1e7bd6c1e96221aa3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a101fa6f5815fda5bb736f7ab01ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078c48876c8008cd6653f29d32876a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d656d1130f4cf9b442d8ae6d5eded3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faece577b0b283f5fe21843227132b3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545effeb3033a21a026e9c7123a18f25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edec711e003cf094341b0fc54fe905471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25ee85d869b782ad1bbb5ed842aecc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4746122ca336868a3317822209851e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aedca9a5df2e1d95f5d04f89b46625474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177ec962cc8cdb693cf8aed63198bea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21b19ca6f275dbc551d179c7327690476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160966fa3cd18bad3b9ced4530eea3d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6423914fe579b9019396ed4ad72a18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acac800e7658966299d9971385a701479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0085b5960dac424da40c0aa21b703480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11ca2ea7d0470517ea2b11dd78268a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f6592e4373eb8c7b795c25d4607b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2741b3c13eff4d1ebd5c7d7caf5f06d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a2cf4289597695538bab95fc214ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e12387534861559f1d66a8f7d1edb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c139c99fe4d5d54c4fbdb4af7f12f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa231fc913de7e0bd6615c452f6321487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdcec63d599a64f41e67d49d304aa6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c4c9ecf8e7adbe6a7363316bc25b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7756e96457383654278250d7165d8ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94bc99f388e56f8645d8b8fc7739c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043fe0c773c9b0e8b2cc892b6e8dcb4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d56eabb7ae3dacd0c9e2c6cef54f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6ffc0a6628c4796d82f8f1641ffa9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d700cfd1c5f332f9a9a67c44db313495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9903a92fb613b7efbf04d911a6e160d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57d72b89ea50f3e3c88a5cfcf96cd7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8887ff2d3b3e5c9bdfe0c14a00d4af0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f592788d3e763888abb58f9d58071e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123f0e5d944400cc409e600ad13fdc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2e201d87a9548a5f17e696dc9924a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf764ddbdbcd80a9d3427360ba53be78502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9213289ee879fdb0c2de9975be65c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edd38a5f74cf1db13f7388cbbddedc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b52d590e4956e5706292549344636505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d9eae4f324e57281a756d99f30a5c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2184f336a6f9a63b4f20aa67435a4ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374ccc7d7b574299af455c54eeab9b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bece01e9b4d6c2e0902dc63d6ebc8dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a8941bf4fa9728ba36d7b19ca6b71510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57170f43c7c0f027f4557007a53bf29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5f271f023bdb89142735fcf6d4160512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d513c01c406fa1c81a43fbd040b116513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175538bc4543e60a23fec0698ef97ae1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9c0e2cc925a94e24bfd939456fc49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5831ba7e116c1258bf4c7f98fce70516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29595bd0e080f76097c605802e4bf8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189561ed2f78d925be03cdbd132e309518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85fdc165e2afd594a2727759dc1bbb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac8f61cdeaa89be92be1a461bef55e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381019ed019bf9b7bf56fc6b2fa6aa2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3fabdeeb593fedb6b22dd66a606b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb1f00fe807c93556938d0df76db33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ae15423d8d927391a80d6fd7118c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5391024b583ea17eec4954873ed6faa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35b63696ebf5558828d035e5754d7f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e59730433a4b420c0d24e8176bfa1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb296b0a535b828b9e6fac1711dfeb74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fb1a274bbe47cbac27ffd0c4cd14d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78173b0a87aa945d9007177bc61d1e6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27528c6a33bbbf013b8a5a32fb852370531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72be46b9a2c2a1b3cd14c2bf4378d48532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931e1ef05bab45a63c7365ae4dbe53b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5dc58d281cc19ab6bb93456685fc5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1725cb5ad341bd172307c7b82612d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995cd37ac1eb33790aa7cd7f7fe8b2b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed540d34b531722152bab667e2cd39537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb835e0379de0d35f8b03f50624ebed9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821360c7f12fac0129a029a0d08100a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaa1aaaa667666473b15dd182836d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba437e51ad19f0e1541154b49960af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8515ce9dd84c7bb6765146410dc0c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3530539628badf920edf75be99b28543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7106728c280d259279afa87386676d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1e56d0fd4bf7d2cac97c3f09aa914545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cc2caf917394dc1e3478261137ef9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e9588420270b1b6d565789836f8fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05975167f6fae1b8b4d45816aa0ba9c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca7e7d26f0c915fd1734d4cb30a397549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c364b75df89d0ef5169aa616b73cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60d89f4b656b054fe4f63f76234ff5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65e0ed047d7375dc89e68995fde9bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96e00013160710f675029d46e37604553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd018d01d8cfb62f3f94b004768e41554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20dc45c475c7e1bee32a32dcfa4fdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1841796c6aba74203fd17cc00a15c16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf347f621972ed12ca9bf8a60d7575557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98494098ebe5c025fcf57220d4139e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d621b0c16ef3fe9453a4b773d334042559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6088a26e86dd31dbf17d775557ab7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec65420005e86b1692984f88780b1b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e333e248436fb79fd0aee0ccd5f819e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b6c8250915f76ec12d504241de5bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc76358a1e8558f449e7daee913b88564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a804e7b43dbfc90f48e836c4e66cff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6884ca41b792c5af74046fbbe7e092566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5e346150716aa7cd88393b02e3c50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5245859d50a0b8eedc08c342408b77f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615743e15ef63a51c470d009e59d726569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02328b42f315adfea37facd7041c96570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc2447832fa26670af7909010f6827571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789883118917428fd1dab4fb8820c79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3d08e47a9cd2d906184c85e143144573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de217f8c464bd7576aa3551a0dc4a26b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806049fac87ee4f240481a6dbe22125f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97b06d2cb36daf3af09a0542328c58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61b0420e613eebb9f73ef1175fbeeb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41f6746e78a18e6a4fb374ba895be9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ebe6d88eaa50629bae1a1c5d2d31d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d4b986953d7ce68146fbdb64e031580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ba2c4d022af93b8692abf82fc97d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4778447ccf3d4d32ec8d2288d6e0e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa16db05b179e118735ee53dd4640c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0551ed93cdfce971a8566fb2abd6865584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a2a44743784f7894edc7231a378af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e029f0a180a288773932c32ee56cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79be2be52581b332cf31908c64443cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baf3925063504c95a043c7506a8726588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcbdeb53ce92ebe7f5911ef9d1600d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698b194c4c18f4614f6fafd85ef337b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717ebfd89cce54420f1d69ea21a418a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11781426b61d5e2b61c4f21f8bf9eee1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b82b2aee2d92f631896b96f5a4688593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfa01601ca1f79301cd5fa9730fbfa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9c0d3230e2cba01c19763aff24168595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6619304ab444b64ff3e2c0fc66ce4dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06869b3795de268a0137367ddef83d74597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e1f6f81b55d515ffbdcfe73461d87598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd31da1878b8f189619e8114d57d71599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b18cf6136bcd6fa80118e9861c41b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06a59d7d4834c30f4a395b694131ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55e00e46d9c360aa6346fca25fa1f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d78088025d14b8aa97ddbe36b1c98a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fb1637c96d5a3d9e380905cc16d00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182d3a98db033200ef60aa67406ced1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e89a657ce9888f668169345f6b8426606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7072f49a559898ddb24776bb7398e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbca24c3f18ffab73e3d578e8ee1fb5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6f4a069a48b655ba7da7128de4b9d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d3ef22d92cbf6cfc1afc74d4ded3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7131e5b2addb2090665bd28c5cca4b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20c5eba9ce58c0d9ad03a1e64eebf3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ce4950d035dabb73b033424e398b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633de223db9ea44d7d3b7a693d4109b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4974cd2be24f816436b9e56877cfa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf1a3318bc5b239e6fd445309faad0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb0c23cfd2d0d4ae7b3a2e3f91af67617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dca0c3b85795970621098ff5593ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab20fb2baf92bf383b5a38300fc000619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d535fa802ebcedd0112b1e90cf29e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad0f86199f26eb75dedab488e25a2c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8933e9ec070fd6839ae1ab7b4bb400c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176d694cd286435415b04f2cb9b8a66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ad53beee3c8cb69e52ccedf68679b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37068a106debe648406f5ee62d2476625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6235452b9754c1ec4a03f2d6f0693626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf62a59cb8251a8b1eea2302a0b430c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785f0ffb7ca4acdfa0d6cf0e94c3e17628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0d77ef410083911931e17d91b7bd2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1a07918505f922a4fae9c7fa0b390630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad391b718a2d56368be25144b8b2d32a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8a4bf7014b50d21002f777ec414ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0b1950e9fdb3d6e5438f3c14b386d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf3765f746805aed3633f7eed5a9ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cfb8df26102d2f5e9c32eb1bff845635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e1175ce08ff766fc958d94d569a87636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122c84da2d0f86788f6baaa7e0cacd9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad0b604aae2c93d5afd6c901878574638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646e5f20508813f8a6035d230a5b88b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd21fe4af60612611d2025fbd62b73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e701d2567bf450b905ebfd7662cef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b82ff6bdd87899181789350c3a5f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de9b2b923e19e05b927ab75f618772643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ef9364c0fe1537ef53192bc67ff9f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedfaa5a3a68dcdb09452c4106c44a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708db81a40552314abea5a0533c3a34646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebff985993f8248524a598d64bd39eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8a25f951b6fdc5e803d16e23187bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9fe0191eaada32b47ba8cc13e4f84649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ab5948758eed55c42977001405f8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e091cd06116e27fc867dd2496eb398e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f65fb3271291ed8b3583c6cd303e74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce282da0b0062c1ec1c185ff637c9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a40ce599b239ffb961b31796d780b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11f35bc5f7ae504076dbc3a0750b32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83331da670cb29c789eac57b59f2a81656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09dda1449e4bc0f5351912d29b8ea5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fa31c8ee530726c6dfae78db1a959658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c33bfe0d7d9005a2dcac9333097980659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba74916d9240fd8a5ea9554f209005660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67b325100a13d0ac7852a9afb36e2d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99e23e7a724b7b5ae26a21dc65292a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411231b440ddf386a4702ba8f6a716d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b383b966544aa82e55aff049acfe05664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9adc44cc194c22f0e17cbd76c7cb83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc882dc32aa7ed12745a7deb4a433f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb451eb7b1806108a491dc2e5164a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e05bedc4751732a517f508377a1f04668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9dae5fe60af26cffea783feb1c9c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1332e358d755207fb4c9a47ae8475670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d377a0c8576287264a795d8c5fc98671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce5e448282aabd3736b2031aac8ed8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8a5aa467baf1646c0ba574ff2a82f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ac5e1392dbfab89ac1ba3db22ce3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010a64af325cca32ae104d71062e7b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff5d79343deffb90ba27c70bfd022f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3c3f3dd3a497bdaf35007822e11a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48011b8269243883a8122d04486857d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854bd8cddf193bec4ede89c02d3f640679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ce89c308367b40cbdae2c3dfe11ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b5930eb692a27b98984fd3e5e436b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d57c763b19112a1243c4af46157741682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa8e85d5ae765c47dd75b29635ff9b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f91645c704999acb1988c3d2b2140684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6465e60b5096c144ba8b2b421e1ff9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664d7f4248f8efd0da97b9984873026686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32a17ff6653f5bfa0452dc6473d1a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438d1f4aee821a49e28c467a01e7290688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fe4be367ee5659d491a8b69786655689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f7158cddb385f2da2b7a238942816690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4d3989c6a9869b3956c957a545e0e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55564a8aaadb8e0dbf4684c070eff5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeeff7ab38a53f25a104c7ca78e326e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78169231538df62a42573db55332912c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879b2de887e53f4ecd537c8d929bdf1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7904a63bd7a634eb605ca7d533908e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304a9292a67a9e08200282703c86258697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89745ddcac3fad8301ddb913ed82e5f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5ba13ccbdd7f076cbaf138ae5a67a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53fe28e3b66da8e28fc788076b4e97700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3daf8c4217386bcae999a89e1a28a8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e634c90b5996819c6d3d35e70973b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77558db98ba566a6f4f0279b7b45a8a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea3cc999d6d8462a0ede081b9497db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3c9050b231d2d39ed8a7f386debc3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349cbd3c524712aee7a3a5ac376b29f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac181e89bb9f0ed86e2d1615d20c475707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80272dfbc40f04546527ff7ad688e4b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4d776cdb5c7473b784cc30de55faa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7a2991c3769949a612d37ffd8f5c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9243a266ec1d01f8839dd423772dac0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a07eb7c7ec461512420cf4a9c03f15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5afb1725bbe0faeec464ed3062a15d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8ebdecca6f7cb0d83d02639b013b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fb4f36cb97a8d078692bf620c94e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5803fc311e7c58ae483bf24f0cea84716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ec5aa0ca6cf322615e22bb639b82c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc20cd3321ddee09091cfe8acdd81b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764fa5824b78adad3b5985cb81589a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06eb2c216dedcb9a10b368bc1742f5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc8daf31bf8aa132f16bb3242c5123721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a915c3a585f054eb050f897fe5437722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91aacfbc510cd8ff42793084c2e4dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f31446c0fd761662cc1c136c2ae8e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec81172996bef9a7515ae26b8a8677725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173eee4a912fb5475f823cdd60cdf3da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3c65f0d2427a6589d8b61737bb5ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899624ab50f462e4ae83fd724909f8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5a405cc49f6e1de3b32c3b7135177729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c5abbb8f35e793810f41ce63e55cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b627dad2979ebf9d74483ea6e297c39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ad20f7ce7a822dd9005ca2ca19a3a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d58666731252376e49f2f048c4992f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6907043b9af27cf0b510d925d4616e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efdd353866f2efeefccb2b6d333a2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c2c6757c3f84931e6748f7dcd071c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df7bca0cf174e78b6049877fd6c09b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315716679e0710930d48dfa1b388c7f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c0f67e2de746f714fc18051421958739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59c2888fee897a8124cba001ddeb5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39da84c5b4f7f030766e37a2757bf35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36669aad848e7273921034c73582ba93742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874f4345a07d1d030275e13bfce20c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc6859cdc93b0c28df811a8a78496c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830195d1095b2def83c64e9f06c0c92b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154dccc4ae6bbafba5ffb07f016e1d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa471f21e047c070557905af43efca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01b3cf4e2a980a98776e538491ff1f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123324a4bc2839fc0284e4659b530ff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f420c01e416408468a7239572ef1de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5e26885d8b7df1fa0ac6278d86030751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91d0cfe4c763c60373c18ddf7c11bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7376a18fb0b0e01ee34072522a8ce9d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e363cd7a18019895d84fe0c0f346947754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c90afd79e94de646ef3cc152f6ceaf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2ff66f7ddafd5dd011cb2b8494124756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5da5e2501bc18841af1031720b9ff8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5369872ef3fcce816dde1ddac4be923758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2222ee4348663258b667d116dc29b7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a404085a1d8090cbc065d5ec06ac2401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6bd666b9aa75a67723fc59b1db99f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2606921a6b2efb07ebb26fc679ed683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d9e515ad69140d69b50c86eeb81cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502992e4fa7bb0e2e99e9a7bce352215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33854e6596d3f4b80aff489b2b05496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d331aa8ed7f0e44ee50cc3951160a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54088bce2729b22c62fcc4deda47c8728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315e95930ec94a51a26715b217b92269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc453c66a6b5b8bd16e7e35bd16cfa410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616c01a164a109b5743b80ad0090dbf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028b082a8e9954fdaac99db73cad05912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8aa38169370ea26134ed5e325eb3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed801a913e2e77e2e6fa1c9fb6d29ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a7d2a12150bd79fa472d58105e53115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d8fc1e1b6910a94c11786506e9b0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda2bf1c23f63c2ec273e2ec6d3539317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db299dd16df762966b6e85dfb14f5e0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22229583cd46e7c35b0ec72c4cea3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617386c5a52d220f4847d81a6ce953720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ee026f8c661223cfa17f84ad58fc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02c37d48ea9fa80e0fa9fc151b6a0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dd1f664c01394a005a74726a11fe923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6085fe29fbb32402bf1afd423d8da324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1433248c0ff411bbf4930d98e3c8bcc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c07adeee071c04950015f07c3941f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c40c09f9e9f009ebaf0fb903d1e0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d833798b3eda02fe90cdb267ed99028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21552d775cf1810ea9cbc16cca532529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb30055f3b2280ce1ef68c588a8c4f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1a70a5b8cc724da18cf8ad00a36e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7d2c54696d95bdbed1f2a145c64d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f172ebc5aea2c62ebe0c3e4d646b72233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a55239b65169be3dc2fe478619e1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a695be1ba97f5de7732f505ed6f3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51037b593d1dc56e01a0d69395f0e57336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062fe3fc46ff9df88920f9194665c4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660c1b57c0ded83dd53eaae2cddc57c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f242c0294e76a53cdaf16c2fde62d0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e860c740619652cdcd0aea846b670240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d863bca35fb0f116d76ff0f7dc5c94041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1270607db03784d28ebd0a90f0d1f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50d2c6223e8a9f1119c4e716ebf54d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f4661e57b0dfcc428508dbb00101444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a3b8fcf96b8aedc5947661d5af91c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9fff0c68f8973e6ca813305fc9a9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1bd714fe66e9a4638386063c80ca047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab05dc07209e5ad03727520efdb7c8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fecb8459f9d273ad84a57dd489015649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c473910f61f9dd37fa17aaeeaf1c1cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604e609f0a515aefc9a5574c5e8c33951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae526b5a402074fda9df208a4342e4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883992eb4ceb49af67a3a5a95f9b76ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fc9d1b0469db3ec70877e6f6f507b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9562e03491f44c3b0e224539ca88a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c471c4b7220413d79393d773e7c75656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a95c1299edd7e3f90cdccf4dd460f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6bb66360bcbf6a24fd7c4ab6b37d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acf8ae2e60088089c2062806dee27b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9beae4610477c71c05fbdc562de3fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b958bf95d68a6a206c3baafc8e8f14d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a94c37235afcd5c694cf3de651891f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c780f9278bf03c2dc6b0a943c8cef963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9aa676e1820284f1be5b1c2073635d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7bac0c63acd1d3fce7c16857a6c8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06073b59906f81042c402f10e24ea8ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5a686e0660320e77b8ba6eff6dd5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a89ca1509b81406aed8d1f6ce3da6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60bd8bd91da8f8e9de186e6b5f7ebf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f46445418762aac8875ebd35fdff270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e429551995a885b9166c9cc994c51971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b93aa0e1bfe6c9c16537eedd3e054072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c071a002a026904759a861e2c73e5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784c2d9a23fb8fa4bf3e811f5ac6b7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f775cfca41e3011f3fee9286676b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8452ab7f27a3defe40bb0bc29aa5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35a0addef265f4d0dfba3c1f13102877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb191fda132cc8d713decf535e50abe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6fb97e99bc194b5c4f3daae44ad3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0578f4b025c91aee8cfac52163c480b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a319e926bc7fd865eb687d042200d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4246c508e4b0ed4049934c4b3761e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776f89fde29407b63002bbb4dd5568883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82737122d9e502025700edfdedc62bf684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf268f54e3ef6e8437baeacfaa703c9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc6506d1a052b7c6389539a261c7e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd5c8b13ae9ab0c1bac194f63b99e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e4a04901f49042cc2187e971593eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f19f5c87bc705e6b2dc515793c3ec989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfbf6604a07aa1ddb75e2176eb759a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5090e43a357e479dd91b5fdabe8b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa123a7f3846475056e0c389b4b8f2d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ea0a9cd2d997e731b38147c569c7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36d3f58748b71516fa16cfff5b1ed194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f25006034aaf3207a96cda43dc48395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f0c283fd744d378aebeaae95d8bf896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67196d63a53bb35742a8d32ac83bd19597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814ebc53571ef2b72bf24284458e1e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a125bdf9f9dbfe6273d661d6b0c1f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9e9d5d4b3a9dc9acecdc27f772267100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0994f1b9bb66d80961cfbf114a70d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab444c5d0d378f96146258d5afbc0a74102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbce7e5de88c0f871795f7f9623162c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e0bb46d71c73945e7adce9db19840104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03771af24f041869de031fb296a2a32a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b50b8e383611e80924e62df1a86404106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bcaebb0d22fade933e70d5549d2a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68348bd4d7afc97dcd295364e9c248b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15447bd996c3372d1028c5e3b22f238a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633b21312da4b83202fd54abd07285e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee8acd71bfe6d1afe99a68da7644fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cfe2a1580a90308652ae59713f12d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62132a88a25fbcfd25f986cbf4c4db28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd9bcb49e8620b14495d5c0affe0a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee88d248cebe67c289526845585da89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a0449059c8dff0ffdfc1b2a206d87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc4dfb78f1c4f956163edcaed1fe62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ebfe7e21166bd705cfc2230ace0d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1d7ed26cbd4e7b63f8483d8f342ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51370d4eb4a57a125b0da97ce08ce7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775c3fe7508b1e3f9e8887ac9d6e00c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5a2b2293bd92c5b3a93e8a51e653c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c28371c4d19a2afe0c96db401fe09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f704f1b8142e0a846971d308a058577124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd72c60a35b7f1d742b0ab52b7b29c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e3347dc0c82690946f860c8c6d883126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf438ef582de30ae00f0c92caf14fec5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04809d6dc6c810eac58fc865d29cac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31470e2bafd74d0bca31506ba4b6d8f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea148ad1d2a8a86aa092d2b1a1f7c46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06eed5e882498f526804f2fd5964a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a13b1687c9f082898449b7e804bc7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a87e8de7775ec09054315a56244ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2a23514a86f30e552aff25cdc54d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d5f56e33ff4fa77da0fc93e02a9b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1729ed9726838974e96510b07a97b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946a4cb0b2969192a6abe2bebd69eb4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57275c6956bc404df8a8179c4970fa4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def59e7c39c0557d885d1b5766612d0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4290470101b72cc065fafb6c6d729140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268a5e39b57bb434bcbb6ad9babdb48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa66112fd9749e31b6f1934546a8a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e2c65b1a8bf36e41a26105b158d41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da955f31b1d71fe0ff5c9685fd3dfa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa4babd8e7279f7423587541279004145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053894d9eb360b1f7eb8306ed38aaed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d1f4df138df7bee0554080d6a4c9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe3ddf6a54632e0f1ac456ee496263148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21d9a25eaaa892aaaf63a87ad52be3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcf26651b356c851c5e0e522d30765150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2239160b957461e2f7973ff4b3bacbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fbdd0fe2ebd33268d9bb34cb75380152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda4dde83cde161a28dcfc9c70e0d02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebd9d4db5cfd204bc60993b96b3f24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb323de4e6efbd5992efda6434b21eeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7c6454f374f916e8065439da37df9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201f5e3b90450ebb43ec6cf736b53da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc073eb685b30ad2da67b14b535aaf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82c7a64752f64def7ed7da3acc4a9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcc76cf9ee3369d3abba13b2a49a17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781adef677541df12f378451e3a54a2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a585a984c1beb02fc871bfb9a99d56b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e558d7f46d346f095c045bf43cab3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72627bc7809857e78eac7ff06fa7d7de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dc2dea2adfddfcf422ed948e9d863165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab70ff2214af64b754434c0a2c87449166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f99468e234ad5b3a36e5524f013bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca552d99791481fbc125f76a1017af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179879c3f9ffdae943a0f8d20cbe5e7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d4325daa441205f835a77ddcb1876170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc75183476e7f5ff0a4d8ab518b489171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f8c932ea56bdd64c656139462813f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f86dfa3dd725b1ed759fdf5a7b219f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83994fc33ca4e4c6d908ce3061497538174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6151a6b98ddae93ac1aed11b99a9e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c4953d543378b1418e5e999354019176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f47d134089521679961139e10488be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc01317470ea81ce50aca45f78c6ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507e15b9dea573c150f36caf6c622a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e102424d381b3461134968fbefa9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7ebebbfcd7197ae5aba3d4ce0034f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6a3af40627811dd73901e365e4e62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3df1b595622eabb076416d7e8fcc2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67997c7515b6460af420e8b28a1c9395184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadd0b1de9467b2bd0f73c486960fc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993329f97eeeccb1c372402f652280f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a904a39b5911b0934934fb9e2c012187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d28e3ccda530028935eeb723d2f5d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972d0b1dfca7164dcecc643bc3507f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0bf2f6a324dce529095aa9b810f5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350ee7f36a7c03d605af76092648e7d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648157d37dc1ca4cc8b6835abf2b1793192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edceeb58b1a7507f54fd200ab083b6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93eb5cf033533cb7c3fac9c4b6298f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42c9cc8c63d347016812f5e6103838195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5674a717b513cf20c732f43a12634196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983667c215afcb8fc6a9357187191cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d1617089462ce5022f93ff0bbbeec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0684143fda823cf647f1aa00759c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d411efd76be0b1f76b7dc062e349fd8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d39f6b53fc03c6cc1f18205b16efe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e22b2bf800e20a648b9dee63d8139b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74486fd6fa80bc93dacddee479c0fd3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36dd908879bbed92780fb759ed7ca3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc951447a7f7adb851f4ae21523a960205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eaf9b4531c6842934c5153e0c816e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed3191812461f32e0cd80e590579a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e9bde2c0ef587ea46f1b7143718f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06074b29fddf2bcc15777599686264f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78cdd1cfa43b142d7cd3d43bbdd2f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372ca7034cf13d1c72ae56382a4e8b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee49f579db91780f66a7c74b867ef5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb039ef63f81c394658dfbd06cb7a65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e6277bb1e534fa106c2d84c67a0de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4a0867529a41ffcbbbfd415b8116e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e2b8e5ad3adca0153fd550276cef7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3283d56759435307dfa9871c1687de5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf1e2fa7e79cc56927486bb4d192e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04976a4a55b5c1367abc1da3358102f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ff978b463062f235bcd6b1811fbc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821023ced1523d1d03fb79ce666339e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb5fccc30024a27bd09e7acd7c009f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8115419e4ff466e19544e7e7d821881223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b763d175f08c1a23d76fdfb83cb58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ada259172c4ddf495bcfcfe83e2fed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55114768d934d8a8141843faba129bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf2b27c3fd54301aea3f9c46ba307c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b5f80d012ac5b8ce24e41ac9e8d00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8346827c8395bd27cbd4dc4ce2f24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f16cf29b111e55f2fc2aac0a249d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45e34d4951cd5acfeac7bc71fb39dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941f78357eaeff4c39565a798b92dbb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e1f99e4eea17404e985f7f76b6371233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc063989d6ae02b280290650951624ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7aebcfda9cafc3667ffb9fb7ab5e39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1311120ba45a3195ec1b42b4023c08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4235346ef569ff95557de600fb01c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d5faf5949eb2837f71d54430e5c5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c00c87d92b4040be972d434fa460b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847569caeef520f7d72a9fac47bac0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8efcd00342a82cc1b71a15e975a429241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164b7b854612e37486223b0516fd38e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2596aea1b7754c816a7e7b26818258243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d60a8624a011fc0de33209d63bac8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9205912f646f8711f0ec19d162cff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce60b1d184a0ff63bb16c1176b9c4d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3415da70dc9f08a7a1c2c3b6b501dcc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0054ab0ccda74139eca57bbe63fb85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808679042eb16dcd5034a864d2a6d9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45af63c83e9fa90370509fa7d65ea1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d931d32516101db4ea5bf99a56747251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7ba95b1d181345087609caae4efc8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942951fcac6e45649ac0592be4cf137253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60a7466084df35f2fc0d1b5dd3270e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd553b34c14ad54d2284b3324deced63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869092afaf4359a1007b45f17a027e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54067d6500bb422df172c4c6dab40e13257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fc1ba6d8ac6f27e27c5f78573fec0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ed96ed7404976d221e3ba058da8df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0c45a9de4d0b096a3e7d762bd45a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11d554e190edb877e828b20a004d49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e255b331d77c155e735a6ae3a36074f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fe663c0e7df5e2ba19bd719930a58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df5363686508ee59a268dc4c0c10ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecda65dbc846215bedfb9d8959d2652265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6821e24abaa7a2af570944491e45fe5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a54cbdb6244c9288437aa9f860e86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dddcd6f31059489c6f98b89aad2577268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a829b8f7f80c497fd2020dd2b3f2ee7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6eabfef63e6aaa0bd171433ce74ec5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc8fc7fce7916c815f0a8bfa25e05c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc39743012c541ac2432b9e4a4ce7c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d952d38b9efa00a0dca04b263cb3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa384940469783309a2022ba8da33f6a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fdcb117ccd4f1de7027db85e7f61a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dd2a7d395f5969f5ca71fa6496c76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4790f8e84bef64635de809b3f2d779277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf5c7353e528ba59ead03bb56b9663278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d3bb9ee8053dedd729a98bd629791279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c3166c1d424cba9d97f64ea10242e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08bd89399615a279c1eb3695d0bdd6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf158d10f84aca8921c8acb0a4d37639282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376c425a0cb3ebc713212343d01c98b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebc3ce0cf77dcb18c977e2313e3dba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147ceb2d568c2973067276c1c1e44cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d929cbf05eb9fb5fd92d7808f87d92286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc852ac70572a07ad0c6c90e35a5896e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526164ba892b56b51fbd9791bc062a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae8b6f1666c774172517275cbdfa4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed80094c3ff2c095a1fe7a3d8e6b050290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713e2431e08ef7b2ac7cd2975e1bf92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b5229e10937a9ee025d31c25f7e59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae73abc89dd6353249ff26a4ddad52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6a17b711063f7034cfd0f7b2698b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e703d813cd7f6c7762e5a6da8991d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44baa23dcc86b6dac83ce05bf3d8f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434c70e0fb98ba7abc7b886685cdbd1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532d678faecb1deb93b1f9635c6b358298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611d3a568e9396224121230da277247299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aed8d0ceec5adb290c86e51b7f815b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b5c39304e4ab8f01620d8bb390ad5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd382b0d0b6d81be6b197324d629494302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce84a181c7b369b2d8a3b051bb8b9c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854f979d0ad8a8482293c6ccfa7d491304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191f5bfcb5f4d71e7893aa23a22014a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950f5d02188785f689891c10d8223ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce772ce467a2e43e65336e591f8ada2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694895116df0cbcf794218f8152b3c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5c0c52e504158a29743d480033ece309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290cdc86aee143d49cfdb4f2951a604310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea46038125ca0e67df0c599b33fad0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e828a20a69a86696909a0aecf3931e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c5201c6a2bf3632fbc028cbf70c18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa614029e06660a99b58afb368f695314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa950b93331f41b835332bf580014db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd3340aed9d07039985d58b461e9ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde83daed26dbe49e621a07f2c3b257b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef3b68dd305b84ebb4365dcaab2aef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bd2863e7151081655158ed7ca37da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dc38f99ab57ea9eeeca99b7ebbbde320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea91763c98771ac5cee1305e49d6453321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83076155faf9c1081069505a9e13dbc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62181fe6d4f30679b60044a18e28b49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de34b117cb3b50c87dc81216e825cf9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04d17b12d264f5c82377af3d00d21d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619b163667d6a22c97d4f5be6b443ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14ea2f9f1b32f0e56477de638b04fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36b31f41d66387bbef7f4cf8b01047328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102e406bad20803b9591a2663c8c8af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abab36f7711ac8a629c35b6381605d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0697c6363318ddcdbc7e141d75f09331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73306546b43375df1aaf59a029e758f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d0a9daa7b6275d42348b9af6985eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d200e75e9928792d7874b5d0b52b49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535be045768bb7f11d38330b9f63b5e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8fcfbb9b92fa08c03125998bac8d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a1d4fb3a577c7f9777ff397186803337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d576328a7f7e4886ae978ad38a2f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635421a120f5d06cb4a72f02e951b480339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dd427810d5aed54110e483e0e4f2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bcf382a7530a90d3f91d79ec7f48a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5475e386fb4ed4028a77786f35255342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953e719c154e01fcf3fde727df55d72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0b0f3524129e72d412ad085ff4b24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da849af42d89cca76fa36e2c11f13f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9691d6e847aaec2316f8c9dc60e221e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a92d18a7c3ee1702042c46045f92a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0209d47490a0d485f9f692aff7b5be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c79ca81317c438e231bbbda4b59d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8b4ae5ca457d417e92e28679f22b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fb9708387c6efe52938a6c5a7a0ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4eec49eb2e9cd99d6429e2422379e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396f9fa260167dc7548c0624b52b301353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5574d50da4469226f804780fc507c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e3cb44efeb460a69b518436ae06e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2f41d01e0d3553506baaa6dc3f8df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d5dccc6b58de70f0e1de278177f00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e585cf79cc5d4d810fc7aee69ab31358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e44a16748678b420a26e8a15bcd13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06036730620f08bc78af5cc178b950b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2b5d8ea24ddfb5368531aff025007361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8365aa59479cb2bedcfadbd3176db3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11658dc0598ea2bc59016e0a419544363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a21868e8d5987899cf91ef61da411a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da47a9a76fdaa0d8a68401af0201f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97f58e88c799af221c2af57c9f1e74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f328f01778bd7a21ae2bebbbaf365367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa0e660c04a66212594115dd2cf5aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b9a5b114248dfa43a51a77ed281bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1300a923697ea76ab9b840da965762b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54783fec47a1761c8eee8560d620da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed06a4fcf9c73e49fddf41aaef47e2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df300e347421deb3ca29d130dce03fb2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36b845e24368b933c12517d1f79af0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e76a563c9f5cf38576837676036da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84cae3920a00dcd06c1514d53c0230376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b66a209742875d35d55bb1af1eae5d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0b01b6d1583dcafe079d5eb22cfaf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ab2b2a36b693e20988b02d8697704379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cb76c70d02b1188777db9ca6767bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa570815e5919ab16071f6b34ea0ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a9ea385960e3e50859b20e7b7c964382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf936bf514aad0685c89d659fc5cf4af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bf6b6d1c786a6c49f744e26b150d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f28a7bb92ce017d75dd778f8af510385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c576b3edee3138c1ea5d88f1bbd4bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3133e8020483d8e914a83a7fe1bd3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0efcb54b48ba0ef257d3f100a5530388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cead507290015cae9235422d783331a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb13c7bfa9c60f18eb50c123e45ab3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2792852cf6188aa4d26b649426de2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daf13de2542ace39cf6a534bf3fa5d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce01057e72eb56caff18dc9e1a94d8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cc10271c45f295bd5b5989827b024394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145822605bfdc73a9c1f8a489ec029a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605110dea924762f1d58f73a98b7586396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f85ca1e748c0dc28b4f08e58386590397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5309c0b2f3de4b8b8f8ab31c8b9e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d37a70c46c7914f85a4bedad7809b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0f9799925bfb082bc57f4ddb2ec82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4578619ade3e3ad48e09b485e5e16f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fff942a70a2fa70cddbee9744cad1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf29a55a696b0d26e4f0fd4ff40f21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43873d3db70533cd2e0c23d44b24fdb8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231055d578647e3e5aa3323a5a8ee9cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0ba221e052ccce7694138ea11b3c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f33a6dd55b2b7462798334cbbed598407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932a9490378fbee8bbe5a167c445e5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fef99c7c2cabe4abb1745735868e50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71effd6f95eb99484f53864c7a4a7f5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57106fd19545613bfd0d52788c2e690411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308d61fbe2c5f2b6819c31b51fed33b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd2c597a78b48c2f6ea4d4e4c3197b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b58e85b880a20fa1b661063e9f6820414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81292d42fff8cb2d38af4580e38824415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9adae0cb5125f8434ad969dd38979416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fe2fcda0c31aeb47678579ce784f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1f551083c20e3f37377d2e1e47946418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa111505a99f8572647155e9338af46419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cdf7f6932af81c387f44076135a09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230deab70b53bf0ba0171833b69ca7a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c4ae499bb284b6d50e1a7049c5e4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9d2fe2143fa6b64f1b7dc001bcbab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211ce9df5e78a33c75488e6951085d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7864ba8d1c8abfcfc959d336bcf73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e1eca25bc8460c7551ca1bc3d034e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551fb929f11bbfdfdaf303d49b471f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d59f857b27afc18e770e9e66dec2b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c096c37abbf4188ab6be159130aaa1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed2d8cd5b9d94b7d6fcff68a25681f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae97380f088a543c89351233079deb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c5f72d229d54f61cc4ec9afeac8db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be1164241653212b1019ef7406bf10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee58cb82b59e145adda331653f074cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5bcc92cc78b79f148722dde9d13d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d07e9db29fe5ed596a9512962bb19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f583ee0a75ac677b565f138d1d0cc20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b2b867a903e685cee2840351c9d94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691cf59c94c1ccb053e64a308fe808b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f53e5e566cf6f8eaa96973a7802cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6874fb8f39fcdb2c3dc3f9d7823f6c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771adbad9634ed45d654d291242a942442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841093fae8f7114aeb11f16364fd38e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf803405d9ead072a201162176e2ae1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52799dec29516e8c7f3a03f1112131445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a8dd041cce7737bc3829279b3e999446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e5e0ffae9b806206ba39765911a87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02ae32f813eaaa9d340f9cf10b5f76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dd365166ae1924735a328adf6d72a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201ce1393fe052721737da1d698d1e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1d612795f7b1be057568e79f20a97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaadba07eb6850212bc669139955fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a29c65af8b712c5836f9fc49a9e26453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaabe6e52cdad0289f01664a0264c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129c2dc6fbdecc8962932da79fec0fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41203bfb482255e8ddf2105ea565e5e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33e104c2008d49a9ec59acbf21c5a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9213553a9a01e9c6f9d858d99d551b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a06b24876e51e1d5e4c7cfc94d50f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647ec7b36cd74796b8b60e115fce855460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9e07acc33b54f52eb27fa2601e52a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502257f5c028b0ea6e981c98cb53c93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4ad0850bf89cc9d7c903774c9b893463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a08e5b84e5b37024f67d618f07d01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5eafde945f64885be5eaa06bed9eab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab937b0da5bc3254f65b1c7a621e613466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510d8437c905db10bd444f61d5ccb18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6122e7e0e5239e526c8f60695cfdc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45897ff74e63e31f2cd58fd0b7b5b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319677ec188fa36e695f8d505b8d835470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffeb0b9456a64fd399404788a9548b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e60772f6c608a01e3d1cc95a135564472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160e66cd5e0d97f2369f4ae38db8043473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997f7565818aa9c6c473ee3a66d33c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9e9085e0a01cf41ebb21de3b9d772475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04a4a8a9d3fb7e7ee1ffde66b1e5e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22394127a0bad697cb4dae774776ffdd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da9e9d6f651ecebaa517c69b57b5b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1a8d0e1246eb6af4d98cad8aeb7d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bf59c9aebc9ffeb60d9d22939ddbb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd42d17bf830f36fa09ec19c1f956f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaebe8a86f1980ef7ca2b698ce58b5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05e9fe30b719be202758476df61785483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4c2797edef281f021216f0f59e183484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7dfa9b1aebafb49dc1254fe003116485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf899a2dca60dc30598aea53abd30d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e296cc5b5b049fc57e19b99e97543d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9e1fc4343153b11acc9e773c36f08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23dd306d75ea3aace7d550abbed4e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3ba3bca12bbfdee7404798b63b3a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81d0bcfaa38995bf185a969480885e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245cd19e8221bf241f1e6366754f2c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f9368d5b3f747735805193db5505e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08262e25631b1fe50073188f7757b29494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afa188d2fdd6e97966ae0b33710c35495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5c3b94f6866f12889b34570a0287d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67537b4ff96fb6e30174496d68f2866497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a45503470596223c70befe96faf725498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edc3eb93933f7022b173b047c0fa95499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cad534d656f0be832dae5cba23d1e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2ba467954ce676ccd1de058fdd887501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830d799d69e07fd12162b15ee201cce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eeef52203e8564558d7c4191ae818d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37d732736e2533ae1847da94adf22c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343fb0c69acbf13ab205ba32d789310505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6ec91ef2d1045679cc331e718485f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c5852d372eb4fa9feb11224c200b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16291336e790dae4e2cb5f7549fc88508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c972bafb659c4e825f340d6893e731e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5f600a1f55d606fb14dae938e290e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beb403e62e8dd75d3149c980811fc0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dad78bf18de8a28898baf36b1039a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e71228bb2a9e726ed9b2d2cad1ae0a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2eadd3e94f1b6daed496185ef21ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4fa9d6f7814a08d9fa26a16a231cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a22b1b0e73df5b634a0d6bc5a6ca9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcebfeecb99c161082c245de6ca1e13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bf3c020521017806ec555e49523e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b4e3b559d8698daf562025c823029519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b069fdd1b4311b6d61e9f86b51bb9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dd6cc6547ca0bd35ed505c53861b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f3377c794442e9d14cc76eec76c1e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ecd85f17cc84d4a02732e7e21579f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75881a982ea42eb455ef360fa344a3c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6c4c15e61c90e2fe77a4de4d2ead1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12206e3758b5717b64681fbfa45925ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53c9738523ee48ff9de3e196faf9be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c428d2d3e7af1965ed8cb80cc8d0d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff31d39ba985ff934731dea65e1e4db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff5732678aa1650b647cbc83e9745f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a57945bc5747ee898e68eac226d02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb36ff18b3e1eb53ab3949916a07a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92448230ee0f1f54ac2f27a23248df56533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fa2446a4474db86880eb6c01b904b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8cf47585774463b1bf89a87f0c43f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880adeaa2482ebbbfaaa25e7e6c2ec7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b945e225b436e575b454d4b6b8e0db3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ca187cf746eca7e2f636b1f526e9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce495537f884ba8fe00fe007ec157b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae13142432215050f8a85c303c9fd82540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22569e6890ad84e32dd10f5846202065541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6eb3cb8bf97f70d751b34e0970c6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3fb5d9fbaf2e2ae47dab84e865d64543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84d7d5e3799080715cffe6ca6dddc8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288f66bd475ddc99a30169e495c7e78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c6895666c6d42e2f11d6df748df18546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02378a9c475ab3d60170b10469b80a18547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ff7f35abc97bf782a88125143bec8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4df87a7892a096a731222f9ad545e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a95360f52e1ffbd090334f5f6f6e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad4b168bd02cc66bdb133fb72c0809551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698ba73356c268447328c98b5c6c9a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef885c5332d3a9f59e0092f46a21bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedc8abd8c58f9260b6c8ebd49474bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500dec6fad09962b3e2d5fe3818c1a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7c4fdb62aa46ff84cced6c492e2df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd371ee1436e045017bc57323763eed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba15dcee0f38133fa89946b5207777558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14797032a9b5b03869187f4375ef8c2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce261039cd2081ad4e82a5274aa72aae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8179a1a89a08e46915574d8b5ebcf60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02c38cd06188a6627cd1b7b9e97901562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f128fbad4d1df15894dda8c8a82f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19695a2e71a6d134570796c3bfdaac4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ade15001e9c12948149b0ef1288f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e40d068517ba5c4430e502e1f81f0c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c8f0d26ea28036ea1b229e516b9a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0850b9bdb8848bd4faf35367b3443cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38091e1518cc2179282312c472793c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d200bc44151062fddf82d41d128ee0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3f6b9312889dcd3471ad4f20b61c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21b5b6039d12a9bd769a276bb2c097572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0d97255b3579daef946983e9fecac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7309d3b020980a7920311e564b57518574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d251dee862bb4b46236c3964f7971ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6e8b100e60bda272af981941a8dac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775787495e72fae1663ffa4adf7bfbc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66461ba45a6bb48151505668a0c1c22578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfbee87645b5d812af4c1716c78290579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2300bdfcad3c19013212cf682dec37580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbb8eb61d42ed84787c286a08eff7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c4e090e3c205a774f2a9c23941554582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d80ced9752257031cd3b73fb4193a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d9f7635216e0fc4e62acde63e527f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defb5ce3cf267e57ac56a9bc6a129d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d025f7099347c16d9e52a534f848be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f2e924e6dbf501d15c74a1f663152587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68367768c172329215ccff3b4441a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4938560c0cedef4f55ecd2eab1b6cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9193a23affa963649aa878d3d55ac6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43404eac4c5b4c052aa7c2babd59c9f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0c57778e3ba9f358746aea969573a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cfbb62b0778d1aa442c55592e98ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417579578350384e0a2d980599ee6059594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27fcaf71f903c50d92d6044a805683595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084e49cb520b82c81b32345fdd6d77a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089a9d6df9ecbe58609b8ff21502bbe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412a90296c9538355a6fc37b5d8a529598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d4bff42d6455bc6e2b188426f72c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958568c4a4037f1bd00a15c9b2e9c96600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23545447d70bc9832e96c4d28b742b45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7910c88769cb54718734a5a13bbd62602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd94559f1190c0d97003b345f31f0f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bac4069935d676bedd275d0b84a3d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce112201a1045ebe831514554a0414605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca64e8aff41aa1311358f6ea2907fe3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb64da9ad03b717d7a2feda094fa64b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bff6c1fc118f735fa19ce434ab9b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3be1816c5a34c2e3a11e534aca5aec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117c664330851fe977d02214419dde7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670d2f6550a7d2a6f0e384453232c3d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441c6a964c7dd19291463093dd99e88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59a030e6758848aac0530b5f531ee2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798577c2583d9e5671db3286ce07604614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad03f68058c1195c3e95e83421bfc8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255e4919968c075df5e5a7eb92c57a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384e399b04722010c9f64227729b2ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d237029719fc084147e2f8d870035b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2d37478ea7f4766320e79c5a78242619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669141387301d482d7a78b2e303501ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23a26099d0b4c268720d55da2829af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74d191d5387e05d682dcc7173d8236622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e214a7c67b7d2021cff108cd8e8544623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b83b3bac5edd42604a5179e869ef2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365aa82d27b759e8a35beba532e6dd24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea7461e17b8681a7cecfc57c9c004c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051665e7f157953897ba6b0192135e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e01a04957b086d81e31a5e2429d5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaedfa07e5a273e15155785e307807629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f8ee1825142cccc8cbe89702ec283630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29d8098808df340ccaf354c6b5bf7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9f9e6d1f4c3bfad2526a66182a25a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcbd907cbc86e0c8d37f2c67a7627b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734551955d76580e9bff4e6e5594ee8f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2b26d6d51946bdc7ab752afef75f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0622bcb1e67aea9c3d3dbfa06a691636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e230cb9d68bbeed1669a8ef2ab7c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07097615932fea98bc42bbb84a86df7a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3df7c54bdebf10d73728e5cdaded0f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62327748df76d729cc4f5c1790ba7c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570feb0fb24f50796dd3fda22020f22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5eff08b9e9d12268689478bb4be526642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021465cb357521167778150f74b21607643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74492681c9b4018cab7fbe7beb93101644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4fbab676b865253ffa5c4625aeaba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981da50633b9c507b4ed0d52e3bf5e9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cede4a81abe53487d06a92dffb2a05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa8642cff05c5dee7f2c60b81ce2cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f1ddda64690c2cf8ce02ce9da13a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40348f22c79d88ad91807112cf650d11650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb0902c26060663b6d6905d8a5beb1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4a6d3bf646949b70472750a715f68652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb13651a90fe2ca32742a07d59293e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93918a364c54e44398da55c099687f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5604a5e4710fa72444e1391be9c46655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb0941b2d5a856c4ab8d0317140354656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e995cae57ed24a5f6e2ba47cf73e412657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc665b467f1e4ac99521d3eac048cabd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37b16b2d85db269fadfd3f67785048659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25058ea7d153e80fe14d572e68bc107b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba0d19700944c7881e19ba1ddc7f7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c6a5e0db733d4eb9c49145645faf5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe153f2c03cd5e96f94c4881d34acaf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1458cc4d5f13a2285fea3cbfd7a91664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd4bc420a83575f90e2dfe00c75958665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe36685310ecb98580a9826598efb8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4778eef0a878b3bb88b9f3bb9e8b6f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310fd729e8463c8e71626cd76b78575668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f6ef76ede79d63be05cd2f9a39701669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828d3805b71a68c209b58c784ab1339670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61abf6cfa4199165c40bbffec0e5a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952143e0e751302562931aa6ae55bb9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210148a95fcb9922bbe59355760a439673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a0bfae141fae4bb7c84a63ae7e5b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f5ffe3dd6c192a18d1c183861ba20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76320f5a2bb82719cbfcd7fd634e9dd6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847842229c8671037047fba5cd1ebc8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea32b2b499cfff6fe53adc7e9784e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2dac6428070cdb62e1e54fb6460a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b102c5d704c03d01296fef589193295680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78428e3dfaa298e65d5a296e1dfab10e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956cfb376e31e52938ca4c4392a10a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54648bfa8ee655069487be85ba7bee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2f338bfedef9fc65b763b7ff4d276684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b43aa7d3cde4e4c7f298c549e0ad8e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ab6f1edf3a31008a6de6d334eeae3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a926cfd319a74be67ac70d70ed656687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d7d040a8175c0146a0cec28648bf5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6989b9cee646ca76f021f81abfc2782689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d982dbd70a54c8d14d9d37653d8c5bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974e2b6c7c540b8ca0ca689062e9d89691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dce89edf1c39e77e85cbacaa0e6fb1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed829f8afde8787482cec484bf17365c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff64dc6e7cfe3a0fe1107f6563b9d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe0e3e7c25ba29952da58c6093a75a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc1998fdb8123ad00f1e2233c48490696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d7697b1cd0c0e5c99d48053945139697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e16ab73f953ff325ed075f37200ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3795aa14bd4f62741b3ff4c8209d9d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8322d97cafdc475a9946b961be208b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ca5b87c30f2142456f725513b52ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fbc0c08f1f11089e3781febb94794702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe219e1a27cc770adae59f19c53b2e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28438d0b134d2aa24cc65d0acaff3e84704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2b188fd1f0c49856078e586dc7432705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaee5822d3a70c7f3df267b22478cdd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac0c9737af0c9c708956f8e7da6a4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7831cbb824ec0bcdf147de846a6419708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b724a14eb286a614218e4eb83df641709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a00081d214abc2741897336417560710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a3886d8ca5dadc7158c2ebf16a16d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd1846d61c40649bce249f410d420a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb003d4d5b1973fecffd3fe7b9dc3c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd83edeb66b114de39e0f0ab29caa0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db27064d8ea6d804e1f53da81688d0d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393c8e5e5cef60c56d65bc66c5e7ee9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0d9a5deed9f4634c57dd87cfa96eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b34b5ac242d7586f0e6fd81bfb0971718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1844b3b56202bf05796cbe81fb490cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea48deee1ead1607ad4d21929d8c4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798a70bd808037c14ea21cab70b441d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839da57ed760f13f9687f0e4c3031229722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950afd4bf90744c34f9625747007c41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56592f31f0e6215a23e8193807c5b1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd39df4c068a1dc83374b21e9a7cf0b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ab6724233fdfd33fe339ea762cf25726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c347c51c135e4d0ea901bb245ab4e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bf5008b14937844e8e75641e5e822728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf088375d2f3cc8c6f284fefec1e90729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1514c92e89c971f0773d4e64d39d7e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0e32d4fd53fc505f7443b9f5e3bac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d72c243c40cb5d0e5fcd13c2bf7ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff0718e7528bcf257589bfe73f75e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fb257407674790c4d146f6e5ca872734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aa2a8c72343877b7a3d13f747053c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf3c5c0cbc9965a28f7f8f336d6916736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a2a10d148d8db205d8b62f2c7c07d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb95ee7b74936e1afec8992f84502a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581783fd9dfcd00df55af0be127da76d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d7788dc02033cb35743df7c5eb5f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaddc1ddf98526c1380a3af5621850741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfbd76bffd070a53f0a88f58b31268742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de8ae97aa694a1690408cc242b9657743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04728c787469b99ee47b4011a51e59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f331d9ee286ca8e9002b3aec37ca8b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672db71a5dcfa135b2eb177fdd3c67e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c48d005f4c0f6384c9cb1a753adcab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978c92a5d9591b734bcc4026a54ccc2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81286e108ed98c8505219794ef4cdf44749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958298d0f8446283673e4df4c3e1b3b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf11d6cd426fdddaa6035d1537bf6fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4549fa6ad3850011ad33d171d00378f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14299e7ebf4891c22c7c234054f098b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319ba195874ac37734db184d34ac03c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0038d65442a4b3e19fba291bd66097755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6555e7fcf6d089afd382373aa8fb34756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09be35f86e6d8268ab87c6778d6421757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2d6ae7be1b8d139a78482dbba80ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62a0aaf5b0707f70f6963f78a7b8eb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>