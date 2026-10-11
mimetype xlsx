--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863e7ffffc35ce1b72abbaf9c433d901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab5021fe9075f50a0f99ef2059c4cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2522dcc11583bec7656b5d269e42d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74426a8ed519b6cacf6c866cd1751804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc705d5351cac909cb480b35653ff45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c77235f67518fd24e6f61bea76d466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80a485ca00aed46b710d8364a9cec57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbae6454d1d1cddf697a380944acb88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77e1e5ef55a27330ba65747717884f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb83b9cb9c18a2897086e8a8a92dd8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c420501fe68fd6726d3948a5276332411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58873d7f0bdea9f4f74721d97dfe33212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588f679222ad71a9c865d87bd38b28913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349f2e9a5c2201451e91e4e5d95035b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bc1e06955264fc622ab325d447f3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343321d786cf51948391b5c75cb5a5cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507aa8b2656d3e2a6f7ff260b6e67be517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a029736fb696d61ad5e2363886a1f8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63995fb9a4905a19ba592a270b1b98db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52141ea4744612bfceded7311860d25c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a21a00ac20b771f5e79a81df09db421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec64599b08524c54852e25a838881df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a20884044279578a38814c2db99de823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cb80bb726ecdf48a3b728897df48c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3e5932811530fa2aba2c339fa394525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a8aeb779a86b2d939eb328bba5df426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e670e5439ff8da8cf03212dc7e05d9a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0ce20546fb93877b35263f961ce9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46952e2fb672a73c6c887177718f7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebab1a9b277ba11c9daea5b5483e2bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3c29d93460250b98dcaaaf57f7c2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68490a4fca3928e10bf6756afed019032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b8ae9d5650e331aaae2b9e4436caa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c565835517a09a17b2a097770469a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcff6a7a378b4a37641e631c1c5ed535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e37a7a5287548c0f7a04fc021c5b8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064092ea499aadd13489b49a0b84c0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417aa7ea46891490e5de41c3ea3cf03c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680b4337c375b5359f3f671c269f0fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63726d1ad8d6068faa73d94540ffa4f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5953f2399e2ef5903b5c0ca8da48b9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09ab960e568745acebc8787bc0f55c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0b7890dfcc249fd08375c273e14b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa05ca2fcc8b1537bc30625616f3e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982c096436f1d5a606844bb07f92e2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5ba3eb0854e463af0d9de0d6a7f2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95376b96b55bdb25a0dcac08aa36715747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb48ea1fb853e6226afca34ed3aa05048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a33e93ff8426d0a795c3a948e986549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8c42eb95fcabae095c32f1db65bcc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597bfc1ab3cabb6ef15866ca13485d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718793e200eb400bbcaf8582c13ab4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d9dd858d0409ed8658d35990d534353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c6012a8139203a4998175c1eefca154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b721b03e66f5bad9a1380c7401937d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a43a71201c4472257ea0b75053073f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532be616e8ced52232a0ece46afb4bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d59e14fafaeda6e98d539507e2dd3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795c31ef1d537b35e937cfbd94be87b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10acbf53e597186a29ea1139609f08b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2025e7b9f40b2e6b18b82316f6db6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0656c882d9a784b7959d7e90e9e5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c7259e38c808544aa7e2fdcce341b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa432e465e9e3aa9039f5cf3acf32164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c710a664512d64b8aabcf0f0368bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bcc244e2393c5a03eafa42f205d5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27587a04f9018a70c0889c1b13fe8f5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eea6ac3aa74520d21f6c934b82da068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ea833542535bba8f632ecba0bbfd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822476432282649a55c1851c931650c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0e9b232e345a35c2319062c93c3e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8a09cbb8a5aaddcf8afa0cb8d505c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01d8bf738dc46ce0f627c11c003cee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11d1c9f7493774f612d2c3084fb49f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775292a7d7f34a86cd05ea7507f5e7c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b340e6e1903276851cb63873c08502b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3960bc2eabce7bff745412ae6f26677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2749ecf7ecc169620c9c986687ee778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613e9faac63ffe0e69ab42b44123ecc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fab3d5c08095a30a573fb170edfc980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ef1515a8edc6e312c4dd45e33840481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5287d4deb6f84f70564cd4e63c1e3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421fbc7f6204119a5e3ab107fd5276083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbb039722b98f11458f1374c3bf29984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74a6bf991f332d1f08fa19d61c23e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c5a1b7b368a4801b0ff19d46fc40e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e69f58907fc55480ab42991a68116187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2066e9d07e1c6aef79518f1c6592ed388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82aab7968ccdcc855bbd59e657f369c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002485077404d86fdd7a129cf481bdde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338456e4291045ce359d114f7c80ac191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fea72ec0a4291d15a68910aa2a901392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201372003b4c7b052b9320e443f253b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a56e9a511efa97931150ed0984e4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76915888ece5f3429dc309df887d28f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d7e86178e4e6b0fd52f5d3537774896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745f4119db27c2f376deaaad2f679c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b3130c2aa41bf8520752db3f232a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63636d479571b199f430f15c14dd8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264a20ee12e93febaf588fefa63dae5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094b1664f6ee83e6620462e31728214101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5864c45dd0bcec8b42d85b0014b1a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9820044ff4fed124010cde38c7d2282103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad7480c75979a4ede0842a636e6712104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acb5bd795ad8e6fd52cb0bb6a043b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88d5d7efc1b2da51071c6eb925116d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825a98ef008bbe490f2f79e45e33be4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db45c8be51599425e2c62b152f3f69e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5755b56ab015db50e6db06d06548874109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38609cbf66d9e2c23f86521608fbc48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c6cb05e0e3e5435e840b76df6e77b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae61b82dc9c8f3fbed62b33a878b71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e3175887993b60dd6130947aaf185113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152244fd30aadf73c434fba7dc16f382114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bf45583a939bcccacf627d07353c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605c1bcfc52a2075da108353183050f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b281cb68e4aa6fe2bd162a297f4fd9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c2082b030d02c056c0c033e3046ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b5224f4e37e65df10258ca38c99c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157f82c9153b4672bf9a3674645b0dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdce1d60f955442ef3c3b42952a644121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ed122271ae6a3f91894854aa64f10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114b234ad455b08d6c7b8f758d68ad9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e968c6bd262861a74c60c3086449fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06225f8aa6236760d0706fc36e8c74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726fc80203b684fe0ee12566d7170a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2472c307ff7864564789f1a9dfc6049127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e195b20a829d7416c22950978ee7ff4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079d1f95a33e5e733df5a369583878f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0c5bb093777eb7f3602de7739d663130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57ae32cfbdf3959719195f46246a35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ee3ae1eab3dcb3e59d12467f64b02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c019fe211b8d18d4668948fa3805861133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaee76a99ba314a0b4dff5da532361134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f661372d0acc7eb73b04bbc4e1a8c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9abb0012e234d69f9fec3a2161c67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af972f321ba31da7aa66c093542f3ec6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6c57dbf18c9be5a51db1d7edf6e1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfcf537513fb10d60574ecf82763a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd617db5b453ab526c9c8f090069bf97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809e5a8e6451e3c520e1ee86cc4620d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cec156b0e88123980899677c2749c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baa847e799fddc4a39ba2c9f68d413143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccba515df825b460ded59872975c66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812d4982433518bff958c56c7fdb443145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b316fca9048660b78373c2344bbea83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545bd4e5d0853a8cfd033f7ac480e29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4b587fd53d6b079f5b74d3e8d3d96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75470a8d3ef1529e4fc361d6a71d54d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673e71690cbc84958cab426c9edafdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a00c3dd5bc7b77f575b8b902f200ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1fe96a7304117518a3192f178f354152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c04cc74acdc6e9419d7837da2e8de9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60447441881b2e12e1ca5b2cae66204f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5c458c05180a2f5a0f1b9b6a77f51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ae6ca6fdc1276e2971ffb0a63d820156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1b4f5cdc31584ffe48b6d368c386e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e18b0ac83939fae79d28b1b326a44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2ba42c9313777bcbb4a3159b95ce1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e9cdc4d9f73e066a9c83e2b0e0145160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0110c5dfe264f3ed52a3fb3f86506a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705bb403f8482ddd22577301ae716c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e34fd8e4d75c2f6b190b8ea5babf7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2fbc59998e75c3fc036d5382de10d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db9aca69a7eef3b591f3617ea07989165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c409897c59039c7603156f3203710166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d88cf9c3969ee3fcd37f399b5e262167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1d7d59702e25457a7b17c2a42b5b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581b0b9f29a36f9f5c719da734fbec7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a8af8c0b50795c2391ec37bf77787170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ae14755dc42dfa1e53c4b6c482768171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8130c99460b9bf4f050a0ba0c1ee590172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988133c7e8b61b85efb23dc27e0a116173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8173dc6091cea5d1fbd36ac3acfdd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c126db885257a7f33c920cad83375ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c2b5e7e3d049d996305a7980dd508176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58bbdf611a81768837135666a23a92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe5942c5965de2f90c907d77bde068178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a216396a2379aadbfdb8606ed5db68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed1c5c513af47e63cfaf938dd9b4ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782f4f42fc3f2cde56572049caeb3c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c528c4ca7870ccc3531ff0b54fb32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf821740c534dcf0688fd25c76fe5b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eabdac396e5a8c75a4d3a0ef580f85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be237b66969c6a7da48bd1a251eab1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7bb4a1390069342c89cf4de960d9e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ef61d1a09a88edc12c6bfcb5a40b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad0500aad74c3ef38feeb8713ff1a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852f04974984cb1124ebb97fd5f38f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430f087315f0a174f8db203378b982e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fb8b00d24054efdfbf18b331a01a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c38785dc5fdb2fa53ea6a721fd0808192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731ba507d3a687b62813644026094d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b326e74a9ff54485347d83bfe76b48b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44062874ef0dee5b95a0e416b60983195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df911ee18e7fa30964510b90128bd7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ba8259b46ca08d28715a0bb3d6434197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221a3f473546b2b502fcf2095f0d5b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653edb45fb533caef1e7486dd1c2e186199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8807b1c355ffe9769ad842b1b267ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786e1617602b8449f39c7ec3b273312201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3ee926a4662054e62d787f3455044202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1dfde7583824507cc2cf1e802496b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7ab0ade929ee56ce91a021fc19a91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d538a814159e360115d8e7318a1c9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e3e6b928baa76fae164a2d19e81b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d11a01f0459e96af1c0020b47ce6e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86d3c7179149d17ebd0ebbd92619d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7178607d8319e7689840c53e7e4899209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fb7f8c9df062f27871daadb56f8f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60b58037d94e1a62ff5d7bcbc17f55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fd15d87ede3f5cc13fef0110b3c09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed55a6f80ef67f1aee4793d2f7b4ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7bb1b8a29fdcc8a40d31f79ec48c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3c4f5629d80ecb83eecdd50c20878215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ffd1f250b4fd99ac79bf821e577de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbbfe43511bb75260305e226416dcc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2d4783eb833683e425c4deae7e832218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054334775fb9464292e2108c57578601219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94cc0edd7bc053f634c93251ac756b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b7c440b780e6798522c82d2112958221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da07f453ddcc79702e1ff66d0863ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa3badb12868c437f6677e5c4d3d80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e529e00747087018c744671d265a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f193b54ee11268b8b53c15fd7b260225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251661917999254e7c30649ef5308b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08574f2854c689e9aac47cf9968e62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28e155ae0c6b72521c96c2b02a10eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d6ecd6bb5b46c6e131d0410000b94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbe5c9a528e6e14044f126af403887230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b044b9fec2f666fefaf6550e64da64a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee01737e0daf4c2465799fe142e2cad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26ad422bad108ca615631385e5af32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295757ccb41e4843dc09f81845838b90234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2979680cbbb931b45015e0517c4a5e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f797f82ea86904631f3faa5bb2a53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9209b579b84584010a1233cad064468237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016e54cd6d9c156349038c3df028fc4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f23b4db0d62a48c03bf8f2e7ea541a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c272064f58c914ba4d6b3736bf495b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7c54262af40a33d519dff9729a231241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e11b7e0a850e01e75a487917b84158242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce99e03fd5475195d3a9868437ad68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3c58c9aa32bcfd281f99391e71e48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd1c44e79a9a6dcaf3aa96918894d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f0184e6b3ca3bec54f73054163693246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961283ebd2125edf0b6b26cfb5269fa4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d327e278a016456d9007fe672489f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1b7b0d74298064df42166e9f32720249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8646259ec225780fa22e33ba8d97dcd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9728375e9f08ef2185aede76b374dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd8b270b777b3ea831e34d201a508b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ed7b12b0b237e679764e7599b5529253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475fa255f30be555bb4e3306b56fab3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ac45f5e9676e2057fd367345bf38b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5e2e2986a1da29c05e2150faa1c31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d791bad1c125cd582a8a0720510127257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aecfe6f4a1595dc856e220b3230af7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9c29c90a532e06ead69e7f362b0a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16f968d0680f49cd527fea1788591d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd7997397961d2598b543b38fcbee2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377312d4ec3ae880559409e1e07c274262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3cb4d442d088a261760c6905c6683263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cb62c43ecc664ea168c651e2735a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f09c3772c0d4db6e2a6f3bc28a62d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c56d871efe13533e84b458ff7f35a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4adfb890c476e2e1904d32bfbe2ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8de94dff6f3e32c7ba5b059d1556e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f4d84798d99426de578e7f4090f31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26363a736717ad06d720d034e582f0ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18392f82ba365bd338dfb48afdd824271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41d681e5dcfb1a4c04fbac1cca270b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fca54d362e83bc3c8bc8dd1201907273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becb6b4eddedd223aa9c0bf5449312a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b677a833d341bb67ffa5df691ba0470275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b3848e75894e62db19ca12d1dce5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14290e33b05f133481afa5f5bd2c4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276bd2940192b9788259bba1a8710a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb219185c61fb48bfc164d2c1814a8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f72a89d4d33865819e931a393a10c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d163bfb4ff4a89b5f24ca600d7f7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b3edd3bfe77c2c94f447ea7e1b097282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d283dc62792616f2694805e2725839283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d040df45b0ba94d2045499c709d3b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1c2c17b7af1ff1c6b5283e73fda5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ddbbca0d90f133992e759fec2b90e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef65236f7f50307bfcbd3e168c960a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a74b6c3cc0a4d152b0dc77ef55db0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d29775933f417ef31a9c9e8d7ae4e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c6d4fff250da7c6bf9147e23856d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d981a4f0746b70ff9434b0c7ba27016291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7c16adfa3a1bdf6c92320f16be4f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7dd514945b14abeca44267455d1bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48279ab81742acc5064f61e9f0d2755a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe304b48fc860d261705dc496ce7e0b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9d0f5697da6b248564225c89bc3b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c454221f7024ebb87b25c54f31932297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b82bdcd84cee22f87bddf59fe516f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c791ce5f645c67c73b1642632665da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4470c6fd938cf25e276865082fd04b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db744f288f4628c54c17e58e09faa0bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df08a9f2c8fe073089550e5fc4b004302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ae070c8e631871244f4d384d407be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0f83edc18ffe22eb3fe856c16fb03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c8de9b9cf920877c2757b30284827305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d40b0f3272555ed04ceac0c10f7eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3cb82f647abe12883aac3b02aac63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac9ed58631c6096f6fe092e22caaf4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82581125424cc73a113f863e570c8c99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c91224429f45fd19f3282aa8704d74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079559e17bb57d44ab71d4203a2580e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d83295802526f44262e5eae4ef3674312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38943142c9eca1baad33ca8c62b4c75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757969d4b018762fc6383b81a065e65e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4a09788e5fcee010088a35e3308cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f31e174bdc73540b3451b2c373522316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aff98a5e3142b398346faf9292d6b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f431262123c1f867f6ed234a07359318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991c0dff779c0c9e0f2a0c5ec1be1e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114092320a9cbd8b31105ced93087f38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f89049a7ef1cbc162e17855576c82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050d2013e7af144ec9f4faa80ea1028322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e0bb0b5ecac88c8cf4cde9d7be5a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f0a4b0e5acc45dc930ecb3f204465324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76de99719330da716943ec1e620b73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1e00f04c7b3bfbbc1b87c412c7f1a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274314e92558315940dd0fedad1d861c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9b3b8748aa9920153004662d06df8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451276a9bb1e5c1fde4085b034dd993329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad77c228084de4d08234425945617b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824f5f55ec1d75f38a29313fe205355331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489568472302cb542bc14e7bce8aa9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ac3ae057ad7cf8723e26bc0544828333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dd9011fa25cc0555cf840c083f3cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b34c2a8f9abf59ed36353ce989434335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738e2434b5877a02dfb363a1469d405336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddd03df1f11e8fee2ef0767ad20631337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbb45a0db00fa8fe70e1529f0d60c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb29dfd46d651c442968c87541d38c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d9f918378732b607e0ee217d7c3a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958c14750c67fa56326cffffcbf8530341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f68f3a5efd6685ece85a75663437a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed164d9a7a408e7e27f7a7282431a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19b0fdf13576f5554c248e0f1557cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee87767163f60e8de82f01641400f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda89d8c54372e23ac7375f815accf07346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6f28c556852e8685baeeaacac026a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc2bd83756c0b71f80017e31350da1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd568acc3eeb763ea697f42c684700a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5f50f87a5022df8ab329eff120afa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8872984ed726129b66421d4897196351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d68e9e859e09cf08f8d4180c67e630352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f91e3dcc8f92082979528fc8f5ec0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349759b9bdc60d35d6f937af32b6984354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468f03103a78a2e24669fba5def5ecf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8dd96309ada22b5f6aa9830c417f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cab503e6f69f7192768b7ee9765f40357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670740d58f3bcbb957d978fa3043f0c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2db265b2493191fbf0c23e40d8ba3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64642bfb1c7ace7394f4f0e78a0a20a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d7b69c26c3bf822cd08c85648f093361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98596a2a66f24afcd20176bc2dacae8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f21d097c9a29d103d0200ba2ed4372363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f08d46b0b70a2aacb9aca6a9613940364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013f13b2d350587ba81a2f34ec688b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085b65f7d97c3567b8cda331e9b7147366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d359ca11e1185e521043413650138c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564997d17ad505b0c58e2b09607fd3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b379b4bf4663a396b3ef8bb5be2b2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b815b1666630f727670f868fe3bd3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6995881179b2de871f27b2980d695371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b108585930739a4bb683ac7975f9b72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0641695c359ee5ee7de72707dd6a85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef31d920a6408caa75f56c9f9dfb74374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db166a787c3128e759ce596115b639375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62543920f1a0ee45c57913cd6843dda376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a502d0fd3e5ad44dbf7ccd30d5db2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de977e5732fa1e28bb4b1e7cc58c52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e2e8a6fab0a634cd82556827c7179379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62cd99d0ce3f45d5ae61f329e0b43e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fd031c488f8d218768ef2bed5bfcd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6ccf9b9fca22fea1a8bdab4eab4dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ba4c7678d5380f09029cb72d48559383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813d8d4d167827d7730d7f7fcea1ecb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c6747a714b2b567fef022bdc2b28b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f9b81d0ce97c010b990f13080182d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c03799dcd1af887db4160d02b18003387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ec49c6421292f1b693513858de418388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a831c85f4029dfef69fd4e307445da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdf7497522c76ea8de574236196b33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76c7427a025e2e25310f1b1305c1a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717ecfddf4a9cbd5e98aaf504da14c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1bd6059abddcb6381e8174d19a674393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392fe8d1cb3d9cae0bca29b5007e6be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbbfb79f5a1b31135034a012dade94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b03be7423a39015ba615a3aade9ec4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99b99e2cd91c26e54fbfd45dc8e56c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6526b4ab70f34f5966409ca84f6e4ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73e732d745cbfad5d69c009d82d531399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fecff70b36dfa925a17584e6dec02e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d4f140893b3c06a943ef00c76b3ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b8be9ca866ed359ebad11acf71e9e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da880cb1e5c681e74c4ecd0b76036d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba94ed8d8cee7108ef6b10e19c0c35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d26e1e579f21c7d7561a2ce28b76c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d01b28a3244ad4047ddb940b6794e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606124b683e31b09d479abc47c99849407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0dc6d038d17b186463c4924606a03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee3288a22e893543d6ef87c53b041b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f9ad187422335ff88ec389ebf4705410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45c9d95128a9c92de0c5f33514e0d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31ac491223ef333cfea07c7ca3ddd8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b97b89be4d326c82175086afd7def413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72897c2d6a3294928bb73016f08c6965414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5af1aabc45c72ab257490489976418415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d9a46b8be09418ed0e7bc3b66e3b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68199936cfe7d98b7ee8cb8c90b4fc09417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209bc167d4209cb2464150810db78ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10311ede5fb77a4a0374ecc012266830419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b827d5d841aaabff3a3a3013c85f5ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3187a4bc84f5dcc2b4b09e5b32e1b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1881251f93126b2d4d3375f6d5db8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101a7105d9cffd048e24752ffb34ba9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196339485fa56df0381d8e234cae35c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399e6fcf3eca5e3cbf4e7cfd88afa63425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a39a4a6a9cb651a56538c3697c9ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d4635fcb9992ccda7c8fe7cf169aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e7b82181f2c2f3d30f9416a7d8bcf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4efd5e73225a5e5ef851941bb99c2c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314cee96ef710a178a4cda1828d5ea2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bebad45fa87152347b5e24c297e64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86943d8f2351def59526ee5305fcc62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd51136e1aa2963df84ec5f370c221433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48270988b31cb7f5cffc3e3fb94657b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ca90371874b8fe0a19a2f58648ee7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d48fc7fd0be3630949e2f1ca56b00b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697be71dc8c664ab6bfd80c916df481437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc116159032af290623dc224e3ade9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca559dcfdd4d02974aef3fdf121a00439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec61bd1aee843d8894f6d20d467e910440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7456e2e2803d53487c461ecac4808441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc72fb08e9b40c86bfd9f20aeb7539e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93377976a07b9b04a252d1a34c6116443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331ba365d2cce192f57614794a56863444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a9d4c9a111ec7a06da142d771fc3d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43547590a58124d4de0821d1fe19a59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14442c32a216e80cc303698c8f239a7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f726a930105d51b748730bf21c8a4ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d927ad03afd1650a478b4fcdfef47e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5319dc6c159ed724df8e731b5993b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244c2e08ebabb2bbc82c8addde99e1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624a0bb3807c54a095026944e98f90e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eff9dfb40c44daa6be271c7bd9535b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719586a4a630c3aa0040bc86a1356be4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe02ca6279bb2b9a2d9834f3e03403e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99503a00ab6547354b2cedfd69c522456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d6f48e7def65e67c0af54ade3b22b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf428d49a52bffa84dba8a8ce261db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccf2365016b73fe2eca52f6d3118ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a30bfb97bc3345e86df4eaae0b6ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dc6672ac7e68efb1f53fcdebb5b25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1f610939361df785a5640730a044c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f359e1fb5af19578a36429b0def4c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff04e64060e1f3725a45150a4d662c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639e5d0f8d090caad6308f05854ac59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf76006175cdf43d6fca1141ce794b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f478dd4cb83067effc48f245e6bc2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6bc065518373d576a701cd9b088b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ccc8d0164d53cc2341b5f0947f25a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535c418f23c9bd5d0e8fd8c1684c13a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5854a15abef8152e1083149d5d5464471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91642c11eeac28b0682dd655f2f7fc91472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863114d7fa42e6f41e531d799214c568473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56d8f1b8258c296a27d0425986b974474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0865476708ef81fc662791a44510426475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd0cd060d076a7e868d907260ae95d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5799afc829acf76e81b13c5a04df93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8103325cb50f3ab2ae99cb239fb5e68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80358317458cb4cd2c104f7ccf58e8f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418274361054f33b10659041eb2c0a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec6f5d89dbae9b971edf20c854e347481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5382823943de723424a1dc391afb3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551794dd4a6ac109feb181decab6e8d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266e47ee77b8be10eb5b8e583d8a750484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fde3d0b5bf1d2bfb0a5d423a29671e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8854e9c6535779d41ceb3298b1a18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac35764e52b4129eda62f77bdf9a88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6921167412b9c7b7f5f085b162b1052488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52527dedeee8e89eed303924cafa5630489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe3c71b59070f3e7750b8e30bd8b91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418434e4a64df396e4c43fbf5fdf26f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc2e011fbe4b62a6f977c1ea52be95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3595bcd0a2d7e8112d36b030a15aeab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ec280c2ee38ff9afd96dc33f34ce7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e87710a5f8bd5f58d0cf95dc0fc027495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7ce6ec757ab4a73d4e626cbbcae86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508edb9fb04e095421c58fe3048828b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe113e49646e774d29e87e3a16cfc5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2a63bd48a7f2afe314c8a245aacb5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb89e816f794b0b373cfeb2a0aaa090500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94241b6f2d4584d28073a9299c525ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446703d9f92ef770878679864202709502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03a59047518a516c065f042151fbd2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29fd43675ee5a262530935fd5748b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699ffacb1374c38beec795549f781e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff753ae49ba6224ad8a3392727c548506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d833b2d303fc25d61574a1d25aca8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372d806200bccb9bc1a9d9dba4f90c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744048e26a267c3f371162782679ae1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526ec2c4cdad947d69abed19345ba52510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b38287969fd1d1f2a641bd866fcdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00010353e9896eb9c517be5e24ae06db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eeebb0bbb9fe4aa3a21a705c363cc2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fdce1f38eb707ae27b4e7a8b7275c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f95d38c9fc17e1e5c217dfa9b916da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882f3936b04506dceda599f3ec18cb2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814f45a6c87a17b4352d245b8b08287517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdfb9b731c7e8ce125b26233ce775c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d9fd2c6b0707cfef693294caecedf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985aecbf739ea5d0ea0af995deeac2ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537d0cf3b516302d4da0d5dd3dbc500521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cdc1d28fffe7101affa58fd60401b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0b7b98e5241bf86f526a0933c1912523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22553dee70c1cc177298317b2559e9fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5e4088484d64521a5f81f3ac6ee35525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03b4f61260e7d2b191278ac06bf159526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e782dd411021725dff87358cc4878c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d5280baced951fc17a2edd1360410528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac7f0d25939600021b090dec325e26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d15e425f654f2475637dd4b5f3b919530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14190042af8a7136bbd652f0d5caf3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd434274254da48e09e4eb10b3fce2e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d674c52dc6721e57c1f310f4d259b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1b3493bd2cf00be5d0bcd79d970a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6addc5703a840fef3457ef5ba9eab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6efa4c7c3868e0319d4ddabd5f0dd1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ee44369a373e986ace700e732572b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cd030705deedc780dd3716cda0d43538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bebff55ebaaa19d821daa5dae1481539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12512cd942afde0e2e76a5db4ad5afe3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef62e1fe20fdc443a06c6780a8ad835541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fe0fe3e4fc5f952d3df26c212a758542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80401b5dd2a194b8760d804054d1a6e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455764c2f23a100830e4bbcdac3d6aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ba28537772189bfc0fa3529d4c3ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5622a0e3e72becb02dba38905d18eb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705e267243bd609d220fac9205c98d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694bf18f73b813a42b44e3ed02c6d0c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035d4e896a3e363e473e4a9be0af75e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22079800c6471ad0ad762ebdd5d7570f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ebff5b5152ad250e0930e63ec3241551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb93f364a176bf618c95bf509dbaf6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dec8e3281c905948359770b5eca52e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a513aad28a34a9a07db7415dcfc20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806bd3ed89eba9a52ad15f2b8674d44555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e87a597ae403641f52bcead828435556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382fb2183f07009039a5a6d9feaeafc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1d1c2de0ea40d12481206e8cb37aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbea659d7b7911327f0bef3e9c20e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40657e5539c513d3cc3ca7b37eb617560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36ccaa9d00893bd419e0a3bfa1558f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19368eda561a41a69b6dbdc8e69afab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1eb2cdca4d135a2c26db9a2848b05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7de958c1cd7e191f741e2f960c0c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9fec72cd2c979ce9063768b532442565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc6deaeb401c1fd18353df0d935c57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a76e527afdaf65e432a07ea1d6c2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b48a2abc4d1d5b2c2a857617fa6a0d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43780f5aa9e0b84efeaf00b62ced3f5a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a215c148a29d38e1ab68c5afda96c88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab19f07c8606c662a1296cfe3b72f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bd1935cb8d7350451dacbc3134dbf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba9861a2a3e6d097f37a4ac7d69c12573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b087a7a66c273e61100a4db5f2779e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e4f2c1340cc0ac27501dc30ae7435575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a6ed4cae4548557a3b9d20b173beb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbf13b008c2c82807ef3044047afb1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca0750efdc60220fd52abf32e1b659578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd992079fff6445545fde5c17af45170579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fe93ef37efbb80ab2025eea3c86b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb9422df0985de64202e7696aae6b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8f366bc2376a1c5bd4b5a3fea8855582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb319963143aeadd0178f75fce3f237583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74237ed0d6df7045c0eed690c482e2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2096053336f8f875ee318ac7a1e228585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6245bb005f53ec163795ef8f2f8b8e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3c9e23ea25e3adb9963ee579c107e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168a7edbeb0d197268e28084ffb31a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7255a397bfe582e4289df540f19fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cf5e66ca2da71c2893293afb77921590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f2a0fde3499ddeb075a5f02e95fe0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c4a73d08556aa2ff82d480a5972fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bca07a7e8e4093dbe8b47ff6fb283c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db4073322f6dca6d51fe2db5344f8c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2115f34139d836767756e1830e379595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff61a309752792ec8563c612adcd0d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc3c713245ffe4aed7e0d2a9231cd0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec855063fab615c98b5b9b2d5226d210598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2df2b8428167c6c4da2079ad1c48b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5432cad95fc80101654aa62ce1888600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849da671d8f3a485819ece07618b340601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7947431c91053e1e0dad6ec4fa1aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b3506db9c4a7269b3f39e88c4ffc9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826d278823d70eaa8c2f7cd4b798ba3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c2e3856587d0415b8d2419b25b028605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7655abdee32ce5cb42616d4c35d71606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05abfb7b94a59356361f43d531f951607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032c50c0938e334613ced8890082aa9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b13bc628c184210c5a9782eb34f975609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6d39416ea71de829407b327fd4b81610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ae006060f9ba7313485bbea928626611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538b353b0702cf039e56f73ba36deb9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bb06a845bc2deccdaa2fdefd43de4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f885dc303f234577555c26d85852bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea9a66fa8115a5067a320410f0c4da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d3eaac98a36a1075bdac8ced59375616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b6433d122472d287da243adf5ec14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bd06426263483c9cd34ffd4876388618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decce48cb6469030f10c59c9b8f8c515619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64e89a7e0cd3591840665dae3e4d3d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b211f21c1fc63540a29ee873b50ec8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4be795a670f74eed17a4bafdcc436622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1999e0a442ddce4f01adec54c7ba4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3604ea840eeda284bb86be8c3187c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bf093f3a377d95c0099e915819aa4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fbb78b5464ec11c6a13bdf6fe8aa3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f3d581744e4c434cc28f3e1ff0564627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49e04325dfc8aae9c6d82786fa869f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62718521f4daba0c37314d3f8375258d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a77e0c8cdcb05989292b81bd0d03e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fff674fe843747eb3bbffc8e4fa93631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfb5df44ac55f393412f22bd37cbcf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26535f21a50aca40cfe157f1a20329633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81b62c63c59f9fd2754c8d36d52f4b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c31c3f2189594e685401a933875b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a1f5ccb8ce0a783fa931a2c1e240b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1f59a57bb36dd7bb96fa2c3f53d7c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2597f9487db3fb81f8c7973beed52638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9dc1107a447c5b4dbf6a806398d37639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7258285c14fdcd8b2cba49fc8d84427640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54db61a29b391f037731c6f300302e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3ed5e1fa3a572d9dbcc891cc3c23d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03428d8a0fd940627f221ca24e1be69643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4056401671d2c4bc9663c6e4ef474644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0cb42a7030092e6a79d8e7c21fa11645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a8a30a8ce3c836ad2762971bd7d27646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ee5690420249c57d31e0b429ae3ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b30f2917f500147e90aa0e9ab6778648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b91ca1010f19e2b1bdb0573a363a38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8d405375f6941ba59737c34f817a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f195dc18a5f79d46bfab2faa78c16c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5318d495e6d253a6929e840862003652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8274c17d18b4cde422ac51865022655653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749371896da55745e353a4ee68e83248654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f997e17a176266d9de69bc8230feb0b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2f635fcdb21fa2baceb8f560dea0d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7e63148af9f39fd0aea5f4d243853657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ccdaa31b76ea84368fd808dc72eea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe09508e32adebe11f0c96350b6715659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335fe2e1ef53a9428fb2db1601262e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072afc538ab2ebc17900c24fee74ece661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b921a9b63ee77b2f14d81d2e37853662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee834d100a5682199895cffcdb45680663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f115a862b1621ac8a36b762e6a4568e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e7f487314efcd71eee878a9806bad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81fe3db6c403b6663aa4d73cc282cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3777b97799e7e45dfb210c2be539b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9579e3a74aa1ac407a51dc98d5361668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8128e96270d7ccad3fe830f71c9ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db788f5e397097ab91a723bb1bc912a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02827d64dbf1fc07b3655dc3a61bd38671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bb11e43e00b9bbf727eb1dd6f3c0b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03379be58feab144db963f57a11b4c1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298f44d31ce55fcc4417c5eef257285674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9b4bf5a80bf672e55455bef99340e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36c4059f6de09736cb1c6bdc11a1f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0da05d4598288635bdaed2ebe7299f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876aa6d756851664cf101466d5d0866678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9181097979c343f64866d14d2137eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0c9f7daa9e4ee0b99d8deeb767838680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5cc7829252b400257432a00855c50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982caa7fe71864d7097d80c33173851e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93101aa9e5fb3791689f10cab0edb78e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9ba56d6a365e387ec2bdaef32032f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab434655f0eca3019293b5598705c61d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07f7465c3333e436cc350b2ff10042686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb98a9e2ba1b3eef2818ecfd5a52630687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abaca6b75d93eb86f01ab0d08536ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5bf6b3c006f4884156f4bab3d94c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d8f7c441fa0fabb6cc969468aa2ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cd34af6eca549bb55472f2c79b78c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f304ba174ab9af468aa7ebdeaa853c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fc035476f109f3a2ab531cf59a637693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e199b4815ef5ee59461a5c22b87a77f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90578b3c66236e83476993ec4cc050b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400b9190433415dc2bf72efe4243a23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1ddec7a801c0bd5e49822b23a0ded697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b2c53a3eba21fda1a6ec21e842118698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb915320ff6b2c8f64189009130abe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01d53627a216829fbc8ab9339cb5e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8f7ce681e929ce0ad66eb919bfe75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723c71b4248f2491948dda643a6b9fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230d883baf79be79d86b69e158f8e60703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b851887feabd1b89e45c47f78d8c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb95ce2b16796537fa577114567ddf1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcfa28bb52d7fd1c923aa7aac36677706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f4491a3b5663b48e74b3296146ea0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c5a33bdb0839b71421c938821eed7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268e95abf42a4dbb5925669d70ee8b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b0dc4ce156138c7ce938d81353fd7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6856d0866e96c44648de1cf3ce868711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61981a6e78d55a2a702439975b8e621b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1a217cc00177b630e298f7a59e4fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686d3b200cae7bb75030ae6b2bff2f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05b0a31cb698c55551f3d383c99568715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edbeba0da3f884aff55a6c6781d9c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6ff5cabadacdeadd5fbdcb00fcc5e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb765711cee979a15a9f59c6a93da6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196e7cf284ab785a694e691477d6fef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de1273e24a782d7cbb9b68db80f2ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13019755484006162b012dbdbab6c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b337453a3e7a2df7949559e45a4c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de698e9c2da6252f043939be3a3c3f5b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2461cb12957fd7376ec074a2f8ae38724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a9c7b95b5fba62de9f1920209e603725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bd1e1163764df56123c047c06276e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3a5f12de1d8b9d2274ae0e531ba8e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12130f72ff193d48277f956ef9bb50728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e6de30876022e9a4f68c94394ad11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5e2fe510f89d3ee6e5987b5a6ae01730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5d0c6f31d582cd3219bb2a5ef7ecd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d9050e1afc18b067847d50cc5722d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a18cdcef1cb20e5ab4178e83fbef6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509708910694faf71025cda7628d847b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cc9579efa12c87cca16dc87296b19735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fc3b384c8f7b1a6d2fd70f69b048d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beafecd6de9d06cc19e5df811c5f43737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04ae2e9b9fa5e1cec9b7294359fb80738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42656714b4841d76bbefeca5bbb078a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bfebb3cbcb020d01c1e73983e8d55740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5479bd698fd4d84c11158960c436d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a73776650a976cc8db3d5420732c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352d3a05ec45e886260b433d8e1f29a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b86f03c8856463f3b701efcfe0e97744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e956499c11fd0762c7cfddb5c3afe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa97d46a7df0b0112366311d45835e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f84ac4cee25a89af34bb425ac115fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdf3ccdf7f177013ef7a10caf20bab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a382f2caf398b06be82084b6490ca9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546c9c623c52bcc9f743d0a07e56417750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07100d554619a23428d2614d94cd8d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d980e208d9b5b08b931cf92de1070c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408b88bf22ba936d7df2ed77f5c4ade753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777cc9a7f930a52deab7304f2ee06001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d519c064f92bfa0223b46344f06b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2cddb5f75da1fd47f7dc45b94c4ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7d14f25a24ce7f82d1221d9a65d844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d798567377f358fb380dfd9a0532c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea93db47f18bd42080a89e02f2f6076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a364b46ac9712d99952f41ff2ce347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14499208f92d4f62939107aa9a6cd7e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9033eeb719830c4cdd40cc391c9209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd227963762c9fe94690f3b87e6b82ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741c360fc23dd8f7f31c61cef9c13fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f0e83b5faa220d400194848a7a10612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9ed7bb1b6d27dde876efa5e99e79113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ab22102c05a8670e1905bab05616614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57778b7c3f02032d16b8e2879f643d0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f86959e995770c71bd18427220ffc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440c21df609ab401a500f76608b361817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497927e436287b1d9ff4c1dc543056018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0f94d7822e66aa3cb4c9488fe36f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3615e5990daf9e636d22ec3567e6c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14861cd050b93c31f4cf6cbd1c0b6b3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc0fcb3f186274d10511868c9982be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c90e01d2a44aa3680df383bd49a7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ea6018c33aa5fedeca97f22db5ee824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4c7f7f15b463d036b639c073bbb8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6c63c3f43c39c99926af8efe34bb126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294c92f6602a27de89f9e1e0b0211ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e44a5ad0c84f13d40bd21d8079b6ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc366216835f25bce773dd57c7d7ec529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52c9055e8e602898d1c152ef2e42a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d5259190260f98bb5a252bacbffcb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434075ff470324afde8690b2ee8797932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623b7e720f7bc9ce7f7758da1710ab233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4e7047b599ece1942cdfd07a0258e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fd63996ad719587fe3bfb69c1d65235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe91b40c9855851e06f6f53db3761136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4d3811cde22eb7430ed32d5b8470137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa41af705f35abbf5274684f3659d5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac85004c60bdd8e13b197681d536e4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670d1509891701fddf5dc0d7377770240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490fe9c1306b4674865cea6542d3ea241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2a7cab94af8e1a99e1510d87cc87842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c812749c840a0d0ecebe8443b0bb5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef3cb328783d27886f137be4b643bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e69be33161df9b83013003e8b131d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01dc61129ab2387c6ea09b9e8cd76446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2600746bc3fbb8f7f884f91b0482347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d6c988c76dd11e8c7217abf98172c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd714c6654c49d8df9d4a16f21f24049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffb5bb28c42364377546bc1877c45250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195287eee8fb506a1db710e4daf3357851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884407f9a98c2dd3257c34ed6d62c3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87506e175a7968ef1e6ab3abfa748e3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df00d8632f86ba21c2744a9cc369aff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249be41b13588bdc84297c842f72a3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b682fcd8ee6f537b4e159aa5555c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5eee0ad7c7ca1d3f37cb349960b5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d747230c63fef07fd644c961d3edf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2779190f2532af9cd5f99cff68fe3c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba966bff67b89691899b8feec9e37860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2e6b2ebd3444cbf0c5b17b0eeb9a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f506bbf5e88721c3dd8d13e4d6299f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c01ff12e19c08462fdcfb7020286963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac568370d3ccf910f74ce6bec7d69364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467c3cdc944d63335f58768a31a938665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470d0c1bc75c1b209fe7bc54e85386366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fcfeb407ce8b828270df46caf51de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e2378bf634a8f46e3e30a211de98968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027aff675b628135c1c2dade51984b6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbf4c58fd9c91088730276a25a818970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521ee5b6084d99dd8432bf822e79ec971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2012bea90241a5d1d4225c9a7e17972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f03de27f6d82317cb6a71c0ef3ff973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889a86e9f34ccd50ff249710e9c948274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b024f60d0e111da206947b11f32ba075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c95e14bfbe66e4c0b5323b9f91e8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3256f80a46c7309e01686dd6c8b8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b157e8f9e3d5bab7501c89b822e83db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec82d20b9c1dd867d1bde9ba7aff2da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be596195bb6e8067c18816e76c8e3a6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bddcacae21ca81d3f889460b8f90281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af2c04e04551f3fee2d16faaafad1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092eb92315c60ce5dc99e679ea8fabb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a7f77ea22ddb5fc7f1b8380384dce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bac852a48e9895073439ee4787284f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fb14c91120387d5d30e2015aff64b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dfac82f8fe58df01c3529c0a0d19887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc817f894d23d135c978004cbc6d2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dc58f18a47d1e2092d567cc24badb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440642ab4d7242b1d78cce3a3f65cf190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3079c332b4c7fe5d21b8b4ab1fa1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e173e4310cf3157ac0305cf5c1d6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869d14b11c756b169480abb32c5b8b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e553487cb2c6ec3c80cd263f6f4b22194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ab3e35b4746c460e35587c338563195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bed81998005a294bdd500726d4f01696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c3e5ef65dc2d915552ef9fc329e6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93781b3069ca8168c79a333ded4bcff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7f2c7a00cd2a1bb28101a71c2601199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570ff19d9f586dab90e8e70e8089338100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85169148bc74b4ffd09214e3c6e1fbe6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9b5b4156bb6dc22b0845fe3169bf8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83855c5bbe8ca4b831f3101d8fe1c0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83decf2e57101b95c4fd8cf03d47a287104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa880fc09857bcc66d74335b785a9e01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2f8103995aed580bb20dbfc489d94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2e8ec3707d322da405fb3966249af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e47ba2e209079be593d257c6e6473b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2de7719e207c1f954fe71b6a4e161109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59eee159bed7716cce7aebca1e7eb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f14ede33e5e7b4b71af26e5d1bf1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66aa5e2dbf8669ef8882e55973f53f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f4f459575f1735a8455f3dcebe893113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc90c2f0ad8f7083b06cf816469b49114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640ef531d9deceeaf2a27b7e7df9602115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f0dca1958ed57a8481e06d0f07bb3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd3e6b745c69de4c3a0753cbfdd3b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a4b0c44b4dc79d2ab878d09ba1a43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490c5e24253f01edaf715f06bc8f727119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460baaa8f9aedc80562a501fc3390643120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c354054de4f701b258e7ba65c58e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ccda10687dcbf00f5004c3f48cd7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eece0ff1780cac90868d807caf01c51123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9591c7d1014843f692e7f20f9bf55e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc67ff7b36ad9dec5d1658c6b7036c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982677b5be2a2b52286fd75da03320f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79b2852e1b794e6e1cf7d838f73a2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0864555828d6dbff872e1cf43d007c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f11bd3cd246d66249740c1593267b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7522d72c40581807d91a388d0f235bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d9c27dd695bdc65686059673905d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5e84c95f69ff62467dfd7d012ffa4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03ecdcea93446b17e11f58e9f55351133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfc6bde821c8ae6a69568b846e13a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b745be1d68771e5551ebb7de562728135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845cb3c071257b00126c20a19d530df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34661812294f55e3de4060b158693b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c89841457aef10586186c0bff84f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0d15c6a24d2ff118db7a8b2d1cf48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c49a227696906f8ed24e6b9b8b3e3d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772a5269787d2a110fc48533ec06cf9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41bcf1d0c31d9b222d6bfc994552af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85eda5b600a5cea0ca2587295f66d27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5f20bf10c6a8acb2d0adbf89a7923144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083131ae18ed6cc06975f998b8d889e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920e8999a5fd8beeb9f3fb47d84cc82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ace9bba948f858979ef488eb486fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c814c1cc955658e97e762faf7c2a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26724dfc954bfe3ba0fb6e7c014bf8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936378e8eb8cb35d7a9d6bb59ef162b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6df12a66560f3dd2521367fdc62719151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330d813a547996a41c99c9ed9561564152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d56f436e39b6cbcdd087ebc1477943153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54abf4e60a80decf29d74fa75c751c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665768e266b5dc7715bdd7b7226a97c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84678369e97483eda2a68eaddb3085156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d44850c0db1b8eb44c1bc8e2a034b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8fb2ce908994d227e1604c5a54e54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8c747863b30a8fc89c5d8629a4c15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b3213078601d1b3909d1c6d635965160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2107aeb1177732721ae028276543e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82295270e2c3da0346f72077cc0916f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff490e9827b6328223715b98419a29a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf77f2267e2622ad9d2115ea46c3cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6cdcaef5bdcad9dc9423efa65a999165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbeae0d214dc503f47e668d005977f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f8943b32e2c4790c90f26e258586e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afeb1dc33addc0d6af292814be6964168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e88709851c53be2f962dfe70d99072169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57363dbbe89ea4b4197461146e299a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b496904827e6704b63e300d4e63d0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d921fa017d0bcd3f2c5462719898d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b2bce7995fb0327ab58d5124cd841173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5d6f1b936b9919c40ff7c0337f843174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15958b82a2572100bb250217b449b2b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6974608cfd682314b186e68c687fff2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336530c8d220f4446522d748658b998f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd21e1d4ae60eff61139d7af9b1967178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d002ca3d0243b5d76371d5d2c8eedb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58495e37e9011989e654eb1a7f24948180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99750a186e7dc6906c9a547272b9328f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee97359da0b73a1f74120dd711eb19182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357ae154faac12f562fbe0b23725ca1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab533a2a2978971fd4bd0c8ebda04d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197db1f3cf8d833ed1c1db953eafdc4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78c383de014ad1c2dc9d690b5ad528186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714821f32eb9f7b9838ed7017966f439187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1419e2f9b35ee200a2bff1111217904188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb9d6805104d13ff8d9396a53ed99b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5cfe92b2b902b79f4920d86445ed8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816b6c0bbc83d54239270aa29f9d057191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f2f4ed54f0b2d6823b4df3144c77c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a91c3f3cb4c68b12cb4752961f7a9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2e6a7cef2aa2939a64d40ee97d299194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfe94ace98c1157250e78fb90d3399195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e23830aaa1a20071ece50c7e7e42eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d113a0e29fde80afb376ff06518f79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72840add7a4fe99abc2e1c1c74a8d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba006c1da4c0f58d2b14ad990ce476f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32eb12ace2c299b9f410abc6d6cdac3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e4d7dfaee2ce409829ad062ea63ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549a3e3005e5cea473123467af3d2bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95e28d13d5389ae1fe749dd57f1443203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50f266bfe875601e25e9bdb80d7e43204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16250993b5bed035742ae6395c4ea06e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0413d5cc60bd5cf5ec517fe376a90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e9846a2253b780b6a1e451bc474e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a208331c02a879ac2ac4c860daea05f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9fba3cc2add07ca1aba72572667b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d809e7676695524f9abaaf891a5f6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd51a411ec86b0789d79ddd5fa4e50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e158dc1d5fc75c45f7d25ac4aa39e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2990551e0fa6cceac9a406e6c4b7f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fce4d299e1611b68d1c5bf06e78304214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7082107191734fd26646464935c80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868ecdd8ed1f26805dac73e634a61a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec2e71bd1ebdc71e0238e776d99706217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c01c5fc791d63f9e47f359849d880218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31b694583307879de121638db98d57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ae6479f8f90b5a9012385bd7a9c73220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe3875dfb07edf1ede1e0215587429221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca6160040b47bf7428676080933d4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a170e7751c53513be8804843f14060e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cfe96758f4dad979e0e1831d2cb88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7942182128aee3b0e4e81ec753c8695225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540769e1eaf5a36b69c14ad35d27db8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347db810162301f6ca9e6c6203ae20ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6b1cb248f437344383f4591e8a13f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a30454181cdc87c59cf8010f9c1c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81b51d6128c9edd1dbb8a08c436059230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2959cec431fecb6da6de37f8fc7f4b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564164d6467e732d64d2a6005d4e33b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2305625ddd079bc6930603dbbc9866233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0dc0dcd48a1f8cc0d66742d682a7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f121499b9ff30f0f700c99b1cd17e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db9775e24bbfd24a6ccce0f9304e2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82266601154f0c21eeab8ebe86fa8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bb45c088bd356118430ac7d2dfa0a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be029fcdd02706a498de0c9f83049013239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832de4ca1c700c2e0bee2e85c1ad6ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e38ccbb5c658f8cbca7b45ff52c09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfd569dc569ee1816d74f8fe36c995242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee273b558d50ce2a47d09b9dadd552f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d11dfc6a716e5b154931673413c56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f59e066775def7dce684a03032e8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41350b6ee9034d3bbf71b8410adde3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8b7c3ecdf2f31d2503c2575d96991247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a687b86656355c327417ab4c06883248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c3a7a3c924af61d89071e3e66be07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7d24e487b15abb065f11a7096f077250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7cb4195ccfe7214d2e91d52a8bd76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f272d339a188aa2c920350b2d19d4e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd1f16141dcb1ceb938f347c21068f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010820d965c39a68bd75eaffc71d3445254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52229838da394d929301155a6c3fc29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b3ad10382b0cfc2733ad94639dfe0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04e8de6c0d936e4b39728b2297774d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ea3e0b789bc8d1ae9500bad288770258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3079f933cb03ded4bc361096fa1832259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21d50db5e02e47d78ad6716e226b89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070ef0730f647697d09b4d724eb9ea1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233543aa5451d6fc410dd109ce2ad3f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203313da93baa4de440a74777751a3f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3347b26682dcbdd5968eeba2e92c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0679d00a113868eccf20a110fae72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8fd5aeaa93b04758e41e56cec6d18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e242c65f1a31f8a0fba9887502daaff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bd1ae0d2ae7b8745915be44c1ef25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617249ddc880b40acefacd2f7c5a2f46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273191dd8b741cc4465d67be6316025e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408f491b2a128530af83aae422e77cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e24312fa696b48f42d4385a269ff90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe090f26d496522ef3b9b49c5823bee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96221c10e5cfe4a9ab79b365dafb655274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07798808e4d6ba965fbc8b58675295a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208af90093f05bd56d16520f72290c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128b6f32afb5bd2426971038c20ac3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a70fc0e4556577c77cb8143ed75016278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1536f9750c39beebdd4b956f67ce988279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab90bb8c81633c489cd205c493ca97a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bcf8510f3d17ca238a5a21c50f593281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457d352ae08d411333f25e2209aa7ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a95305d22ccf6eaf8bf21812ee6ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92f7e354b1e0fb2fc2e824c4e0a7e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479ad41e1c1e95a901def1a1d7e4186285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a7614b607c9da97c62f47386d447d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15685d1e5da28b2fb86bd03e552def287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7209905bbf770757d5d5908b0af72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c6254272be987c5acf0dc24890bb6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba746992439d9133ae6ff1e86ec7be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ee70ff6c2b85724f30bdfa0c43b6e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dc7bf5cbdc1679b8062bb3292a777292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729198589fd3202b1b30cfb16ccc48e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66004b413b72cfc777d945fa037d4d09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301609dd0275ceeaf76cf2ff7717ba76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d654b3f52dcf3eea2c93045ff5b7d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921705d4d16c04cb6ee7949af7e3f617297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c809a0e90736f7547eed59f7814ca23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844f8c845b269154e0f2e909192a3f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60723a2fd4ca5034b7fa61f3ddddaaac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32044e4adf9de8eed2bc08daf5d88d6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9352f75d19835358cfb0d2b6781f90b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d473a86f1000fe47d8072122de421d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd869d082fe40793ccc977e9dea59e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc458d9021ff5d621f021509dccfa4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457a0e79c8e826f6e31182f225c13a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cfa9c6c4bd52704d6ed0c154f0810307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161d11c20138abac5ce07302cb58491308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d925cca5c2adb38be5aded87dfc1349309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc431e1aaee919b14aaa3bd0ea823f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b040f22a0ceb0407360b93feb53888a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588cedc405bda9b82261b761e125da0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf036c5ff3669d87848e179c8207589313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9ae64a7c6c93638834883dc7b9959314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cb6674dabfb1920a92311dfea1b09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860382c72b1a2dccd29951743a9d7901316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d6ca69e4879ebf722aa5bd0a8ec93317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba1505d4966fc3ba07d1baca2a0744318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4587b426ba7db1bfec6da353eb58810319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860ec80310f166756c5cee4d7f68dbb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6a953b2dd5edee84f4b5b57885a14321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f2bfcb3d10dcdef5bf17e298c84ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe0b6eb62fd12d6a6b2665642bacac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd359693fdd0c8b528d0e3ae5e5699324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f34c7bffaa7d632cb1dc009503561325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25737f1ed49809f8081863b28cd7f68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4680d3f99e91d1b7551d3ce6f5e27b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cc65818786056bd0d9120ab1667c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ba5619314e188e0964a0e3e3df32c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e5fb883a54a864a8c5121c4bb30bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ced038709cad170e9d04fcc29c2b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476180df6aa0772787db93a8bd5b559332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d5fb29e6dbbce6f6f3ff801a7c8e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942f089cbcad4affba797d664695120334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62244919716fa27b46aab63a6fb168335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd1f44921dbc83b04c2d498578ba05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db871591cf3f54d947f99ead8430fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29378f49e000271973fc4b1e6b530050338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fafdd5d9bad8e6b8a2aec249048ba7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283a97694777f3d2c1d5361340f9a3d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128691e0318d7240fcf7f6982aca2afa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542baf01fa32e7e9771cc44cbaf8121f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee9b307fdf29078de7b12e9e8ec3cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b4dd2ffab70c6c9893ffa7a2f018e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa13087ce2b9d83d9d78f884e9b9581345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36ea58e97f95bf802e3d38a124f52b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544f8a0124fc20367b4cb00043dd08d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498735d44dc1ab641688aa0b2149f4e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c80597e3d20114815d106f74de803349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003283f01c3d8cabbd08ae897c7ed8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6f1e378f2ee14029acaf5688a20c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d883dcddef4bb53a560aed029d97d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60c440ae8e49a5881ad5e15bc322d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b50e8a3d33a140a50ecbe010c7500354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a0d5571b57e4805f1dd0afc09b383355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d71be4d7b5ff583f7ccc8e6c012feb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e41799aae40c9fe77383ced689ecbc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a27bcdb15685ebdd78a308de135b30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b63a3c90aa2abfaf23ac0941d95f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668264b871362936f36d67856eef385360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba22e70b49f69277120359087fcc7a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b91e28152582638588207ab1741c98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff458e2a062af2700945925feeec50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24012a561731f5a604222f7312cfa3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e28b9e83ef7894c211a423858afd70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63634a017abdd580877cb8b7028bf95f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01f541c24d0eeae6d295989996b640367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5122e02d7ecc1e8b15d1c9a308496b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57903a67b7326b2a8d52ac495fda59eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9797458e0962f185242579cfb4705e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24eef0777a722865696bf668c14e22371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893643fc9c7bb31fe3e3b3bd3c598807372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31ef4de3c98469fffbfbfdd8a6b2d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80666bd18dbce71f7d1b4c207ad1db56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19268902561dc3ac83f68dbbe933329c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813cf6c0ddc2d42f19baabd65ca4b00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb3eabe22fb552a6ac58eff34e4d9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ca539525a4ba97538b2636b732ece378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be246879a7456526b632ea52131e4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d5011d097f31acc09b4beafefad15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252cb93bec7ac3391909b195f97396b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602203d7c56d2f29fde64a4db56c7bbb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa0b4d5b69b6aaafd0dc0245edda6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec22c7ddc2daffd102e14216c8e2e49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8ffe67cdd3440ed2c38c4167db6e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fc028dfcc7a137e0436fe8659b2ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d79b72367f9e978f11d5f121c6206387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be39fd83eb8dce71d1e4795c93f04a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e88625cd7aa334055773cf588aa7d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba1160cd40c36c56833941b4ad0f3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f1d682a3aa6d052dda93959893a57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e13b76b9e26a1a3fb6fca93afbe49392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b529b754a967e938c05d9ba49a58efe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c94f3dd32e6109f4a77f8f3a05aa95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3c517da7a72b7f344a73640ec03cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384138299c26840d422e48b53686889396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39914b83250400ac09d26f59e02c7873397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ef046b832b51e1963097fb5badb90398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778a178fecee09c8b27980297786e08399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839131daf1db35b2cf7e463fe5b8587d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7c9d836ba71a3aab16731708f0d0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1f7547a57e118481fe8d7cafcff21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188747ecfd65b1f2e172570583cd327f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fac8e0141e45b64908b7aa4d9d3b40404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b411fc9f2f37aa967b22df5d3844f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4b406a02e1a383de3a7492ac147cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e9a23a5d0170926477c006b1f818c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea86d780573accdabc59aa923d43e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8e9e0589982e802f56b04cdc85a6c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d191948ccb45fa77a0ec9c050f88e21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f5c321b561e9eed50803a39df243f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bf4ec5177503e53d1b1a0f5c27624412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e077f1aa910d4623e2fb43407e273413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c1155f9d73ebae477bab03f30ee96414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d70ea74140e4583c4e52756fe49eeb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45668b15b4e6c85d269178b645ccac2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abe49f3bdaa1d436e797ffb2a89181417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b582ecd9ebb208c508c39da78a882b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b6de8614409f85ad1c4bd576f9d8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab3f2ec9d1215d9e023d3c82d46cbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0419eda3f137cbb50c782e717c374e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbd2d1fcc0ac8fda4b6190fff18dda422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2560e2c287a856c041a64ba7894f13a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f13c5c9745674fb59630c113095b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ae5d86110cefc21fcc49afcec4698425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3486730d7246450eb6280e39495b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadaf8c1106517e3ea94c846755416e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f783f5be4f64f5c5a542d291d51fa62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70ae7ff237466b7d2c122b4028ce8e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd8552a2a658ef854332d6527cfa6b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24223776053776bc8fa1b30732ff87e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c93635979211828821f4315ce1ae3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142b7f89a2bb1fa68510d219f4598c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf690b6d4348541eaea45b1980ee229434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae37cf5afbb1fa71d48565ee0ac40a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f81dd11b20470b3d94f79b7c0c114d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3cd3bbad53c4ba29b8883e04c00ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6599b9e969d07bfac995f1687c9ca15438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c1b3fde726fa2eb6d63ce77d70c2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7aa50b047a98b869a8a30fd1116a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb656a50f58855ea6c9a7a284f6021441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a12c4480f797cd214cce60a02a92a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8fdb0ce89f02e1d1a53af0bf0d686443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98692a06b5bbcb29716351e82174857d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d81d3fcbdaf12e9a1ef73109bd8040445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0b7244e3c816f4d1a32ce6092dde3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677ec7a2ad2acb364f151e8b99388fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a82cf8628362c032a6623e5779edbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7c67933ba987f85390b1a9c71302c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d714cf4c58b42052753cb7e57e9205450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3f7368b57a9eded5497bf08d61d1f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c2aee7223c7a30633b050170de28b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ba2964e1c05ae392fd78b9bd592bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed2fffbf6375c45146b7fb7e408e25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67d0acde58a266a7daa279977cde05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fedee9044002c31bee06fcda7f8cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf60fecec9abfc4ebc131fec0e757f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8869277631faf5aa13b37703eb25c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e9c1cce1ac3071821757b43f97930459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233fa4d9b0dc779de7e52e5c8ed1e75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3894b22e5de76b4390287c1b57da9e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908c8a5c9f2ac2b62a6126dff49b33c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21051e102f64b369990d9144bcd1a267463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36913a9fea3ad34e4608d0b0d0f4e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42225684dbd4f408ca5fa28140915bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9801b2a3888156920097bc03850aca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c395d082de4ca14c5a7680765cd0bb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb288511511b717bf90c2f4dfce421468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450e5fee9ceedc7885434e625a9c515469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad91f40eccf14442bc5cc372c019bf1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61eb3ac281346f2b78fb733e0e5167471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21535b198bc2cd0e23c89bc28cdbb7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb29ed3080068484449cd3161620122473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1b5840fa817573dd56d597ce5b653474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330be078387f5fefb97e62ddc399376475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca677fc48435099a6a9af4f0720dd54f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a193e1a1ebf5459a6c04798b998e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee6a3570894551f430ae3c642eaf37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4beb872589610ccbcef98a56f9a38c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25ca98a0420c4cfcad791301cdfb7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516482703367d98ebae5c1f87ed4f3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da04f0dd6eba24173f7a6877267da45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1c391bfc19d1985de65197cdba0e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ec4b0803e347c9454821d2baaf1d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd6a60003e0f444e96c00a1fb55383485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce1476e9ba9e76cb49865ade34ac3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0670038f0108fc66d9a7f923ef5a9a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74870b37f3db20b1527cb00cc96a7cf2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abcce951786fb10f20a34f184c50eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884488be4b58a70f15d8b19ca6efca74490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ee34f40abada6de52d87ae1219230491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e114fae6aa5b30fb37b17c87b9813f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30264efa4229c5848e6c5485a8f7928493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83467c5582d6f0d4467d93d35acbb4d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe0146f836a894e74fd568aae8c31f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc23b3160ee94129305143831c8509496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbe1d4787f8f2bb4083439cc43a13a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f06d9c8c34a0e5f4a375b3a023046498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09e7d301802b121f34a5d412a0d833499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b9cd88b87eab7e0f04ffab1339d70500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479f0f0018c77a1accfcfab5d0b8f6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5e7f4c8a08e388f6d864a9e0b3081502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c6f2c5df36aa67964d8003d93d34f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9dba5160d0128fdf10deb593bde92504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc989587003a525520e97b8b397fd85505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741384ee55e314bb6cab0f497ef36af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63633f2ad90d7c3e219c9b305a9ea008507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c02f1c9ce88fab3ef0f41d36ea09e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ca764d529d728b4470b96a0aa9d17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16bbf5224c825b9c09e2148e1b3e30510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb547b84d6acd9103eb115e4a97752511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ab66898066c15c0ef120276c4ad59512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574346e25b897707cdc3da1dc1314c82513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a44e931fab201858435c10f874811514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7ced329995aba827a3df1d2c4f48b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d5cb8bf4e3060b9095557e3ca5817516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753941f117cbbacb1467f8327f2d672517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef02a13bbf6614d6d4bf6ec0bcf242518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718cbc100611302ed323c2d31ba6b93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f39e0e7b1956ed0fad845742af9bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54112e10cb88272b3f13c0b14f3894ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4a65fa4db007819c44e9c080de272522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cef292b1334a03df3c09c48edc2a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e15e816cf3de9b7353ada535cb38c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0aa04ae7b0979203ea9382a4b77bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca194447697e94abbbf60b681e5989d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0023b264dfcc4dd8bd9df2cc408c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd50baf62b05a9b35dec4d259b6641528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d1276a6a2a1e8b87c685569aa7ee7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2922792c36c7a9a24b90aa74868ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaa7d33ae83292933c5baa3bc631e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d301d0441a9c53cc7c45848b6aee9ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb87994f4086aca906b915f17884ece533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16851ffb1e9c372c2cae24839a8245534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf16515e7e9b86e1f2d65de3ee4f15d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef80e48a8408f5cb45bd58f1bf9c26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82106b674dd874296876a254dae88758537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0283df9195600a1b32194d36e0b379538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec514e677180644cfaeb8b36145da70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d75c6674cc22b026661c58bc465417540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a801cc01ea57dde5319d27a100c05d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d74ea1de4b62ad2c61da0a7c944a19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c28cdaff912c8237d7cb100965ba28543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3cb70239d95b84d16043d095785c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b418e56d239cf92639ed83192f32535545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86645ed0a194657dfc511b6a251445546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f150e28a26ed21df6ba878bd8340b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5994fa9d7640b2f1c3e2e32c5270964548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d110ad107cc9097cbb16e18ad64bd67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad80b920e7458f7e780add495a736c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14f78cfe53f60d0d5b251e15bf89f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0397ec62c7c256d52a6d19d655cb4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b203a972508f810f8b0e33f2a4395553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9544de4f186935e45c16ef3674b88c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00987eaec18a1037a5dde7d10fd37c8a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53b507cf026818b9e34340e1f8adb2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffe81088918b8be67a685137ade42b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1c1dc66064c0b089618210390b23f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c3262e9b46dff17a060db9cb131e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dade5f698e330ec69d76a16bb599ff0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc8d303c58cedce43ef313e9a049bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f08b479ddc847e1847787e0149e24c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1071dce7b2d04dcab316ea63c019ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7035d0ecee90ab25e73f64b9fe49e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f48ba519addf6a739ef05ffa9fe9fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7105f4885d455938f52e186a461ed9d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5a5519e679ef789ae06b674a685a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a1b75d83f18dd556415f6b16c521c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c175565a02b1ab5c314e8fb12b999569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d157055e5f807f420f79fae16a1d390570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22d1f6721dc38b71cd483ab749541f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b767c54a398ff86ebafeb81bd02d25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f41c54770470bac795592573241786573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12394d8edb221797e72bcc027049441c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c37d51a0ca970b9b7bc37f795e9fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4f5d88459cf98197f510b07d3f611576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5c49ef50507c8715290fab44ac1c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226718c132dd359dc4184aa3c60c12a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3336e7cb937d1b93ff56eb2943330ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38361243dadd469711b0d05d21643391580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97428b532aa85d2d2676f7ba9d2cd0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc13c921f7461ba3dd4a4250891950c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f96e85ff3687dd1c06993422327931583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90330c48fee9fe6aa49985b414ffbcd8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ced240dbbef3e3e765376352c30bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736b8fc5b64ead3ee1365ede67d8a32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ee38b840c783da72426bd3cd22af9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a0750f3b7896a14eba624c819c253588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8722163ef32baa9f1ccc54bd18cc76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad285484f055e3d611fc7f3354c5247f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451f935ad86143a064b3863c08a1c61591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937efe9f04acaa07335decd17a311997592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19315fb3db8457833a53e09a8aaa893c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f008e88ef112be79c9eaf4570798a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80779b1be0fdac5d43980078b1f7504a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab33218c624c2f93680c2fcbdbcd431596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4273d8079af5abe513c4e2196c585597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa8da146ef6741122b9b99f1323a3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ab38265b5028a8802968dc0743ff5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575807a51be8b7ad1f62b3b9df66c21600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6655f3b07ce29f16ed2910b6b423ff7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4666d38e69ea0905a0dbcbde7151a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885736e2ecfa897a76415deed6b459f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793bd03bff40cfbc751693d32f06c86604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8c032effbcf8a0919458979128c1f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5062ebcef69dc1be457a988c9bb65b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2f8b5f34e37df7d223a3d743054aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5d49d19bce35e4079715e188a027b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5662e3cfd78fa589cf6fcd02304058609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf6af496dcbb3bc547f098a7d0e8d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecac9cb29408072cf3360460ce216d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc248d234b000f3a33b3e78cd23dfee8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c898fb51de863f7e7f3987d4e5120613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c717e02c96829470bc8cf4dba04b766614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1ae95453b48c1be7b06f9cc72a833615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8fcee3a7998ae617f0963fc0dac10616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef3d94575cea7c972cac3dfcec13ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1512b7358a267589fb051c8c5b8702c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f42597d69efbd4dd0989574a5e60d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd086f30265071f06c1861f7640c5c4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d78b71edf7477f92249d085fd9ddc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c74f61a2c7e5ed9010362d6542131622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5ce968d6d0b6d7f48b25de3008fd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d63d37d80e1a8fee0c84993e59dc27624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6988268612768d3211f038201b07e30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcf948dfe5d853222ed114411d4010626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f2bb0845c00b2bdef0ef3cf64cce2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23aebb9f6e0f6a1dedf37272dc6566f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031e3dd4a155a69fe40f72ad30e92e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ed20d02e8b1848d4fc845844c01ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cfdb719aee5393849057d4a873380631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e852dbfed7be636b40f5b2ff15c611d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21764c036348eea398e57a893f03f224633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db066c9a48709430d8b7646a6debad63634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cffb826f1af03b8dd9d0bc34ce326635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a08cd41e02567bdb0e7b087c7e80c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471369a27c89ccd59ed5b12bd896fb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd62c36507f079ff9e5e5a53c9f716638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad274eb81c2478be257ba4376bf6c5d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb6afa9b83427b96a19b9033af490f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985cc76fb6412bbeb38706997055877641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba36103ea3ef13264312a907549422d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581c65c4525ebf132b4a355eff4192b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeeea6ff148cb46236e1b67555cfd72644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56489a3e69538b6815c791134660de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde531fe90ffffca3f6949aa2e256e6b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1552f6031f9963733818205c794458647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3629c302e0d76f272e9053c5961995648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d12c2e4ed84a99fa8337aeed5198c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e57610559dcc23fa8c9be8aa3e8d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299be8f508ed405159171f20b0946639651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bc83fa618e46ef87896f43bde539d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a7369316fb157d2deecccfb6b9f44653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd87e7881fa879bb2fedb930a573c4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e349b665b01f3dbb430900e5dd5769e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6812fe24497f6a7e2245a6556065eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c85acc583f620f9c6960ba7f0bda2d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c4ec1fb0d16b110fb6373d4626bd4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf831fca06aabed51b32ad47bec78b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c202a5d04a073522cfe04bbba373b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e731e00da08c97942c76e498c861b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825183c76018d00d322b9eeb29c7e8b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491975e9fa911d57f75ea0fecaa976e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553598e3136bdaf2c797edbf1e31f21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee96bd62a303d8d58c545c1a972ba7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99928f1ecad6ee8a572c66c6327060e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f69cba00b29bd705488d2fb153cbc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c933fd90b20f7da70e3ae3b0f4cba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c219fb036cb26a03244961e034fad7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c36fb29043b56a9f9af2641614dc4a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295a7abd717ac4daffb17e21f9b39c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d9a2c069966f50a35edb8c252c248672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8f7b299633b56d001c80f7b016359673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd570d82993a3ca1463774dc3fb5cb3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ea80d0cf14ee6ebc5e0954c586460675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75c40c0b5367a20229b5021f2cf6c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701b1e0a9a7f305b227420aaac5ba4e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5d024a31eca01d363112ab4dfba93678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0252817026f793ab258031dcb31aaa5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341dbf9c545fca5163bab0d354a5dbd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8785b2531234d1367aea3a15cd1ff7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e62b9f074a5c76f228e5ebb495640682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af3edee7113c55a00ef2fcb9d77bc9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935be9f322c657bd71ae1182672608a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2d851adab773fc75ac3fdfa09ee06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0cd93e57dca5ac0b0e8567f5da524686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fd08643fa87b1033fccdfa0a3fc23687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25921138925d70421ac15da5caeffd1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbd394359ec476efbe4f9908c20386689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c29b901365709c7fceec786140cd73690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021d6ff2d8354971f564637767252a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b4bd867f8ccc899383f9b9c257e4c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dae17cad2839fcec2af9e0deacdbb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2b3c7812e40305b1a6c1e379c7339694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86e39947ec7cadfe4b714357d94d9f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388d15a6a9c9818d5723d8c9408f894696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d9c797102864fdb47968fe0914df9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285bf01867a2331abbd0eb45e1e28f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5eb5d97d958ec2bca40b908821a7c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de029729395f003f26d17bc3556471c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dafba5873b464a93121501a48e01e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742cb46e5eef2245149e0213feb61bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285aa6bc4856ef4c06e1cb35254d0bb2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c3d0ee5e578f52bad8350184bcaf5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5229d5fc986d02da8fdd520e78f780705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0fd4f6646ddaa011b193ac4efab23706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a09b45e8b69973efd2dab74e898b0c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94008367eada5eca350aeb1ef89f8741708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9adfba95b226f8048c70c7f49ceede709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6a0daafedc9137a37577627807abb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655465351b3112f3ac7e764915845295711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fdae0e3a253002db0f49183ae5b34712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55697985cbe611947f04de8c5cdccc4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a7814a5cb15e0057a9e5fa2093807714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dac5bc8ce02008edb6aad50371b12715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102abcb9835e43a36ff79b08f68bded716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2962dc6c78705db17775518dfd1d05e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe1f5e7957739845122cba60a3372f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d2a6097d5b4157a9de837d53b25f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d255678da7a784214334575d08f22bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490b8bed32269f3b50eaf3adae43902721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41767d1c33f3a2ff7f3a70c7b7a29c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301686958adbbfdf72300e15e54ec19d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4293d99b49dbef09391c1c270ffc9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964a1409e7344dbef928464b66a370c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b7ce7585fe9bd3b197e2a1e26e4f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40566ae3772fc211b76f0b9b28a24bc6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae05728d3696238f64f624eed34a33728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae11bfd32e69646bbee808adcb5a79d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078268bf3f955bcda917a897d7ec0a45730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f63b29c773b0f38bdfe1350288e2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219b3a199135445d0716d3e42b2800f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcff7487940e8937769d8920c5e6b08733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce767b20d3cf9aeb0039b4fc7cf5b32734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d885deb27e5a3f8e9c22f6f08e28940735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11186073a637bc4fdec21bb4e6bf9fc9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39af178e705348605bba264cc738f0d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8982edad246a6aa6d237ca97ea6d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f43429d265b92ac3643c65ace17c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fc46ad1be64f5effa8b5bee51eaf0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668025668b23e7ff166e53e8b672ac5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688a8675819bd77c76e1cc2c5c7d235742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946ec4c02b691fc82de96418b39cce8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3583b3b6455ffd0a4f91d32051ae15744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3c2a50d0b38f5c65aec119207356a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3862d2001a17704f862344c49d44a08746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc3ddfca6f28c0f137a1e07bbcf7e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d4f375a75f07167bd66949fb49c27748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a25ef96c0032b25165d3decdcb04f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36371144372cd79bb5f70dd3a4696b72750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ce9607d5ae89c239b55acb6d13660751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365ff88283140c62617b017d15b049b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5572a1dfd3d299a975b52f25061bdd1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>