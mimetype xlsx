--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f210b4a54424b9f96715ac42bfe9151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422760b28abcb27a44a0dc595c144692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e467a19c082bd96850bc37348c2c7203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ff53bfcfae70f26a99d9be58e4faa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c2fa7d476f73abd617b2a085983605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde844177691e3b7c1d395633bf2282d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256e48b1826a5bdf11b4779ccd5927b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d127698deb187dfcdef143fb6c9ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14bec87d5580dd938e796247fdfc129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281210d6699e7ce36c21d8a1d67c88310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa853693a2308fbae807d5ce326bd0a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc670f7421c0441a4faaddfec0c4de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bceb2b9c1245604d4a8cd4830c6f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7826df6769520be0f03bef18e288914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd1175ee5ac9822777610e1f799fa715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c24aefc31615963311f6bff215b6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19294d14f485c3db5ce77896e3e07e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f41da2fa1f64cdf06e80052d1fa38618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956308570d74f7cdec527a0a17bcde019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58a52cd59aaa18c773f125f88ae2ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ca197f1456af88f71a48a1007ad7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22121c6e229ac0fd9d90d53ed48b9f2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ed8b52a1fa56369caf03d36c8b4f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dc59836416d23f44330215ba3490224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b055f69c24ac3434b8866822039816b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e392263f6e3759a02ba6231a40132f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83deaed89b8c6ca57c7788673c43156827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06d1817e80fff3dad517f5dd7d9b4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a942d8f19989d1908f38d4994c730af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40277f03de773949df08f81d949a9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25ade6f412981ebdab2a312ab3422e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc84a07160dfa597a40517f5c424b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61169f1b59c9f14e5528a54e7b3f4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be388dfa7608014077d8fffcad6667fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce92b3af0ce9bbd13c640be0ce4e5a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70eee1944e96393513f28e1a400bcb436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aed2383d6135611a6d74c22b09c7da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c9b59d7e38915a15f837dec272c7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d606b537376bdac5bd0e83d01decb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8ed03a5848e709320455bea89b96640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bea765f12a9c4ed9b5ad8e1f1bdb7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfee78510e4f5a055c926b10e52230542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece773be98e483a98d5a9c617c28ee143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476274ea4ab8356d51281abe9ef0aa944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf01c1d13bdda06eb952f5922df64e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef18f34659654ac8c6cdc7a8500ce846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec656214de98b0907ed58ac4fec57fce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05b3b1a7abc0f085027155f56ee6b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fcb59cbc4447dfb39407fa8a85e6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca9ff4fe95268314feb3344313436f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6010170fb232091e1c55117ab767f1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8679166d7640b0c8db54d9584ab9ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a7375942539fb48e69039eefb4fba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1511e40df67c52a83950dc574c05854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9bf011d5c4f3af2fa5e8d465f2c2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d511f79fd0df92ee2058642111bdf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b71ed1ba462f01db5727b7639a518c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746690ab166f095affd28c99f97d928758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea26ea8b697d7098b3cf0d9603ad58359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e422567dc58fd1d558ba7659c461aab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3f9dc36615fbb86c4a8908376bf9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fbdb6f8796ec0247e978f89effbe662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c4f7855c697400636c77a5416e5ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07facebba030c95304e4750ac56b6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b24acc7b9683d9810b09bbcfc9253965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598aec8e38418df953b72b71bd2dfc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec926ac885e4f3e78830842b85f12e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8336c4791a15a9bddd4a11f56c7d2d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d47334c88826b931e247af930be2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad5aafc7aafa9b466f24db0439e7e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3317ba91651adc263b7aa9c48ffb85171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d049ab0a325d4fcbc2eec20a3d654272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99040a7ef805cd954d2679d752461f0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889caccad080319ad47b9e26a48c8c1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66003f0114bca7e61503f2a9cdf400375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d639bfc3db58555e687997aa5889f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63b640575106938c7a6cc11036101477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970169940c3aee76284cb0a67d51b0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d862a75f852371aef870688e31b762779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071c2ae92903bd008c22fdfe70922a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ca0cbe3e00a1c9d1050457b69d80081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ec3956e1344d8d2cce7dfa7d0ae6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e0c3cdcaeec7ee44f5dcafbc008af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b856db04bc70f67e6e86e7deafa2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525a3fbc0309d37df0082d50488da9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78792fded5252dfeda1af821bac595e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af749d1bba95d55e88a562694c36d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9118b036010461ba3d66c3fe66e0e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95983aa86c71b1ce143a724285cc9f5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2044a6996b50a642672f7c83e4eab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96caa075b0d61c7012c787f0733bc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06418e121b69d1778ffebdfc13f809792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d40dd81cffe48f06fa2a673dcb64d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82feeac231523a1c888aef5ef84a8f3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b0302d381b57f8ecda8be6c25231295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082c6d47911bb3052e15acf21a125dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f68c96b74711044c65fad3a49b24497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e45cd34060354045fad91c6c91207e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525fe75cc4ad90364d6c394255ff52899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb32109b6b26916305cad35f3e40810100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a34dc11809a8a86dfc641eacaf0b1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1db5c1dd3c2d570219cb28121ad808102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1210b00de57223cb157b15c09a728103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965103e3cf7ade3e1c016e8311f68ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae0eb74b41138f0b31b6129f9c50da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bf9b8b9e8740126e69e563ee8919f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d93bccb1586f01cef6c58e6cd3af08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235c5db7f9719afbfac001b065f557f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c433acb7eb1e76271a2f37063a86d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f220c433e40d4f3f1c48723e866f411110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5a6f015885647b5755292ccc0a8e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6c6b3077a1498969e17fab2390b9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc57b5eb29673c50e1f99dd837cc390113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cd032bd8260853a1546270818c941114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9970025445c24071fa7e7b1ad0ff7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3bfe9f10b474a8f33b1a7e7cd117d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf7b444312f1a1d76ef1d0d0fd7e85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0502206ddad194e5f3c776c8b241089118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6890348ec1c76105089cd76252c0c64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1e7f183aa433ec691975b21315f25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911b5b7d496b9056dd112cb3b6b6727121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66fb9e1d6e61a6f0187f70bcbe257e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086d19904f8817082795d0fd75c23db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c1ab0f88a5d4b59811a8501e1f4be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a39423832c4ec2f2a4f1311983c84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eddd1ddf491375167fc449a1f9164126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d24b35f466903e854877718253fe5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd10433f7c650bf7a285e2925cf0ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff38f23bb1661c4a7fe1d19d58bada129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c189ce6da3e8630d10142d63b94473130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c6c9495d28e5aa27ea3f5ec02e9c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa2eb02691b78d91a20f883176a919132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696b6adf2985e61c0040be056a3d5b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9030e8f720ecb194eb263fdc4b6cdbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2cdff6e87f6fa48675018a8bdf1bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7aae371861c8f5101474ef2a141aae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615a66e4e031d2cff56d46da606fa1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f0e86ceac3690c484ab2e53abc0f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8acd9dc49539b2ccf40f5b0742057139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aef00f3ef76652bd0c446592e5444140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852d9c4dfcc472bb078a5d7f3df8372141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a119d15df3760bba9a4a041a2c6bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2cc35937afd8685c46539b9bca6c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12679d2a6f7f973498685e3f5807927144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ce07488ea1af5f425a73e5f5be598145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04d9cf55f8d92900ff402b05e5d7fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf4d8ff1ec211a89b06f7081c53451147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc300d5a39c73b506bcdd84247b4a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a42d60a0b825b9e36f990fd52533f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40150a1a7a6cb1f9155ae0e372311f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff4cc94c2c6457e80cbb763d59e31d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc63aa159a0cdf96776c4b225e3af5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d492cf5ce2240a435695d54794ec4f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a57ac8ead6cb3e26fd0d2f0b0dd3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76787bf122f787c76ece09fd7447c14a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d1c2b6dbbc82422fef5d39a76eff8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efaa61ef1b90b5b29ec866a95218433157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075834394dbe39c0d9871ab93a9247f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc5925a440bb359b3ae5cf26197fd1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb227fbf150fec746fe1a715a563b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86d621ba9121c14676d2eb6e642b8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d47728237731d3246c462b80e966b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911eeeed8924625b5698659e9b6f20e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b28e13382064001aa9950212ee5bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76729f586450b0de2eb6d8bb7f589d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8388f3a9479898baf736769a01d76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d6c042ea10a20c56089c1de06b619167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965802d9d2e5244a1257eecf2746f7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac0a0da471d02efdb6974549bec403169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad605f029b7fecf8a8be3a4deab6f2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fa4df3e8be1bd0dc877b2efaa525d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde6a98208c0e3eff9db9a781680b4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b21d6a15e7f72ef7da7cae82a23b25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9a2a696632ab641718b1dee1a6ad7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91800327766d92829d6d10eb4679d9e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8852fb00d36548963aeaafba186027176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f92d2fa1e07129384d1cec61c5298177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eb18828d0f862612aea58a19973c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b0f7030c59ccbb2ed002d2fc17a6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6cc663132cdfd79a22aac2a60a3ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd7801b7b2d58084ecbfe31c6875a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979547c7d55f44ff95ae2cb9377af88d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9160c83ae3b005bc7374db1c1f8ef5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0686d3c6dddc9b5694dd92f82c64f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22a3e571b219b21ea486b37ef31dda185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1beb49ebe8696a1bad84cc41a3420b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee480f68982a9541d9fa39a20cc8c8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8365bb6a9e578952dfa4f9f8a3c82e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84c7b69d80830b9213cf20c33fd4af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517af84cff35c62871fd01e3459600d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d2547a7816bef5aa835fc2d0047fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595dc10f7148478dc708b8ea9ad2dc2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e1bccc2b76092fe705ba1e46c16e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8c6dc0b0d1bef46f92a0c99981cad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a08456f3f3f888317431270b12ad1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65090cbf182f50f2271fa1d647867f55196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cb665f76ffe8315e087c91a00e8b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb136512e857d2b4f7f2cedff45651198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50106f979c69b30a19effb97a9e2c49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7488faf8e5b98d1ce8aa30285d8b75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdae33ec4a565d94d5c253035a643c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302691e6041f3faf42ba5c696c8ba1ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29107217419adbe9aa9a227157313978203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b1cbf5ab19cdd60c5e002a6d05686204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167655f2a84bc1c0d7f086a663b55ad0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab0fa5bedfa2dc6ab7fb08148370c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ade8906faae521362b7113c44f96e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a1e0cbbdd91057831f04516d14951208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28047c34b82f083d528e68a54232cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09974d85482dbc0367b77f4623504892210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa99ca321c367295f66409e2fd6818b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd3c3395a3d121f48f43e594bb8fed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f81721fd7a9f1ed7b90e2e1ab4dcab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238289a8463621d7a9ff4977246da05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311faaf557781f0ea35a67298e713b0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d211baf272a672de5c4860daaac45de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89051b8278d9ede7e6e70d3547ea37f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a468eb0fd467c21a46a8d89f2780221218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c1b3ce4ef36630a78cc79675ebdd1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d147d36cb00be08d5089398524a4e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338de604f8292fcd61434d58335b6f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392c80ed10423cf49ec8a03a63b046f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08192d061119d81c8bb5832167f267c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb2abaaf8961bb45b0027607af4f9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22e8c4aed48cf749135768e8abeb56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b622e43ff1feb3625738c51db3bec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfc7a9d262f3ee28d5640c2f0ca27c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787439b2ef616aea48aad4b3baaccdd1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93302138bef417d8e3377ba953930c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22535f54fd14de3e30e32bb8d6f7e5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304c66298a57340940e1f902d3010a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcd3175be7c15ea0bd9b46ac462107232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad4d1ea7d955960f9e40e92a1e8b01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabb1b3af80137746e2fa6a6ee8e352234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d66f269858201a32a7611a2837d00e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823d477a73a337b0bcf15888a8b387e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc965b11b5a4740752a153fcc9f1e75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c000e9f48377d5f0cadccd8f58e52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e313d493662f7d172bb3f857a45348e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a097f5a2fd2d328656aefc3bff5e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52d6087baca17cc0581dddfeec8fdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2801ec1db6cc0fddde101230c45ac3b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708e7e293feca0a6506c83669938b59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd6281d9cc023c19e34f62c639f6e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32898ae65dbd4d1d986857f30ec8b64c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9a6d53f1d41e7689470832710f7cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26903658dfc43224507d1b52315aa190247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b06f3003a36b3103f3bab506e0fa1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3312720a7a974edf3273e0af4d70d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765a38d0b750369cb0e3c0e6c3c5f1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a5b17ca9446564f12ab9aef58eceb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d80cb53c06cd1f92a05b8446ce42e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275501b0fb83135f6030c007691afb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8118f44c33e04127268b293f5fd1d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e970b81e7996b953f2bbf1d3479178d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e93d42cbcfeedf177d9898a44a830256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5a470727a64223161ea89aabcdea6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7d99429d942584e05349c0178629e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241d31c9328c2e4b255b49643516975259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f11b50f4f61526b9515abb4ef9676a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb24cf19c3d56b851ace30a5b807cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f3b626268c06a67b5df1936ab1ad0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ab48a6c851a7d243acdfdccc94ab4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4cab7c0ca2a2d3aa06a2f8fd99a61264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7dc7f937db78210ddb119ab8a711f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de1d4e34756c38f12c0c337f0c8a46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bebcf697da49b3571e26b32d61553267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510ce94ce33f1929641e280b76d75cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e71e9fdbbc356b2574e017819962ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df8574b3cc6339639c9ff6c37163f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef19fc85663ca93bb0ea7a98c0f71e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d95bdcd4853abdd5719c7071fa8fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45084b46495cc60db815544dc7b4ceb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79213b4d43d39ebe05ce519a3e8ebabc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05ffa52fd5b5f002ae66509bcb8adb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62127fa15a6055973787c5d1645a590276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1bc5e5d106f5ba6a10d6485573fae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb6922422869976b654923f48dce68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed2a528478987de5b4344f7c1e5031279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaeca9c0d6eb15c3e94118f8809d4de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9b955adf2134c583d2cd344642790281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668adc9a35865436efc6b2a0b4a40ab6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4f9a4bd3abaa66a1e440548c20fd4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c7c474c947a74c55b2b00a05fff7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9335580d3c88d4147cec9879065ffb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff6aab27b732af14dd716ddbca2669286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec1e3ddd8d9f4043dd6447c79a0876287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74b8f12a3cd5568be144dd7076bd9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88294b2c316da06ee1f81b138c226f37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adb8b3e1ededde2d9adecaeaa7e147290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475477cfe54831d96967148c312114d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48588271da78cbba500f5084f091ebf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec869e10de8778a26e5defc1380862293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a04b16e0852dd548ea20b6e92d1d22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ec61dfcc619997fb623951a1abcc6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10e29f5722ff5f4b3b9924b453ae41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674849bc7d109933551022984c023c8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b01766161d75f1892e63554bc58fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8532d24886104e4aae9111c40fffa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24995f0215ef15ce004045118abaf709300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfe7465a8ff5e53b858abe810ed803301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3adc4385deb963d50e1a61ea54a650302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce989d4fbbc8353c3470e80f97b5ca7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3f102c25b69f240aa649ad03fa9cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f7378add0c540797dabccd91b19eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d27fe133ce33851237c29151086e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2301a3d5c06a3ef8420ebca11329a4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1444d0586445de54c2a4712e96840308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0791d19b48a58522774f924075a39e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe0e8f4dd5c19fb4d7c4bd07e994b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5043650cb28b2dc2be2a1f442ed1a20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077774a32bc1ec1a725daf7f719ecf9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73bf63f2c5d19952d5c94d487e6bbb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b727666d6946556db5d9e1fdd392c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cd22076d92c17d96887101ac2a8eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f74872041374386a705fd9521ce95316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e2318a4c1dbe10696f98249b6f5e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89e1d3c2d083356230efc66f00abf4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdec333f8f3e71a4c47567133aa9929319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ed017d0c9eb228f4ddd806713de90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fc7c8e90593aa9ba1eacc9169f643321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a6384b348658bbfafafb467d22325322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308b86971012397ee2f04f18fc388d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d306a6636014504c9631537cdab725324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03596d6827d74163cdd7d5a49e819d6b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681005afb7e9883ebe42879213eceae6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e211ac79919663f11518a14a100c45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5624b83f904163f60acbb8433a35b4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddddce68a09de48a823a9f2726992c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077996be7d119426580777e938d9fd1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61f9526764d0a4f840d57d75faa72a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90ee211bca525f61a426bf3fdba862332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee29e72fd4326da5d1f55a15a652144333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cbf91e958e4d76113b2395d5c8554334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b693ce80c892785201ea7ca6a98087335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239ea61f809936775927dbc861bcf64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8ac3a61a90a9039162f9ed3609ebd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7873a4c188f924e0825ed9f23312a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaf385201f21efd29b11ad9f0ff34e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed661338bb34a3d84296c1c110fc5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc26feec1ebd4ce98536e8abc755d8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d70fee708f50102d7e02d8c038140342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ad44b3fbba84b575f081fe8897676343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280c226e89a6f716730c1b19ea0f874344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9343cdaa166d7b8a7474c802dc748345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7b745dee07cb62e715ba8125a7238346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bee562f88402af16d7f6c21f7d0dba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bce760e5d00079c8e8dc1b6e114129348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f7f33ab1c52dff5cbe1703074730b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cef6d1c183db948c4a449ccfbba13e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a56416d23350f625e7b754609d54f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65f44252f7630e203de44a8c3bb397352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8ec833b80db76ee08676b8676b910353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72111171c235fad2af4be1887cab00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ac77e209dea149cbca70f98249b3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcbc5894f49b75e86350b95276ef55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dfb4ac13647cf0e07aaa7fcbc0f8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80918e48ab29e86adac2f92d9125d62f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837c9d4161ab9ddf81f187ad019ecc8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb055e3fe2d99d4193fe704b0a3501c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5d07fc322b598a8450c520af109b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1896c89d1bcefb59ee9b08dc6fdbf4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbc59fde2c3fbb4930be4547154d59363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb2e115a0af7e01adb8e2d70d60c10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249ed0db4f6f69df4fd352e3164aefd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394deb75fcc22929211e428936d1b5ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183caf0e5576dc35c6b5269d56e9df8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1e772f9abf60ffaed1bf7a00e985d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37d4460e4b1983e28acab1423304cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f1a571cdac644e62a529bddc60324370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09d4e1c6d48210dc492499934e0672371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bc79b980e66fbee88344220330f20372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ca62e38054596307d7b1695afeb7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a89df301b39c041b89628b1836ca9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e512c42be1fbec37a7393c280d809375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14e0952389a6fd9d0e50d8223f5af7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5a920b1ada91e9a93d64cc503355c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9dc04e431639e633c4c74025eadb3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d79d5c7a986c4496ad5c8fd3c37844379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24307eacbb591d0cffe2f3d6668f9d92380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e10a1ba385edca6771222e20f8980381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db44c9afc861008def9d544360e657b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4767f58e04dfb7db5205dbf1f52bd8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4a7cd7c2c8519d338bf7d4ca12799384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ead0fe312a2a61deadd8f80815e249385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a562fcdf2c2ae7c06b98b321b1c7e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655e9e2d96a754c827cf5df3d94af61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4b5e06380cf02edb63a0c5c344c38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34666209c0d782f3aa4fc4761a8cceef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b013eea8b5c0bd558511095bc0fd0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4118f9666336808f2e29825836c68391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f982f123181c89f860c725ffbeede4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ab8f2246e4d8776fef0b33515666d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3f38940e2c23356f6b44c186e2f6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28534043e521ea9bd897d5401057a6d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a3ce4451cde310e4275e9309684d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549946ae3665edb8d797616e35178cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9f27ea0392d69054766fa270755bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d890509e6a96135268bd14b50a2f658399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac398dfaeb0693ee03991a45c46a653400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94dc9e685083fabfda5b265818e0e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d690d242a7ddfccc3ade63c68f8c99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f076586b158cd70da675361be6bd4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f008ed641c3ca7b69b1c41892e9b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bec86b0f77454603f55f79df30125c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def29ceb945b2c4467f487cdbc94120d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01394707bbf1be9e0b874ad7a4df854407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367359ba0892c92d52ccc386176fdb7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99359f1543daf14abd12ee5d6ee22e25409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c6c3246a767134f6ca28b6ffa57fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c616bae12a12f1a45de863626b2bc5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1be86005e84687459633679b83059412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33e352aa03577fbd4e56b18f56d3d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d433a54f2cd487b39c1370ca622766a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24000e9f819e99d5b63e79c2fb05993415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431df551ae4295a0e6f073c03d22b323416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b38961a4a5eaf4154b68fca0b34b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa11c247312173a031f09c9f2c9508418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cf4878b0428eedec20e99454261a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe112ad7f02b0228d80e76f154a19751420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b629efa9a52c645be7e9993ba8f1ff4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373b2b328608cf827c75be82aec609b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa8be41d5dca6668063a20308d0940423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f81d9c4d6d54672175a9287573fa0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2220b15ee71a98e92146c89c2344a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea90f90a7a5e655e3cd9687347e371d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6cd7c31f30f57c0dc1e06f4e31a5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03b171d0a44230a9113e0c8b1aac3e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb242e1565edd6c28563429103b57116429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002357d2d5f065ea326ccdb5615a7da9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69c407e762b90f4d18fc9898f9558f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d7a067b9b16bb9a7d2b5d6297d7e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616335060b0f5dbfbe497d69840d554433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb69d767b5f403dfc397d64d3cf27e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200592db518670d5b8c9353bee64b33435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a32441c71f58e5230eab583725e673436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebad3d11af9af5977a5c9c80954167437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac1bf780adb21923b2db86abe09956438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1c4b2607a059f977e58524c007501439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab6a34887ee20449e565d590a379fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a864db5ba66e48d721946fc2c0f9717441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dac7fb9bac7563c289590ee7e86fdd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934293619f569a4e6898ec63f987509443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31520a5354bc3af234fddd6cca48234444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6ecbea457613db720fa9163d0b1cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b03b1eb50cd833024affba52719da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1ac724a7b2fd56285a5f14fdd6503447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e06022864501f6a96c060880ac8f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068075d90582b56a275a189d344103f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed830c68939600819f12b694fd6fc3d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46417c871cb1a67fd394cacd4028939451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89491962a647d30f9978cdbf38f373c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32629df514c1c2214cc494a539060f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b087ba88bdc35a5818889152b10800454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae3695a53b3390e0fdfdc6a7749811455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbf0f7b1f3ad247ed5e1cca881e65f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e0cee05439b7afafa70e586dc1c05457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fd9c5f3d5440c979bff96f2127b4d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de110ea6d3beed84624c688ad53bd02e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75efd96df7868fdd1d0356110fd2c85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24ebb74ca4674f5d1a73d7d3776057461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f447f181388ce54b76155f22fb6950462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8899d8c0cf00798b9c85ad01a556968463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800f24903711d664afc570668165db2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cb5aa2d7f339d00b1aa499eeec2c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61bb6e9bdfb4cdda687eea0fb3f708466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4430803eca3d48fd2365aeb3b88815c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fbfef717ee0643422668a1e265001468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c843a356f25d7454899aabaf54f79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029de08105ec0e126efde29d4d58b92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc162f5dfa39f641afaab0f8211f4f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f11c580598355b67b015aef55c593472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a3d6ebdcd7d97d1b3a31ce8835791473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb79637008998d8857597e9846d0de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7606eebdf3cacd04b26981812b0c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f526325a3957a53a51f064ea13caef4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f9c9725d815db139df9f1961186cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4decc57bbb557dcaaa3142d436d002478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300156942f7aeaf637a0b0897a4c5d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f374cd2cf2354c1ee59085e274d72a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef23b37e7fbdde782bc7758022453dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935169450dcc4a1617e53748ed15bb5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2f530ba1424c4b2a8c628d011d332483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6f35d7b6a813e9521d2326fac7920484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b625689ef2e0220d5bd7d53cb4dc5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddeac0e3a4085cfb2fa445ac24c728b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af6f01f687ecdf23ddc3e5ea2bca54487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8095af0b1b54779cebac4ac1e7a04c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a78fab220f9ecccea6c362362868ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbef04a8df166450a735a9b8167a74e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6254a9ffbe456ed90ecfde803546b4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999abf0296fbe8ca3b601dc117d47b89492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daad39c9e879d8c450f2238169a3641493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7463dcdd988ff1303f1f44d3b06d1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7359fbad30185f18e8a3cd1850fb432495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9a5954b8ad13272754f1186c8bdf2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2143607f0290b9793fab63d57c6a91c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ba6ba0fa39894f5d9241c5f901096498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a6828e26d58f72b22cfe10cf4d73f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89329d5bacab8cc6124bed4b991be1cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed350787d95641992e7f0874bed7a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cc3bb386d9f1523989063d18f6bab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072ead9bd9bcc7520e07396a8765a80503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b01c4397066e0478485e32c831fa29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b95f6dabe8f8974aa275d5a2efd83505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871ec65d8f598614ad84951cab79e9d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db86a92981b3ddccb71d8dd2348136507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b3412a475d44303d58c185093df94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b253197a9f54a1dd0b861dda85d3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dc5684c183a445037c3820ab463ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed1578806e818190b1c644fdef0d29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c157da3e046e06b4013fea60231ee7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9f2a090cd23ca0120d8eb32020766513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54bae317afdb01bd50a5d930443dd4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5d36c68b0431acdc04fb286e8b448515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62279689aec3636d28e15b50aa31c212516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b186c73ba0dea86bff776991e1d49517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614fb0edd117acc400b3a9850848db6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17071cb78a37d97a460c7fe0710b25519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d727bcfd965ea1f761adb051c2c64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942980598c2aab0f79719cec60ca09c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026531a484438a4cea5e87f3d3e07b72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8c254ebad9af054868233be2481e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca47099eecbce1ddd987794dabba792524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ac39e084dce9ddfe80421c5165874525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb63eaad5ac70d7b3e0f776efc6bf06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3fbcb4ef19593bbfa4003872eec33527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043d0fd5b28785dcd15a4f18b1f7bf7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8680fbc5b3f58cd5c8315377e273e36529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6268402fac27c7b3fa322245513f8f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ab6b771fb4ffacd99b8d1f0edd835531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce9cdc88779b1b8cdeae997ca46461532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29075ca635babbce5be0a2dfe99a6abf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e330cc9ca220130e8b54ea6442299e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19cdc4831479f0fb2467eda874b420535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f71aa86955d021742177438489af4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521e3dd91425250b2376e1f1d20da8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ed1fcedf18c430eb2b3ad40415995538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff75061880fb07a6c2e3c8f73c1dd9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8c90b899493749ca7477cb96b1631540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257923bbf8b2f07bd2646abf68033ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee99999547794e8fe44cd8b05b6e4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ff9abab73a3d028a4ae5482a7cfc7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0103a3511e159ac7b8740eddf8d39544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca29d00efdda489797c46c581526e12545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eebf5348a80cb514c588ffd4f615b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0f3094da4b84f958c7295b2c3c31a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063236ccb9463bcee7494a3fa605e80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051bd4e0e106af6ccc85d3aaacdebf5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a56d93157d4513e9e375bf4b29fe6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fda851bcaf27928b25629cc9f104f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79dc3490dfba21193a2e091ba270d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd8584dd439700bb0276fa0c72dbb2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93e2345e0ec66ac0b6476d3cee7863554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877b654ceddad7908fdd235ee5e099a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae37392ca1a858859d0c224927e164556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f155747d70ec2e902f356ab57b718c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb0d3dc7a2a0a5f5f5f12141cb0935558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ae61752f49077b4f92ef60332510b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5756f7a1bd2ac438d1befe24c365727560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c5e21c13616283929d4c66415bdf8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350091b85c3bc43f0febf765110ecdc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9276929a431c51d9e4214c5b0f935e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b319f183602fea9fcdf677a22317a1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3e0361c1b223aa2c6533c330e008d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a65cae0a3b1b20a7ff0191abab13bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5738ca4edd05c5be516ad7c42a859c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cd78f17c2128d695c3ebe693886b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec17b10b065e32a97c5e080747531f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33d80dee78d9a4dec6ba3fa9fdbafd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0a1bd1c6f98f7d1636631ea45b0f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfb7fafe0d2edec51c323c1b47a494572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a33242a60436ae1a4f2a376ffce45573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a4c92b26d0a5c2d6dbb82c77dcc9b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17593ba3d26770e9a45d513e9443f821575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d4093dee36bab7dbb1d5228009d26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30799d00dce4bf3d087072df36825942577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c04c313a06709c20686f38f3ee6bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f93bf67810f972cd7f8a0162f6906579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb498d3946fe1bbf41987fd3cc953df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bed615ac28ca3251cae952b6fd5949581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdbd412f0e0772b2769e68258dd075582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4b8f37c8d10463d5474b6cd745b36583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f635af2c6b9c13d516ab3ad7605f73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d1585ace25c6d5e32cccacc3ddb0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b5f273a103bca0401598a7f30c7dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2c5d40019406db6f53237b9c2fe9d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c780d0c58524c3632e248d8099dc4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fa1f4afe2ec31e0f00de3f601a5c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9753d26c6cfd60531e02c5ce60c419590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070100b4cb4e2d4bd27305ba6e3fc59591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d7b4d6dfa7cf0e8f71a42a4a6d0df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f81728e2c2ea94d79552b980149735593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbf7ede5fb8f52dacd5d9447d42b9e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e920d17f0647f9015bcbe2f6d01171595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e6e6a9449f9f986710c77dfe30073596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceb0fee7ba9e1cbf3ade0686719868597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2b7a9777fcc6a1868b8e0fdf56ddb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3f04bf9e4132fd0c16b317e4b690a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2aa5e5101b8073bc303658635342e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422c21ff05e3aae0d3f80f7a66d55f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf07124414bfa01834d3958ba7cd364602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32985e6ca3d8fbe84050893b9e6851f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379ef3ca8a52611c6a6c56844ad2fdb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984a297edd1c9be6a02f2bae1c2ddae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ac8224f9e07291195e55473ccd051606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273b3dbd51a6c1ee0c0dcc068038684607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de600d550fc747c34bedec5aa223061608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72991c94c9b5377388d2dd712daa5353609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fef8237f8ff785a084aa47da62d21610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6025888a499d44472a1acfebf9ec09e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b4e07874fcad1563f306ae5c0abb5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a683b00ddbda87c285a8beccdad9b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6552787823a3af8dfebd0e9a8c65c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6c6330bd66aeab4641b91a7ec8484615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff999247d24e67f21d24f7ada88055616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f59cd31fcf947fd231bf2645adff5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d160061238d5164a687c771d71604618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9c0a41fc71d7fe88b870cabbddbe1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdc11a043183096cc59e0150b6a26e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351594900373f5abf77683d5534584f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77da0063601fd8e64bc82e9b583ae49622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3be62c995dc918033052c46f4a472623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce3d274da6f83f9d8137b04fc7a897624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fc1187fb3f44a6e5285116259aead625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c85d382da5a5ef2efb8724cf23d3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04998c17fff120d03aa1b93c942f84db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143ef73597e96de0847b3086d48f125628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b42a1b5ceab71e184ef6927926ad35629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc604b7f4869d3e3243f28325a29126630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1bd47b6ebe153b149e99d82b2fb15631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb516d86cdda015c88e89eab772ad1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d2e08748af70164177010cbf628a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99384bc45e9c384abaa7d6f689e67b7e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3519885e9294a5e164e6c08ff850d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867de9c9999ea4d2b5f9f6efe533400636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb31f37204f6c9a29a95adfe89ef85e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e57ae8b6e6f9f1aff8982e3ede08f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e024ff44d9e6ebcd7bc1860c9dfeb0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d53a83f51d3474f21843c132ba5e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c856f52282b974ba7fd5068831327641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b651ea7c689fcfc00f5c1741175403642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab0474d2c048bda57430ca2006c8e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8aafd05f57f7ba3bfd789d295094d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59363cde64637850d9d5e1095965a86645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab00484d1a1f010285277405462a19e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d77fb2b9ca800e4daf07d4dd02f156647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4e7d7f29ddddbdb1da96ca3d0bbb2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468ef8b1d63b331b163d534ad5122b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de102feca5c9de0de05f29a5e6f6e6b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bbcb9e74c502eb20dbc925d46cdb7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368036b6e251679332f9df8b0ec370c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c6a429aead4d340e85e0b4d81dfb8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b6f336f3a2e5176f887d1c327677a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af7a2d8da3746e29f98b067ebabf17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9f53a92fcf8ea22cabf3e06048ec1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a88617c30baae939774cbb60216155657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b34cf061f2a3f1694b2294941cc510658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e157e5fb14ff80dad932dc96d6c90659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fcafc4298154a96220516738fcc32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798b2016281507b2525534b6eeb5268661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108b3627c463874f78f900a8411139b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67fe5811396191e957dca7c4c15685663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0b78493b2ea92607be170ae166859664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a532d2d2c4add036a2d6ef531fcaa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993c30980f1ab728c4c1980743d2655666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d53390120a781b5e41124907a6279c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b966916d4aace8048e646ddd8971a22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584c6818a2164fa311e22061af9222e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d4720ddc5c7b5e5fac7a49f61bcb4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb066e23037f96020a81970b2d1da05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30acd9055f9ddde92518c00c333ea33672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee26f41547e1285f85d8e461d852cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b65570518fab39b9d35cc6fabcd599674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9c4dcdec97a65a8b4c82a507262a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f704ff3413119064f6ad04caf1af3e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d9c5c6295c83dc3834d7178c77891677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74309553cf65b184420fdad3175879c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ff0d15465b95cbcb58d0cd85ca604679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82b164e6f3a0003eebe9b5a522290e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711318ccf3ee2d4338d642ec7745af98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae30c3239fbe7f80703e1230b16e4c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749df9310cf79f612c6fac8b42eec270683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0880fb007eb62bad6a659ab5e1b8f4e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908b99f0932269fcd66d7bea0282264685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da575d42f78904d74dd61769cacb24a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417e72ba613d8dc3a237bb8a4266cf0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b850a83709976ee97e4d7ed081570688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2131e65c4c14d8a1f2ccaa952121d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870972fddd8fa1d6bdca7208cf651d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633e31360e4f7535ddb238810d6a4db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9353d2a9c6ece980d85954b1166efdb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd9849a98b631a9a68439a42d32ee5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec90b494c2635cc8df9d1c3bc9db85694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0f993149826c4714d8e1e8d8d0c10695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a90b0e5257697f4c27555586fdab6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1b3cd1859e06a6f2ca1adcd27493f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3f633e654edb341b789c208a2dd52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebba7b804b93f814bcd91b07bd8b7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107b49f207817ce9f47302650207958700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab62441d4e0872cf3ef47de5ee5165701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe56f8fed4cdc1b047aeb0dca462c4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2735055a8e5b5a22c6cc8bc8b77041703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b5347efcdef935da0f225550061da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8ba1eed89de3b623fd33e38c80f44705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea68fba1c21286a812542f51c27d7ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826145b3c9dceb24380e23d836e455d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869422f9b056c982c7f8980b3938fb88708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268e3ac74d9ff398c6116d6ea8de045709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f78ded5c89fc441ce87d79639f129710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724c85f9b01ddf062f909b55848f5e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ab551aaab34d5c6fc82ce4f10c9d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78772f02d1b07a4256d076e357619c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384278caeb8f8bc06e3ac99869e2043d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c9868ba3fd3d62d45d89c51799e1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea48a083aea5256c391b6ec7b608a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36a638b712202603d161123fcf5dbb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb003fac744038d695b5be462043a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf0cda71c0c7fb9490b916c0555c49719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86201f2b57284e2a323f8e4eacc782a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b77eee369b863b8b99a4f2c951899721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43fcd5a21dbd84de090024ed7b1772722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6063a023cf7f8d8d872249e7718794723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767010e64b21a4521032480a9d8aca01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5e1e379ef0199c5fa048a06a5a62c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bfc84ad3b0f2febea6b594f66e4d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543e85d3154e2985ecf2b6f34b42e21727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee88cbfb21426ead1ab9a873de8a369728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c8c13fb6914acb1554c6ebb3f3151729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d70ce213aef2d2543733f71854551730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d98c92b6cb8f481e47b06d8039497731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcb79c6f60d728df9b7a8eaea4f7f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b61d419825aa2d73b6131312add473733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3969208130b1cd2e5aac9bef10520734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe65ac87686eeb2c8eafb51a4e9524735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783a36cc9ecd4d7d706bfad5dc0750e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11feb7e93e01f06bf67dc9ecade466a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516e7cfd265b6f8709e8d02ed858319738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26eccbc69ef68d46d8e47cd89cb5092739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1f0c0d53d07abd0212f6d7d69b34f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ecbceed7c11b9fe5a5a0b3321f2c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615be43b4fca2d1e26a1dd22d3fdc7e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac36d1220ab27c5c896d69e5ce84a6d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f63e088adfd2fd2cb9b148fb9259a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023e3a546da2f6740ae3639fa521e8d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6688ff63e81a997a18926bbd44e945746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ad0819890cd8bd054635222b85a4f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd296607b9625c1cab5865f50bac1617748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde6a72c6aaf7940f5f2fc63a3d70fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73c153d8b3d835ca52dee07695f796750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c8bceedd6d18d6da87d81baf82949751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a555a4ec3b4ffa94f017c2c8e6169dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28af62b96473eec4964f73944c267e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467156c1e2cdaa4bb3d6a6feb2accb7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f646f8c46ffeadd2854b9fc6319fb17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ef112cd7a2deb016073eb3732a6c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980c164395f45c2e65ffd56616bd59e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4b35197de990af584d0273fad7bba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf975f8fe4f7c0fb82a5e472ffcb1b40759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af86e56ac7decd6d6c09be96e5163121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258fd3f2009dea23b303930b9b74ee02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d371dd8a5321497a367261cd158d513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accd0b0426fc6b59657def9c6b9fe854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788f2886709c69403f0393a6ae676355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939c2703c145d8fbbb96aae5e0420026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c1e8aaa73f5c7df080d760feefde27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4c39757e29ebb6587b5af3bbe5c8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02e5b02f0f75dfdcf1ae233afdf4729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c206c59488d5f5ffe93ddb53e0ceeb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80aeb813020d89c8042ca65a8a2590111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7cd72a494ff58e53d0f427465bc5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985b4952f5dc8808fe2c3002a9ed35113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a03b67b8a37596fce648fa438032214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222d716091a1b887167ebf2db799d5915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35623534ba934f437f9f6e3a1989cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a1548b976057b6a83ff127128d10417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2611fbc505e1c3d5293eb0d64d78cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd22677a38f2898aa6739686cbeea8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9800c1e895fe0d1526a287b2fa3f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb984bb7c74eccf33da0afc1bd980121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68d6757a87839890d156de65150b8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96751a0d917999d20d20b1e8c2ed69b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf3f00f904792ccef0e1c36cf5e77b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c6ff62f0e0be1272690a2c79cac7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdaac07a7f1c3aea2c67b94485f66a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48beaca613d318b6f4b372bce2515d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d0f24f7a3a5f389223c86cc409fa228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ee8f6e364ed41f85f8cae29c0b37e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584db4a5358620e838d16188b8e3582130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75147b871edf5c83d401e626b5a30e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff56df734c6cf73ecefe6d2b12de7de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a799d162908ac0a12b34630b266f9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dea58166c52e6be265d9aea544a1bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd84315eda7123c54602bbb39ab46c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912335d9322ee91ac875fa77d020f1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d9f0925e1317c21c01b89891d3ef337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd69ee2dff2b36fd1a58407977bcb9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b65a5f8814826dc526f979b036f2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec6c9880030bf95bb7e9ef8f09a29440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf52e87d2219bf7e9bfe7a5b1bb262041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee93e2cfcd363155c87b0053af963b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd847f96f4dafadc3facd3d5c8de78743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140d52bdf4ed03428612ac7d9728fff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81633bca252e3a9de73daeb8ae104f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fc1b0fc94c09ec7cfcf4aacb0391946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07aa7991a376b2a21793017a220e1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b103adb0e4c1d7ff6b4e0f027fed248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e98422dc6b74adc1f5e978b47fff8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ecf0d05578429c00611c17689a24d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e012636caa6b2d4c8d82be393899f5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d0e137b61303e4ac727ca25807a0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73e2a32ebab1c080daa2b4b402ebfd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b034a1d43f32159ced230f34f77d0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fba163ee5eaa081e46736e50abbce055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78de4dba4f53f52217d143c100ba0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a6aa6e79af0028e4908641069cd2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b3f42e2be41d6ff3c5b5c340d842558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3d346fe3c5239b12b63e622c4d6f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39689cd2db3459eb574b6b110c7e6ceb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90cc9ed6a68e377e398145457a58ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72843dd48e7ed7fc4bc411d624d046f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61081221d82bc47195df47959f6ee4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ca61d28f1a824f42109033a8bd63464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7203d4a52d5b2d2a80ff421fc716e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba58f54e81ee0a722bc37fd70db5a4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eb516fc4eb833aa0713b23197b49967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080596d220f981667de822ba9492cac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ab604f74c03e5c25fb7c46a4cb05869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346bd9f13a6273e11b29d19cb69e5e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ba8448e017f4b332349db81d266f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1157403fcaec15c5e11ca31dd57cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810f0ff2a9d457bfa37755dd663109a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63326ac63451126fee03a2a46e1baf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df5ea8fd94f19216698970f9b7adf975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9c480fed2acc9ef1f043e0d5f782076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f5bdee2bd3192b3d85bee4098669777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44e6a966316ea1bb773ddfa0cf8c8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28954e0354ac835f9d34ba2e668c119a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c7c872e23ff4faa0a87445c1de79780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3878a1af107f156737773e3e5dc37481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3585e7403418e96d7239769faba5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4b4cd3a0fd3e7838b6b54a797ccec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659f0c9e63612cb25c1f6f4f5ed0df784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eb681ab673422f9b93e46fdc9c38d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd76067709d0283f631793c3a2062086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2024deea73d9103cea91392c7b32e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95bf2759ab4c6506bd596f0f0ad9cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b35c56bbe9ed7356f28e73992f26389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec710fcf1e3949afcfbf553f36c8a5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a44bf31592a1616b1b2aa3f7b48b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904a848cfdd95ab178e77fea9378cef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64357e1fb76a9e40a0b354aa38706d1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4391511b56877a595d8c4703e60f48f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e76c884c6b33a8b53e09ba946fb5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8d96d5f2dd823221590dc504ca09896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7935f77f233fc4def6e5429b2e889097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d88c5d8b417295236794d3a08ccbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f7037f47571d1ac47d307934cf4d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af96510a43a6e055585bf3b46989301100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffaf8582c154c3617f854c6443c846101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575a95b894746228de5336478da5a75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e82684cf8fb3b94d65f8290b65000103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6908cdc25766273eb369e442b1ca62104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27ccb7a2526709bf71dacc8d4ceb6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ae93373fa077c9c6a4a966708cdea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb07b3d4e52038dc78480cd9f33fcaa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b780c3260f0ea9b033c179e578514be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b5b17be847ca521a3ba364ac0d667109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd8bf81b2c54759da21c4f1b2089b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53402da21e7a1eb1b57528a3c00eef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678542179f6c299a4e9237d913d693e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a063af4971ea7862c80362a9d7f75dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec6cc3ceb299150adb85b6199a4565114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3c92364caa586f34b598e883b2f4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632e0fcc3d81d22a6be929e88a649d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe13f7060666199ef598cdc0264da9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387c78afda1a84e3368f2a819cb8018118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bd5e24a706e76c087585b2318bca2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a28c239301f314d5c8b1f0425ab442120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634d93c0b4344ef1414f492ff705d4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d50b16c4b6c20e6e7e6faeb44a1b35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287459429e67e088758f58a121faa57a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51915270bc2bd7efc63b6f1d365aa40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d349765aaad2b8cc2b89b26a84dca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b538e2282ab7477879952e0282d7a8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64313c826e2e0fabfe33374f4db926127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3191ea0cb6d0fe2dd52d5a807b11e61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a9c8ec71e65bff9c263f189bd7685129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842a705a42a0b5e9d72308a0cb0124d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8038d036a32104ff81463730889739131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182baeb0c10a1959941375354a23acd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60e4b4505b0d3fca5de61d8ede0518133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34455af376f584907154a7d3d2cb7ede134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148e7bc5c1a36ed88491b150e254343135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eada72fd29885ab6d37a1d9b4d1150136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e965da579389ee8ca3aa66197d51cf5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103a4ae582f386cfe186ae2fff83ad1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc89561ed3986d7667e57aad4ed3ee6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09a4e8bbddd18d3381bf938d539364140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3461b0d4a040cb0aac830da3790bd56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00368ebc499a4fb2bc65e2f26dff4f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83efa29450deb83a1d97b6138ea0293143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224457860289a0f9b71c458a28192dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c490b8f4376b21c9686ab905d0106a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccce26ffd04fd691eb63b29bc280273146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a617fc415759e0cc7fee3557a0e10e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c88c294f2c976bcd0841defc18932148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0770742b2bc0e9ad00851760e0d5ed6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab36b147120353ded46ff09e727d6e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959d5bb328f8cb3bcd025c317e50be1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60135588914ff5583ebc488e6c894ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6557fc56a8f9e0eeacbb97d480da44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199742640c4be7ff222e352fe02db3fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8487c7b1b335c594e6d335141f20ab2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4dfe284d6f6c7ba0aaf97daa0a49a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411dff092becc790e9a339e1ce66281157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bb453bcce5fa5b0517f18a784a5e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fc4adde0be7a46efe1acdce66284c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732436c2fdadc622766352d5d9261bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac267d2461bfb7e7321a5d64c8dafac7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9541939e0ab7aad8878d7eeff03ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f43e698d01b4a07e729100342cd23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca39031cb94fbcc22d453cb01fac31b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52102045c6601e6057ee4767eb85178165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a8f564ca44b0fa06b79190fe31078166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a4aa0e0073e66fb6036d533c4026b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7a68fc87d9fbf392a4e95d091a9fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca9e395e967ce80d60da8d198de45d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea79ad983346a9b8bbfa7f3cdee8d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dbb5035ec8381b4dd2b6575f4e407171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccccb480d825c6cda43c38c2917330172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bd84ad3cc26405121fe7646ef3916173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0040dcd4bcf1b41264e6309cfad05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd792fb15b7e74745a72fcd18aa4a398175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8092a98b24da222b31366a4e5d125176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828afca5e15022b8ff9a860b012cfe0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3938212837ecb8b18855f99705a27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7fa40c884e6183231460fc4891563179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3ec5fa675375e51d4d241b5bf4f41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58291041776b4eeab039c6b4c3411f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c1db37cf6e00bcb81be29a4f4e6b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9db14a060eb02e91d8807815849bc2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3e24974c81921fa2d304eba51704a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4b7e1c34b920cfd4fd25c252ccc2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589a569450381f0e9a50727bc4b1538186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de1e02122845994563e8ad30826eea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bced4b67d4d3434e1ec58c2420f16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3d14726ab1bcf46f8b41dd741c0f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbe52f3a8a57367da32bf1cdf431c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1aeba1d155682645dc554d52eeb31f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cef0db542d6a0b54a15af0650f96d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e663e2fbe695a1bc5e44eb855909f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005749b4bb613feb7cb7c3f6e166725194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a86cd5ab393fbfe2c1c27be7a1776195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616bfae10e513f21a72ce314fdb6110196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3230e81a8c522dfcde00075a8603ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa69411eaaf7764f7d0a64e7b8e915198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fcd0f1942293b09154e54779d289c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02175a9d5a5a60d005e2911f75216491200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66036f1330a2c6a251f1b499c000b88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27444623810bedeb7ad3de9d24b38664202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed26b85e84e5e280cef3ef7d0cb071b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd3bd51ae6ec52dd8e0292febb64be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6a88eab39b8282ffe989bfc55b22d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e61732ce3392ad677bcd80ca8b5b05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b180a0051aa18f4e0516c8b918f873f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f0611b31160b844fcec07c58c96c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee620b725d7e069b90e288b83d1edba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e0767b931768a4152b524bfd01e5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6ce55854a299b471440c8cdc71fac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523126f2e103a3233e6980820bcb797c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b83c0c418aa2d7a96fefb28d369a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834eff0208d0357afdc88f25e62ee56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a3e310ea99bb1cc6ad5365df88759215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2210691775681ec7881682298b4d3b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c76b716dbd2cc6414e03a32773536217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe455cacedb639c21ee73334d7442efd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b793811d1cf27119f0b47a4b17c399219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13104b3439aff9c5fc1eb53bff2d4f9f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69b2c7dda346c9c5734cc23e010b86221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e714342778573460c9613cd317238b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897707c44d0d2621e5330aea5fe2c90a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab08232b71aecc9f737f6100313b76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fdf673cbfe4ac77edd89859fbc1b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9015c4f6ed8ecaf695433c491a41378226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a702fba653f6c81ab4fa276d8cb8b21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae68954c6547b1e0a10e841f7d1ca9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1426510d9965e75399bb3ab3955b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c59349da7e8c289524edb11abc2fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece13d81b13b6fd0b424a26b758af19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4bcb617f1c3f57ddc94ba3ba37ec2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5610c26c1ee7105b6bd53c8e458a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f9a591a3c94919457ffc7dbd55d74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb9e5ca0268b2f14c1b8b2c3058206235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382d386051a5cb27361f9318a515670236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7804b66ed907b087c702bc6c7993c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf589124d6a42f0b4f6233a9f14163238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79e9536f5d8a4ba23e9e1a1bc9ee40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5ea6942bd63a06b0b9ebbc8aa4bd9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef051dea3e7c46a850eb727be118116241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6e8e2333ef5e6daa765444090b2c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43fd1dd4a9b19278711763d8f45860243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbda36a9ef841439c3f5291534e95f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ba3fddbbda058dd58756dc0af7126245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09583ad15a23e8dad88cfaae1a42d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547e9763f7d07c53e39d22191e4bd20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06982a1416115807534ad15c661425e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0ac48e5432bda11d91ee722bd9056249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bd35e6049a0d50cfc203b9a2155ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b7bfd50a0fa60103a7ef6cddd27a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9936f1b67f099fc743581a5771ba7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb540328275d3de90c22d3198c9ba2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d26f254007d4c0d8617c4897bb7a06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee9a7962b2820b2172b342271b7a3e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463526a6c1d7714666000663540c987e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4176efbee64e093cbfb195c529d2e4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cdf158d06727088c6516e8519f218258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa494d4425154255feec80c33fe6f6a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc05c3c81ffb2e8b2d5ce0a920dec0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65608b400803ca180fc2aa5439809163261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3f5c244f585df5a107bb9aab47a63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a242294333000cfe7c7f7ef53009636263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62a46b62d24564a801b312a25a4f40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940cb2434245367deb1fec6c4ac7bda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16482c52f0efc208069dfd34b15d1223266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571bd28923c70e9190574bee7a368aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880cddc529f550861e4670b3f55d641268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e9a70531142a634b8fe079f1672a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae80160baab6266218776b8b11d1bca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a06c0c700c7aca339168b272c596a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775a67a73b452dd6abf08bffe1678d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3fef745f28454eedca2c430704fa7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f866b4bf06afdbd083174ca5893f412274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba982041fcb88400bea334ac5d73b9f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5247f4cad521506d71b61a29606d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8c5aacbd73e9e6d556d81f5e8b9bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917e932651940bcc474c71e48f998cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666819ece6bac1556e566b5807fea95c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39203a1409ec6779194db2f1f1da396280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c249f28fe8b97013b10ae80fad10e33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c4ee041de85b891ee987886937451282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178f1e6fc01b4fb12ef3d7678a3f152283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e72334865b059a167ea1629364b0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93299284212bf01d01fac0d5eb02630285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a19f855f9b2336587a0f171a373b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7a51847a89cf0ad5e5928086ab8e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f604c50182eae9535352bf6df68d79e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151a16180d67cc8ba97b08c51db2fb6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dba9dca26625414932fb3608b8f33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff78944bceb27c1a2918d3a91a8fd4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eb635c9d107a65892b328588a3563292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d5963f7d22a1c322a539686ca940b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf2ff56f13d630f0390d83465c8a97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7aeef808da21e62ea1d9393af5017295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cc61915ea61365acc199c8510fa5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c3ac14f788bee42e9254cd935bf2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f3d587ae618610cc8402b3c3bd793298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2bf52ca661375565ba95b08bc0a56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2a15c665a01f830c89be3e20119e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f2770260d1c71939a72127e93d8c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e00c99b07647255ec20c9f28b7cafc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36dbeb39e80db3f913b3d3797ee7df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596baf0d041386bbc7a87f657322a527304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb87ae7ef7341cf398c46566e462d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f96e0a01168cd9a764a3e7f65eb86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395e3b2f0808422694fe53d7b443e20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd73cbec7ccbc7c5b26a49f1e71948308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161441f12a9c5aed7332f712d3676fa4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68feb291b964814f8cd7343f41a6561e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807784ce3658cfacc140b0b2a96ba4ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f2fcd529ad0c40c3d049ee796f189312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33ef8cd58b995ed9b4b41100a54796313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ab85bdf779ea666571158f62d44f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98477a0678829f1657f90fa22b9c5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cfbdbe91be766c3799ece7611a308316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dff295a64c42b0b342267610daf8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695c919aab6d1a6703efb0700e99410318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243d549cc61c54cf585aa0b8f3643c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b3c18589d4ad13a55cb81843f2c00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d1c0204dccc8265e4f68a53784f71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2da479ee8d593ade40f2b17cb8fd3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895fe810f489798bd20532dac2a9b4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1536003514266c9a1c011d8e79d0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ca5c6f48a6dc5943d3a2c9b71f6d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0994dd3ac7aa51beefe29ec44fa50e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a5665776060c503cbcef9f0afa18a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82ba68228fe9d814f0b40ff6b6384b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a221da4eccb57e06a4474fb8c77260f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7e5a4eaa1e1098217750eb8d0fa08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea7e55abd36771f8752b50f0fabf4a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707faeea81c7139577c985f7bf0470bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563df35f2ee75e33783ac8edeea1864c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f756431138cfb1d953d8fa79cb2353334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7e9747663659610c9e16933fd10b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa771d0c74e9aa35d32d795f0ae0bbd8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bdb5cd4332616a224bb47619e9699337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21440e946a5a2eb8c276d72cebc018d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274ceb3590ab12ff2949c263bcd22b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a17e5a3975033cbd0b794ae496220340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211f77c84a98497a160fd730f7eae77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5622738f55bd4da75cfbd821bacde1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa270e2d3d02322c1cba5c0b428c926a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c125464ca16123e3c2f44e055e850344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a9d3937aa59db3a9ee8d88313076b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87304348fb066d0febc39ba33b338d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf830845918452d8c128b7943bf7a37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9604d431d81188453e82542399b4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec52a352c70146962cf7e1368ac63e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466ff94d7d3e6ab56191acc52c7eb7a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dca59cb6dde8c7c467d4de5e67e074351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca3a9b5345e00737196287de8dad72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac080f731d5590b1b0317a103a58202a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53baaf3c860d87b175c9a5f027367874354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcf80ced1af396e01976193551c6d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d35d67d8b1b2b0a612758231500735356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5b5dc927d417a42432b907b0bf24e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edbab88680e570fd501ca815c196e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128fc63bc49652b28619ceb8f4ba3eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815847c36befafc2d58b2f1fc977c2cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85540f10e43d6351577978afc0619c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b64db0303e2a60373ef85516fec3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cce43be3dbd8c5febd7b860528f9cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc702ff025259cb7ba657dadc1577dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c084f57b741faca3d55f4595296aae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b42be8f31993f5c3555bcb763fddc6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa23196eda0dbae9af81652e1c219bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d8eec55474ed987e32bc10e24a95a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92236b58f2560ba5e7d5d82b8c44f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9082c020354a8fa7b185b84d48726370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df43b03fd55907652dc56af84edf27371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8f3e0f32847f5b3cabe43f205f70d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc667f98f9f0bb4c067c5cea560ad0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242bc6d6d9d61149fc6c65da30173e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eab20bfa834ca7d3d168d86ae8fe75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc3e2c540ff5e79b5c9bb21fabb225376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ac0d1328845427e8326a8aede3111377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2b76620b1084df2c52bebb13fd569378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7bfc2840381f70dcef00ed225f940379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b5cc050b2a9bd318a25c2eede38fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8038b974f2bc623f38d9d2aff320a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda95bf08283e4d25e2e65e781f05d33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33e1ef43517857593cbc3d5bb3fea5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9c2e19a4c88fc2d905a26f860e213384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6efcb8d4c2c98d4bd74914aff9fe39385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a127f2809df12922daae4d8220bb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e4df2deef4d03f6cb56dee5536aa2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5048dd83c5f8ce120e6729f6a450aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ae67d90f0d5ea035d0debeb0cf574389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4a5fec7103e9247f7c623a706493c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2acc577602183359154c27a54a7a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dadfffc33832f668a907ff22083a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcc0acf3bca30642755ddeda864fff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6d7329747127dcf35eae8018b3538394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d558687ae172e603486293136c47f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4172ec16c838afd9482fae796b08f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6db33de0953b919bbc39f8be41e4b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8dd32ddb084fc6dc4d8abd81edb96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88631b5a9a756c74d38a3d9f719ea90c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a127458741c1713627e4298a8b42cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdedd3bbc5976afaf578097d6e1797401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124bc4180eadde3901d43d98bfc7adb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf4d89f54fc5e8461d48059ca4942d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5316ba50a4e7d69b021ab62f3f6ff63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22307c52091492d4ca4ad1cc49145663405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8da18177afbbc3db94c6a1775bb670406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9714b8139c44208faf3e07c222f599407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b20574e9c67a72bd78f5195fc11df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1be953590c2d8bdf62f5117b6bea9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a8d683988e5f554c9299f9a7956b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6092bf01bbe0a95a9418fea53a50b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6566485b81caad44a70e69a7716564412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7566741e86c54c885daf8adbc2c7389413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84542bca4ae266a08d41056101d7780414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe03026a78a2468d5ae88fe5c8bfb7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bc7d8cc5d77cce6371a59b50e9a8d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be3184cf12a84d57afeca9030b4e4a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1d0a2b57b8dae735d581bebaaf895418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d22aa246f7ed4205e5cef93aa2daa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7903c35ef7d3c42d0c30387e10598b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6c6e51dd7f30ff666e5751173cf11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1d97b07af16fe823e8ae18bb8efdd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cab109124530a0ed84e0b6d35881e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505e8d3898d091dfbe027775717ac99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ddd021369da24479c32e024a04a6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f5a55ac36895ec9971445cfab53a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4cb273c82308c54dd3bb0e8c9096d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34390a2e85c57b746bd69d7ca10c53428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9a960970dc820dc2db8472324c774429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0372d1ec4904c384266703f18932e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb29408e9514ee22a5e04f4f3ce5559431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e0a8f275a138e93f8da267add5621432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a7d2afa8ed879d29a76b07a78647a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59df69207e66eedce8b45f3f8376f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4523ed59266aefc66e3aafe2b5746435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9726cebbbcf3cbe4a0e713160ab216436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbebde5bf2c1a799db2b9d082f1825437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d9dfbf1f39de03500d9e24d6d05fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2efaaae71c6474657d6df9de7077e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64d48cbcedb4a7fb88089e88d8fc1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7313105c8520e8d5e7cb3f67054b52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17dd2fad26cbf0da5beb0c38cd1b22442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae2af804e4175fe6ba82ac2c6d0970443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96e560c6289f9424c437f182fdd0f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b172962c52c7f35d4f2ed87f7add4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260d09e5c3f53eb41d86aa235afc371446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95697fe6886f9670ac8fa8de2df7d13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7de5fff10b0c6b8bba519d6ea7ddae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0640144525fe6b64d0452edbf647bae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfee3f51f035cd72bce36231c640d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15147ebc03209e7fdefe6b87bbd543451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66753da40c70c60aad681681cb0aabfe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cda8c71c32058ccc4602e267fda57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b3f3db648decf7f91f748705cd395454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab94f22a5bcd638755d9ab864680e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45150d16b76a6c37779963634e515b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8b4827e69c3e0bbe07d4ec93dbd19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db26dbfc1d03bb3fe6667f9a20a326f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85028bd525d7de1178fdfc7af615af8d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cb1c9019199cf53ba9cc922faeb63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06645d2f23cd391c8162376c6e70d25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e07c5b829c5ef89b3b049af12902ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca2a772120c808d770af8ce789a66e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38892eaddc2b7f447fd61569a1bb43e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850873e700f15eb1864e6199f95616d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cbf87530309b54f6421fecf74d40d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a239606e2411fe4be55b160b8e28fb4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983fd2f2dee2658634c214aeaabfee2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8a2c947348bb5227fe63e9308fcc1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20865dea543ff1de22b898b446878f5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb9f0c8422b949bb88708569bb711c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773ec3988ec276cfbaa15d2ca576cd7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8b2005c01d0921d893d0b974df934473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62fa867185e5fc0c7e0962618ba1a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d61c5b14b757080e9831dd9e583a57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4381695f08e80b57600cf76443119bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781151f143f14c17de1663f5b0ddf8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfab5a4ce9a390feb684fccde6788b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcee269ec37ce7bf90036ec16a318c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad42cfca108a79e2ee6bea7aefe6c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbf5a3c2f2be08cf6ab58e57d5ee62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d155a412bb33d914efd7d6159a84d0e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b26a181fa9022e8caa2b69cf53a25483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e512d37597e4dd167c44b0c396f1178484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c106dcbae4972a7e4be0d3cbe05a34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1777a4db1dd643ef115c2cad7e6ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c52c1e54211453f77db94efab5869487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a2a36398008cc6cf310257ed619eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6fa884e2bf5936410b25b26ba84a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53cb9eb0aa3b24026d3aa354cae5f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6f592fa3e9c1301f65f9b4d3a6aa9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bf6bb62f0fbdf9d2ff9ac04653884492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e403eb11cdb56ed947ccb2511924f29493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d216c0da6c4d9eccf1578caa84a1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf0c70f124cc3494f682766f2dbde8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a475ee55178f9fcd306b0bceaf16ded496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e1f26e5b9c1062dced1a1ad5f902b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1327359d94eeeba288cb46acc77ef1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c8bcf6a23ccca6b1cfc6999285f6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec985e9f49086e86c0a407d8e8b0b99f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8bf83b60d627dd36ae6bdd50f252f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3eebcfdb0414ec5a9c12c525f5830b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9d0aeec3fcbc45680c7500b5c8cdb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6298d67bb87ef100f7709da026d80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2088c14a33d1dba3a4154f9aee124505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9287225139f84230aa498420b2361506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920cc1dce27957eaccfbcd15be2bf29507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380fc2eb635dbb096f65c6b87f40b69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd809dfaa48f37fb7eb22531a55ac8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc33f3ac1e703d14ffbac4a6d68f9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6c300bcb1b0bca5b76bec819631a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bac89915b1f7c16b5bd65b1fed005512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31753618a559aa12c1fe40fe36d8b654513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44037713e063615bcc56dff02dbb44514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e8924b798aead9c15d2e552c24290515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17063d037fa11f1357a5c40b1344122516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13f4b1f780e6c5bd2a802c865ce399517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cff0d41ec83dc36e6d3a66ba6d763518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007c9fb7696d1b1609a1ed1c9584caa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3368ed6eddf6cd86b97e52ba6bfc89a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaf29786bc9316fdae2d8cf0d0e19a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eee762f26a679061661db9289a24e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9feb6e72d18a012ad5b74322a6535523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539c9c721c999cdfe3c0c030d88c5cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e8674d9177b218e8fba60e27ed500525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d9bf9e7ffbbd286c8a07f2bb553f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4339a7f1458793deddec4bd3f4fd127527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a62cf1b47e2b8239fcc82919073ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3890bdbbaa661458dae3bd3304f6cd3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5921a57d8ee09cfaa17ddcaa95b76eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8bb4f81b06de6179b4c80cf690645531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c4efd9ca40cfc4e29364b636eacbc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81f8b2566c27cc0e6d9f0604d746c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60784eec7f7649084db5a6542571f67a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cf2ce426bed88ff4cb82ef0556081535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f36ce576fd220f1f8a6eba531bc9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca3bb5425967b2c3e3d66d803ca52d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844881cafabf8aa084fa573d11550152538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cbb8b143182cb1444771edd37c59b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0995950f15ef42f2a82b89b8e5f7b17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e04d797881eadfe97459ffe992baf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2eb5ed65153e206b03dacc14552efc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3d82b0242a8eb415d44bb1458a1c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592966b6953d92a9b1cd851f76a08b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb500a05587f783764203e6424ada5bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dada0f8fecf70357b56e9905ac1e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261e982eaac919a9b1402812848b9a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674870913810c7b46cd1cf82824ee340548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626dac7280def09c4fdc7e87ab81de1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941cb5ba15c07608d103241cc9cf4bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3493da7e9f330f28a39203b2f0d08551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bf42a1876581667bfbfaa0d89b70e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e381a888b765b4c0720cd866193b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd17eaa79a1a4a6a65470f421f44c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340975fda5e8c0ebc1be99197bd8e4a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d99c7d5844ad7900f74f3f29a6f89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb309246451a55e80041a1e2d7ab9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d5f0cf5cbf0ac2b9935320f10fbd5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54a544db32ad21f063984215031d73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af64cf9ef9f0439682e52b72a0852cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b1d0b4f373e882c9718717abcc85a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9373c4f6d45731f36c8ebbf19c5e2c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afda3c31c37e380f30e57f662cced3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1abf106b32750e9b69599294bbd58564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e608a00d1b6ed3f16e7cd87258568565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3641600c7f1faadb6552867a547380566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc817265fca702026ff1b83f279e3e10567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794992c71230b0b5603b628e600f530568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c9b693be2810debfa1eebfb60f1a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82eb5606faa5cc4f30c001499c08be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904462ccdbca93ef04018e5299ef65ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83a3a2bbfcf6b8c2ff2e5a9de4ef0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43baa46ceac0498c67958f9cb7156d53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc37ecb74fb0a8648013bd169e7abcc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e256282701c7f916ce1dca463e63753575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb0669ede70563c8da3e9403ffbc0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53748f0753492d18488b345459aaff9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16839e2bfd5f78ca4107723ad9b408578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2450cf21da1fc09818f1e6bfeaf061579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a769b0b7d443a3956ea76499bcfb8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84fc5b7d842228c0c79e635cb91e64581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafdbb5c63484fbca3e7a77248b7947582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19feac64d2db86f1c53db914414fc02583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fea58c675f4b7726d688d3e04c3d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efd68648bf84bf84c415d5b5aafc93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee78b945bdbeaa799c45e226e77479586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cc5a71e232b0e8457f641424499c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686b94abadba9a606d0367bfe50a260588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1d5df0fbb16add7917a32e283d622589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44092bc2ac46f750784460e8c2b88d5f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b10865b9c2abca6cf808f1fd55e155591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1be2ee5f8f5e7cc2c3a8460ddbef8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b3e0650459616474166b330392091593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5dc93fe8ea748e7d794c0fb4a11c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4d1e50a56344d9462dbb62efd5aeb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4546fb35c6ce378421bfb3d0f9377d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255b322d8940bcabcc1b9e2844304a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ba13a931f49e7e10990fe32975e21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f64d1131f53ef9574899ad72ba2bb7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595c3aca8deef055f0d88dc92484937600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f516ab66848205c991d7c30fa427e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80570f6397ebf4a639b24e26ed913c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a40329da1274828bb85ebdf301f7cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca656f5285a8fa4e63b7b17e3e62e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dbb8b477a908076bc6cc23ad806a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbb899702af576d7c9d1df44a56183606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e0b6ea4a99219b653f731cb545fee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f974925337266d44564915abc3c28f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4c8a54c5c6b5cae37fc15e2f134c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98292e4b5ba27672c82503df022848610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5cc90f1cfeb3b0446795b1b1bda65611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0196a6976c197507fccf77652e3d30612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178270ec87eeb6a3795150bb5332b02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21df2703f6b90bba3584b5205aa92cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d727f9a5dc1733e8536f8880eafa4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa1eda57c55ea6c2adc696406ebced616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6db778ddda117f4d3f9b904762b2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5a086ce23490275ed89634f7bb837618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9f105c753c06fbcdefbc533b83bf2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6790fcf9ee508f41d8ae9ff9a63d0a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979b07a9d7af13791edbe0a06daf63d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a911e14a6b2d0f620117904bdf652622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa6a72ebe7fa39c862c79762db9316623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fbdd3306338cad19257b9043417d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051390183a976bcc80dd10b9231d6233625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4966311d548261d2d032140985574a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22e24e634501235ecde1ea1dccb12d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613a0b1e100d7b66c5f0c2566f9de3c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c491deba8b0848310c1951692482f3f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a52e016f389fbd916dd304f4d83de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389b8ec574d2e061fdcc4bfa86d7f5a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4f6758aeb01444a63bfcdf3d40fab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea055ee7c142a5907ae16cac05983d85633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f73b11148ffc645704c88024ccc9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb0f562cc94ff39ebd33f9aa10d7b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99e3e61a8b1efd7197a70caf2f23d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6330da3ae17b6e246aa4c2584106a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37903111403a24c10620041f0e3c6d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430206bd3fa7b36ec612e740aecfbd9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715406f7ead3432b66811e268756c572640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e24e4485fc793ce661266d6e9cee4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72faad5504b3aee884fe0c603476f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5db662eb0376e83d5be01b08ab012643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b15d57b456c511c387778566a80da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524919105c238cd7cd45cd0f1c2dd1ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bc3523aff45d45e1c43212098e4c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc87b8c2f7eef582d9363bf1745d4a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fea1b1b1d9f98eff43efdefd1046f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78bd6894ff6260119819c058fd73c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222d6140acccef3aba592bd3d1d937d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffbe7872a7d20e09b29c9f0b0fd1f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d8351298597c899725e8c12172f00652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdac545de31bc84b5a0f3c1201209fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfacbeb1ac104b09d6ff824091416f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2e8b4b7459bc5aaca28a7de219282655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b87eeb94fd9751d833885c152f0bd2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53633e8d683eb0a6f48bb55c5afa1f99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f450f06f683567e6c2fa9ef46190f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f5e27b5180b36b9faad7370b64a38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f9f25c9cf1548c39572ec34fbc12a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb5ca1ffadc4ddd6dd18d9fddab362661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa49ff73583b47128f764b776225f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8237804f13bb41918788cb79ea5f4f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb08d9b11bc3187b290906311b3c98664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077228b803ae5489b52ddc57f7df562665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ab400ad66de90b5b4955aa7bad7a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe5c612b6d585927a39c3a3d973152667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d301dbb033218f5e9640228c54e2da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cbb451fd3282182f0a268144c2e8a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04cf10cdc27a42a997eb8224477681670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc198175b1e57a3ebb8b1e2ba0fc0b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd31855f42064e275a7cdaf19fe09a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1c10b839aae5f4ee05fcca0d96f0c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707699fe9eec0e691d987387f27e84ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8a838b49d46ea0ad6dafbe48b3d1f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e9ee0878add900a3595eba8d725f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194260cb045cd573882c5f095717159d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a6e519989ea500b6abc8e4086208b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bfe0eb1c18768cef5eac721ad91f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ed9a5686cc71812c847ce24579a87680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620a3f7ef6d24101fe10f5fbb95515e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1056987b5ee90f1b0c60a27169bbce5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ceb6ad9a3cf1417ee833e459be8e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf07a7fb2649fdacccdc526b05aa77c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016340573eb495fa42cec459d4f980fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff608df0fdb334d020ae4cb3de8735f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62726f85ec70e0866bc6c375441e4419687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b0551b2937cb9fd552d10e585d860688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e690233c1eee26d0b484aef01157d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b535f41d90b99b51d40c51f7972acf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86b3ad5c06318a2c5a2cd1ff5d8c4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296c6901ed50f68e22f8e86c0c17c2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def18c7aab2cfc20674d0c82e2884975693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88201742e90de8669cceae0b07c60b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a347b22ad1280e63d15872d01087c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8b45b2d28e6dc99ca56a2b492fb94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbde2ebc3529a01b07ad327584402c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e97022c31313cc831c02edd4b7a08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc269bebfebe9168bbded35ae37f70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5083059ca61726a6d19275460d12b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bc1eec4af4d8a2e435e45e3e52739701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cd33a5ef1d237d10e05d14521306a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99797e460380f307b173418f80d307e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291022921aa4b12fa987d862bc5abab5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c4be4ed54b8760c3c4a6fec85186b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d1ede57095808ed24281649377918706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f77ffab7c182f38d8a46071975066b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10653ce86e8f539359b734d2a12b6269708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6aad143e0e9612d203c1332688ccaa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09537295adb678e5dbc9fb493aa846e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66066f722f18ef70a832f9631c960f7d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36014de6bf45ef7c0d11fe47e8ab325b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18a48c3c03cd229578ca8a09d63302713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cfc6717e15a4a1b4b58b9cd3d8052714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03cbb61a98a8eb26389981f95cf28a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29683bf58936e6c1a7c4c0494a9459716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e57565fc96df943d2fb5b979a7ca3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c607332843a69bc590f3e35fbc3137f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21e3f0689be04c86fdcf287f304641719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89c145a993a639567d0596d8c7439a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e591621d57dee9d5fcf7050d61751f0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a36021aad844be24e295c54418f6e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531f864871a7cf58431eab17e3987da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eeb7d823af5c5362ce9d960f3aeb5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc519d3c6f3f00d4457132ad44cd589725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02408a7658601a7afedba7fd12ad9ddc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef09022c60ff5275b4260851acc225727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f66a2622ace99af4e7b1cf921811a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d896bf1caa612f574528c62729ae71729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0224c2fb184a70276f42d8a94eebd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9477c2ff03c6fcc2cd1999a6fe3939731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f126e910e2836114959803b81335d42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fcd890410bbd102111b25146e0637733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441f0a040a94eed39572195f072e29f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaea6700db934339d460652830f856735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d99ccda047144aa46575077933c35d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed745238efcea7cdd5d68fbf8d0f1c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb302be8806068e6332ce723b229cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cd5d79332d947e4c8094eee77287e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f3e173f605415df303345c5be9877740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb97680149cb7039f5226e5542a92e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcb1f347339e598228075c08d26044742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc54e074d01a8fd0630e8966d33257c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42667efd22596f1acaeaec2328c4fa51744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c3c1833b7adf56a1aabb50024b789745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5e5a84aef98d6928e3728e04c7e22746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c73e41b921c2744a81621340534eba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a016d16ffc507c08ec50091ae44844e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89453b95098d34e43fdb23da0ff706e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62413179736c442d771b92518349507b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c01ec623d58de8780ba2faf91b45b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89532993b6ca39f2f2fefbd176802f10752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a6a2238328a44bf5dae1f620647aa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3ba94f7b8bb8ecb3c23f5e2f41540754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f52528e6fef28b023e1b29f995dde755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1bae6162f4b3d58c924a128d6a807756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690194e47a94cda489765ccfe2438e2c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8756e21b19dd04563072cf488bb273758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16222edbec4da9633c18bc9f844b725b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>