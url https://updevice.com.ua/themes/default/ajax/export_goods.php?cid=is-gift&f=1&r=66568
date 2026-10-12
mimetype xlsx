--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa95148f5e34094be3120357364e81d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73189aa43756e204d1940a8d3024b45b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638bc4fb753c63dc4fe549de26b078f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ec9d5cd3f4f7fcdda846f10991ede4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b6554ecdccd7a6eae930fd0f8b2875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446badeec3af6c581819ab8d2b836deb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792a97f433880fc5e145879a515ebc77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b1f71133c343b71ca203dd2b0fc358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22847520ea552dd423500dec1068beac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7353dd23d6dabbe0179e643b8a427310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804402c97f58fc962f2863d4454f4a5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342ccc6cd80028e0358ef7a7b1a385f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1fad2f216faeb6963a2e993578c0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358fcc5928fc2cbb9b36bc4c25e9b7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed4aac2decf6cd588e51c4f4dbec3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f349cbfdff367fbb6829799868ebae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a616af7902261a484e633d9b7eda41417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d7f59d8461c80f633004b0dae94e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b4c097962d9979af538df80dcee3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321db490a706a35da50fff7f099468420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599a47191f64cda463310e27a1ff6d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2b528e628891cdc2f501a2a371dad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11c0ba74949acce01c2a03e3db454723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fe539cdd567f33cca36c6027ad62e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c33a34e46889191aa3fb363d6bdfe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793ab28c1ecfea225b3e3c00c46d8d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5f3fcfc0b3a2774c4d064c510778027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870bdb3f4001b0b4b15f9b7166d6b8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0077df99c6277b4f6d18bca8c8128f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048534ae7af70909cb69f55c8106652b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837104803d506e0124806c862950490b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd03c5b89280047bcd30ae23a0ec04f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ed81b41cce1051fb8b82131b7dc0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61c62369cba5d672cea106b2be738134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2944269ee6d717cdedd7e9bc2373035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09723e33649a510eae52c9c27c93937136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253591b5466504ee30855ff7e8b803637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487c54127f2fc529261e1e5d45615da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ee3a2187e26706277f7101ef31da439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08e0d9eea243ec0dda4fde75f0989540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8f4a966db6bde23438847d98caab941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c22fe8f3f8e7bd601e933177cb5bbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcdb556fb1e5639f0e8e34eb00cd0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccad4eedc58480f4e62f1006964b2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ea6052ab81b31d34ce8f43b7fbe6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d694f8c01a2bc7c7411c744a5f082e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f59facf36f18879cef8efb180d19e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bfea36048a6565a225934fb3898d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67702e913237a02b26798803f0d05d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04242356a5164b5b1a0e86276e45db850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e63d976500674c9f7116406471148b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323650b465176f488bb5d018f68f7a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37a7a537b82513d5faf523265b28cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4146c3d452d3f390dc527f72ae8a2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fd976d58a410ae7f67addafc8105655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32a8972161f1316b7fc984b6808d5056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ce9d589e63173cc0cf9e326d9994b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df229da47bbb489c6f6007ab5aa00e6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649c4d84ec487b1120b3e88edeaa2dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d2525c283eaae4fadc81064b146dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b956724b01871662ede162b37ed4f7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9e4e253442a9bd6b244f3a592c59262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a384d5c646f235a2113cd91c37671b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac56a259daf07af1502d8f600ef13364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91860458332b1467497c35927e16b21565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ae39a8908bc7e2934862f047770c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2adee5e61242f897ca773346df69667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73247642f27a40cfd1451467bf3a39868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089d8e16ff4fdfd128d6810850ea3d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e236c6df06d4285875a08fe97641edc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cbca85994fbb6ca97241af3c3ba5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fd38dd52d8400b95cbde1cbee1c9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a752972950838ba24c8a96fb6b3dd2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc60bb933373db6007a9f20d66c783d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01bd2cab1d616a667d946a7f513a2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d11d69d818ada5372113eb0f8b339376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7876ecfef2e204d7ea15862f852fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150372ddde11f989af08a386fda17d6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be728a8789bbcce853e04cba9350f0f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fcd5d28ee8547485b260e63b1d85480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c281647211e1fd37088d2d814e62b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef19d275b1970758d6f8538f4cad3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc426a5b81efc46e2660c1cdf55a24af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d9bd7e38d698acfba43e0c79318ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde92546869f5994ef5c0a5a00a427385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fcc9c9f31c4fbc2fe7bca11169c7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f020b0e29cdb23b467e035fcf7de13f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508168eb42c9dae99e0cc499c36f8fe688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bf1f19d6a25e6c54884310703e01d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c165a43ba13a94c737f3e7583bcd8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37533e70a085a95d5e4f2a3750f2429991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371c39371b5d5874bb5566a7e2b2bc492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0532f546b5967501973f6e166a8d0ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7df5897b55722ea9e9f5cef3f3d05794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dcab9527c6725f4be0b2245e39fc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33fee193dc5be96c0055bada4e922096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ef0810c7977750511429f6153adb097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83259db74a1c3a47dec089c3615e3ee998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717900ba0be99915720b5b5fbf2d407d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69c1ef05bc64af7eb7bf23025851e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151a7caab26a10daaf051072ca1eb68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acade24cee2d6413c4428ef601c2505102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cc4247c9cec1f77521afc56c29240103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cbf488002fba633c1db7b190769e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4107a10ed9a5226da4789d2cc66f6b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6aea3a6f2e5ab227cf2e5e89bb882106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d32de0f9d205f999f6680f58811db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a748f7f92e0d94bad5e481e2678b71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01194f963b3cc4bfc3b65267897f3c41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafccb089b42cccb55408d31afc3dd97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670dbf06c20682e74c56bd0b3bac7ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedbf38446aec2d41549b6de1b97d7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0ee119222296a3bc09a354a3b25a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae38ead5db74e987930c04ad21729c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c79c6c23992a6da38f8abf27ad49f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e39ac61d91f887debab30c413079a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8134fffef5a5bc7275cf840dc4459117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c22d3af40c4a116c85f5eafbfad6b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279add412b5885e26d7b3805811b5625119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca49c69cbaf3de6fc4d409bcf2edc1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dca371148db36d4008bc1013c02bc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395693779241facd0f2acfa2bf4685a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080128ff15ac1a021fa6367ec5f8efe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e68d94e5e3032c8d2505c9d7414ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d673478a0e27011f2e9a0ed8c64ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd06f2acb64455c097d4b2905f16dae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac38acd65fa3092332fd3d868719e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35078508c8882aaa8ab16afeecf6cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0881c20427f65b9cdc6589938e3d86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a1deffc929e22f8b7ab58c6b6aa73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8b2978e544654dcfc82f87f4fc52a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39d159cd8284b30c7ba7f5a6f58cbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a6eaa19f2163b2bc0c4176817d9fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e7391790759ec3d3fb887f900f0a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9443a7407dd6aa6063a8dedca51a2f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeb9a6b04c4d6bc99090d97e0fdd3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43e2f89437df88ba347e5bde6be24d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f73c8e96044231e62679c80bfbaa6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b26ea576c77ddd88c2f0f15ec189e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c289a0d650b2dfa4d1b0dae5b4064140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714151544892d434a85f95e1cc4d2fab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a6e6d76bb639337ec23a7641896e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442a6779126bad754869a7362ef54cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb9d6ebdd2dbc8c092b1693d6f359b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a66fea156cc90dae50b5461ddd736145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe2daf957de808bc7ed0e83291b111146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6edd490a6fe93de306899b6be274b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764f9e7007234a6f97b37c88bee2286148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f4cbf235fa9a04c76aa64476f4313149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1793f36d05ce163c1b3075efcee283150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379158f0d6461e55c48d36453688fd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa44de7645ad44ebb960327718d26ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e100e6aa508da369e57b96f922297bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf651bfffbc8ac559f91a441950f85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930cf7c1eefce8028c521e632bbe559155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f1a6bdba21ed8210645a878259474156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2110a592e1ee16b659807af67812fdc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f89f7dcc1c0d8344637b14e6eb05fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ca3038e7c1c7531e8303dadbd5ab8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4938ba0e614adb3dee1b27e362cb1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e51bfaac28d205e135cf07ae5388d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27b70f3b6339afe5f27595d203b331162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2390551ac39101663f628caae8dd1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42431de12972472ef72e897cb82b4908164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f847268d6a24f42e965b6d3bd3b09d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac66eff0e57a54483d05c8381295ae1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167575ac485b51b6c93d31ff06a9ce28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144041cb36458d4f2e82f6da3d82020168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d81e9b2987e74e9d43102bc3e161b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5555c9144d47ce544bd0187f32221e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f04c919c68335aafe8685129bf0a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc792ac0e3a867765e7ff4e7f9775d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4134b311d832ee54d2da6e14f7e39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6525c9f41e05f688f7781424fda42e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946a47894dd3f985a782eef457715ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d06e009d0190328286c49ccf756c8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e6129522e289d595563c0d43892c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ca3883b2465e38c2181b12cdf2f1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff78aa7f24fe817254a454789ae58de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd81aeeef21f8c7437952fa031d3bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20e63c37fa467866ddf598d152c185181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69501e10853745dbef04dda30db5fd99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d5996fef6c85383958714b8406089183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c23e5728d2e5cbe01d95cbeb385727184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2e8c7640163fea9d77ffb6c85ac26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc513e3fbab732e0384b1d263c0c9a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed9848fbca49091fed58659dc2ca1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906111971689818062d999c3f385e14b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a79e7e1ba527bb069ca5472dd8144189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318140e47ef48ec444dca2fc31e4ab2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbedda221a3cd9c9d55f32e4ff4d18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc12210834ffe01d106c807828df3fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901393f43057b45e8626c43b2dc624bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f4772ed111da64abda8d329d5a22a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509e0e4de26c663c36a71e0829e1d4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b70f19cc2958c05dd181ccb53a653196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972e0c7e7f0f5a35beb7199a0bd9d60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff38833b7cedba89067ee7d37617f00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4917f233750395eb77080afececc61a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c8ced8c49f10315bff2c741ee6238200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e1c4f4777645183dcb119da0dbcaa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dcd682dca29b55c03042342a719f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e96ab60d2efcf58f214520f5f6b28f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd4283511d86f35a502c7e291c09fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7066b322714a44dac3a12b8bbd0426f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ea17d181b177a80167a5808979923206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e8f784324fabf8155531569b9ec04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75f698e45fbf751abe0d041d3cc9f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f350c81587e0ac82f0c9d9ce683aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24318ddb2cf6683cdb3e4cb248458f22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794a9d1132cefb2b22c6b42ea16f600211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384526019ac10684ba12a84e3a3f9877212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655d7ae36b524ecbdda3e2584097fdd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00532704484fc3b417dab19fcb5c0338214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d96e8751233f90e4ba74bd6359e79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3860963520f147ed0b20f0aeb1d33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ad3cc1ff6175bdc50d739ab9b71e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90ed03436590d1db355bbb07b22a34218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148d7806e3aa3ac763fba30f2116ca8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f3aa06fb65cf810992cc4c5002058220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7a5b9da9d3a06e8464bb0042fffec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6ff336da4a4db753d8696c3eab5f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ea3b025cbe6121093ecfb35ba8a69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883d4c969171231f7a708f112e55872224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd41036a8cd23582d4aeeea99918a79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bc8ac4217d5b7c5b9818269466c7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443f57b569022ddf371ee1398b9a788227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae087d470d735b1197fb54c4f75e7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb1f90fc3df8e89b3c78916d8f6cc0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d966937a0bfbf4137d75ff54ccd41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd546176395b5fcc74abcde4a5f9ba5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c158d2a3cb4dd29d2c917e2ea28eb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7891cf5fbcf6c4d1de8388d75d22f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32f485e3a61b8c1676437519490a07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae6bcc9a01fc48a00b801b230de34c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf048ed096bc63bb53793c824ccda26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0710c613c901909400026f5d78459a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5e65189f0b63b9e7893e7dd183f4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d648971d6c79a4201ab5c8fe2bc4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb500679bef727c50cd6361af49094fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3501464a8acd7de15f8acd328adcb4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7b38467226f1c5f22846148fe4007242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e8447acf52446e4bf1ebdd1196d39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcac56d2fae378ea93a1814ccd274c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7ff050c4202e65e900db945d9935d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843aff829d0bf628908c7da20c6f09d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e14adf9afa0e49e94b3bd8cd8d2f4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8203163a6dc12275f088447f610794b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52ddd9e8fc1e911f57beeeb794b58b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3976bff2ba959437879e4e0010940250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94acfa8e9459f32fda9ad93682ece5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113aa28cea22b7e811e5d94603edb44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640c5f7bd74fdec9a3ded64a3ad9b09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e6503b3b2b539fbbc170b5cd9c9b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c629b35bb646c1f359db2103b872b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f9157ea749d5752637906ab9fb37c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46442b425826984d16f27971fbbe5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dae1a79a24687eb1a3474d2ef2c98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf744808a6614e37b09e2515e7cf32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22515536923e107fd51d1f12f0791a19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50d51144ff4c1336b84c864d8f1800261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5b98c37beb7f352da1a409f281a69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7cae5dce8f07a584e20394a7ac36e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc6ee09c48ed017477bcb479f448e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863ebc406aaae7e4a58566c4dd501a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc580b91a301bd0658b17fe4a76540bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d3de31bc92eda018f717a8c04c72f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a225f33d8c030acaf209026d97c21c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347982e21b2c876a494c590225d465c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609c6b13614ed2c3c07ff78b7abc85d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cb95a4cce8ec674a41b3c5998620c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ad8024d507f327c108b6a711e5bd8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0454185862d49382dfc155326f2a02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaf8f09c26a1f1a4c4a1fefd559103274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa1d8af03621d31c2b39d4a8273c9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470778f865dc67ca8319c870ac892940276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b2c6c7199567d5a0c58a84675696c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595440089d514ef6a6b2ca4e194cc1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd04cd51ee6a943ae2b593a5c9039a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd3185339b2ea32d8061d4cbae7439280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db80ebff553ad27bee6cdad2953095281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeadd258636a542742da91e3adca29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad28393926b87ba97c2aa18826285e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9d1429838ad668ae072d9730eee79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65e7cbe1187f08d6d8bb733e0bc19b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e6ba2cac5cedf37f5fbea31bb852e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfac89093780d7601ce9bfdb2b2638287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bc25bba7ae195ee01cc5604a64d4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25248fa2b1df2a2d56729fa96204e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad901a4ea9528f3f083de1d89563fea6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb9669e63553ad6a82ac8037defcb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd773202ff3974238e393e2bf53487292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffe2dff18965d0796c9f7827e60cfe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3d93daf10f69329fe83fdf0ff68fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2646fb587466542362b55f62acb97d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bd175930a593167d77a4c4105f97b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe446a05b5737cfedf761355132c4e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc63e27f59b9a3c9d7974fdacb7d55f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17864d5bfd3e9a174554fec4ec8610b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835d41a57c9f189357b712d63ca9968300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789f3785abf186edca1037c8466214b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a028e454da719b61e1da2e86443ecae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574305d90ab2ac40305ebd352ecc005303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a6cd67efc3fa489f59e21124aa582304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3a7b7e58126eb9ab4913ff4d7fe1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096f139083e066ee24096df7627524a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c415481420d0d03567df9991b5a0bc0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2b8c96649b0ba7cc960fa00c327fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe9c4dc2ec284f119afe878bf1e7a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ed6bea3cf79ad127a297bd43acdf7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f99ae6303b68571a7048a65b21fa6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a4cea031a9dbff058daf5e745ed90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730b71648d5a8c2d16476089e16eecd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169becafc00830b82f0f0136e12b3b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140c0cddbfef00525b1e3da880f2469315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2b9e23ea65b1945cc1938a95de84d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470e7b4f7e10dc0f68f8822f9c7be71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a9b281794ca1dd90c8d270467894c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac70fb5e061b6f728008e26fe9d239319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd837dfeaefc8685106170fbee399e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e003b079a40ac750d94217982ac6692321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d89d61d20ae7a949e174d64dca48c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec50d3e0f47cfa3725b353f487a733d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9805adc5e17ed94d591c70a58390d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af962679483f08f9408aea7b903e944325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e15c62c5d7be190ce8903b2c4d5df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c429c7c2a83c6dc653306c8edb72f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72707a0f6b388c40a006de9f1ea587c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40bf1c1d71caf281c2e49e4c6d7e53329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac142f22e97e90b33018cd27cdfe497330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5f3cdf74f4fe84d0a98ea68182360331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04a66d60331edc1154e8a1b3f7a493332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f45b1c7059ef8570ce8feaf54f649333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e137ccb1341017adf3afc2fcf3a01cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5e9fbbb5bd619b5bb4d663da4d4dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182fddc2a7a59913de912a3043442ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89003b4e1a15eaf2768f3753863a6d39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aee587be23160a9415b15de3603672338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96e8a67c9768a0227d57936ec915e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28c749898c0ceadd1bb023db080d3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a8624f1801a3fdac808808400bcfc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3c6dfc87317617a6f4d2a1e249a4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbcdad719f70e6bda23df79671644b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235aed2bbfcaf8aa034b8e976dbf2cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd3222adb43b86c238efce1de1feb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef219f06298438998dc000007ccad84d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85002f868e648dcd9bd770e45bc5be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c82e3d2d9c10b782b02c21ac9e2a84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec244bdd08279f7e176c6c9815e67a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b318fe3e8b79f9d0df24b55fc7e2fe6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6e7896411b82bd2af1094cd2d71cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bc4508545197fbb0b4d9565907ad3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9780bfa81f8284d905b686db811b6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8acd5e19689bd1aa44c629ffc7fe1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a86a7ede551c3f2eec9c3203aa46dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268976a46abbafd6dc1df2fabec9015356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6aeaae3c5d5382f6284d4b6cd57a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb96960dc6c06866a5c3f463419c7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960171beba8aab5e82a8d3f86605d21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073350bb6c3815a5dfc46737e88b3b67360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550631a13614fc30d4c149bfc1cef58c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3fd46932eff0c891ddec642cf57ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f9bb0088d67cf95c0e7b50fd16833363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63bc0654c659a21fdf69d07c0ab116364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831feaac68c1e15d7e4d27a90dd2eeb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e1679f2707e14353f0e5e2fc78798366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc121cb243a82b2d2c39dea1f8513ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc7d29d233166b420f3bd9c8afdacd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbc3d103219561cae50d27ec89f6d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a3bb58b4d87cf51d84a7a2c2ec831370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48510dd9317eb1e2a8cc880309509a7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a429f006ec8fb47e2291162615a57b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdad448675a032893f06877071aeb53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366db73603ef09fda51f152254ab1ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb58d811033246e71edaef18181787375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595eac5ac0509d43d4a9b0f00c7f904376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8546380fe2bb1531f052b2ed9be0f4a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb552240dce0e40f443abd06fae705ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38b0043b328d2369929c6338d115c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbc9735d3b887144a675ca913dff97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db6dfd0d0bd65677dacfdfaf01d3c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324778ad666d2a855dc135b5db288d8e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491ce5df120c278a46c2867f358e6cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29a296e56d1b0b1ad926457219f456384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621fbce77ac258081b9c1f11ea2667d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935068856a08c31dab65f49d45aa6fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11382b1793f68acef8105e5f632e337387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9683a60e1b26362a7e1efb3b6c085388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b59934bd344321cbff4940b6585d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4060d9a278a442a325c1e27df1f3e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19679c1369ce428eca2e367fe11da1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473370467a3df1dbc94b5e29c06beb0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae3a0fcb046b068f08e383590626b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25905be9c427600f0821c642773003a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41a62a7608b886128063c9a8ef23fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8e383949e67c2b9c4dfec5bc22a95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5255d081c86cb4fc6440b72d15c11b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164199953b37eda26df8e6b29580937398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec017b94df572cc990b71f1b3adf64f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aab8f6b9b6604beb55a0c7a4a982d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49055456a7ab75e8256d5faf408fb43c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45376d8d80337d7b4c716cc3657ddf11402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af54e9e05aafded14dc432f4415d9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d70bab4daa87b2bc5c634e505fd44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484478385009b26eb240aa3687c335b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2d5a722b2c75d9212a046ba5bca38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e0933ca443601f148af079a7b86fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42096d8716f04536d3fe8e7c5480460a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0856b620ce8321dea3514239a60cda9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb2b713897d37defdac1f97bfe39cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e27350c94c75e66105fe79adeb078411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70e71046dc90f54e472afbe5856f0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f90316cff50e26c5c81b8d8e75a66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bdeeae96b59daa5b07ebb53b08abc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90027f7f340344a0d83210784a0c73d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f8dd2dcbad260f863ec3a80b318ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3aaa7a21c689ae8fd3aad89deca573417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a15628527102ec88787b7ee4934b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bba0dbdad08c9aa018b17567eacaa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079b136ba5a0a5dec36305a215bf059420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0f7fe6d10a9a626720277bd7640fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85475fd9d3f841fd17ee2b4904bdb196422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500392fc00546c4bc9df52be2aeadd4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbecbcaa4299971696e808d593995a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e51f8b625b63c3f500518c9b5a40ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944950536361812555af75fe5de82136426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6e3b85a8b4e2fc157c12839a0e0b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bc9347c221b77d56c065c8c620241428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65584711000f80cb94011654b8abcc4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b203e4548a841adbfbe1b8df1ee2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406320fb14de9693fd1d2c8b74c581c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d48855a776c265d04c79a9e87b090432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e0544974cb2f7a99394322e25f91b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdd4ed560a32dd227d7c7a01f18cec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaaeef8d3648e8dd80dfc2a6f7358f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97cc063c572bd0904f1ab70826e36d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d7e736c156f6825432f4d7eea2271437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1f75f0ea75c5a3d9b2e4a5419da78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410df1f0c198d77dc7a37a539a1857ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe80c86a130c303c3eba728f9f4a31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068254e93d1db0a73411f687aeb911f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8a17f8c9290130d4fe5dc90c9d6f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562c2771129331528554b760904eb17443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c7c143c6c5cb535d2fb5fcf5d2da6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3c0a0b312aed99a91f3b46ac36ed1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8d4566e229d2d2aac89d1b994d1a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9274eec0d13017373c43eeafe541c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569cf7642cb1d5d381361aac811d029448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9405b9a80a6580963790e077526bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a431eb4eb690f43233bd169c2a793d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b431ef495b0e3d2cad865d9b1362c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a30ce6873e2a0d7eeec1a9e02c69e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae84b5fe7f99cf6061395668e3e676453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d02129e2d1e4b900b07ddbe3fb4a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56d8c666010ab07064eb678ed5a457455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7485658aefad64c8b279828aab834a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8d26e6fe394b3dbc0ce20eeb62ecc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d32289e35189e4879cc1ae9ab7d2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb62843a5cf04a902bf601c212a532459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03556a039f560ec7f8c2c285e7c6e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379aff4ea14f4879ea6d8371218ddad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb403582409591e7e7944653de81342462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17618b8390c0d1ad5b0308ee89a3a6ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dbca33fdd632282b4e4af09754a93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f676b291311911a8a3d58f7fbe9b86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98dfa61a5b8ad58aad06b80d621c7a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d610b0c3169b83537e7bedc146b21a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130df6fdce5666fcfe448a31c7623ce5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e524b88b1a52eaa8cca22f8abec0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b20bc01c9eeae1f24e9020421d8ab5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c00dd2b90dfb46f4f467092022ef7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cab684d6baf7bbdf494f88ddbbfe5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b40b18682840e2d33a7f65d6aad69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3caac526ba9b7caf56b6782d341f84f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ac83c238dfe0fea55fb4788bb557f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756f257de1fa987afb4b6b842e10466476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935924a7c0e1325f785db8fba657caa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33b08c3ac317035b669522defc8076478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f41b97b7eacc2d67f7c471644ebc2a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaf77b0d2a80c834a1254b4dd37bbc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422522431fef0826d43eaa07b6fbba84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf6a0f130eec03623e5c42d539f4db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab04834e790beae327f9712da60103483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31ae0656cefd803a3d661ad858ec87484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8601cb9ed692b4a93619aa3c289d20c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee39ff9c2c70f813770be3d2c1b5d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a57e7bb1dba7758876c5195ec9bb12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcee8a829c8acd133b57526b2b97142488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100001f3b17852c0e61d7a7b4ac9540489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26e9344b9c72ef23bc35fcb5f57eac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a167b479e4509c2cd6146333930b241491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d46f19fe9321543c21621604b6c8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d288cfe099ccda38e8e1cd82d8ea95b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f2cb25eb638cf7345508065f316d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765fbf0ff6fb50a03345f369056d11a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100436ae0d1ea05f28ced12509fad081496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ec3ce859164351556b121dbc26ecf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ded84155dac1559805807ab0d1fbd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fd146e724444d9dc78a46f7d23427499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fc6ebdc82b80cd61f17865dca379f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd41c1bc9d1e83dc0b8af67d75155df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9270c4494fdd9ce1828f12587a9f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e386037ff97399ef728521455debe2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007aa016c9ced40e2f6392483f498a17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2efdfa7087d2bb46e4ca1c2d3ff128505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63870c72dd96db6ec962fa2afbd3c986506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda86966196f07e64c32c9079f812bbf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac692ae244050cebe5039385237382508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353303458283936e8028a34cb3d48bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c94ed19f5de5ef6e3316dc61dd32d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3588b5a510d3b21cd13a01543ed795a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dff66967f54e980cf252a936aa2e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e564cf1f3bd02c79be19ed06157b94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c823700c6a46bddc1bbba22e885ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adeee0e90659a23e9175bf23f285fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a66cc939c60ee8d0530f0454d896f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaea6bb678d6123b6416dc50adc4d2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d281c07a3422108411cf6caeb9b0c7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9057bf48a77083ad8d8a43b36aa094519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2d6f8fbb809b62aee606f13b3ff47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9d281739f81576baeb045afd18a7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196380e3f5285369251ce5ff5ca0ea61522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbd7af1b6dd0ce7e0103a082e6ec32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1a903d1ba24e643d4b7a7f5828f91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8634d112369e2e156a47920da6b16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb049fd3631312b221b92a6f3583ec6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c6d4733e2bfffaceec1c8172123fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678f787e3bfe97bef59425428fc3f82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0758ced523f3ada902d61cbb29d684529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7c9bbef50a400f21faa7f6d01c798530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76e933c007b2e256b2bcfc808ddab9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de65390d3b6e551d548fe8a6dfd1bbe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cf563e4190845fb5abd6bf5eb5c89533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789084bda0fda3edb463c76c310c082534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d362194bf7bc0178f5e99e77d4a9fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3045251b7efc4c5346c089e1ab512e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d733038d7e3db4f712216f880cce9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bd0b2c8b97d83ff8b36ed3918786f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1f4c2d7c346bad63d57b6a8311b08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f84c0103129d54eeb4ac999d302322540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33010f2b4fb0816cefe96396c299b766541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65b96f219ad5acebf0ea6365f49ec2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3f90c451209816e624b738fcfcc02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625575f5364c87d73858d1aa581efc60544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc480e419503bd188008e6ab22f7466545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6cbb258fca143fd212e26dc4e42a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917a795cf8ac3c8d614d34b6a6b47ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e74ba8447625cde16172a1443fbbd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a17cf629554e2b32ca5b35115dcff7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23477869a181227d997aa3bfcd410dbb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3035c420f7f93d4e2959892c418ac8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2be7c1682d191636eda05f417c138552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bd8fc96e60c9f5bae60e8eb1d8c58553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4fcbdaafa929888c2e5d70a2a3031554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9f28e67541b7f9f591e62f0aa2a7e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc7087b28e4b106a1994ecf38c8fe7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf51827fb5f605b5b0d4ecd0acbc1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbeae1ebf65c73bb5717496f3b0cf1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a6b69c2353cd892bb8e194dfa5065559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16b29e97e942e6f3c94f9ba6ffa0c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c760fe176ac18ee3e886a63a83309e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bd24eddb3d0097982d8d0e43cfbae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a513285517f0f527b1457f949bcfb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1dbfe6dd82fcad979ac14d08fc7ac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc97c0301bf190663d93bf50c7afa5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537dfc0f842b04ca4c50b92aacc2494566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e49e0c0cd72dbabb063759f9196ea6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0f211020d6603b0c78c27d8f0420a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6ba919c209c450c536bdda553d05d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f964a77f15938453aced53951d20b85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82bad5b6ef22cacbaf055bf932e42f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b75389b33349799ed1215b5f5ff40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb49890db6966c473cd100bea32f8eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6ef4a216fb42ac4071f93e7e31117574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c071ad0ae7b437af4db09f68821a06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aca935c24d034fb84ca8d86d8ef403576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d867963313142ef2e95868f8a0a7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471337f7f050b0170f75eecb948bdf8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4d89beace120f5f0da11127ee6620579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76eead30450d2b7dbf12cb5aed9490580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa8b4e0ae4cf4441d899dbfb461585581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2a3a28a58e5234839c50209cdae4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e0cf6aca1df48bc2938b61af5a98b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9af402f5db9351597f2d6da8b31594584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6432176e9dc4ae6a5767a15794ed64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71872065ae5f566eda7b70137aa114586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261230cfd13e3a4080b56d5e62ec662e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5efcfa73c2fceca6edb0e52d8efaa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf3b64f9e713fc946ccc270f738a47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656fd56018f42e4c9863b9c5e13cf6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ab1a2da0065d32e76b4987d09aa40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb19526091987615fe2f1d45e3cb89592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23004a79136d7bbad63226b40b68b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0f35d127167f99cf4dc3d99d1b8b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dd5f1e05afbcde6c08e429d8c84b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cdfe268ba804683f734069591a96a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084c3a0de642292fb069b8bde1909b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e40e77e7a154bd30ecb9d49ffaf11598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95359b3b54803bc50d98b13a09abde599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d27bf1f1033295408d1856041fbae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dd53f2f5dad71cd5f6788aaf5ae06601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133036ec7c8c98c8d8f61c827e091252602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb199a86184d7249fb8e3b49ef456a5f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52595dbb661122174f3037426943861b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbcf1bf483cdae70689d5ef3eb8f41605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eade3e86eda171d543f97f486f90059606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12acbb6903e26ac3a09a76d4082af8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cf9fd979bc1d27357d58ad239356d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dee5c361ac2599d1d9df7a9881252d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4cd8abcb955a028e46d25e1c79036610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39c1106977dd132b5fe88697f26cf8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c09659cf5d33427de674ea28f1874612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b6a5a912e4046ea6b717e3394fe59613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12db86ddc1486b8558ed6943eda336614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70a06302070d7eb00fe55eb924cbbf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f78f8e7b7d221750d44c31eadaac1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc51091aead45ca388965b92bef0d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3ccaa395c533e03388fdefe0b192b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3dc1b56e48e8c9561bd26b7dd7720619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ca5e77a5f8944ce09a4d9ff2d5220620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e535f9fff498c0ad4bba035b8688b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5127a1ee5553b9b4ffd7bcf2c3db6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e1a2ffb7c7ac63f2f3e85dd0912ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d564ddce789f436c286a3a67e908c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec82756cace92e37c640cf53d6c421625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdf042204094b03660ede531ecfeb7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68c4b4729198217b4b498f91c3ef42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c1ffe501c75a0096879fb8abdad79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac86516106bb4a09f1c548de3e33b7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116df6e36d5c5a2621cb9fd35f6baba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d874c7632f8478d7fb7ac7a737846631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240bed0b31b72d3a35f737d80b9b3cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a4fb2f0bbc031c958ee5663032535633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef283aa806f0e9d2d341e949ac2c9dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe34d77f168481ea92ea2989f26fade635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8f1fed08b7cf4035a11f5c33f7194636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52e90b2fd1ecd1db1cb3318fdefe9d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1f25fea913be3d857baae42a5bf04638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed26c0b65c998d48d3f1f681cc857c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b14ab3d8d051c84fe5b87667ee418640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3f3b105526d6fd389a74824644b12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9f07b83e93b68e8a336b17f507b99642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85cbaecb46083094172d3ba9561045643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6c8dc56bbe40201297fd2ab3da5f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcf6e251de6c9ae603c542caeab874645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b84eafa5e4e1d0b8a94a78148167f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bf1a057ee6f0847b9caf14892b50c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641910869ade72b740442b265d957c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814398b59d9d05b736ddb0fca8076dc1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bdc7df93d5cd48a9ab0f53ded53ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d9eaa5a675bd6606b5df46339de9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc81f48aa61cedbfb4bdeef85acdd0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e96c3081aa4004eede6c9c08772f60653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc972d53f63cd3617700c563b10b997f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba161d7a00bfef1b1e488359d45a85655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbb5fa96300f9d0e578e7a982eb642656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917262eef0a54eaca2c76dfbcc705fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28694d4582641291effe4b5c72d280da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733a56a190884f65b95026558cb1760659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb90f21988644728f74285f022f8ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a332367f4a8ad7dbccc33449090b2d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a45548025a7a0eb3e273eacc3b604662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75109606bf1be295012718a67e4b0561663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ae5e97cc4f0591f8fe9deec134ddb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36172f0de44faacdf08c4163898212bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdf8d514b68b267a11ebbd09f356f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94cfe58fbc1e741eb4ffb0dd6c0e0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff392ab03e377e6c6faf3bf67cbc57b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e15deaf211ace656f47d8298ba008b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa963693c0ac5f0b321ab5e9b2b721670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ba6ca3f971bcc3a10a8e620eae2af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891ced1a6d9989583a8c0ebecc7204672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfd7d68d5cb733cdccd1fb99e31727673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8500824f9b72927309e65e9c91e56674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35f49e39114dd75b30f5ba1c842c1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c22ce42f0300cfff762756e42af862676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54ce2c66fcd5908713e8b8cd0a93b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccfbef2dc3e383db517749ada400b2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4949eba84e02f4e61731789b91aac11679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33f0bc09ce78f6ff094f1b3282497e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64a79d8e0f0560d8bdef1f1d2212c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047eb8cc2fd5ec39806ffb79e00f375682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a3122895dc22a54875b1f2c5f7e26683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631c422f3654fe9d504f460241647e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440242be4fb2c57a3882bd1949b0f78685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bceda5eb50ca7eec2e642fa90e458686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b5bc6a1af1202555678bc892549e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9223ba4f3104024ff27f4c4f8b739a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d86b20ad62bffc1bc0d68d94d74e6c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01722f0e3625bce666911357c653262d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae177fec8e370b464310d2ed646f86f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc70e8ccb1beb59c46c3cfee87e811692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b2252c595a2226dfe8859a1102977693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd530084228f143e6adc24ce6363416694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed55fcd0471cbb4557589bdf88bd42695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f600a298aef30253e1eb65bbff73c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdf74331640c827fecdb3ce3a9016d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb186c73cff13a4c423aa4af7ebcfb9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b86921a55b6b0bf1f2c7b28fc5277a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c10456df97c033ed6be2af07cc6714700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c18c9c29fb11994505e27f79c1d29a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3b1e173e2405d249e6f401a40e0f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9ef5b7264543c927cf70d5a2a136a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf5dd742df9220357daa8f28171850704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b7d789ac0574a893d900928746075705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4a5ac4d76b5d76b76b72d8830ea7d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8e0394b9a9ae465f2d632fb3d7047707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee61f57b201b073b599168a07a32c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a48a27aa70299ff1c61903409afc2d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbcddab15baa232f6f7e92c3949cf1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e05b488a8685ed16e9a2ab85420e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56246e8dc8f4aa15fa037e0cdb46f8fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24237cdd67019a5139514bd211b58a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1a5cd2e89aa345c8e1e8efd9d2a66714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e93a389ffbab2151b9c5f807f9b7d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583d162bcb27867f3d6f09fde51c859716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299b00b1c3c3e7e8a7e3a3a3e146219717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc319b574e59a79984fa221cc5ff1322718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adba7aadd08c201e124f1ff91fa8b2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e89fa2666f535346eebbac9dc20759720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb30a9dc80f7c17add72f708d65ad66721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957abde5c12d92d7d012e95858888195722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db40659b7b14d4848015979433e30c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10ad9762e6a034eb4928cc8a653587724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3674342dc07a543f8beb7d58001f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918ca81636dd8c1b3d2fd9be7135ae0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722e848fa54c6b5291935e42394e67b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d2da5c49d685102a3de3f2b4a2949728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205896d9d49f765f06c509a3dbb6d6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d81db9e29d4f7b1dd106176e502bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca98f1c60d9fb3bcd58de58a63d45b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bffbac990d406f6a157df0958077c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafd62fa2e0bebffd356c302d9e3766733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143d18de07d3d37f98a777145af2432734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ac503b37b876e097bd12188ce1058735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df20dc60ef21ce32a8f9e5cc0326a97736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5b58776681d26ffadee0d0866ccac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787470aff0086206c05cf85dc27baed0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35309b7e499d425edc3edd137bc95f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127e850adb391847119c643c5355d5b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a2a3d9230e293e47796c8a48aed1c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f46cc8f1017c09c18286084345f382742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f31c04956d87dc032451edbde5624e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833f05f4b0952c463b54c97fc395268744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55481f48cbfbb4edcabbce659ebc33b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84180ad73b1357920d96d1fa2118c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65921a9e9559246db95ba642026f457747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece1039c31fce26cbd8501152e708b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943806424b24b392dd0891c2209b71e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99f545b3053e706525e3468fdd15be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa94ea4344af0f17066015558186c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d229ffd429f9edeb36bd60ec824c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3334e78e7852e19f38de7f088cea6753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19f4774bf7eb182c40624dface4eb11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d0c44c3000526ea13ad08666f78c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d94b312b056f5f61cb8ec3cdd46ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1ab83413320d153f0a5dd29f6524b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568bdd166f305bb2d71403d6254d3385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1040c2c55e39b4cc359f10c01c7cbcd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e469b8b0cea541ca75151a8ece516317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8164711f7ecef7cc709c9793a2f2c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b882ce47d24f9dd851da7cdeac9a909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e8e47c7043539d72ed2a082cf221810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2206c6c3febfa15be4dced921d7df7a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9a7d37060dfa375f25148b7ae908a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf603101242703b7082aba0c22cf9fca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7fb3fdab089166282a65c54deafc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a28aa6da3c4b3ea7fc959640d00f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac17f961fd381aac6fe75bb80bc83a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b0b3d36d8445612ffc426b3e15bc517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035c0464f66e30d9b7b81e0195059b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da8f3722f943ab46e65e596731f15719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bd4f4108d3da78c1dce0867b003a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e23fac7511fa38697640f1f05089521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff0ee4e8b655212f1365e701f4400122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40da32736960c76f189f4bf079949423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885f395e608056f187f1d5a7189393724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828778ef08b3fc271964fe0ae488d84725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b77673754a50f89e5927b2f141cf2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9d5752c290407d51d3bb1e826bce127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbd2da21974b9b52558e807bbe549a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08b0046244650453242b6d21fb8b5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bca96bf316966dc45f80c76968f84230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e4baddef04a42b303af92ff26917831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b1ba830b5468f7d2c4048a8f1fc8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8524762185f7200b41170ee2d321ec233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ca8d57f681cd0b1c77d24af78d92d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8531169b54864792369b986cd7ad0b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609247887d39117403d8295921a5cf336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048a230fcf6bf8a122d368fb51d038037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68c5f3d5403b5cfc5768e84764f04c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4b3955408b09c166220244ca1368839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70337b7aca23c2792f6508eac2fe019640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cd1bb5e587a09c1ec5c68cf7e449241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53e530992370235a3017d6158b782142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe447e4e0fb58d7ac9902efc066208f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dda0666316a8efe9d207386df38fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729af4fb2c998cbd4f8ae343c4fbc2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c975e95f48b6dc6814b30bf23504aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318eb828f633aeae2c0d320c6a0385e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1891fafdc4245ef6ad59ec9d2ed8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5653b4f5f65a68b597ad30d0fcb0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1f1ec5d3f7b79b89513a213078e5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa95686cbff737c1ac448a7b10c82351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fcdf3965754cb5625d0da0269173c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6c23db8e2e2fded80e55e0869b5f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79895cd67e641210fa47464f4e91feaf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5037d94f64988d3ae2440afc783180e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973c9197ad6aaa47312ef5a0141639f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16160367d15b2f453b6e8d3ac23aee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dae2f4f54c3b2abcc832c0f6f70b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de151c421f1deb30dd2527e54aad18f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bd7535dfe35d3a9d05560e217adc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001352756426ed8230fb56b2751adf4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b6f64b3525c08062721aa0ff805ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739c644ff2b0db7de94b219b1cb839e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a991fdb1e230c762491b4737ce3d8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8797486033cd8313b1857a557d325965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b6a458fb236998503255e1cb2f00366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adcb80ea0ba7ab05aa525cd8d14d6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748c455f08cb73bf67e751a4ae0b8c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effbf7e11a2adb004a5d5e38bac32e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22483ba77fd1fd3ffdd33dfeebf4a0a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf822b0db32e9c23244c0f622ea8a7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e50e2ae42b1d11ecb70a041c4e847172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e412fa357812220ba99876938b939673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d97cf2230548b56cfe70c38aed83e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1728970ad465bf566c8e9eee07a1e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aeb64e7cfd8f8f3686501477d45d4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a701997adf2421599ee7064767df9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cf40fc563e3e450daf14ddaa8a71278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe0d0b4ded4e83396b77bb12a4addd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcf3678a5109def444bee06730fabc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54691e633f25df2ed626e82083a40e9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9476f3954f522d75f5e6033b3b675df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36d4d636a3b975c899e1c85ff9af8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d88638263eb095f7fda8358056451784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d34c549de831eb55e418fb7c99ee885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8bc26fcc9fe58c9aa178661f27a9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25f8e076ca33132cafb3df9228674987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1abef1ddfec52c61aa337284d942588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f197f21164b97f008b70ad02be4653189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4029f0a022ecb767f71c8c9ad8dfd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f13cf48c880f6b1dffda10c8fde2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c673c7f345ffec99076fbef9e7e68cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcb4b45a62b863093c77284d61e71993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13eff087e4db30ca0b232f838e15f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020642ee199e6dbb83155967c53e3a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d1ae5328dfda9488677bd18de863e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd82b3d956ebc081544fd8151f765f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dad98184f634bbdc508aee26db3d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bb7f88862d5a9653d18bb4c36f73999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d76e0e6e0d8e30fa6b25379d63d27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d851ffbd4a7755f4d985e6980eae6d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626b3325c1f5ef0c7bb54d9db29177b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0cad29dfc9a0375a68ce4a7b2fca8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e56326e230732dd6da5ce762eac78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068685cea2ce22623966cc79786f8193105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44987abfdcdc9cf16cd4a8d0d88d21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a5391939183e0b0747c36ab9bb7b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f29aca27a47621d98b80a0fb8ffea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb47994c4130f213ed5dcd4ffce8821109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f511f750f68764bd43058f1446f23f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c6d43127844b328daf96855afbbf3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913806c5c1f083e48d7a54e66e16c80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86d446c5881914c1228d58d65a44ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeaf305f71c4d77dd91a462f46ecd34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf769dc95b0e7f0a9d789fc43f57123115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a6b6e4d1f2e9ac4f1464289136439116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f8124b4a8da3a81f414a999aca899117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926776c85b3c74b49b8bd15470b42df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c2192b25f79da2d705c3ceb87f46e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6d6e39e9d2fc8e6e09fdbb77d6eeb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf239e721beb9cd9b40bea04602c687121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3968ab93593836f6bc608795930c58e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1de02a88e7fa14bbf6b4ad5273e01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda724c24eee399be7cbfeec1c81aa64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7d6e41d7a051b61a8be7f91f89db4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68570bd3f14bea4358aa4910a1854816126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41599279ef25b6c17844e78dae86855127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b8ddbf564ce9877746d1be46f73de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c59d3861e228984cd83dfbdf82238129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05207664037cf4bfe5865de3cde145130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9d191aac09eb8f7147c1c82663176131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258634f145db01b407d64b9278d6efed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ba85ca30f8d2d6fc6a208a267ec33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b885b8226bf8ec46b40249ef404b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb897dd8dd96fc3364a595377d92d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c0c0f26070060ec7bfdc892a62054136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c48a7b04cf2717006f8023124558e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceeace5920b39b6f7ee8a434ba600bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad930f9193d540df387289f07f605c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7fd5cfddf6158add974b6c48b30fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92ce70c4b576be758e3c1765e3b378141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f509664314245fdb3597aca05e505142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8b7eccf6975ca2d78edb0455f6356143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1003117087850f106947d909b4456144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39e2a3b6d0941eac0b20b9cfd7db82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28140aec3a34e92581cd05272384e31d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2cd7e1ac870d126cfacb49c0d6a1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc356729c2916875150eb9ba8767c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500a2f150114b3384cb2041eaab7c68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec2f72a9e0ad37748a8f1cc9dc4bf1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f2bcf6efcc931e4cf9ce24bc82da3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654637d95796a9277d6788419893696152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7dc0103c74089e4134ca3abc6f5ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7773281377e526a7a38c2a2c10ada154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f8bb8135679890cc31debf1f526b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0909ef783973bfef3dfd01874fdc7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856d5d9e3f01563b74445b482b745d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7462a3611e985ec28e781a577376d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fb26bf3a191a543977b2162eedca1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55a247e6edd6114f5c06a4c03cbd52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cef94b1298f506419d63b96893ff3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d54683aa2ccc993a43ada88fe472e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250992a5837c23ec021ea25ffedea83163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f41715cf5dd12508850d1a5893de5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c4430cf8580ade4fbfbab3e28232c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea6d40ef6ae624f549dddef337bd2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4f1c59f2247b3ff87f3b3e329f28c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24710b224676d8755abcd4474790b215168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bee7a0b71ea7404c25a4f9a84774a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82690c7ceb2942c43c0fa1556202fd0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cb8fbd107e50f54cabfcab7e92bb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bb5ea24d17b4f9d54c10ea481b159172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a55292189e78c3c2c27a00d43611d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26352b5268ed0fd9a2779ab23531cf2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dbef6365ed601b97c29ad97d27d07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaacdcba9ce248807ed1dacff5cf46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ca5b40530e94985a93a8bb1e63d32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace249c58f6d9efe7a251f2e81b4bed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589234f811ac18b9b449bc75622df04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b490b549cd6d7432f5937350e7480180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8c19256f3a2bbff8541a276180c87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e6e40d78e3a0e1505d729553260d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7b7a4608c6b52d57468e11a63ff44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adb10813ad672498d1d559a5f0b618184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e1f0264cc125e5ae9c26c166fd56c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03c8596c56a5e15dcc4fd163f6708c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dd5378305d3f6a2c9112cd0dbd902187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ba622689c1e3f5a4226b3cea91b94188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56661689aabf123a23a1e3c404f51c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02245124c45016dd7221619f175d3ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59c01bd61a78a7701b4c884139503f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c7272bf1db5529ce55c927c6b8a83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d2e7ac24f38ad277541ac54aeaaa6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2c13b44de8ca0efda03057e55f353194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef195c7cdd6578c83324a69b6892f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9da922ed21c77d3338dfaa2f144a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea402268d5c8535da57cee8e510a8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d6413445ab92ec66c36702c9bc50b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20329014e073bb06a1af3e49c0993d3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea46a5c33547a676a6224d7bb231cf9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd830c2fed45a79132f7b5d084c6f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed519757debdc0b0fbe7f77e152ff4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89018fa19bd9ce2d71493568efc0c94a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c570b98cd219e55c7cbd62a72083f23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a00abc01e66b660c2f56e8c428424e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eef071952e694385ed373d7ed0ee61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74240ae2448c77c06ca297ac31b207c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0dfed53bac7e379235d29e84ee21a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cce3136b95d4e7b963b206b30b6f2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd1d297d4bcdefdbde54de43eb68ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaab5dae24b123c3410e3ce842ce34c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810e29c78cff33ed775b0ad10d0521b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa5b1cd1faf1a3ca34d4ad0b262a56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e154ed1695ea50d60b7ac726b17440214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f798d29f2d38137100f4019ff9ec24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f985bb42a4d7731270251e0a2dfa0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f663f1242cbca7609ddd8a634a96dc9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860b2cc2f26548b672e5174a717c56d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7789f876f37111a77e71849fa66d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e825255c11bb2818277c44bb4c7a3bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4a549601e5b3afe875a5915c3948b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b073a504d5090ed7bdfdb0b5f0a04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb717578f575f6e1284f16b6862df26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721424804d7db55d428663418e388aee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d3fd4edb201878532bc4eb6bb9312225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29a054611d34f44eff17924192e73f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e057b1e0a60ab9e36147776cdb89a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b2c6e3004e89a803f26379c1b4539228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aa3f9f6a745db9e4d376dd9969cf8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e5e828072a0140176ebc614bbd86b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e9a0498214b09b92c8737a7c7a54e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8325f420936835b4662a90da73306c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad40c1850c70d4e799d2fbbb1a9900233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19250005472f1ec3de1e4c801a31d62234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe2cc7766db94cc585ec51f18b80ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7dba02946095fa5b1959d58bf2413236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec65208d77a62d430059acd8a0387b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6c4a02ff88afcbe7587f94169921d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f6dab0ef26bbf4b5bac64a413b382239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a938c7b8a4f82da539feb8f5035f060240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490b5800c2642ab54f7182b0ce34932241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3deb9283551ce85ec39a583c2784c99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b144d94d3e5cecf942a5c0424134563243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489a25d96cace4de56f6d2c2d11319a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a56af44b4fed589d1e949bb85b3620245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0c33ec273f0027429b5d2958241ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7047b5c515c809d9f322b959707de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9d6d3fbeca2f29f13ca97ff5d23df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae2716c5cbe5f120d3127642221523249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954aa8f3d5bce2099f5bcc2534a56c58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea45e49250fb78314f5a7c35cffe5cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d86e9f761ebfcb3bf930ac98a37c35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1420b46856903624e07c3055a1eed8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f955a5b69a363b79bf9179e8c8cbc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e192cb63d48cb07f9e2f00bf56c0b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188238efe361e12ff0f1622e2da0242b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2103b2aa2438fa9a09a2ebc287cf2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1343e056f8fbae6b09a4618e2ec80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b078b1962477cdcbb9772bdf77821f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550c89d5cfe348bc4b88b22df5d7328260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ac6be4b4b45044893cd349bf40f91261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f412f37f08f9a195dec848748f24e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19479a717bbe01cf81c9bd58ccc5ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97f05ae6df4f29dca5ab1011d02cc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b548e8b551cd0581c7b6049965ef6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5c3c2e60e646fb014b6b7425c3185266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da26a84c3903a13c4466b69e7363836267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f90805fc227047d137edca9e3de32b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f49dda113c70bafd2c87160795ce0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b10dd1d5664975d2900edb372b25dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef8ab3d79dd59bf1aef3928e39a1d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb9ab72dfdc9dddd369cececd4a998272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bcbcb5bed3d2cc884529217f12e92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378223b2a65b783c13bba349813c77a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f163c3c15a0150e7f81c0b4ff1d0cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e64706dd6857273d1617c0f6082c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57a674473e2ae25dc7f5042c02c4a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509128866aaba720943729b30c3f245278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a850b10a23853e7f2c2bb71e5efc184279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0575922489bd0859060c6385b25135280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6815082a31d6dfd1aa0378213d0b479281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2437bf87344c8f3218912cbf6d973ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c328e1dafc8d2a788ca25f5fa70a58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf27c3d5df0348c01d8007a48f76b8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b586500eda462a6d3384189d962058285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfad0e8349b4097c19eb49a088b49b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfabc90293db0cdfd9d8fb762063e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae784246a3981f45b45407171b8758d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5d7eb172be769c00b8dd07032f10e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18f64a19c571ebd2958edb87e52b77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04392836afd1c922abb8a7f43476b2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9d99d41ab036a92f4388f89f0b899292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f04896f6ff3142607e3d16c594ff5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e122591416b3df93673f67c42cbae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505fc0c08d04a90f3195f8b99c1422c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039f7d5444e51eecf4cc05b5d2837ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599248fa9c15370153fd88e2f03879b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424026c33a26ccc790ab19633432f662298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a7aa5f003be1932a1af10ed24200c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d18d29f8025c597c279867c4cbe70a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9e110bba4538a9d4ff453f7dfbbf1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6239e352b748d8e147437e253f8596e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2eda9e6b5f0a19e51d5836fc313af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c97d9fc8ed05bf21d80570663fb27d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcab1a60e5d5851bc846c9e7e3877f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea477fae55b6ce2cbd37936be26dbae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e67c0a50d9a6bd66d9b1ff27d7f13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874587cb57e6661a31195dd6117f5a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17eae85317e7224f1eb94ac338ed26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825904ebf514657631e464446126eb8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04bf669cb1809001883b688af8f88a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442281232b961b3915c0651a1e13992b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7f9c2e3b14b965aac410d49e712bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502aaa0322b54ba4b9db65bcecad817314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dab0ca80ec0da2145b02c610ab131315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ba2e4e3156a9d3ff30abb0317d5ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bcc01b679c7c545fc86fe92916f57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acede9dcfd38a3ac18967dfb4417cb0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d130d226569ad6ca53a36451590a034319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92656d822b2ba788c7ef18f7845710a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3e5f8340805f5d3d5925c9db89930321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c20456aadedd3478d897d95862324322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced4c04a15e593abe7f1f58e5611f39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be297225d213bbf9ab01b348d45f8bd3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c61d1dfb858759a7b0a217d59bce38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19b7e1784f3bbe90578daa3ddff031326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a176f094a2e4ba7fb7326c108dec01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b9f7cbe710e1e5e279e845cf11efc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185e0729093bc2a6a34bb1e2f727650329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5aa7aeda3ec3ac302627eb00e62ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fe11ee2d4b5aac03ad96ca1a12230331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bda4a991663d967a7b3740cc157bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46648eba85a7a0fe8f28dd6098959c38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98615fcc0938c2ede4d50a0ba66a45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9673b27c280fd286af29c2cff92384335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5453c795cc1423db8ac186a3d8a217b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e90923c83e534dff76e13170f16f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff23342f1a36ea4e7080f0b20f48b5c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9667a0ad41c4de4b7193682cb8ece0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbc503f47d1027f1617acd51d59260340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5902a0bb78963df3e0b3e17ec465c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e88f7d5605c5f114e1746df1c5212342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177c59fa9be54ed3a6eefbe30e658e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f450e2f2eed6105dc003afec3e3d9f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68539f0d2c78bef99acd71b081fbeac6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135af88acbb427f1f760982e2b5f3dad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ebceec5cc9b96b287f755c5f81227347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5892d67c2764698b62f29316cc0c3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08111b1b1fcc19f00c11be042d3b8c1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2415bbb19bd8b8efc4fa0051c678160350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048b9ea1f6b1d7792a467bb69a04630351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e461f78c3b34c2685584c71a9537b1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d3bc55cf3d33557550f03b6a3a4a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4268117d5198bf3cabf8df5597166354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bc199ce1b5532d9302052b314d1a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d1ea327fa4c872b82232b2eb25fad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3fbd1eb2d11ddb3fb56f1e96f8c85357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e158c782b175ffcfddf0561d02424e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13c5f86e5ba842c45e144f6d6a156a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e71c7fc3b5cd25eaada1cee278712e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432f786d0e27d00f1aa4b063e12db92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a993f6e626d31df018b95c5de55172b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b33039ccbac41a5566d838018b352363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74099612994226056bb2faa8c21a0b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00684f30e69ce78271c46288e2e0122365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c624ee9edd530b28426220755b52b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95219e49c7ad53afa061a255bf3e53367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9b171647d1d642dcbb59133c864e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635e7452ff37bca6a77eba70ded03bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f017d69e3c27da57346af5e44a36fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e463a52cfc2c10365b3bc957ad16228371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e74718f286c764f5a55a9d0136b7dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3acf8135b0fd3314f4541427ec07d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d1c1c5a595197f0596e8100a07d4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107d039439b1f3bdb32aed85aefa59e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aa261e80f797393b0959ef413135a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872f1509f747cff06bd26d88c1b980d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be628fdb49f32cdd42fc8fe68b19bfb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6aff043cb242f8b78f7d8ad9900c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd5a85a94444f1d855ce4f22d9d960380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4b413d6b17594fa4db5fac9b7af1c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb22754302b6e5edf8deca7dfbe5b09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f63c6340d2fdf9effd1d10c44acf8c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4355cd7060b4ca7cce62523572c54e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd760d6eda10dd3cf73f779f054ef7e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b691497b92865e4450db24f13b73c15386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35d58771b0ab75ddec20b042b214c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6111d6f0fbbabdf237db4a184a13c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aceec3bdae607550d89d19dd7de584389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675a18541dbfb689f19e3052e62360b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130f2f5e765ff9cd3651ea61376299d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb4411a3785f0674df3eb2b1471c18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a159e783139476717d5a12b5bd15f9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195549f7a98c06d7879f6849098718d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166570bdf1fc0d12036ca51088dd8ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05807141b9f85f2caac58a97477e5b1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad7d1f1f8b15426d6d580147303ee6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b4a6d563579d3516707cfec749bf9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbaf35388bf10aaf6869e10b58336a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa61ca94b5b8553b48f5ef4d501a384400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff528be09d96ee4c2fa399586eb4430401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933e4731f3deb6b228fcba67c038208402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aac4419733f943520bbe474ee607d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe3b60b0a932756d76873ee56b8f8d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f52b4907c8b7ca9b45cf88f6dcc954405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412ee369208895e79bef2c45937022a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c063502cbfa59f61570c4264d6cac21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d652af5748ef2fb9f21f474b9fb072a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da0fc1217b2391a91a52cace8fc78d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d380e6949dfbf5decea6703b96c5eb4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e70bf2ad18d142e42465e86534bdb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771f08ec36fecc9ec25d56fab3da109412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aed3028f060c67e27453453115a97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc063f6da9dcbfac4e48c280fd1e6bda414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aec6810c562378b1ed8f354a451ed9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f728b6b1444dcd2db75713076c5778f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae0d98f24af086025191672f9a82d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987fa77aa0993ccdc6b2f88d37e1d51418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be94e0fd88e406da608c5402e589af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e04e1a2a6b9ba57083ae03196467a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ece22f48c819f4d6a66c61b3557f3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438d79aad7eb481b75565a8e473d1ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8738a4719be140058a9715edbe702fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b32af21327264fb240991514a145d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e35a432e5221cc28304f2b3fefeab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1768fc7541725570468276c5708ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac40c500e9de4382baaace2af23f1c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3a99882d4bfd45bd3572bbf2b627c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e03e9711a71b3ba693a9a5c3152c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7a96c6533ffb7293f37dd33fbecc9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebce6678d21601022eaf43ea59497d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b7b7f01b000418441e5768ee590d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32c6372dd43ab09904e44db56b5bba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b59bb370a10ba543931b8f02f440e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac94f7d0728cfcb62a6fbfac8d7a753435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259afa8e48ca4b0f74e07f0902516a7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51c36949bf6550fea775432c1b113c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b11cbb730259a052304d93f21db6c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c726339cff9c33d3d51274e7f47a4e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b386a04130f032dc7275d837bcbb4e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9c1f3146a69a3e071e71feeb20730441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6808254ec13c50540e6bfdea89b3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c4ee6167eab14b5afe64efc638840443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c17ff6fe0bb3cad52d2bf490fc978444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2093b65b9557374f3a7b90ac425a2a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af530df24630a3ee25c8f5bdccc02db0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed787da61aee4669132d4a45588bc6cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7579ad23c2a2d142ecb92249874285f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75667aefe76bd50c0ae436575ffd6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e964677a6c8a76f461f5c55e5c652450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd445740aa35e0ba45edb63217c76a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cb688479f618890bb2028207d7167452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614feaa5a54796f39fb8bc5e4e4ff444453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc12baee22a855c0751ed730acda76454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60272405c6bd428e23646dd74646448455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dd6857f34976ff064b738cb6abb60456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e48ad6991a3293af0f9e5320e80c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea8454523cfb34040bb5d4bd34021a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb46b61cacbce81b6af1346bedb16b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc377041b5f0dbefd5a3df3d6d099942460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa7d1a6685ca838ad1976d9d0ca21c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06879e73c4797663ce83467a712a1d0b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab768969648328e963122caa09997b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dbdbd89d92589cafb80d85cf1bbdb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f9de93241a922563390098111a240465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aab0cb73dcbb367a6ac4a5dbd2ff4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18fa5e4a29fe4cee45e180b4310d0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee270b59b1ff5b5dbcce9eedb950a1b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75171be72ccc1441e1607e5c59d6cc63469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1fa81a86fe64e0b56984cafbb9750470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1976304b3f32a14a77f47a1c9e3d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09ca9db3924608a83be6c364ec4170472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd4551a0a76407110a21b2e8308650473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74adb79a578ca82f6ec967b1bd247b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d5f8b683448897d835f0018801480475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63a9dba40a824592ebb47866264457476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78533f90d68c8c4ed25e57f63c72d4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf7c23a79c60e1b6017a119419b132478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b9f517069e9e569a39f8a79d520c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4883ae9caf2ee5dcad78968928014480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24e79d178a1318612222585c6f3c8c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a565606a0cfa2b5767d748b3ec7445482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59322be9e04ef8a9aa5706048edf2d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95735fbdb3de4d331cb5c78b139b5670484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076b54f5c028a616c738815c1c30461485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f71c9e9ebb9fe85442746caf3377c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91536e6cbf6e6b21a7dd73b979d81d09487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a809b5c6fb778149b23943a815ab4b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6e4e8c82b1b28acea110fde7158b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefa6c485726c52427b63648573b7e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782adca4af7f666b8e54a07f79add46b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193c9adb41393515dee56d9075bd077492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79476c9e35a465a556e5bde8c82c00c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cdd5efb0c81c96bb9e09f524a0d57494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623af4df46a49082fa5bd213d0f1787495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44356cf0456dddf6171ba1705af8f562496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7fac154c320a65c1344987fd3be59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1d29623255e65e44295f90c22e7fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d323331c76e01fdd981c2172cb5c314499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478142ed464fc991ed5a8d3d83239454500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfd1615f30e07542b6e665f55d1285501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44079f08958dde9a5b2eaf2e1cc178502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96237463793e29efe1ba3c39c2745b03503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2279f78843dcb472501efd62142dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d21b1218a34e29b8606dfae2210793505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd298dbfc81bb4228574f7cca34c0c2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11912bd6a08c300c7b5fec3121b9a85b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087245f07c9ee3321ae00748074a5e45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac513dc2aee5e03d78657505faacce70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa590aedeed1ae8892934f6dcd9043510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd3f5db0fa06cd071159b7e1dfddc3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ee6b58331fe806920295f9fbeb84f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79609e5946d28ba7362dd3eed0a7b7f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d81dd74c3697553879160828333958514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3653d3997131934c562f7338987b1fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2c1b3defa393e821447e0c0a6cd90516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f719013f66d8fbdb1fd346bc5d2dfd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8322eed28651878815de30e8c5cfd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ff9c7db31e1b41e9f73b13daf2c9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164be4a9822c50b7352bd47bb4014452520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b87ea17dfb3ae070bcc1809b6cd51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a3a234c1c6937a17b7266384e7998522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6055e43e77184458871c2112e90f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ca350c73b7a6acb28f9b7b65e7c80524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266b468d5a9cd8c1b052c033605b6a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4edc10ae7719bf8337ce0660f1d45e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9776a3d6045436e718b3b79370557c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93611c033c7ba7567245a6d498707b2b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209a0ad45791df86c8cfc7d34c05c34529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ada9831d0d43648e62bdb31062984530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21504386cb86ae4938235647fb1f4ec9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cee9937d7ebb2391665ed2c1150416532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a498934377c919eea7a80c0198f7531533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829712084db4598ad6b30a0ba5051e84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86a80013e6aefa1596149d83462a16535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fce0cdabc4ddbd9fd7c53322cb8270536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da508441fc9995751c6c71be857ae9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f141451906639d9f04618dff609b40538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9308049225f7c087fdf3ae766f93a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d496a78a557122ea1c87530c7dd2ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b207ff7f539547ffbb111891db9f0d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330951cb4ec9ef0601446f956d648dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50a87baa180e435937e8183aa02e95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a41d1873107af50b70cec89b73dfa0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7793d9a6af734620009ae12a31d08545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9807303f0ea0e2062a13105154a3734546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac51b5fdb14f8ea0be671862070f33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757afdb126a7ba85c5e0718fd0ac14d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaec126554ab7637034969b7cf09089549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3349d6aa1416df18e127730fdb0840550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db1f8b32e6a5d190f13a9886b3e0b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a34a21280a198acf49700eaaadaf1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0c096445984382e5ba407842f1e80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d319d578c33aee8174ce07fcc7ada554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b988b716a7558f23e9ae5853462d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e057cc1d1d2b9f5ac9e9652aa9e2103556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edda710de52fe0421eb9d7ff15de68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92218426b1b3b1708acf4685450e955558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02670ac4e8e10faa6a4063d77360ba7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155377f9798ba14e4129e4dd20c7bf69560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7495ccc0a9de6d57f73445566c63df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7700c91793b9641f238f13462359493562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d638e4e4f9365cd8dc9bc348fa73df3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cc9dbcf24f30cdd7649b5cb31e898564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5d14e3f95e6f486acb8ec5b51cb8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b6584a0b10fc75b4ddab27f47d652566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80f45b032d93f50b8bd94ca5c4a1a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef8ec84eec54bcdcec1c6493707ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e61f985c61266413cfa9c1eb1d5b9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee44f0db8bbcf5033bc6161bd0dbbb4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058fed30c297529fda6151c90f3f4e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36f73a45c022c893bba272ea910f9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e60289d07bb0029be1b54d2c687265573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849524028620f3b06180efd58ab0d980574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fe0162a7bdc963226d1468c64ff7d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f00515b98552761aba1d119622f85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef63f718cd73d676a29b9089efcd60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e8b3f3d86f9d10c3045f184f82721578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806e1b95b79ba26679512e5dd8fa1df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afb0532f26b74f5d7cfabadb3ce3f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8eb526e1645b4383aa2a5ccd03808581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03da67dbe8cd41141396897423770f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc8eac0c690f2e8d355f6fffecaa57583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385c4c6aade317d3a53dff8c12866b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd5eab413bfab794b311f8070cf12a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94138d1d5784b766d5236472b58128586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43963a1bf7c9fce24fee4763ac73daae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52565bf4a7da7bfcc9f235d67a602820588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d591cf87241cde1e339f4da22da790c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508d5039c05cf78a3845d22f6188c10590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456fe281d47c679a2bb9c3a10784196591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470cf94b4f8f15b14141cd77ee4f2d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e1ee88c78f6ea75c78ee3a325e309593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91557bf460ec6a141368e68d84a0ad3b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a833d2f896763e27ccf7ec2d2624fb7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec657ef7a70cd348856c3529e7b7a16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c8b70562e537afe519587e29c440e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b966705c36fca2519e01ed09e2833b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f730ba9283f5d2aedc9fb689d8bc864599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb963c0cafbc17faee55d356cf483c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5606d2f4a68181402ba4377477df1c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e0730acf2a9970c7f7bc7f5124a02602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bac7d5ac6b52845258c0976e4b2a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc04f7d1c6e2bee9382ed1cd91b7b51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315329799cc21d85a80a3e6b66428ed5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e90db3cd3d9249d0d8f207a14b82a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c26d65135df51c0ccc33ec4c379d0e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d4966e2c28f842fc3a7d759d78165608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1348c7223f81ffd7ae878235e998b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cdaad032dfdb7c2f9893a337bdf4f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec1c4ee7af864261892c170bedf87a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1220bb2aea830fad28338977e95b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637a45034b28cfa784abefdacf39abc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c095b903dbf6b0f7a99c0a774bddd6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ec9dc73f83ac349f63a2b76a8f107615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6b708bd480e286f5159fac1c82236616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98c05f596385666de3a395d7c4caed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b67b10770f8d64bd72e9e53227f2ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a31406e97dfc2122cd15dd8f49912619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f463103eb446d5edfb66292bd545a36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e571178de7afd69215ebf8a924669621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aa22ddc5e5dcfc3beaaf134168474622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca173b4b62663f50da676b0a05c9b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0011f987f4220fef00c23211f4b4ab8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6776e27371468bc55248fce762c190625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0117ca85224dfea975d9e67702e3f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12687f6faca2a076a906e0a3aeff49627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e3f5d40dd336f7e62f96f33ddbe34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933d8e244e6ba712a25dbf4a49f6d8f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f878ff5e59d572097a3760439c860d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6592a67fa6b63307adc735d40814e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95065fcf23f243235def99812e24c1eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f71aa3233610d418a5cb2085502d6a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144f7debfcf9649114025702e9ec41d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf5c848f44cabcb0bc174bdb9b71c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323172a54b401dba43a78486790c56e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc61e19351a826aa9c8ca16711076a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6d13e84fb6702f6e3a7c91ffdc696638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b93bbeba6cabec72ac38fec7293bf2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c011b43e0fa23770f8bb9c43d58ae6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c1639fcfbba24650082c472b9dcee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61c94143bd84d3293450f498d860df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdadab46d2f2cf0799ca992df522abe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd31ee4a5ebce394fb5e512eec18cc0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea47c10fb4fd87e8f29f9ad9626da8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6e2c52840bc5defa448dc641f41e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63209726c5049dbe7509eed793668cf7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54eaa8ff45d28ff97de951c64c5319648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb016f6dda44adffec72cba8320d364649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270760ef1dbf035d7e747e0c97274749650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c2652c016a8a224d05c5dbed8212f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda90df66166529dfa04002e34cc571652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b1b6842de1bc6053cfb5d11bc620e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2c446d9d4fbec3586311feabd04bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c812b7780c91788730426a74b7ffb4d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8970ca9ce2240c92db4cadbbdb910ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6f6189b608bbe51ebab6a38f4258a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd133c133204df9eb442d4b727efbb26658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5d61a599de0f4b091586f83ce08b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fef762974ae91cbb137a0d67c89de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3828241dcd2ba1c938e27b7069f061a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157be64c428b20749a30210027f3c0b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc3c02af164128f713c2dd3f14edd3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6557648c2ea53ff9d514950c1b4ac0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a8e2cfe3fe311f07e1e620a16d456665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07308dc3471e27cb2e9b23927c7b172d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25132cc7d30dd66fc210bf58df9cea6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeab7ef42895a38caf10585032f23cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f042dec9d299f21416375e210f2de7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bacb7454e2cae7f464d5aee3b2f94670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37960909b07cf7b002b434a0653f6c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77edc2ab79dcff4598969bc9ec706ae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1340fb66b7700d976e4632385336682673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca55e12ad72a216d958ed8eed990b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43dd5db8a1066af9cf1053342be67c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45988dd0bcbf4d36e079fff0451993d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a9b80314a38bec88d281361f763c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12078e3b741cf6273c18f06e7682cae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08e575f0baf8452dec2f89eb0b094f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95d77633550388e9e907c54796971d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51d3e46188cb7a58868dd8666c7587681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b5a550a9a2fa22fb9c8e8610e25a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed3d63e9de6513320372e8a3e810b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af48f09598b75ae89d39d546bc42eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101b83d0e577a7a802fbe460615dcd7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b3b954ad58f2fdd4bda8056ab928c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0239953525de35ecddfee9928f5523687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced49f6b896ee00f51ddf4fe6b600282688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987ec59f83bb3a74940e334b65441c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef114e2aa3d593633fb7d6fc956e7fe5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb44c5357514e603b3e324ac8af5445691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea65eb26f96c6fa6ad93dbbe4a71b17692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac55c52a652530893d165b7b5a4c832693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7aed1dd98e960eea8102976d61dc27694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade706c4cd9afac1eeb02d1657d96353695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118a801d287b64ba8062ec84fb57869696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49d21b4b456d5e1368f271ba8cd643697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a77ccf8dcf89958b300f288a4d75e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd45122cb54c6d87a47abfda8d50b53699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a705ecf3420beb7b85bcd9518f473a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0527acc668c12d09153c1ed69313a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309f84f419ce676fa44466da114c6d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be922a6893c3b16d3bcb35eae26953703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab63e64b07bbe168749147bf68f8729704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4c230570126a1a4cde9cbf809e74b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fc29d13541e7225ac36ff16371791706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620adc4d26cfb77e89bfcfbdbdfda92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f024d041020104ccbe4e77cc0021b7a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7451156a32b785b557670472ab69e14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bda6f32add96dbba90999a642e374710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564e85c25e465f2adb4ae117d584687711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29badda9583013e7ea6b82275c8ffb1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0422c633136635372f9f4d4134fc19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766550310c38f79e8685fb220bb6fb84714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1009f15cca8e1bff7385eef9dc8ea40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b3ed67251865066e655fc4703d911716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21599fc4989560907129c1aed66a9087717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97dcfe8f31f0f84186cdf68a055c2f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb47b2f5cdd1635b273ad1b3155c58719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a76766e3b0c7727ecacc89e3d6cab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f99feaa8b3370ba5028241d0bb85a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bed55b2b012cc10645e2f229b283d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91378fe2eff1515c4d036b6655300d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aed2cd7490f8ceb5d9c6b5b8f99aca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ca85e49a4a0c1680bef2b76279c2e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ab8b37a7a1449ab640235c232c99a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a504989ae971b9c8b5f2ec49534cc08727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb020df2d0d859af175515b345e0299728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872990ebf8da1c8c0113f9bae5558d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79501ddc535311a8bfc21f4c31c998730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bf92814beb8585d4b339655be111d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccc06f51d27b339a8a3917a7f68e8d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b8d4dadf3e9dcf157ac13bf86d75d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb307409306508c5feb0b589a8bb22b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945274ff6c8ca945b55e85a220dc479735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0ef9a40d4db7a1e1fbbf9f62727b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf49f4e167b08d029b466b4cb9d146737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c48b7ab6cacc175b1e0c462c4c76e6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c1712334fed038869e3f3c278c893739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09a57a63ef5e1b7b2961f3bc87df40740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867f7656781f2431d001d2f1a5b2584741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05209c062d22da5eddbc781bcd963834742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776dd71184c1263fa95a5995e9c4c57743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcc6d5c25d5fd91a3e47bf1127d9ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdd110c3d5bf0c03703a010fe4e92a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8d890adc0da8b1dbafbca5f0c4400746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c226029e258a39c53a592b79e2288747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db679389ffdd6533be2527c036fda13748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ff8c406a1e7a6cb594c12ebdddf33749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664dff4d62fce136581d5c3301e4c3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f30a31a97c977b10f04625a2fead84751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a242c0e5d6ddf6e56c098ca1009c91752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25253b1ebb5cdcef152da148c80b92e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a0c7dabb133ec5a3d85afb1b578cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4121e0e584cdce5d0be2339b847f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85bf8891358dc2036fe6366e390057756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec149222fb0df8234c5209c83cb2e204757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>