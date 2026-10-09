--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493a1f466d7ca6314fc36a7b21f609b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7b9b6768fd3d678d0d1b48268d55f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cff765412d89e5f084c76639072ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d987146115b253d645699287975484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd816deab0451ba39e92fa14867b3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfe1a479d752e7d4f53bc4007704cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7840342d402ff71641ad7c7a45bbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9a47fe3388cfc3ee90340ffb9db068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b27ac0a33f9b1dc3fede51de7ef8de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaad0dcf03aba59132d662a2044896e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec62cbbd661d326b9e12a1f06c0d6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a435bfe40e41dbef6cba3f11fe6c43512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a66c305c9e9fdba3781362c124b9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b87a00e03255a785ccf088eedec98114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951315992b67ab04042304959ab9758f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cd2c000bc51900233101112aeee1c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f17fee49fc27f8989b1aeeb79c3d1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f2814169d938bd513eadcf0fabf8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64b7d769b267860a593366b4cac60319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f785ff7545dac8d2b669ee2492afae920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d0d604d00d65587b91d89e90c7e5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a2a5e2289d2fe0897c85f2e3d4af922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3163c113434a20a9e255db34f6e27623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332131ea992c30d20b3649244575f9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5080568c5e03c8ebdfc02771944f4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d0c75d9206220d84ba7aea0e2b08126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189be5b720d5a9d29ae4769d31780e3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97c78fca170504606f68e67cfaab7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbe32ac7ee6d9cfa1d0baee234233c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3fd3b8681f484c4792e4b3b6c73a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c69f9bb447f572e81762c79804f2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819c0b07a1a8529f28eaeb2a99c6c6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab94b3906dfc1b25cf02a4fd249f8c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1949d83cf6ba2ed2d81a8998a422234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5925e93801f4a54a791e8079b3d5b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5601abe1796110679d90fdef45f1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952dea998e149aa43057487d522977337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a6ba10c898c97f98709525dd93b1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ac6e7fee7d80a8e461124bf23932639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbdb03078af4f40e6483345b43b9f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35dac00a82e63f4e13284442e1e3cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588738b06459be9f946853449a3c7e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69dedfc8b0c9c4cedd0c76830cea7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df096afb8438e6fac8a2778191094244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c2b2e0abb4d58889b11f3dd164b4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe7c003bf1878966d397546eba492046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607ca8fffa3dc70edabba110489a56347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635513f349340540462b22f1fc11d5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24326b874f20c2206c3423eec8e81b8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ceec76c9d672564ea6042ae9c611450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db4d34d2c8846997d65ae78bec497c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35206b5a86f1a48316ea984328fade5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeda2b50df854392c9f023ee4255dcd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f8b5a5e19442efa7bb38094ebbe3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a8c10a4e1e6151302cdf91a2fd1ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ac2e7cbe48df4bac31abad8bdb80256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f5b00b883476ab20593e8dfa3e77d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c26caa630a4bc34fd77ec72f68460c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f27f86603089cf71b24716536c7f6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ad5469b048c5c4e60cb99636fb99360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afc832d25523f7e799c68b53eb4e9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e2ac6e6235fb7298311fab1bb49da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09391d9d64a9687e57b443f46f1d1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b9987801ebdf16978040c6ea375ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dce7068ad22a261e942721fb6f86bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a44e2d222b1d594062c14940b44ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb389be607ad6a68e36c845d59f9239f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1d4e6a4ec377981f9320e2d4be9f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2d560d5c7cabd43986b477de27aa269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aad5074d14efbc9d1425989b99e77570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63ba934ef6dde386bfe2ce7652754971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30cef76a7bb127292a24c3e3b3dd3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e6b45fbcc4715886347e9b8d42bbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993f944317cbefe8cbda66b47ef6b3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4fb99b0a183e6bb4776ddbb51f83175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53be31b2e3d485f3f950b9f541facc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368d8790e24a108e5a0b5f44031eeda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aea9c9c54c1382cdb474d68f325b2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c85fc9692b6705740f61502892f8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf889906a39be6f00b88397bd199e7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5403536aff75fc2f9a692e23bdf1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f51db72c39ef260dd99a79cd60d4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4829251e37d00a7c7579bfb9c926783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62109252842ba27943a994028b737b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1be22c678d7d5429036f5f027569985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb01b196259a9b73d2d14de324389e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eceb6473a59b5c5bb399154c4bf96687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bf3f93d374b57d60efaa97309d4b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0bcd060fd71189770bafc1feab49489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c43c081b91bb4de45ed613982944e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc0b7a3ee488550852246d83dccb5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5656909417a8b04bf5790c357ff2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e4a3e9a347b1e338024351375e62293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76508deaeed054f5f9d2030a34102ad594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7006449aa26b199aa926a2fdd6cee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c91a8f78ca6102697ac76180a23fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49e717af15a0b7525a7704aca21fe197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b623b1fdb886068d98c1c4cd0586c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b25a790eb38dd00334f471bc627da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894789def49dc1badc16e5adb4817663100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072923c0fe396327993d1be182028e4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76bd6aceaefbfaeae0dfa56536c6cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ac8051877de1adce407c66f30ba64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174d83b53fe642829117038744b7e75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e61085dc5d71449319f799dd6537b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1f1de54b9f25661056ed992a5d465106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bcfefec0bf445c04fb133c486f4cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da27f905c37f203976d00ceb2d2997b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3809f2df2508d3bf6ef4a95964da8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9a71410a95995c9c4a9eb5369d8fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e688a2ca7b6d158f6326ec6bc0ace87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de981a1a538b7bd97b4b4c0a00e8a531112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a4a1068a9b872b10f5c98aa31d433113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf599cfadf5c1901b8152fc20b70a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b634580bc1e70383d774be00fb0a14e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1a8a00f0b3f353fd35abf7afc73e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba59525f866d66714e8e3ea863a2dad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05606b0e83d94143aa6511200d31cb52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742667748088e42064d68ea71b054cb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104a789946af9f83172993796abd7ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a30c516ec5c066a8df7264e49dc64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353608e03d1052c745f5ab00d0dde1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f204f5ffd186b9f7fb9bf87d785feb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afb41386c8997327c7f8084d50d315124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a90bc4080273dbc2e607815e12745125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b500abf9defb372d616f5d30679166126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf81916e654b39140cbafa77abbe79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4aa571a2538d2980c80b4ec10c8dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b80c7e2be06f0ba7e4395b475b21c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700deaf18a647800f59a3f4b551fa3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458bc2dc5ab0ee94645144a833efa60131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a36525121a1a5ac0f54d4293a46fb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3741ec3720407e71431508e02d3e6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216e8b41d696ff23e879c6e0e692ef0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed77ac90c5e223e9438e1543306680b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3f0347da7c8287a09b16e819d2d1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc4f33188fc244c45436ebdea45f15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73b2efcca110078ede2fdc84f46239138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce678831a0fd4d5f1c48dd2d3f7d411139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee18485db2f0c2a9821471d65b3ec8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcae4dba9a1e510566a4f7bd89f2eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5433c16bc1d2c9c423efefe8242726f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68b3d9bcf0f6d76f5e75cd329e2246143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429f69a0e618318b9241d35a1643d01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e053460fa2be0749391282e57ae69f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd27b92aadd4dbf656f0e522091c60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499ed2c07f045b9342dd290d9e267ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15402d0ddc070a9b5930c5c6269a7d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8616bcf89958aabb8afeae3009b1447149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb68d42fa242306e770cba5cce5f3e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca172daa28706cb5f4d20f2d60ba913151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cca4c31e3d6818cc08ec8d84b1007152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936eb3b1ba4559127c72ee55f3886af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b75431e745c2b3009792d1cc8c44e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03966816d1a1eb8fc0478f8e40418355155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4f0e6a05ea45d2dd511a024024ad9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b2442a67d5ac03311bbd53c901c18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04431ae5ca59e5c09171207dc5f92799158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb80d7892f90a37a28c114dadc6f71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0864a8ac07a2ccf6b4d58b86d73bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fe14369de2962179d6f201c36290b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daf20d7be028a3ca2e7acaa49d1e9b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca656a0d504d164ddcc5e45d672a3c80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1c74e33def1e66754b6073396dfa8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ceebeb58c0dc29fd48a63bbd315564165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d99116d47158f5c2bfb7f36e1fa11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0965e34213fd30bd9c8f4a50a1bd0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb805866ebaf55db7a4f4fd0d749348e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81450fd182a94da0665354e422bcee09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f786c68f71bb30611c569fddfdf0c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd3d057ebf6e24460a43dc3a0b60fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdde78966e2fe616c3e131f79697a1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611d962590abc2d165cff2efb89fe3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5b5f9f40074e63e8db8807156909f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b0108ffc056968c5d45a5e2709fa9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272dd33f868ace4ef77f196591f43af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc338414b17bcd09442ee2efca877e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01e14bf8d3586bc81140b553ea7125178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d1b0ae725beddf88386b295c8e3f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3786951e0daec34d5ee415f2c8790180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20959f85b90e3a46a713d84771d2511181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe0b168e7be6c34db4b517a4802b66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d0336aa36388d9f4d1673b5892575183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43897f041d52ce78a03cbd40da96b5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253163ca94858a2e6d756202fa7ab324185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665945a6572a177e634667c4230be0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ae327f56b48279f42c9b6187e5a4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f3c29ea9fa9cae9047cad78c8bdbf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff432f33cdc2d3a107f2c6f257eaff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372031d9b1584d4b4141de532500f80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079883549d980393c1a00d71c1d7602191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b80f5cf2f284cb8042873cd8094c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21e8ab4fe5d4743e90c0ed39850fce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7eb11a236f76464fdbf7bc74f9505e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5205cea46f7fd1488ef8be51fda1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c30e29ca252e1ad6343c6ec0f7e82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf40dd5e1ede8d62f29389af8d712f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef491a0df3ddf6a86a813628e84a8fff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e8f9dbdcfc9db22d396ca85f35049199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaae48453664e2ba4e9fbae65f37f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce2018fb1a1b60f5f9efe0518dfb4e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314c6773169a5223c9d5cdf01fd3930202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acae49706ba60b7d164af9652788eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ee5706b9c12ce128ef409f8bde1fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e8a63224c6e7435436eec59a3db17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa41edc33e8e5957e0df9285daf18fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a382875b7edb98bfe0c2c3b7596b1a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f75a0649c46a8e2367bede601b7e25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4bd3e64f38bf58e667eff4d9377c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f1184b971c654abfdb3ed6c0ece5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ea23693f9d43df1a385edaee8ec49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc849313779c3d081e1b33c64ed024a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864214b9a2ce02bb48f48caa5b466d56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d0ecf9bd77be66c45ac4ddc02ff15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65da31c0f933922f51cbee182b6b8f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c63c2619dcd1d888aa94cda73df3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cec0527b26df26be60a4e0651a4a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6f9a67040b5de616f78532c36e784218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f312b53b1151aacb9716701ea727d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf34d91c59db5d4dc9f2b8e9374baa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f15dfaf3a80c478f4e509076510ab5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7e1296915208e1a6f0700782bc5e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8657738f1e14f37e71f662afadfb679223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9a89fa0afaec6683db69ae00a626c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff0ae6d665c69727ddd5d4cc27df5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01de15d05ea6e032961a3b668735b00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be858e8b8abf5113c564973e4e399ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb87166741f08170f0e6b3efe3f790f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777770a3c77befc6a90154c3d11c01e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1c6867b39ed94eadccba91b330bd9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ad5c6f8f2f059caf8a6805c6e3dc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa6893773589365d3ab555f8e0b88a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc2bf39d47731e503e55de09158386233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86ac994cf208530400ba61e459c5db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ac9e860a6244bbf08988bdb103711235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a759c626d00ce4dac3ce2106ff85883236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c353b3fdd0bfbb2c63f56502feb64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf18268ec43a2855bf04e14809867d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9116158a6493527cdc53c2c0bef9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabbd905fd5af0fe74842faa33d00ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99678bc92766beb40ade8501df338302241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e04ae54eba705a1014bff42c6387d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179ac6283dc2cbdbb65084b7983468a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb3be4e36008943546d9b6c5bc9acb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caef61836b80e7c6b68c68a3de7b69b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd12dc2e53dc4bbfeb2c508cac2b3d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930fc24578bc21143e1100a98e14d52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ad582cd1e26cc851ee9f7d3e680fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4d1c3b96675ebdeb103329eb0ea0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e88d4915bce8156e0021f04cf9064250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fb5ef4ba031890ab2b00aec3cd1c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1214ded8e2ddd9c9ebbaae26fe473252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532f5a2375fe556ae4d9613e51c11a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c821fbaae98f941de4e8ebe8aa7be14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174560e0c77643aca19d9e465c777c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174983ddca10a88386d4afc998279e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d06448e5b850344b728345db6bf2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3100bd60d3eb58e8a90f6a35e81d77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec5bfd41e809a39fbb2b097596d322259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3593f2fe70c16bc3f0df785541a2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3322381105725cfa70890371ea67c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9d43aad189ac6f4633b9a4f8bfa35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3a9e9a1445c534fb53afcdc62041e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc4d1e7aa9d1ec2fc186a46d197b57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9cd8aa40e402a098b9cb144c7615f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10b3082decef216ff8ea1e527d1156266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cea14cca116884d4477029b8974078267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2f4199b6c138ae0db0088b5747551268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddec53bda29b3376cad2f78de435ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf619b2512a94155ccfd2cc5d14dfe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f2c853faf18839dd7dd811eb9f144271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042345e4510ff049931b055ee60be24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187995b053cc57febc0f52c574146eb1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597565e1d4e40d495f2123717b08ae1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff36f4674b38734b2b254b2d084769275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578efbc6cde8d5ee33bfbd698e81a8a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e008db5065023ab35b9e2640a29f2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2311b5ad494102865164fb00c03528278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae29cd93d19b8e666d85a4e5b23e02279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a262a2c7de1cbef167adde02c4be0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74cf42424f7a251455526a674c7976281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a599226974452859b4bfc6c6d718a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822902a0fe10e744d6d33074c43ed6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe74ffa2a76b1a12bdfc61835608be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e63548ee91d78d16504648cf0e435285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b78ae15467dbed853a06ac11cc889286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da318d227b8d3ce9a62d6c6babecd4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6061793804f338d42f03e86d9745888288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c12fd8bb5d62ce8203782a337f194b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1075e2b982416a7674ddaabac9e29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7d55b6b47050382bb841921909637291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9c9f6cc5d2968083dd6f2e3d7a11c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48aa4ffa4f032b54cbdd331c3a4f7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324205c8a293440921ea5046897ffa05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850f28f1fd5bb0aa63323db97cc0eb7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f19de7efe289e83857bd14ad73833296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50026d3ed62fb5bc7b4cd1c10881f169297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641db062d38aa4d91d21ee15295f8a7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a15390edce6322db324a9e8bbf84f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663ea6a6f3d1d8c46e557f0e6d7c6c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246fe437c0a12a106a2655fbb40e616301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f17f80c6d1a667049bbf6531d6bd80302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14952697e10c8b9a8693ad796f91a49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2ee58dbd8cdc8995f0db6fb5d7d7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2588f59303cedf037768544df0faa9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69f722e20653a37792ed4c74179490306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7187d1fc2e8b0f812579053f330c9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa32ad61db9bfdf9442e92c37abea7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c343f219244673c24b093d2e49bc08a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8811ef7cb481fde85a3427e7bf5062b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f767bd0fc81ba7ceb955a3fc412f2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d181addd5e93608fb65f10b0336a154312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20767137fd723849fe4b0fa23bb1749f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018a952edd4c6b32a194df914630c55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ff06a48954a3590b3ca0d1acbbfda315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eabc15aab5fc76884703594a2fd6d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545f2626fc263b255c4fc71324b9a43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf77eb0b9a70b0e8e5a145722cf9ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8eaeccd4e2fba6437ea4a676847c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4e5c04cd4dfdbf2a1d7741009fa44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46dbe34f004111a8b663c068293a3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae37837b8ed283f67841660ca49a4f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb4f92cc2ab10264850e10e9e2f86a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b01cccb3d2d6c366f0c1d94d3f89d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370cbaf7f502fb3ea705f216431c498325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0e56b1b4a49b998619d69e28659d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c4bfeda28edff351530b5f51e6f6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b570f2083cfc9a90c209ca8bcaa1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de47aa042502dfbcd92f6614d0d85a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb166dfe425e67f43ee48266f2fdea53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d324a192ce943914a45c249eca0a931331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e42b7ddb964dfb9aa6884d7c70b8cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e334b686a14fff93a25b63c962a88f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6744935278c26a86f311bf239df824334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39eb91a7739559e20dd7eb7d71bb94335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b968882e4bfe74c68a48ce9080d00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf571c8181754bd52d51a48b3a1b0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae09a4a97e4f46c2baf595357c99221338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83182c6bf53b1c94a62b6fd0aee86c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fe8f6e138812074b8ded45ac9b969340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288396a48133bc31fdeb66d5bafda3f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d33e64b4ecedaabe3e6abc35d4b6ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed1b3ba5cf312edb50b9d75b640a0c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ebf1685719c56f198fe65cf38d0b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596c8f9b3572605d0b9caaf58f112b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda3e2ee4221be7494c98d8ea6f6aa2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f28031ecd451f93fe370c224920e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792f598f1ca96894d6db58a5297e56c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fb111a70b97e061891a7888f5a4e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1fc213a2f10f6ab1beb3166d666c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89263ab6d328feac41d856077f7f6918351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824570757c094f681c921c1c5d0a9d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3c3c1eb365c6418bfe69fdf0ca6f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a95d49c80192def99a2ba2fa90aeb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e9c612ac764227746eb14632481a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1a21703f6426a33a6757f241a7fa5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe1df571b1b72a4eabc6134c85887b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032f5028de4e044d72ae45c184b06eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3e38aeddf1d9b5bb3dbbc1cf90866359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8e57f51f2649ce4019ef8de0a4620360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8aa818f21b03988396921d3cbc2505361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dad314ba0373632642241e0f6b142362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f196a15213ada3a54605ce6bc257707363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874da3edd38a4c389201fa1530c41a0b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cba7cea0c8e6e55c9c0a3b48418a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ee078ff93b3e853bd58a86f6b841f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ad9cff10592d49402c5e27e0dc277367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdfcd3c2be787b08510d231fc95f49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20657c54a01aa3ab7c622172efdb0fcf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b796b0791450280222b45783a82e1ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa21f3821287270e1358ebadb16ef3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baf9e1405fad37aae3e7c20df05ccc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b82651aaf3374db381153dbaa99056373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300710e083c3bb19e6e8c69166a486d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e60e827321341b8a305719cb33550e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060828396c99fa59a3106be788f0d075376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf4077d94c697f4eee1cb157592bc4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10118342c9744b4bf933380998044cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c954ec8037a6440812a336b573d34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61da402eb3673a5f26da14690c386b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472b59647fe125eb0e7305869d27a85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760304d9796ac030bf685b54e0666ba5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771d8e02e46d97e73cf91d0092f050c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9aa047b46f529080455005ea18aeb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c608335da995937f439b13dd0791a40385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467c2a70e31a0147f4acb3be023d9d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e907104c4d8869140aa0c3e5d3cfc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0238b147a92e93d3514b4f66abdf96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609ae58b307b17c2bb1c93e97f45a8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca1198aab81e0e67fc9953492e0b10390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de72fce3d1a5954c168b624efeec2fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b15df060c6536f4856a29374135098392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5fee3c9b27baedf932a71020bb06a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298efa1aa22b4e2f886d1dd22c4c4b27394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a769f7a8d344f0c0a4e458b6cb7ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e43b637679880ac79a1417ae3e835396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c450b60981b93be5ec352d76630018397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa79b1b50d7a1ec2d339ce4e4cb6690398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaf81c4cb6be7bcd5a13ce2fdf08c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224961470e44c6403647acd368e4f787400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752414bb84321322b21d1425874e2ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf227ffc3334cf6fe88899ca4091b863402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f7553001a5b1caf17d5eb1dc54b47403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a60e7f909ac1463bef93625a7c2d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e1aefbd0628d911e120522ab2ee48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf487563c99bb0a74be2c5cbfe888e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45565bb64344a2704dea0f9d3b0aec3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6809644097921b003dda583071f0913408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb117bacc4d31444a6d630c0f6a2f2a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb71740985ca2311394dc9958c69aab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4467d5d76ed1edc83ce10351198fbe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4febe3dc7ab55ea0518e4908567758412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481df513a6c7f288ab226b202209b57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea281a5c5ba8ad382fa39ecbb96564b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a685d79c630c984650e2db633cf6d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35a50c7703de2ef56fa0c99b352429416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd92e8a52c113e47efe4573a4fb359417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27ee81e9790b3d50048e014591e5bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dd758d9d14f1e3d5edf7100e89471419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf72932c579e7b4c3b6b9849c176d1f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75100cfc200a5f9dda13eff2182af5ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b3ca31ab945610161552dcc31d0e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761d3442e864c9d85686f56cf12ca4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac79fd4380a107084f966fd2e4fe3f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1971d533348e5769667888ee2922b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ce95944d3256ce3e6c99b82a8d28e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f28d32525a402b90275a1f2d31bac2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e244673fbfc538ea37f8a779aaf088428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca9e6bd468e6b828b46ebb2ee72682429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a1a6f9127cc642eb50c49c4cf5765430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f8886630b8578eea611be9124aa29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1f85ef2349049b089b886c6d141ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd8f62985d6f62e128067ac04510e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d885fb20ecbd19297f9b3af42badb63434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569bfc065d762b14b5af8222a244169435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725a504f1873a6d21368291cfe47191436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f17b353f50ad0e67c5a281fcb697a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0ad1298877fa4a487c2bc74aa2e56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61fdd2495568711657c8923819df01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8b53b8c2f3aebb3c18a4c43689372440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e14fa9e4fd8c93d1ea884c117cb6bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0902d4bc5cdc35aa61d1de64691d10e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205d63836b5cc1bc0f25d09c3ec3776443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc064f12e29b16dba460d8ea024df21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e5789331abce643d5eb06e7f84843445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003647c12910f6d8169b257052c70e4c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa34c82ca5f6098791e6dd0bb4e1f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e6a7eabb270dca7412bb5cb12d540448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f729e58e8047072d79ff69f40df36fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3c3b7593c148f1a5441446e4bba4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668053e5c6e0f1a206e55f717b48f53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e6a6954d6e2fb9c1d8f327ced4459452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482fcc873d666441d67c968ac4f3f75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43acc862c69fe267fff02b38baaa27c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d801df0fec2a1a4a6151ed1388da7fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee100984c0a61eb05c5c642c6533def2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c95bd45a11869d26de7d8be8703c3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de5c2304e87ed936f2e328be7cd6f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cc0c0796dc46f5ef8e771218c5aff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd65c0e6f16c8cfe832950b16d2041f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ae0c42b5d660fb9be6e9636d9fd9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233fd06d2c64819250c1ac859dd4937462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b337ab01eb7c6c80459ae934760422463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7f64cc3529e2f412cbff2733c5567464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33e794e886515cd0bfe35335ab1d87465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed04e8393554caa80da4a9e220ce307466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965b78c98081eefcda12cebedf8131d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6b6a25d5b7ab5acedee156b808cf2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb09db40568de9710e16e2ef124f7d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365540230a48ba5714add3563bd0cbc9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138322349058c7497b204fc9a5e40f4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697bd17a7e1a7f0bd40f1d8a91b2b3b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee0907c22fc4cda4ca0948b00e692b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776435964542ff24e7dff96a941f7ee7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9f2b562cfbddaa483cc86343a932f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddb6a2bfcbccff74d9504705122325476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279401e24c0d696e089487932626d293477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc2fb1d131f5679e8fcde3114d1b38478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd087d9070da4d651d4f2bfebaf554479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16db7af73df6fe371a097c9e82ab37c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d935cc98db9f0f2529f91a81d433f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2efe6334b5d8d40f97dd092ccdc85482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2381079cf1fc70bda601aeeb5aa03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853b397dd6aad81a1a07071b7c7f4e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e535e0a76bedd50f56a2c3378c7089485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12fb64761a2dc3304bab4b1471ae9e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd423af4d5e37e06d9d58027104c95e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5d0c3b92360348f3d80cd3076c11c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5077b78161bf070ac8566a46e2905489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aa9b8e577c5cb6dd1b036123a7781490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a560f728f03fbafa4b234ad314c67a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4b3f42ef1be839eccbd18ee2606c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0f5fc3670f38bcf5cb8d1b306a67b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee063521f3bd0f61f4b351067142f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563f3188cb8ddbdbbaf51208133f053495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a520d73aa38669f4e147db74e1e8ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9deba388135af9c465eda4973199c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbd2ebf5079c1ebfe4acf1a6d90aa8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51538c54b5b93f8a75e377fb51a2a523499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba649bd8d9803cc2cb7664d561767b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1a1c5d1d5165ea4a649bdb023b676501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430341add531329340dbaf146c8e2fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d530fbb1b748fd4b2d1db312575d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe432d0a68827e8609bee08c51d76f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444d783da60c3462e958d9a415e0315505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909cbea78f73b497a7d4255448e242e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5093ccf222f5c70e8962eeb1fb013507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205fc7c46e44873df351578b946a955508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd9c06e7d0a5032b8717cf55fa7eeb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422050accea91ca95f36a52832605dae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3ee29fbcbc60e80078fd92348294b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6f9e3dd4d4bd057ec7b99be826e7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a460d49cdff26668c4abf7a03ca942a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115cfe69c869bf6595ccf0cf4f83538514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a47ec8ebc26852ae17a0cd569c9ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534613689d249f3a8ba5c03145feeefc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e24df0b639bc2fdad96b86685c1ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0ca742662734fd223cd32dc3a4c3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733ae81e08901bdcbbf6d95fadca48c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcda6ba59c2f516925db89d979c8ec9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d942d06dbf86371c093c6cb54d9a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3f9530be44d42abf65d53ed208d2f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b8986367782ef565812f6de002fb1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdbe5ee9c788832322ab2b788d88bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2a2e5fc9b43c286ac8d3f43c4a178525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3d99afe3345cd27e27066c78b4bf0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a3f3fd97529dc2d0a2004e0c2ae8b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7daf06ec0f2cd23bc839095ca58a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0c0426a8c23fbc5a8764c5511edd0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda93278704f12300a9cd9a5c4b0ec8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa8ddea08d3b9fea1689af0baecb8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fd357d4b1c79d5a47846ae0ec6a11532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d6b3be8b34a8536a3172fe5c3e4a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95d230f7229897aa143004f75c1ff7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb97e06e1e88be55256937fdb568f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9258b7946c3bc3c74c981ac3e2becb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e6b7f1545f04de48286112183ba79537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbefce15953e0ca9f254fdfeb4972c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bb8f6a82a2003c656ce8e25c005bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059267ca3872869ab6d41bcdfa6fddb4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1145af4b02ef552a032fcb2c6e5fc8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3764d8a33b7dca7f3ebc673008fdd32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1420d0abd59f58d2f540c12005fae79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8b0119c63d4830834e6f0c0c83c20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e59cdc91d8ee386a354c09934f251545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed3124dbbc265fcc4d456a11f0db38546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e552fb2878ec257a2e723fade18755547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffff9a252c28d3796ffceecfff21791548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e3fdb89b325dec8c1e6d44c72dfe1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7891dff8ac56d156a290f913103a23550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957347ef4258deb3b61337ce3334fe26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047897b1a700bf4d6ab1eb361a455eef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d503d252f8036e6edf347a923533810553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac949c4ac1d8fc11a575b3fe0442ce93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97cab2c10ad19b1097403c3af5add1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649a7ac5fd5ead6acb36aea2db56c8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f86a744965565ed0da3c2ec78a4388557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d50afcc28562cf3807b667e5739dbc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22b51122022e7f92391ac5f3ae6aa8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b74cd18938332745257fdd811fdf3b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5948bd0a41316012bd89653e9b501561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe0c9044e34bd08b415ce1b091cfe1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d750c69ad9ab441004a83c2dd1d5ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59032d0ed1d5dacdc574ce64ca2c4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55c29e1924d6159584366549c155f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5abd332f9b9c9709211051a90bd455566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67306960c3ddcbd5c725c4c8b0051ecc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeed873254ddb72217d8dd9325887ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577b74f005b685bba45af95bd927252569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa453838349aaf8a69eef98bd4b442ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdc6c1bfafb2cb23b009a6b9f7c2e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031b05bb09a9a9d4dae6bfff397558d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca2e59efbfec146d0812c48a9da4bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acf2bee5963ee4cef8a57c7b76a27b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f62590a98171885f5518f275a7543575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859223017844b4f562d62ed27ccddba7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79ea822bebdcb86af407c31a013f9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa75f951195e9ad8c97b434c8c2d1fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adb60d3746e41b8f90890271effb86579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c70d5ba99d20f7acc1d6c04efd656580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde321acf226aa9e99efc85548f83219581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debcf41c29b480b7f28ff03ec7d0a8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809653c5c7e48a6a6402fac7d51c1b6e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf10dd237a79b3b46b87e9d3a1ed5b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c5d40164c76ca4d738cc49dca8819585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff7ed83b37687718d50070d6db8b86586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707d7f6d614febbbd2d3a42a0d20522587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66e8d02b88e4f4b334c3235f921bae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de0baa3ed1a5857c5b78b875b6ea9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f15aaa2dff1dcf380a738f3b4225f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137867effca8bb50856922ed1f81f29591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee5719829222e529b8ae86a187d36d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc55f7248ba8bf7ac5dc2b918f0d4d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05980d26460525d2be99a8309854f62b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48eea73364d5211eac6345e94d380e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b878416a1550c80801f760eef2abf7d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb01dbfc003177223b4119bcc6585ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2823c8ffcc30fcaeeb2efd741c411598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3847e9c34b4814751e86a2b473bb7d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf38ead83c5fbaab686438fda8615f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dbde67b416145d736e23fe904e1e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269465f30977fc27cf09f62b66bac31602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca26fd53fe5f831552ee3393d54819603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e572ea7e0683149199d0f088d53145604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d3c686d9c2eb0aa5084fb7f6b710c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a3edcadd535e64e1257ec48b35b24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de3c2c38abde46998f721024d9ecf0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d04d1a4d319d7090b41e46be0613cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc832e5de631d99dea19aa495622dc07609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358ccfa21ab90b0e73a5d986f6486dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba883608b787fa180d9e504b8980815611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447c8eb0cfd908e0d4d39e7a33bca02612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb965a9d48b7ffc4eaebf916c729ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625cfb2d7bbb589ccf2f06306cd399d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0af63c424730b46ced8e6c4434a1f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5ec74c18db09a1a2f36092214792a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fa335682251b9bb3e487c824a9f81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bb6c91b3e6f97bce9c699b32ff838618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251852ebb4bc52729e6026e1dc94aab8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f79205f4d88cd9c1c7f8eb63dc8a3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb29b0fbde98e16d81c537da83d3282621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f144fd0bfcf3befb85e092a3a9bef7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbcd941c942f247ed92e8530088951623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff9315db2809cd8fb828d84edfc19e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97a7807cb8a9add25c37564d629ace625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383ca934a02effeb571cb8914168ea1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c34e66101ebdb994a419d4b8bd3a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bfe92f75bd963e1e18cba32a965e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e137b30e9f5cc087d2c5b57944a5b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a0ef1b8db2745c8600df32d617ac2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494537566a419df91f88acea81837e8a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb6ce1c5ac6325c136a4f9a4fee8c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64a899b2c7fd1ac15021693f79f50c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3aa45068613ea7b9e954fe8ebc6cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce9f7b759c8e64476f39209ba9d55c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09771e775a1896c6752d64732fd1bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a087c4eef725721d9b2d3c431a5fa6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1df6df662bd9383ab3c4cbcfaa2bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010c88d5e3966961e5bb34bcf788700639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b55b49e38502ce216a03a6dad501e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d239454a7898574fee144d176558e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed237450fa7e45c1ad70f62ec1514d46642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa49ea2ecb48391d566294dee926c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d60a0ee1017cc8f57e337dfadd5e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160af4d73dd7edb861b072264d732a09645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713e565906b8e6b19d6da0dbc7065d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9ee817dcefaec08c7373047d9c1fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534fc3411aeb99d6f1a54f440bb91b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f548e88ab9117ee7c3a2a2e02dbd572649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f7099c23807ffd163e0fdd0703ff8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36ea3622ed71e8457b2d900365d837651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b063853f0cc1c410f8f892a733525652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f3deccecb1bca6ad2ff0611501299653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1b9f9aaaa576c8acf604dfdc7f0e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6b24b4091399abfe3e20572dcf3a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171c54da05ba203611f72ca36d40eac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5b66d953c36190f55b8e9b1c91cb9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf32969d64545b8f2e5e4043f2ae864658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f431584d8df7323248aa845548591659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee95bdbda9d98dbd35acd19254b281660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67875ece7823641a5fccdad03c7fd0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772de7ace91a4830fe2ca651d1331bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88916e886d8e2b46df47244726880d47663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a5cd94005224959cf036d0bc9041f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e63e9d9b316a6517983bd427734373665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb179bdceb85adcff8b2295d04910d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a8998e5f400f528d938b7af371031667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ce9cda4c2ebaff5f557e60d391c70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9eec7193f8e10ae255ebdb82d3b86669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebef931d76518bfe62692612f61aa5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814252896b01288091cb4ba92f2dd8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635625a65b6920fdc1190f3d4fc93e23672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cb1af1b8b1425262357edb189b546673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80233f50a73ae51401b7dc9df1f784d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42f20a9289bb93a8a9671ce91e6044675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2604bfe62becdef40ccf87505dfa343676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32181d8240f90968294cae1b160ba622677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428f49d8731d7a168b084865a486a2a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7ab5f1ed6da98b511b9161cf691a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193a57a38507360b3d9b1e225f5f99a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eee490e25b7c521c652dbefa9ac46681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d95c0a2322d1f1775196f1e9eeba8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ca6e12cff2a157144dafe12174cde683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755b6df020629546bbb3388d83c7e8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287eb418d3ddc21617c6bbba4ce9223685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac60cd4f3e6652ed88b216d66a4b688686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea76a1fce90321a1d3ee50f1ccb6089687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a2bb13e00b8d205b213c196266420688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265271bde6df0565013db500bed3c47689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9561370d5323f2250d659b5dca9de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220666a14d9b846df0fdac8c1f740dc7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2029b391c4046c958ffa981ce10e642692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ce4ccd401c1f95e4d558609368133693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ee1578a0b5751b8a61a4fafc440c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cd55917b4d4676a2add48461f056d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5631744dc752e33eb4299733d3513696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e13db78c79ed44be74caafe1640f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7745d5323fc78edeba9a40b94bc9949698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0e396cdc1368c1bda07c4d82f13d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ef85bf947208c7408e4ad556079b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840d67480ad5207220134abaa288b6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e7a4e4fbebbc4fdf6cf74dbac0914702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987213417e594745af19c7b1072f1388703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84971ce6c4936560c262d42950877d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b2ee186b821636556aa596097a0e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8891a51cae43229683b307cd0a5f2f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc466a4b3bb41db325e1db1e98813b83707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61b1a3aafa123ac2d3f5ae5ad63da4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7cdec8dab0697267b7ff9bda5ddd4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feded8cb2b8cb1ab9bab7610d88df5c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8487d6d0e46b949f7135ac9a90d31711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e50aaab5e3a409a06cb5348a6f50f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1704e15d71524bc86934eff75679e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eec4cccba2642ff137d8771bbfb6d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ba9cd1b44ea49c8fe45b8a9ce16c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061b2c25b106e9052ce5ba9ce23b088716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfcd845ab1d3589af638b454cc19d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994201907f36acb9fef80583f17b8e8c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ed71d842473a8bd42ad02a00803ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8bd26d71782a9ddbdf08831401062720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e41265f7db0c0ec557f0998eb1efc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99ebae4af9a4b8b745c19d88bdf663722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d93da2ccd1f897f830ba7dc3b9281f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd49aa8781fb8f994bf5f354fda708724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28d6acfc74022a763c267c43254320725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91117ec1d4f900e71245925fa8eb768726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a76e182a9bec55a5c8f53788acf27727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe150a07b2523fa994297f8d76818cf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313b64b7e649c3aa8f1d3d730be9246729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01addcf4b3915d2e1ea52fa0ccd0ff81730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686785ffe369825c529c88bb23818b1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c289961ee2d7792bc5dc06e26e82154732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1834bd89327e19b95aebe74e62e5669733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be962459fc095743595066b5c4858c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c18c9c984a0758286dd98071e2ca9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d0fe27b6cc953ebd609d3a830f8df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a678e7b3fc40eaf9628796c098498a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e58d8f91979fce01787c5e53083983738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c59e8fe4bead895e8f051958bbd22739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c67f866c0043cad69480183fad1317740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752a503c16154f49f8c7bc9cc7629de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2daee43dbfdb258cd7ac0851aeed4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e06665c7549a25de78e95549fbd5ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cb5fb563979647fa351279e4c78e8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cce80c3bae95997ade40a42164116745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68aab588b7baf81ade5ef1fe8d1b6d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dda5d43ab9e2f119efdee1b647b093747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d487d2ef92569a43d9b9bc634882329748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc6548eea4a5ae426cc3b4819cb53b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f26bc0b04463f5342ab162acecfc49750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8a4e4d17025271d85a1f2620a79cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cb3984036ed5e4cf9f91c516bec27752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa70a408c5bae63986867a0ec3c0fd1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fb54d7a6744810011a842c02d6a06754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4d8fc53f6600987045288d36da5ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a1872622eb9fdcec49a2135ee93e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792f6fab48bc1da1a84d285148869cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6269d256acd36748bd263c5907cc83a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea53027796f43cd91bc389ac42f5ad759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec70c529e5410ec1b6243906bd44ea71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1412481db9f961678078c93176518f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4afa68721d0f57b0b3521279e5f5073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2da980bd2e5a8eb948aaed02568b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454dbf1da4f00bf05bf02c28cea98eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c130e8e402efd9ba1a47426f282f24c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82991fb9b18cf9195ce0565b2f309e6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0d294a037de423468ae1039c8270c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336887376bdd7b8c3c4e5be6ef3cea789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a3aa9464f706ae7cb764e5489b15810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4495f327407971ac6cfb9c1273743111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53293c19871ae4aa21cb811a13b34b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574a00a95efa4a6501adb3c79d7274f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e16deae461fde98db20670a9378dfa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9973e32b49c73df60df17b10f68db6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79826331967ae0a2ce1dda5203aef22816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a65e8344eb33cdec0c799ab6c210017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf43f5032f0b58f830963725363830218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8baefa2f4156d6ec54fff56788725019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fefea24a7fb9f60b6678d2884a0f0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d09f021e1a51a8298250e5ab201d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148451b92f1d4f36d66f05beb97c18c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8c34a9c22f2b9ca273c00deecdeaf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e66c0002fa154b657651740b62a2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f66403904fdaf0dce56efd04c24ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a95a79e7f62c2e6e6d1bbf1eb236d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774ee959365835f3461c9d6a5dbc7c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd187b456eda7f178b4784092969a5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229827ad0eb9d15154a45e8fbb43c70229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b74bf89a3688f1dffda7c3b6d204b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae24ce5bb091a05a5c17ab8ae7ba8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6060132ade840a62d4b7af4d85e2d6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becf88c299f5b6b0685f591f8850bce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dbd7ee9b51609e35f1667684d82cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6250bee28cd12fbdc3c733f9b300f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44aca0c4ead4bd655cf1bee762538e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df132b11d6f22758627fe284f49eb9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb80fd9bde704edd6cb48d2a9c12ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832c724fd0a1f63d2a3b175422dfa1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb56808e5bb7c8998a77ea119627ca240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370edfa6a1864aa5a155493832332ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a0635d2f2dc9430e90ec6f8ed0f8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3556fea4900aaf5d1a31a165b638943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ef01c3cc4c09ccb10772de47452fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5a331e036d6cda4e538bed14e664545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8c3ead2080c0de696bfa8bf6b693446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d382ed779d5b94f931eb7a62c954ea547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb7f8f16f156208613aa2a3e9c5c3b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677575089ee2cf1abe35e5f6ca1c96849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f44ac960460337c354a1b92753340450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377782fc0957a97f940faee0974928251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c4411dc1f0fd6933df3dd80df8d3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b718a42831da1ec5e7a7e68915ad34b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5545ae81746a9ce21e18d54556e5b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505e327b6f0e51447e2d00801d328df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e66c7626be3fed31e1105b1a4711e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0ff3a6b717ce09f82fdae0eeb154c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488290a4e3bf392b9a05d2d99cc2bb0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722592b1e94906308e71ae32a3b1de0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ba9b3936b6174a6dc883dca7679c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6e9f5750c37cfa333843ffc9cd23161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5621aa912cc05f3668a5634607f5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46ee9cde7e92226287442f682210e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ad877537c654b11ee987c06d7f83464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05098da8bfcb33551f56c24d2b3bf36b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7424f5be2b01317f058cfc8d3033b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bb36b40a89cc520a95b45da7f6f8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cad1abefdb5819c4efe8b531dceacf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960d495fa1ddf359a2553700b497e3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8a1b347434b9fc7d02aa2fdaea2dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec402c01fc71faf1be7a6dab295cbe471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30aded40fc0c7b509b76ff4f1d771b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c47d1e24d4b98bd92d2e1430b4c6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bcd74a6e12e0ea9d5aba0a75d85a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84941bd9ef860b12ffe298f69c6f4c1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591575981db0e200e02f7cd2ac4422b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f5b82000c350c72960530ed27c95277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed1c49d14466cc8b005a5d0d782c9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba028042deed45222a00e53a8cbd49ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87c1c4590a85c7ecdb74da202b464580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aae0268bd020e099ee81acbeef70681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92c0d51744913071de2b6b8c08175082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be19a689af9173f2241a699b82c69f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc0b8e5e6eec96caee505e26df6c2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068782d6d4347c832e4d26afa5ace3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418a5bf78cd8c2da5d75e27e5d68b1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef5264845711ad06fb9521a097e97987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fed9211d46bf61259ea5a51ee35e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5ee4a764c8f75bdc23813f867618a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6e070250ae359aa4df4c342921d7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972daf8db7765c04d3d9196d50da9f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001292487611b7043523eed85301732892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fef16c77a8615666952ababb3f733293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e753c7b8d24ac9e71a7e9bbacd7540294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8461fe1136d6ee248bd77c552bceb395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774aeafdfd3a54a3b2308a2584c1801696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8082f25f219e74baf07112befe2313a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aa5d9c3778c78a9f62ee7f9c9b0e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed20d0e5a1b787ca93f9f311dd0727c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdbe094adbb63075998f75625f496a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b423ff44b74d69e58554f8663daf5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4083c4516ed8c46e0622886b6e474102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7da3cacd10e2eda4cc2bae1cc87f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479f438b085d85435ba163f641de103104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5fb1273bd0800df28894ce8828877105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b1bd5d200424f1873a10935c45709106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0c356d4bb138035058efc480addc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e6675d99fa14616b7ba195ba83488108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06afb51dcdc4368b7c95ae7b5801124109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53858b9439715e1aea46179a2684248110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b514df23a184ad95e0e0261542dbcd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f9425e35224e1e35026f35d512177112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa133fce3aa4bef8d42c716f54065f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02409e42a62a2fd36860956370b4593f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff96af81bf35ff5b060bb556e41a1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a85d8433b0191d18539e8c53d26aeb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a3387ddbc8cd9efbe665d289b6353117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cd78f45ea16680ee5ecb77625cec6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3215198beb0dbae58fda2442861c82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63694ae3f0a7843b3e0d24216ece2632120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4aae98762fb537629e3e95b5d2ad7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd179f887fa484feaaaec6ed6f4a592122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ca9d95862a4b1971576e4ff2c4308123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9244e90bb2a970e89af4093bfff9367124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72946de3b7a8070fadebedc47bd5871125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882de1a8435108caa874e37fdaed1eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44ae0e783c16e5ca3daf6aa038896c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd88303e226175b61f6b2ec344ad65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b08b62e7d8692475c19ef63227908129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5d39f052ed2f6996673ff9311b521130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d2e07d34306cc6faab2a10ed61d98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7923ca163f79a46144f35bcef8fb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0309f7ef9e8cc8528b636eea749e5a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a377f08373962533e88dfc1b205fba8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf086a7e8bd0828c0d84861783d715135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c394288fa1b479e2dc2e3851e8ccb6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228aeca3c9563bdb77c4b1e80ecf9859137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6316cec65eae1c08a382d6219354b22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dbf91d420cac4c2026f0bcae44255139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3921c8a276f7bbc773c7d031c8c2c60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7f8d8eeb7447ff158cdbed242d0e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74556f9dd7b4dfd3f57c2d92646f79c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74830eca346487ee8613fc3996354e1a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec67bbc8d4e18ec5eb676bfb6bd2d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e4454d3abed1f2d3580aa0ab22dc1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d7f01dcef8cddbe3cc33676218760146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064118cde4bd73abbd3e0e7d66bfb57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084f3bceabbd134d9e003e6aea6e3f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bd65889554ee1f4d2c4a1c3661e08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c2c372a86c0be29d0f3a4e5eb5f59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f1bff1c5e9efaa5f7b711052cb6de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f043ea90125a90d7190c7efdd751cce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3074ee54bf6eb185ead902dec7df9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fc041e105fed0cd116698f511fc70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18c3dd96f1f4347140d953eb109e15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1ba04f0996d81e7a99179bd09978b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a57739419c22848f34be71557de74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66484476d0fab53752ba0454135336c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957351f4393357d5648690056a60ca71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3aa6122841cab161042784907f6c8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dc07f8ceac12ec4d41e48c0d8e9e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb77a4f463c4e5ef79908169eb334f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc29b10b736f708edba404ef004c5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d91601fab107cd369d3faceba1189164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ccf27325755b546426ccaf6545dee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c95ae0d733f18cefe49022f346f97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe745257c48359841b75b51405b7b21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20d8eaecdfa9f45946f3f17cfbbf4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81648c9bd779881add0e77686616ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe0414b7c5fc86c608a07cf7037b8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33a7ffb137686139c19c734bd5789a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5573cbd2091c05dd6aa429c1b5c102c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c51582da2b54ecdf577e4c2d996c88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf156c66b87778447f4bf5bb25e769c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7281b9ace6158bec56d87b4a00e1a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417d9209ebd1b687ac1f7e452ea8b96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c856c606e76b5722b499552a10c9ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d09fae72e5974ef13069d9f068bad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a0e17a1854d17540155664b057afa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a74cb00c129865f6617896a26cf053180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff56c778a70c86292f572ceabea0a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011bc9f1507a3fe3e79b58c4c07e7a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98bd667c3a59bec1fe7f8cb3677c53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e511eadef6af17966bfe1d5d19f62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6225a74171dab1a11f0568be83de4e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0783cc1d7295bb6b7ffd6b086308f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f8dd0932801b302e46c6a9b91c607187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec0e7e74532718e1c8999b1e2bd32b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301c7d25d5b9f9adec1923553bf111a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb8817ae14b7f8efe6e26e7f5b034c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a395664d7600e2f2b9745b88952ad59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146285b5889f395172e87ec8782a0e41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54a023ad5b387852b87d72df875955193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af3c94892add09ae915a77427b9b0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42cabc862598ff5b160fe42ca50d4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba72b1164f58aab601b8ea4324c18dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65493db3be7ad4a416f0e520d64b572e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980c7ea4ca8a642ff4391b83775c3a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f106b2f5b2ea68d5fc3fdb1c8ab33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cc0ab4cc65928e79fe51f240dbb0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79b911de45df551e08d517ec60f03c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2d772c5450c753925d1d92a507719202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5354c8acdc7a3c06b8dda46b021cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b929feaea3c81603c7d21873585609204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57486dcb1cf60c0de97712c423d376205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e50427dcfb3af9be5055d08dddb7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab49b1c01c77fe908e4fbaf107cc9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb5f1a97d1098021ed98b2df5976c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415807f18c157671a5704ef3f457a54209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc36243d84074b9c401d50f858bbf82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b57a3f8e07777742bbaa5fe3b995f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3c34c9797e02bf0f8b525a716b9b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1e48e43e2fa502348e6b3fac712c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7265495289c1acd100b1e9be2a6d8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c7617ac1999c7a8009c63fa48e1b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e86202e1eadd9853e2e6aedaa7b78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c82afd2839e0bfb189695b3fc47818217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c679f2157dc5548dd7b7e1f1969750f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbfca180b0861ceaaf8a78de039e6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30850e9614741175becb20babfbe5c81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac035ebf0534967ce1ec75acbafac3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992382516054f35987a49e2b222daf8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832269d0267a3050c998e47b276af7be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b96957021a27596801c054b6764d2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7f495eebd704a9a0b9c266462cfde225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521b610d4e532f84e2e61da3c701f18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913195acf3f24d7fdf1941be227dc86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c0c4c01c65e55614b4e1b5c8dd4ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3185081395d3a48cdcc936fbb1e8d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260be0e90986ac6a61548822acc273e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8d2d05a471c87f4e2e404660102e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d2d5dcc6e1100eb3b3bf6fc0df7aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54572eda099cc5b37e32df36d984773233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd4a9565df9fd76ac6955a06b25c76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d62cec88088e37539c039f2fd48ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f5796a0f0bafde6e31fb9be0522a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca00b43e6a0dce72548b47e68d4e759237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60395ca116a1b8562f41005a88fa6844238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35f30cff5d59d312c7992c911540c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4551ca30578d90ecf74525bcfe55f9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2a43a7bd1b1558573c0efc98660ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69b872fe756bc2bc1e2791a32de6e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9e55345a8372e0417f43f10c4dc58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f157095603c49436f4fd51bc42e6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5d2a27c556b6486beffd8e76d5571245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef7477db964ef28e9235d89849e850246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4ce45583de4959a299d50e1b2f0d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5abc3e092824adce849f5736ce94ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492aa9ca94ae7858dceb5ee6f363da3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d15c5c412262e1878c84f5b6aae26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec799841f23bfd579b56b02fcea19c37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b7c6907a16fd1295e871d3537aa58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91259b2f7acdddd9a27ed86a94842f12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008476944f0adfd4092b3d5fd8368d19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40885ca5c691c528876c0c5ca2e3b6b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c3f1e3a690f7cdbb0b6d0b0bce073256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d44ef1f0184a2f2a00f1364dd9936257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d3f70334798d0b4e89a3d298e520f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d204a4712626e1c9c42033919bafcd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0168c50e56580d20e83555da3c73d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62075c163cea4f78857599aecba5b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70331dc9988231dfb01fce1c1f8de50b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5815a4972cf3edf9c513ec2a8a9619b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa15bcdd95a64418886c815ff6dcd2a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c92c99450e49d7b60e508ec8a9a8a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525b03d1314c4b4a866b7f786cc72f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bbbbf86afa091c363dbcb664c1cc1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb327bba8f17fd9b840bfb65828a8ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5552a70cd564dbceb4a11d9ee240b74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fceb2e1d5bf90b39a9b35c1d2209c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89852109b968208fcbd8951d2d41fd72271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbdb770cd0884a95cddd2f06294f60272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af317a8896fd4f3aafa41e14ba44535c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1322e6e955aa8cee4df5b4b6b06ab7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a86785cb303efa267551beaae71ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190bfa4d4aca375b0466240905e7a53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a08151f4e7857f61a8773e53b4223277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6144e4c91bcfb2390a4e4289973fea1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ab01489a584a9936cfb5b16d6f8a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e164d8df4c718df9656eb5bc22bce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88131df2a323067ff23cdb3efbcee4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557695a3d61a116999289b76d17dcd1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f040c3e8f604163f300804d2adb58c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08460eea16ddf04e538da69e3c50def2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4928f501ac73bbf356ebc0398d9c587285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac37e7202eeb3d604c7192e000ecb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34509812e1850a63de9ab68de395052287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abe4794b9ac62c779f3b6a4ef8dbdc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224c46f21ce821d2f224b3f7179897c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b694810f5f58794c4f95ca10a41354290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123d290bf761946d694e822b1edaf1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc545b61e4ea8f36aef6938d3af34834292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82e533e42fa60ec6a8c2d933765dda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbb07de7298ae165eada03df438c44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b7b3d76fbe666c38a7d8be9765ad8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f2981f8d7970de41953291384a51a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f14c3f0bdd9ed2ebc010f2b093a9aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396a425345006a2db7e73d40e69e06a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc1d34759927d769847bd572d2b59c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc0313622279dbde33fb9669aeaf4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37b9affabcabc71d0c6f94800cd5ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4f1fcb93dfdd53d58f25db28293ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5269e7df21d71d77c25dfd6e863c4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba56e8f46f224ad0dda3894d99d417f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e8b8a78eb65a942b30abcec910ec1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f5f6c6d7755a0367ded0b8caefcde306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac225591a976c954b1e027b1bd54f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0175237470e3158bfc8ec71801ada4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4f35504576a651a0f5a9184c8b6af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8d1b5651e05a1d22f4562ac49f9a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06a12469705a8726d9e70b172d4201311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fd407046647aee32ff504cbe9430a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5225befedf0b9ad8d06b1a0097fd12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff488c6ef21bf91418e432710ba9ef8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc27fe39ea44849837b2369b2bb638315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98f8f34ccccf65a421a2eb7c16e0f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3a8d7f6c1d560b67450503f26c90a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02db7f00f6abbf09cc60f0a81848b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938dc64d43e4d76765462c8cc1aa2ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddc98ea550538906b7dbac2ef66e97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b746e8422532d4b83a8bac4a82541321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff83b75f39dc5e94f71fee09c99d9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab87476a8260345d9d4d200652ad49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95606258d82cc428a6e7b7dfde6f667324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da100730b0369e4084a8fcc77b8d6140325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853042f588c1f4a1c2f6785b04a1c16326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2058c3dac02a8f1f1eb12d44466cbe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d51dbc34900b64401faf73672900f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffdbd1be17c02737632f244d503166329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dccb08c2d9fcf053c6a5cabe3ac1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a909e13dc52f14d987f7651a2cbed7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16cf36885e4bf6e31d2e5e32dd7ac6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9830e465f407046608feb0542b17d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582beb00650430375881b10e24e0cba6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154836c9458181a8f5f962a95c3ff36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d367fba1904dbbbc637640fcd4573336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9754864fe68045db53422f9d5275d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163ebd7b51c9fd26caece04eeb5f788338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac557de1f7f46e868974d83fa073b18d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b935c7a99090dc69ce4990c244e5750340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c81e3f18b29a056ec735dba0a6fff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff22a3519ab9b05268a7dcc3d6ff82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27dac22a17722f3f73e34bb15b00ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bab5be391013730090d35970022029344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862b811781e30ac12d732ab033b2902345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66737a4b3556266267732de9b317de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f6d0fa9dde4aa9b8a8e0b40a182b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72caf6cfa8a060b796be99e9ccf1fbf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90414562e88c0c9e9db5b6eb3d086c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4001b8c1ecf595bf528efb78a5dd3c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a29967c9bca4e7a85eaa6f3ad83315351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2aaf348f68bc57efd85303e16fd58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941bd9b539b13b34822bee2efd9cbb2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a097ab8fffd6b9e632d135d3be790d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1727fbcf50066480817e20f1acb7e3a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fbc53891833b31c345e7062df9b01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef35b8e6aeab396159bd4c6134fc58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5977f62a7c6f5e9d72095a5adb588358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe83157978b7de50628b5f188523c61359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775dec5346cf81a26a7c1f1dc4c6f8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ec73c286f5f08bd5c2b7f7057feaa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379a84f25bf66e90338a2fc11ff2007362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4b0ebaa1aa508ff6cbc793d07f678363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c7b9d725e917ee3600e27c41dc897364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b6c696eb14ccd681dd80c70f5af83365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425a5dcb4611c2fa1061e2dc61831e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8187c8e5cddc6927b3cacf9e9c6d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041e379492dce17cfc40698359bb84b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289b8da32ee87fbc1e2f9167f5439f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8394def62c8a04f7f1b7b170da6e21370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e10631b4d3ed9c65abb09108442f9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86b6c2ddf4772fd21cacc28add4fa6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0594d64188377aedc85dcc294a4eba2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df94d0dce8ff31103c05f649c0c374374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f221f72c72365edd1274a20d7257a1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e6b7d6dd850635cb676df512f92e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9ab52a7c336690d4068078f2f48eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2af4f6ba03c4b5812c5dc68aa14e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300771a379ecd1cc4a2203acad1584a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27f79afc3ad4cf022f170655a71a63380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b1afb94ac3a18d6bbe3dac70947fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6c4a547ef80cb08aecbb505361ee5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978a9bcd5c768b753613f7b6f0362d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c62c79e3a520c1eed9a0ceb3b8ce03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0a77a8b59fcb6ff4ea9cf701a5d41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f39efaf55fbd8568acf05290aa42c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dab8297658aeb5884785f5a1ecbcd8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b0fd795650a81938ffc3bded898e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874b43b45360f3b0bc8caad1fb742bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb5e78dfd4b5076ef0fed66538df31390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceccc5064a4f8eca05d7b8944c2150391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd54b66bb919699884c842e56e2bcc3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda2e41b50aae5ac8ff9b0e14780361393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a4f6b5ce6e68a48896e2df71e9893394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada18dd6b70b60aa73acbacf511efd41395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c16004bd49d856def6d2e0ded59731396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2164587e16b8cf8a7d2842ecb21fb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe862ce6dd453f54548f77254211ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee71f666c78821571ad2913505a3dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ed6e9a7aa84cf2c493d6711f9e290400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28927e38214496307f990ec9b43bc1e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd161d66680c8bafcfadaf629d4d2c1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a0f0c2a9981921cf67fb46a3ef9d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1b3edebcfd9029fdc060e93eee303404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816366290f0055cfd83ede9e1743653405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440e24fe1559baced46339237894fa0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf53838cbd31e1d218ba310eac180f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff010cfd9ce6e3f04a447ea23d0a7323408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635382f709f212e245d0cf7d167bcc5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93719fc7d7444f8ead6169803cd9260410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c36145b835e91ed0b04c48da4ead4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35255bbd34b16fba76173f3c5c8c95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778f8153ee1d469fedeeef2fb495b87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988cc2779cd880b61e08244370de1a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73072c9702772c00f52ed1ca336e5253415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8d1e111f238a175e37feeb4a350f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f18d98e1a7f6eacd8c599723674661417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb69c661cc1f2dcf0f64e1b695cc26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f506134d1dddb9061c106cfb5e9c115419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b095b2d1507314cdb4e16984fa48b67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2e93423c0757c205056713ca3e5b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b09f78611d347794d56859e101f52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9be5b2c5b1a67fc78edf57a13e4330423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131b70d401f95a2ce1ad85f25654720424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702c702d6ebff26c2be35ef9e513912425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d61e91bff4a4b1e84636252d4b772426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851efcb139db3cff307f5e7747e60ee2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d989743199401fb6eb1ae31a38e0f2d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e2222880b44ef19388a8ddc3615ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e6bac9fb2d12004163f5eace921e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5bf47a558ef1333ef5c9c3234b682431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b19a60e61d6e30fcbe55d26070373432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04671e156de0bbb33108255497e1b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dd0599b261a7293bc2236276a497a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350dd0b19d3552d5635fc6894839f95435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bd87104cff83e5881824e1af60547436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf626de49dc88776149780988cf492c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c821f6cff65f53307b44ad1edde9faf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b82ae2ec5fd19533d4eb00d8e0f5f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb3c4fd323e09aeb86db33479dc8d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2977aafa73b318f8321333f9a14b24441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb58f8ef9962d0d1c2cfab26a02bf97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467e9e25818f7ec5828688c55085ff6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be93092daeabb4275232210fb1cb7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bb3f494f747964b5ae9964fbfbc60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09a01ac48183bcf9f2a07bd716062a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e3631fbecf6ca15386787685f8154447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924ad042b44bd8bcb96438b3d8ed026448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b058e88b90f7ed884a68ab8dc71029449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9502efb16204768d1d605406c5feac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c6fcd162ae6b5a234239b23520fd9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e3154f4a85eb29d7ffdc408ea35e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c97d72ee4a93dbcff16a3d6cf0037453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3547dfc6c90b97bac53d79b176ff7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3db6ad9d39dcbbcae9bf711b120459455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76ab4a7089b202ca48851145fb4e86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d273c263323c127a60dabd36a2aa26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405115965de63b4d4575051e4138df43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597369206356406981c5d0a79dff0e52459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118946916ae54f37cdecc87da863c2b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dde755fc885efb01316e3a28a8999461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da289153c493a16d3303a993f68013462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3e38d7bf29309325895678fe5500b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f871ea0cb1902759c359da9fece802a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc09d657da8b4ffe3b27d3ca51370e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff49057c3f5996944037472426efce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b253c0a167385d263536a46bebd53d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40568fcc87cd7e560b4fa8cc47f81524468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92073d7cdd98aea827c7024ea44ac9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39db2c016d685dd4a582d632de29673470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505d980c67b54b673bac7dede4b54a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1da48ad1f608fed66353544df9a640472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f2f81d0fd96640f8785f14526b8cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee3164b0a34b39621cd7bdaf224928474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e8fa563b3ae55249fb24bc6ad0eaa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960066b2636c4397da5d8b289a3a03c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6de81d406612a93f4ad6e1b11516d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5bc83631ca7b2e31fd17fddda9482478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4318408c8521e983cf4003e8918139b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beef7f2d538b5df64f6d7d4d454d9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03981a2afb1b539d92f38a81e03a813b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00751607d7667a6e2eeb706ac7f8e5e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ce39d4fb4c150c9da365f7e1a3f88483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6c179deaa6d746df4fbf70ce3f79a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274fafdbbcb57a4bb3f21270b49ca0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fdc43321ceac886dd5abd8b4b006d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04330dbd85c6d74d0cfda28ff6a9ef81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee10ecaddd2e19800ea09ac9c209e74488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446715806f860fbde63256f81507a60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122e0a5dea2ba90642f4f83d7ba5ea0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6bc7b0a217180f9fa05db3f5a351d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fb75cf614edb2c6b6f93a9148aadf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377f4ee2f48e98223aed3e6b7f6ca20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc963269423dd4e7e8937069a9a27e19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1c6876615da12c3382852dc1e1d63495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e198cbc7213e317fae908ad5d8723496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013a705c74c7e49fe3ac44b568d24a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976fe1f5f376c5c67928f4b578d0d40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00060ca64d03d75502fffc54a1cb7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404b81ac733233de36e3173088c92b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db92354f38f7ca995ac993873e472f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac7b56390005aec7fcf63ce9c3bff8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff288873402d8bb8ea3dc514b3d57d83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898b8716c8312fdbd3db57a5e977a18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e183729183427bfd0ce82ac9e02b62e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af1de4c4f728e5a5b4305f72ace4c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d59fb04da5fcac486ed8ed35ab82c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63231f3c9489d61f9fb6764b1a6d7c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631da071b20f53933cb22128074b947509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a305d08dfd6b5c5630a96b118d5cd0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab23382c1df2e75353d264790c3d85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86a48671576231f22123b368bbe7b3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808e78d5409187fe7c3b50571fa5bf2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc00e76507be2317b720b24b1691b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a5ca4e99efe1d6258bdff44e544d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422fb00971b4ee100f41d161d795f61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db881bdf11bc65c0470a6c2af0b22be0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3abe1cc8b173d28934855e5f17293e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94dc31a3e7b8a643b6395a80bde548519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c65c835c3028f17d411ffdf7eda50520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e424a3e76e2e4f8c6222fb003d20a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840a995137827ca2f505b883ae26020522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30549f41d16dc2d346e009218f9a368b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5485b09a9b3662722e831e67f63098524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9a25d32cc01bed4e1820f446126ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e24d5dde23ea841762290939303a83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974a2ed21a629d054ca5709f033fe74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8e31d824c18038717e00395522e19528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeccea60f0273ac1f1df9d5ad8282f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e41a6ce82c125c144fe939d5ea1bbd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57139fdd82104204c7c8f380fddcc30a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fad2e2ab1c1fa72eeec8da5292ddc7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44380a87cba8c83c4844da3f75fa588b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035b71e318ec81d80455e5f89e71ed2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32987b9ef7f2bafbe30dbd364b0c2f54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a246987295a8e61554943408966e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015e31b1a7a7a1540caca8a00bc4922537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c962071533fbb2fa7ed792032daf2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae273391a2a1d67c65c8a07f1be0c8cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf58047cb2f352c53994f49e7e1ed88540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411d251fe31c87a2b4adb7f84450652541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87169c917e3bf7522c3b8e98ee08d83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b3ddc80807c3af3a3836d6d1fbcd8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25b2b73dc1914d629ed88a4077c42b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd129821f7d310e6b68f95b4f1a5319c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478730fc31522cf1718dfec7cc020866546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada464e68e9b117318cc47dfec54171547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f9cf7b2c348b149b06e8d3f46627c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83236fdec3e639dd2d223394c17e9415549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5240b7c49c53dcb26a246c03ab6ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e81c16f63bf1ffef3858ca8c2dc9ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce13c2dde8940c155d9d79233f3dea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646275c8e088e3c3525e03f8e03b852a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17669dccf2cecd138fc5940cb87afcfe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa13ffdfb41f57fa67c98136b234a13555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9891005e352aa996b528957be70b691556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0872d31e15124a01e497a9bb02345557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6752bb62e9b02851beb5dfc2032ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e89b95cfa51ffede33d57b3cd72be6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cd41f838f51a71d7df75cea4f82be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9a5a0781af69c823f556d2e5cddac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048d372e4eecac877c37466197dcdc4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a1676fd4f7e4662ddf755fdd2fbc0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188194fc3ec7cf55ee71773d48d5483564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4468bc993022453cfb46aff7787eca3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db398c7184e00aa6b7bd202ae221ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935564d11b020f3459052e86db415d15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210fbc9ddbc0fe8d7834decf9a3270a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a399579c2c8aab4b8e1197eeba1a24c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22aeafe2424f76ace72db5e37940ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35c3c2cd57ffb2a31394caf379498a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5daa86e76249e9ff9fbeafebf2b4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa6e80592a9d6306b9baa39115827b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192689a88b5c36fa15eac8290fba1fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee7d12af91ec0e6ce6621c447b05bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02cb9fad309629d01b22d10e5c4abc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74fff04ae77466f5984c88944eec6f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422ceb66b917f81dfcccc86612bab7b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9987e154631bed480534ca9f35712579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d7a66eeb327796b19030e4ee69844580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d0bc28968d129097eb47cc6acdccd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650ccb6753c2e63b43e8bacbb6d250c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a99b2d2430ff9d96571b369be05d9d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613426fab8a9e53219af667977648214584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018702d9b28417ec134d9973902e1158585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4e12fb178620796cb5310ab35ff39586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654064b95343a68d4e25ccf532c0e705587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7df3f34e45c9787c88b47bf63bbf44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c11ebf4e5cc006b335a20c94b75117589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c076a1e30913a48940197a5c8743cde590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442f85db2fb47361e3785ef24fe643e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ae9d9501a822075a84a48a9d5ef26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d2fa55891388fca04aca8c950d8a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72808e6f24ef0526267cafd1b4952d00594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cee8efda007442527cb7bcdebcbb00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401897f5e9ad0474f0c9f4356c0a64a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc30d6cf52111df48c561be4066e4fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72adb7df6a86a5b66de8afa62c4aee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46efac0d98fc5a7d57436c6513d718599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47651f08054e4c4723201332eaa3fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a873a5884d80127f6335f5951e1084a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e0b38cc13a45b44dae25f4a72e2c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b52b283cbf8ab455388325ac3c62c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac52441f19c80272fa603717922c3b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23c38ecf68bb35857675144a5ae768605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448973b0d05d72a19697088aaf93915606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06768acb5a898c1e3de4da896e7bcc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8978c5a0662fc449ab9be5ee95895c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6d653016f812520e730ba7efda3d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981459f3932c0a73426554a2807c182610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c5402e1239e0045435ba9414ea2e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fe4de49d5f01d9c5537e24e4eecbb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5ba96a0100a140154da10e9632fbc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960d4bacbc1047b1ddc6b243df342a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c82d7ae91178ad8eec289edbec11d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ea06d7009fac6f4d4e47cd2b47933616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c6d08103b1d1875484c6cadedb7ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd8d994a414f9d8cda44be180a1e96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8949a86632eb261273b7ed9c74b1a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c549bfb0ae311babfb9a5e8a26f590620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1e55bda43b13a3da679a019ed7c36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39443db26f068db5901d7e214cd499622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4462b2f5ae5738f95d16afd7a7f0a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afa2941186d0e349335be36afbb5f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa141caa2abc665bdbfe998cc0d933625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df7c5d70e43de4e5a14ef9bced2dc5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b16d73569734a41aefd926ddf8a638627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939cee7462c3573cd27b1fa1d20d5cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa582573407d0528adac4d7d06b3519c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1359649846a64a0a05c96027d38d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae141adec853be696aa684a38e4cd5b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33abf8694f7037946698833640797ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b29355fc10cdfef3bc7ff6f72256d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b636d457f58780fbd572425a0db155634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209aa99d79becd7b6bf233874841a3ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beffbc15905c75ed57bd9d31e795dbc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484195b5e7327a1762312a9b1afa32e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315617d5fda1c047e6d4734fbf46c42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6de3b93de716bce30b180f72978bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89940eeb9213d93aea472737c6997a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fea99a438db7af0237adef8d358af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018262cfe607e3f299089728aa540623642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28972aab2b4cd3b0f3ca07f23b55c383643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8cbcfc0169fed81c74274996645f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df552f115d5e00ecedbe2411ca9ed70645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a59234a5c1014cf2589b60d148a61646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e5320521d7ae496ab21be93679875647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92692e5c30483a9b9b5283aaafca9577648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa7d140613119deddfdf34aadafe48649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af0d971c77e23b07db3bfa6b28f584650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86551c46769fe8a3cce0cabfd8e5ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afa96542a290b6396dc12914018619652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49586ed71e94395751b304a1b767b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016366e15521a10ce4db82a4e78e5b96654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba673fed29334911fdab7f5aadca739655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e6a33b0007dc794c6521060e9206e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569ddc42a5eb5a05b729f6de531141f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ec8d2a8f6bdfca979f81c5fa4fc4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a962a298ad0d623d79cfee0a611b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d37088c3794e9216bb409a18119462660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9170d81ea78ede385de8ceb8767f51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ccee72294f82730adfbe879bb7837662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cca229b499babf13d7067946772c3d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8a39ef10da3d7241b2836559c8e85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be97c17901dbaa5b903238f92e52602665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3715c7585f8fc6467690335e19ef1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c492d81cfdfbe8296f3136279668c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3d64b7e46c753975e739ad8634eec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fe111ab81ebc202844ceb68d4fc96669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0be8c7ab30f1ad81c98d70dafa4cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed43e58d33f96c764cf89cf9157659671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e649e244db427703e032056d87f53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f294c601dfae901ba0a9e30a5d4d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c03e027030493ffbe498ac5c33787674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d094684e6a3e61fe28b6a796d73ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f43d68b15fa5c3eb616995e5c3bf13676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd97d336a1fdfcef568aba99328109f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129fbf3712da205506c216072789f0f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06992b26896be64c09a722c72a6044c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ea254594e9740197d314862c2d029680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3764446b01221ee02b7b1d7140be94681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290eb558e32bf36f98cbedfdf0bdd5f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaae70b1e776e6e5e897a7ad6a3948683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a92c4b1008d39ed398a89bfc4458ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f354d7139bcc886599ad23b3b2129685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928827a6e9179baa11175754a5b21213686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fa6d4e80b6796c507ea1c95d65b05687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00951caf30ef06a961a50e664cc9257688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe26f050896f56f7a8283006cc6a31689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cabf95612c36e3818e19992783c49690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfcd616806c880161d6595cafabc1a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106f0aace28f98b6b65809187619939692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f38ab0038adfed64362690bcf7f78693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcdc64d1c51ea7213d650a7c24d759694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942516b0909caa0cb1259b9b515e40c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a4012c8f9678ee3cc5e326f02d880696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee74f0480a9755b8c481a87c7e86d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a22bfce95467d6effd5a699d05467a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a87b25fabc6209aa031e7e1f8655dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d868595661d4569c6c26df451bbbff2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf665743aa6b87920585e3b070c46e37701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76fecfa4d8e2d3e71727af3d0afd19702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6304597002a3c445e6b5c70663249703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878822378cc214f9394d6a263b5223e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69611c419645f4adcf7d8f044a8a139a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca457df89806d6d163c37898d4bc51706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa12d93f760abb76743e3766b56065707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c963b061f5271a6c38cfc19bbe8cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f22074c6f6c5a486999b31516e2f42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c141910174813ea894036886c96baa6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0799c2826f1e53fbfe3fa437582538711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edff38043adb365038583f05250c95f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fab5aa14a7135cffbc7b587622be9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7380b46f24b839e1a5a79aa71ca8ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2383f7c41726a2d34b3a1f2e62a51715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02a6a4df96bb363cf0ab61259cda33716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bcba4ed4aafe3d8c9b914ed6961a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98f15b980636388f74a3520836a3e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6884b38d5dbe22e2ad64bf61c4de630719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f724525f245518c035ef9a597daea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a3ac4610f0aa2abd8db123aca1729721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d91ba94d640e70a2ded92bfd16d26722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f468153481b0a02e3b4946e3941ba33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3f679ef2c488fb133e570d2b439ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2823c2b200fb13ce7735c9b5edc87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbcfe2388587295697896b0899dbfa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649404daac8bf015ead9b8e67fd0ed71727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6a0a689d01a43afb8dcffdd8416c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93588ab0d6042376deb37e606977f894729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd4bfb769b616afd9f57c2f0cb2eb9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854003cfa4fd651da13cf0aaf7d05341731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619722888ab420f93c8dab01ae8f7e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39054088cdbd7a0a29780199c2e32f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aeeee557d50fc68dbbc0f34ad3a4a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7e5e19c85cad9b800c58722e13c48735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2220e6a17cf05ab983ae67b08a4fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06305663e0c66e5be57d77edc166f77737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad838b533f795624df3449f40cd10f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae195ff7890f9139d10794d4cafc17739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459b5d91e128a633cd1bb15ee6e98e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6241c371d1f3dc476ddfb9659007a48741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29517cdcdd1ce2410aa243d0529d46d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3d3ee4db26fc805cd1bef83081de5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42772bc7df9b68434e21f5a0905fe8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a9f46997aa16758d54c27ab3f1d05745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c01ae5364e527198f4b55aad2bc46746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc583a1e7ad33b785c626ca1bc1be44e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180635c0a9d29ff616ed8099a6d26669748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b2b9b543585737d70964fdf7f4a0c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cd2b25d8b11de5683c8dc8aad95d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363514806f6099e5a99fabc7decc884751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7c237c270ab65787929b73e97b2dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebf967d4309fef347ae85c265bf849753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd977e3226fb5b5fed2b3842ea008a0c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c22b7708c7d102023ee776ba331a08755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488110dc474d251848fc5b15b21110a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095bc50b98587fd7d3ab758064094c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333e76f7403ea186813cd280e8c91c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe1a3358d09b3beceef9566429bb68759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>