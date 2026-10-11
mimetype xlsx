--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78646551c17e9d42d73382209133331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed9ff183830258afc6b821105889fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d0ea536cdc0519dbb45ac2cedc18d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72439eedfa144f584d6388c77114f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfc758c5930d3a788e32a9910627d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26a85fe6ea4ea9a506875f1d3e90bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7745fa178b31d23e4be55314d0c8527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc1e565fa53d692aa6bd44edb639f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67a9dca020cd4f99fdd089de114a7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58aa08c51b50096135ccf65c28f1b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be036274922ae97058533b7d159310f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc3d522658c6f544af33527017098912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4ae8600ea3729649e1159e892ecce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489589dc8a6d4a609f55ed71cb788dfc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74245a97a753a81defa76a8223867e0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0ede30e55b62181715f3788026d5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7226838f9c6e20a4f231bacc9b73ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe78e2ce9278b35a1e81eff2da87ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236d6ba539f340bf43cb7341e78e05319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d7483305accf9c1521341006f09c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734198de4a6185280f75045cdc8ddd821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566a7bc204e85f011c0748b9dc518cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24033707ee8e2d9dff70bdeea5d2590f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af184d1fce8db2d42f80027083fa7f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cbf6bb922b05c68be89bbe13b813725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96dec9628a389e66128d6edf769b2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ce3411dfad3f3ffba27fcdce91bca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb5fffbbff737e1ec8d60abe8b44fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005e530f0837b5c2d19eb92fca60b6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4930538a82858845effe5a9abc93d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2bc258c88e5333717ea89b711f27031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6424657352f949d991cc5fe340f7e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e8b8d89a67cc438d660682272594333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dd2435dc8565ae1769fbd76f319d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001530ff96587021a192a20fc6bba0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c346b5b823636fb623acfde94ae039e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ef45023c6c59ccc591326631da89537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f74739b2d9282ca5bf70225c61a7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5287d55830e662a599f50e425857f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e2aad12ad5efdf10b9c1ed954245d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296d4c050dca81160c7b2d19a2997e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a834f3d43f3c4454f94cdf63a18a29042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ecc12add71c74eb3a2e117125760243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d065b8a8e781a56bfa021e517c3094444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35511255443289c5ccd13d9d38465f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27630f98f6c83aae2f210d70b1ec0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86663651f7a4dc771e988ef11b772f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35de885b6be6c7967ed167df2c858a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5610b95179de7cff1ced0029223c56249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb10dc52fc60472758ba5ee688a089a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3f2a4bfe83b8d00f8670bc0d9171851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f5234fe57b89811eee31c96a6a1a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0e349131699db1a4c1a9d9f7522c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0b9e00140e6ee505b72998f61edad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104aa53cec191738a44b6433326a46e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c799857c9b9b2984551b00fb997b9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99ad6d5b3952e62bcd1856e2a2d59557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284dae76447611a0d3ad27e3ae9334358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015497ef6c30ca1a9c095980a8259abb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321523f0c3e232be61703fc2e77fae160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4159cd633f682cd231004a8b8f1c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7c7584553574e2f9eb478a3d7a35962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269b81f66686ce7ef59487dc575fa2463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730fd31544973393cba3df82ea05d6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b918f45887731afba2fc8511d145265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b659fab004aed62056594beab64c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f91f31e239257ced9fe914b73a33867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c27ee7427c17893fa535b1bdc82b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee064ebf16f38d8ac1389f21ef40585b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae13a3c1b7427b4b244900f54e6a9b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8deae8ea88dc1b756fa57bf986e5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5640e6d1b8726fcae41f80ce6f6f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a06a16f048fb23014ad9d9813b65273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7a5b52ad7eac7efc7b762e39d2cc074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd13ade748cb1ca67ca6fd385472d5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70596c36050881c40f9d0d111bd9df7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab0ad491859713360b5c36f66eb81677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec1661122996a8e46b94e41895cdaf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647918011c5d5e5d1c83f6ac6b841ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379249677fbeea3aadb5b18e3bab8ac480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813a91175d40a692b0038f52125dfcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd715cae1ac3619ab6f9c401c3f0ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d024b9e9ae68c37b456906e880a6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a740de7534926ff34e59abdde71927384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b73f4e94f358a81bba77a0488f6a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afb9fc0af402f0f890cae0414b1bea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fcfcb081626e9502e42d565914e6187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7b1d9a90a42ca3161a049a455352c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84114fe374d0de590f88e47f9eacb0ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa66f362f2af6c9a1bd375de098d2d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfa35608a4a8c31a8c9f989ba657b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b4e031eb5feace14f1f2cdc1e1a1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9273337158ace4d626f915d16b4e7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7019566b41a67188e5fd7f8bda7fe7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de14912d40887cda6b48727b4a10c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c408b0e5f12ed90ed6931b1769ea996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f336714b850c94e59bf0e4eea022a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacd325bc1902dfff507baac0bbae6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8535225fe00a65f08888329cbafd499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad473b9732eff4190e2ba790a528888a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b5b8e72bab74827a2de5bc221a11a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba871b23838d1b8ff8dc73b35cd755a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3067ea8fb0fd5cb72fb89a6b766be2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408a0d8086add377783d2d0ef2bd473104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc47ab9b651bcdc146ff4c03065dfd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549740ee1c5e5ebc2df4331ae5fac28f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e495d926a5efc7535efce799f8b5df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8635f4d178b584ef4b40ccfe98039108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dadead948e346cf4fffbd24f2c03bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34427739ecd015d8836e941117fc3667110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e1f816d686816823757b9b2e45d0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcf061047481a2f629b0c34a8287df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d0729e3852769a45600daeefef3e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb45a6a6958816079963506b39ed3df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa622cfbd3558e49d5c757b773f8b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5cad9ac840f49021797a359aa1525116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9a46f0212eb539434c9db5b7a6fdc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a60f738dc080856fd08ec19ef5d41e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668e6594906d93065bfb584cdab9a36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133f78a65aafe79324f03a2b354ff04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d7a134e69a3816c835900b10fb482121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693d008bfe440e40acf2f2e731d6172122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a7c8d23b8cc943734a4a067ae0b53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c726a1d9701a44d9e19d9ea3cdbf9aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef85918c80dc7b8f61b3762f77bc11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaea841bc6b09de52897d9eff8d8ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07ce4aeba4b8b5a3cfd265bec9c570127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109a29f63884a9c66ddb25a36a2a09a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b9d88e55dbc89e875a98d1adbd51f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b47242c9080d1f8c332537addee9e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d4a9db1448f2a88c8948d7bb42119131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68a76c28353112e2b105d7b8592ee2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22e10b32708ab782842802c56844bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057fb4428360903e20c4c776691e674134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df2d00e078ed5b0f389c471b4ac253135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72916412ef83cc602ed9073bb95e5d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365c3d75af5e5993ad872b2c2345ee8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d8a5c874799248034711484d54530138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f4c3df1908b6fbcabe3785d82cabd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca84927b521b697b7f53627d3fef29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659ab0255d2dde10f257167a1e05737141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837ca592a057a39064c1abc491b3fae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6923fbe5efefdcd4ce2889c361606dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d03c24e48818f19f3a11f2aaf37e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17926501ec77d77c465a5d765219dde4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e200a2fdd25ed8ec4ef47a957e117e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83869cc07a7c531d0e3d80b06d993fc9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7924e590adba00167b5be034ba87b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a89de7684e56c1fc8f2a2d01dbeb9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b01eee7d742f330d378e504d0745e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713be1ffb32dbcae0383814c3dd00f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6be8367adbebd2efb9ec53e1cf5d11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d1d3a0566b0b71949fe2bd40daba5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977120098a56fa9b4a27d774affa2e0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8ef3e968aa61c907eb2dd56d0f3a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83b51f99581fced6c8e859abb8fb24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c29fc81fb08116af1aa4d05f441d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8675aa16cbbeb6d3366fdd1c49d13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ad4fe9915390f873a200c44e9ea90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fdc2f40697a078e48b3a55a12ea7d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e139ae467477cf73e548a3eb7b42c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c259d50fa4c4487bcbc9a32c247188162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5c204dccd7c5e39fcdd07da10cc6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33070afee3b6e82014d36c0b9fa7352e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a00dd3b1fee18aee918cd35891c7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa9f6210ba1d709ae33fdf52e127ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58dc9b1a4b91a4209148cceebb0d5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e94fa5b59b3320cc0d0f65111246d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea2d05cd0893e1ba00d8a16d3e9ad6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9fdeed0d9b102ebe7dc559f714bf5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997033e0745e818826c1e09392c988c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95c03803c092a6cdd9acb2df694be6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d573f20bc6b2a82b277ed640ab39deb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de2a8da8b5b2a09acc48e2e513be7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6756c0346f04b0ca343a61443cb6360175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62817e142325bac01a316d3c22c46e91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09f3b29141bf43fd8f8c0808527c82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7553f2f0039003b942aa9f7e273590178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3138ddd01803f176f46b0a5d6458a87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea44d03d4b916be8015f855dd75b4cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b46e527341436b1fa3ffd60d40404181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b59d361e876978f068fcd0f9e63a65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b5db787763f9830a41159f5f9754b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3b41dd9d40bdd13f9b47d2a7c739f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a370b48322a640969071bccf279bf8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef629899cd2e54dc423add170c880e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945ae0b8de20a0e054dcedd5be62fff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e713e3910650bf646b49ad9a43bc01188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c5e960897b9f728b6e396c46aaf8d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef71989e320e57aa5d8e773d5b8ee7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6c8874efead9e6b62a274e0f8c4d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adde21da1ffaf5cce9b6c4525d294be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce20e65768e89dafd6d725fb378ed49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93505a181a1d67dfa3e503a03cf06f4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4664957846cc66c58dcfcb1f1a36940195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e5f5fce56fceef56d691e54e8cd5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b73e135ba4b768a2145b903064a5af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513948e3c92bb09ff5de653797e2e58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fffd6ebefa9b938f78c846365ebaf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd09d92a5c2d077b5f1b1043979bc36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9d9b5178ac542cded3598c9bf5db1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e6f4c36856dac30d28444be289e7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cace4221c4fe84c980933883fa8241203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c933f7252e05b1b0ee09611fdad42a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcfd45472c969e438fc0789af4d87d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eca022e0467275b4217eb7d0aa0c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac6ea0139c78039d986ac6c75c8076207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c652b970be1c6bf33681d9594b1345208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944111b41306222bc48f6f24921f15cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad339efcbb0ca8a28f4acf449188ffb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2486339a72e3a6da9e6d85974d0cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecac908d6c93cd3d27c811cfae15f3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e1848ce6988b49a8fc8d0a71be296213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074cbffc909733a372202a5487d1471214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037258afc0e8234784946195f2041a4e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424801654c60f5458f577c4096102f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69216215192d21b90d315405a3664cdd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fa5df83aaa348bccbcc449dc0eeed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c14e868ac260ee6eb47c2165886a43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba28538e027ea0823670aae0dfbc625220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e258629fc8ca8613a2cc516ec982f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ddead3294f3b5d97c1bbf91b7e25b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060926aacc4a7783ac9cc245d1b7080223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4b3033e31464897aca6103666b699224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a54f60fd9788056f968faeaf3abf5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb51e69d5cc668cbfe9f2d8155a893226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823f40a39356c2585f9105db20aee19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4d309d082ccd82ca3618e5e1832df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff12696132e13abc36122800dda4cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff174b816b2cdd025804e8cb9860abf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2fa2f204cce6fdd28fadaf5176abc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170fb1b6018ac0ec743fe91234b6d06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff875c58a1d61983f31ad4175c09f3e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bb1d80daa3e0878903258bf79f2d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db6ecc0392eb6522c03a296d9660be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779b6a90f653ef102c260fa50a0c575236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9472d6744035ff6c442ab0825dbdb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def365a060075e368a1e30b6ec12363238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2abac7b1b7594c3cc12b0509d6a57b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c295fd27cdb5a7c64223901846197240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1c02848249212610d8fab15b66406241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8148c6dd73b4fb902b0cb56ff2808a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebbe18c806354717b7dbc0cd2cbf5c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f5065cb84a4e60ee801ac0f2ef278244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d03cfe18cf9a83c71e63fd29a2afb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8eaa8b4f5da9af7e9fd199f3d8e14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9f050f935b89080fc0c5cacf8444f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcde5405872399080eaa8b39bcc12c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcf50e7d4ff274b62ff655523515f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17ffedaeebe32a414e9d1b973ec529250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f9c65110ac116d51e74e9ad833870251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a4b5c194bde8e22f8c04000b6f953252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf39b59cdd4ccfedef4087b94c582c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d400d009bd6c521021e8f6ae6cdc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf26fa6bcb58a4d68e07af86442c77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd32d4459180fe57213a35def8f921f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256601dec509ff02ccbf0a538ff07b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332297f3cda6d384424be1c4694b5311258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f5504ed3decb3e585343568348acf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531ea4688a457422af94cc0c1a68e7e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07da1a476656c533bb141e4ceb93a5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218d070dc88850c75a6303b75d8dbe5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b65d34f466ff58f833cefe2e564a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613abdb6c14f46d5a7a04b2c28a4b97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c05fe11d1c47755816403b1e5796b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feda3cfbc9089e0a295cf1e5dba477c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd55600245d87be432e1397d0cb08a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392c419c04fab5354d6d1250abdea2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57914b3ed757c3e3ddfe85fdf7aa65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bcf0dd640ad81df108ead623299dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4cf9e805e2f9849d6808bf2663a5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabd29f757b5ebe601013c931f344d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0569b573dd1836578ad5e0f338ee21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa4c1f849c97a621b8e783927de2eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b39d58a090af53b1c805a8691773c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd510638c6aa0887f53c79f430c2e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d37008ba0b2f07f74bf228a49622277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e84873a0c0fbb65aaaa775e7d2b62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34d3b0f6de1699691079395930972f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af864ef16be3a5048e335703a11cd229280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e6b53995741347c247fec17afa095281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1572bfaf8c84c011ba09a65d95067f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c4ea2bbbf67201add62f6e3f90157283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79e25f54b9c9e604e8242bc5ae12f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d67932d4aac12168c773df468abf1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6951fb165538a69c558a5f80319a3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af652e8a545628e74d38803cd65cf730287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53b786c63a81258c53b1cce25b9a7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c1b37132f0c12bddc997f48658601289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52974357a8820c2686312d4a628a7428290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9bb861c9c8d736e0d407600a0ed7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4917371b2713545ba9e1bc306ec9d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1495522295affd0b0bf87bfaf565b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996a73c1555736c0898bcab99f9f130294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1ab6a864befd1d3b092e5ef121b2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75984bd6e8b3d0fe1e91fde25370c9bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b53ec545ace7102f6958952ab0562297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b2f745e3f9f63354029737e04cac4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762280addd3f0a63551e7154dfa965a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b33a7c2120d2af05808d03f75c3255300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9b4f398935a164699b6c7001c1108301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177f1ad58b5cc53a1472cacffe4f668302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f46121493213ac712d0102538aabb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9024400b8d4e94b4ad5323593b74c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd986432dc640f0e1a4536028947a111305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501059b564d490ba20187d5c16756868306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a34820b75612a933857c32b8060d8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28008f1cf4f8e1d84042f072ba8407e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4639ec878aaf5a124f0f7c3ed34822d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970edf91f2711f718e0bbb5e6ee1c39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c423e8a60ce9b8ba5d5a92f02d4722311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cbed96a4456f1048cf5e91f92b2c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974dd10a22fb1cb2b75c7419d6c8561313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5dbfc1d4d0fdbf6d5f8b7e98b7e23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3f4f346a579c67c811f3297220cd7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903954ed6270f06d34a457bed0bc2e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75284ccda5f486feff4e9e7d0996f9e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84733382dae1b47496487f7e3125e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6e7ee933d5f44e9f179912ae6d695319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391204d2aeb488922ada9748dc561214320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fe24af896cb389f13cf96b1df48b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0175007ef397ffc96fbd4e6612bfde0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d13ac9483ff4fe1a47cd68d0b819fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814c875a10599c346bf44f9f5f0e950324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365750aebb25dbf4e1ef65c3219f4964325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39380ea25e72883118a4d6bf06335f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830a764c89d291365df8698da527911327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d65f97da0ebc51892add8d4f4051ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608be7531c7dd74bd017470e2c6a1b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4e7f25d884310c07f50786be6c15c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c6f128717f490118b161220e7e624331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687b0f76d04a3d14eba8d593b331c9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ee544a9798d4d09f1ac2b0f351142333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22050f7c2c6415e616570316d57b6ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0889389f9c4197c1ebf5a002b4fb9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a475b20fb4daf7ac7b7e3857a9755e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5657a32443335d09b1672de6c32127337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6093a4b4e96ecb4e76f63e173656c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72ef42ddc827a5f1d1ecc83a2e23e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50539a9263b436c5a0e37e8ff2b12bfe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25957b133808423b37d8b21746dba369341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d80519b70ebdf06a8689122bb1fb9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a8c01a1e9cee7ba664f14d76cb4c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973393f3a35188a33c3e6860d8bbfbd8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fa5b6755b2e85e10d132e3dc9ef92345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9933c5112faa2b59d680c33f2f5cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da3220670d574282db07174279faec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ff741b12263e9c8cd02dbda791f24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b93df32ac45e42751c4fcc9ed76e66349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70d4ac8471aad004711d9060f163e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd91b4e649adfe47acd47bb42261e97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49598d8fe6dbb1a21836449958fc34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a0e06c6a0c46e05ee2d05fd547a07353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a31ba3e703ab410c0b956185df0a82354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d734f29e2ac4f8338ae1cfa40f049355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23049d1211416eab4d9aacf2c43f0d16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b1856f0af7321c86d65151cac2e9a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be44c6261984290514f34685ba5ae1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1920ebf7a3e7c7758b1794ea156c01359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffda91bc270a4d8ae4e66e4346dfaa5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c47150b1c135e19fe00368bce85ba0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32efc84dea670c1d0a268cb47d4ab4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5d798bd878420ebf6bb364644d3a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de188cece79942b42044ee8fe07ecb64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332259c523ad13a4daf1a701f2f0ba71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f04f61dc717ff1ceba85d3960820b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792f6ef7aa32847febc4ec5917d415e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a421cd62f4bb857e72af294d7e75b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a22cfef2195737a0e611d059246d1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49101c0d1651e228d1819911879fc1bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c32edaacf7a3bb9221bd52fef31f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca594c03ec46f8bc40e1a5751508e86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94adb4f25e391151cc4e3b40568995373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd7319c5bf39b31e22ea6ee6fcb9d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbe19da647ca8caa5aeec7de2a9d74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ddfeac599176da42338b62064ba64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a62291bc7fb4db6daef95f0c29dae3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99b2112fb1cad5afb757b3c785282f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa2d58d51f10d08ce36713937bcb3c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8f0b5e23784f8b425c93927327310380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441840698fe0d4bd318c6cf5f8cb35b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e025596ca6133c3835af8253a152dfa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535039175b386bde3b4a84606bc46487383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da21d32b86e55138482837a6a6c0376384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3d8285488956663111a431cf8f6fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bc046221203a879d03c2447b96236386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c955c5faf6dec45f0d92b157c7cda387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba94f3c7b2b8b741b77cae5000c263388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64081f1af07c591d4314ff37f825134389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717274e4c3463be7347e79ee0d60586390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0191b53468a0bc5f398db00318a10b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2051d8818c2d59ab7fc656fcffee7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc201b873c6acd6a1566ed7d379633393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277658cb2901141619e08fbd111a0d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4df5aa731e44db953813bc9edfb96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e235d9a13b830e7f59681f9094a72de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2319b640b2f052c62ce547087cfe3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0273a99e39bd38b44bcf638b15edce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9cafc32cb96defda94b20d7ed5389399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4028bc67579b5b8e4cd2a362c4a906400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ffba692b72fda570a717077da2b0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a43500180f4d50027e4273818c893402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb37804cfb387bc0a5a6336e1117af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c76ea622e4d9263725fb2d4f99069404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6f37b18a4c58ae167a2318b8699ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcadf95f415b8bfb5f52a39c29d44c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085269c2854da6c483df307e16f71e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49307b726f155a3e46fe87a100317c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e54790f30058dab5c02bf4695406f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda095e32d6e68564e1c730a18e1370c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63d49e25d98da96d51d02d281fc4f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7b9d85d63aebccea5d651401b8c91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e56c075df949ab52113d3100e2976f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20278dd6636406e630d76459ac97a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa261f006b02dd32491535baeddf6476415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e5552f528997dd8600adc1982c014416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459c9ce7e794aa0156656326bb6038b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e267c021afe3dbd8df2f5d7cb30698b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd1d6cb75cb1371c58315b12ad821c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d567dba515745a314ef2f4542f94a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c472b2742c2d742a5efa56353f849421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2960264b8ed0520a67d3235b705d1c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106ea963a77b80f1471b1e011fc3673423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533a1cdf913a406b6e0dd9b2a3571f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b971a922981c0151589bf20dddaefa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232326a3bbb56cb8c47c8fc00a705aa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c76b6086e687b1ea5c9e42cf5a4fa5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4db3970d311bbdb4ba545ca1fa681428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bd9bc44296d062b6fdd3f462770aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d20b0f37f63bc47578aafaf3df80fb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfff5b41cb6af240c8f2e8d5357ba7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d12c9d95f834022fc705cd9af74c27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dadd7289f71a6dd78f51dc979ec6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb402f49aa223f536b341a8f984ae3ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4313a88c3f7d209cb3915f71d72f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05261b320cbbddf059f716ad2f4f22436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ea51f86a12c9debbb5d567ffe8738437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc6bbab3aa1cbfb63ec998ecea1a73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb091e686ed63d7b3c5bf54e595493f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0bf5d53b7131d825ac363340ebcff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902634a5ece58b8a690e5263c48f624441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c080ff2b6865e3762734db04ffef5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd1832af83ebc1e6bd1391d91b743a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c02ee04728e16954d8c94912dab6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc385eb027e3c7029ae43ba088f9d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a8bb579844f0982c1b8b6fa4523db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa826986b8c86b9caf50b0d6034e4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03a5813399f4f87d28f00c51a356fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e7479939e49e575958320e7eb4151449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb75d242e29750b9bb17b726fc45604450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339332190eb6e9712d73598b5996418b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f309788e3af36f03174df880a2583452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261934ae4c0059a9f1397ac3136a5088453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be785110a72d97d1dd9745a876598cfe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2efe88afa6c6592acb6f34983b300455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f8c8d36fad142a723e450589f31b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d9f86f444ada87dbb82dc9ca87669457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d61f13aebb7efa397432be3ba7c1cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d691a272ba3dfa059c46c8f424a7226459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0053c6eba1f7ec8ef3a5c8c3c70ca0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7f6b0b846ea84e7ceab32dd7932e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9fcc0188dbf9adf146bcf4e887ba4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac05ed509fc32a4d418422d68064745463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73918e1eda5174e21c0ce159314d54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735be0664ab256f70291fb1f185f3f03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf865a00696b27f0959e0e3399cc8fcc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c40f658ccfc2c2f92ea9b3bdaaf0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0580e5e9a8902014952cb729d09dbda468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e7afca9bfa51fcc7c1885bd3dcfd1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69461bf421eb808d7c379e5b3a87c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e9ed2647cc717078f951f0456948a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a36caa6871bc30f25647114509c9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a499b5ac7a4845cfd766aa30529c4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc2fe3b204ccf64470861c3b8ac077474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc151789014ef3957635685c328cfe2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bd47b4d523522912d4b881db08031476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cea55e91b9f9b63b5ccf02b300db62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa760c69d3c87fa618e8a94367b801478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1383b468fb9f3622fbed1a72585bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68d485a08e53901c92e0d371afb678480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5efe4b713544c02ba86b4f642d511481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e3453b472989c09e839315886cbb8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00e0aec8b378aa0770ae45712f4086483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af6604082988f452990ea62dab05ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4161b911b94c125674b22c4a7aead3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b894053f0c6bfb5a4c3abdce58c070d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e7c1a7e28d4f139ed3cc4b3b0633b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c116a559ee8f41cd5c8bc70307311c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294346b7ec51cf7e3153fc5b0275094489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1e0e876c5979bd0aa269c5cdf7c46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6503daa376f7e9d1acd2e38afcee92491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655843b8874d425581775073fa92bed8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52e49d7929353a2615a3f930d9656f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bc1b21e8ed4c303ec68b35849d901494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d5f8104c8c4102bf4e2823d2bd4ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510f0bd0a54fdb96afb7c6d83790b4f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe9c83f463515e7382ffc21c31d30c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f4a6eceade278fb1f1925c1dd31cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea1d437710a3f80b814d8ae84e368a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b073e829e81ea15173bb4fcf89f103500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17afaba6b2f48dd578331ea5c5e1955501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579380b7a2ec4f7fdc42c6a5947dc35502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb22c342d0c79ab366b8372086e4f27503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c00d1d32b438be3e775c944c06c6cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d2a14c91e3ef7826d4d5285002ea7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500137f34c0b3629cb5ae8f271ea1c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802a5acfde34b3fe006138a41d89d4e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bda1533178d9e6a2b5f37e46f51f09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d30b33e91b5f2d3cede325818aafa3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652d2135362918384ebe0b1592c1412510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef6aeb4ba81a02bf12d4858d4a2764511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc7fc1fcaf5c1e5e4bcdc860a15b6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69cb32e8a0451e08bcd21946041017513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445b70039112e795f037aa836b4b680514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fe19fb36b484e6cfddac3b095541f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0668609d2efc8c80b77a715b7a6d7bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3076e6aaadae2eb918fc026f5152360517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0acf9622e83ff6bd7cfc3069f02d27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ee7b2778d5686155d1ee8bd9230eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433640761497d58d60356294614b316520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bdce0c7a95a37b190ca161a0d2439521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afc7c36a1b659ee04959fb6255277b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660999717070b100374dfa1cb5ec755523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26b7223516e23b77a5910cfbb5efeb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7852e458344cb09c31db56bc9c2fc5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ffe2d6d38b4b2171a7641ad0fd731526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eb0439f5cdad26be61cdfbb9a4cc6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c168973aa4d1ce3d6219bd711c4a05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ec677b28b7427548f5fd110b0d0ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1440a20ab7ccb8af6410645fa7627530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd480879ac59e762f86cb5a1cb7feadb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086403e0baab3c9cff93a63484a5c99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c04f1260b76639154f60ec2f3b7714533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015511ec27c83350b0a05110de9aada534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb782fc374aef65aeffd6fd55ba078535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c330e682b44010fbfe8d33faabfc56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a73191ec86357094bc5019a7a7cb9b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9736af24e3d1db8ac56b5236180fcb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b808b564876727a403e5660a30433d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206cc3d31e9686a5ba8f380ae0db89a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68b3a5009bcda107fbd87238812883541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842384c4dbea6847e9255d91a73a0919542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd91a0205b2ea610781ac6901abf2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f756265c989195bce2a00efbd4647a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244e9f1493b8f6b951c0718bf0d0409545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cac15f5e019e760bef221ae8209d82546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e55f158a2180e12394725743c1248547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ccf6eecf5a957e129cad0d58ca78f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc1d022bfe29358522f7f4a8a8cb14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfab1ff16c0a9ba1662bc1d79563e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166c32121956d8e229e2b363fa214ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a544977cbbf71681371b3ea95e1541552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62c6b34ec6ce360aaf0838ef22c1a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc021a2f1faff263b8a9571eff450370554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fe49303371e1bc1663a22001c88ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdf238e72834e1bae1c4bb217323b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f03e871a62bf876f6eff345e0e93dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcfe8c93a8483e830b8d0077016068558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5105e1942308d668eb3ef0597b1b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944799c81180e7d60ac056da7534a97560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c62abc75e5a01914330d86f65232c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6501661d1fd5e7a1aa3c433325e04c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72820e91ce4873fbce5196410b7a156f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe563273511f8d3b50a2f1cfaa5d125d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560fd38f60de57706994cec2d34bba5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e44e7281de0fc0dee3692708da573566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714ac79762e06f54a52dc95c1c8b0c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cab59e83d6f28facf24ada89a2f7e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eef0cf6e143c0cd7a9cfcc8b68490569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2073c7b8f289fd478278c863902b327570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8e2cbf8c7f3016b5f1e5b05ef1330571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f7a7a360484a0c823ae7529aaa7e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d11e5aa2f2d8e4ae97da57ee20414573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b3e97c352f28e388cbd225dd8f9b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51543091e8e0e696d3a644ef5a48e9e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359a8295111035aee718cac587e8110576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808ee0109704b04957eeb9d1186cc29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf70a31d28152151e691822f9af9e4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d7f69f75a83a1109a4c40c76cb0a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb45fed97c2a7146201605bd59b4140580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d163f360421ebec5593e3092a3db5d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0277cd4158e3d299246833431106872582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab068df36610334fa253d34581b849583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf7adfcd32f764f7113d6d6e9f4c52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e66581b7bb0271fed5f66cc1b753d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2267fc01284385eec126ee22b371ef1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c074be5fa3852d4e00a80cebc01af9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37056b4359e30bf32de6621053d724ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e4c6973f3e66f9af011f076c673ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50d003f8de9ec0c075d9fbe9d30cc7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829dd0bac291b719817ef6fe7542db8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700da55d305aee8928ef2303a24ff65592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5dddb2448cd3c9ccd44a16bd883f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88abb17acea5176c4112ca4f684b5f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809296273bd74051bfe0a74dca6ba18595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5926441f5509fe6566179a20f66c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b342dcead86be4e3a4ae668230693597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb657c88e8808145f922a1dc475f2af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe3d44aa08c8e5da1e8ef623e6abd7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75067da18383f17936ebaf01224eb9cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d9a4a4e336f8567a4e2e32b44eef3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41620ca1382fabf861c41d6d0e432657602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304c06de1eec32887a94f54d1b9b14a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d0c2e729f80f157d1a6733017de50604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1863fb3924b4b9ac24d59567d3c75605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899cbca00d30ac4c6a85301c47ddd36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5aad854b480d6a5d2d775d5c34083607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288de99d35fdac0269fa8ca3e998d57608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acdc3970700fef78898551c654c0e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a2216e552d77caf9d05202f3a1134610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becdc084588369c8bfba2635a7ecbe9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccda389ff7d06132a74b9c9a38675b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2ab2255ad08b30b953cc0bbd31b80613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65a4f01f332fe86e3b2ef075f0e9cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2ee81ad837903b3c01439bb01616f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6c5dc356d709d4e6368a8a681bd45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdeb29f8bc9402090064d8064bded2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1abc5706f6edeac805b8655eb8c36f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c72b9ab36342588d7eedca122b3d41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f342587944392cd5a759a5765595d7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cfd8b4a818293010b8da3d6a450a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8724f6e0cecf2bfd68bad6a71c0a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3242c9c3e2e24870dddc81e6a1f1c02623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6a807e4fbfac5cc8bef0e38487634624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c4697f580023e3a3355fdd2d52989625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e500aed607239f88a5715394200ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d823c7eaaddce1b4d498de068aef819627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9a9f0d1cbaeda2bb587b138d99770628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2a580cfe5eca299d8d83c2ae6950b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bc9c4f856f0a9ad60cf67ef778e69630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e16c348ea741c68fb3b68162c3d14d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d29150a8ddbcf523242b95310de4df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755a461063b9f373e1b79cf60522937633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d616ada83e17025063322640c9e65f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390f950f2b094b4674a9afab2b0d0ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d1d7932edee145c393dbf1dfd7d37636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c01c143bc39c037c3d580f7db9fc4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f04da53f03c9165b7f78807eef09f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa900ae543e21112a0d2e0e9443319d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84466f3d9f56fc11035577379e19ef6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e15b038507ba5362cd538ee3781d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cec13f22eefd42a41a25b7aae693b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3ed9434c21cce963e555851e69a92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4b60f6c34f4fa8b0d866441db522d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f547d6235fe161b8b414694c6838a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145ee11c34ebc7343c5321c648d4b5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74db7a5dad21314e9141ce99614729647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600e4c4f269441785dc9f2fd01b9a94648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaf9b9a3bddafe09d932e2ce547862649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4f717165386bf1514f3d093b3e1c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743d2bd9374e3910245f5d225d05b19651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b88842d1f61321657aab4d4e8af76652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3adbecfef338e0df7eee4685a68b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd116d134ab1a0f14e3eed4e473aefa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8327bdc4824a25a78a4dc3d825640a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3c9aff494f8a7a03a6f3f8b92a5ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4865ab358f36664db1b274664a8ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b687027927d43710e8d46f59a4a6b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6f0cf095ae4f25cac1729cdd02c35659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce22ce2199bd206cca85851526275bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17a982be82f6017283cba19e8b48b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3e62e88ad48e59dbe82c1461c82c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3d360707ef0a5d4acd0e4def2713d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a7fb08b62f712c4a01de2b80617c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edfbd136b037deb27fb7e84e3f1b74665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd93b2ad19645913a6badb9e79297a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7177f292ef172ee57c7dcd959566a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11048b9764f4d7065ae7e5735e6b617e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04306c0bef31c74c50997b82df7075669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171040650941b86ac71fc8ea9612f83670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7c5e81bfd0ff115696586d542f45f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7938961fd474a27379667cfc231e102672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de910a776dae38e91cda9f26d936acc9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956aabe3b03a7c93c37b921e5162c7d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbe0522a714acd7318c467a6293032675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa995e778e1e2ff82253e881fc8ce403676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dd810861929564a1d81a47bfab03b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d106a337a2cae857e0b6f89ae151172678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b76b52ee2a9ad5ea551c29c6e95acb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8405c05f149db85fa36618762bc96e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265da4df6f8e30609828f3d975d6087681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7455a3364f2236e98d9c9511bdbf3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d4c189b75f2237ffdedecdd8307eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c35202d2e180523f026505640aa2d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82bb46438b4e46da9303d3d89f26b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db0818ca4b95d2737f3c538748b646686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353565d204443f2238de5d1d990b603687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd107d180deec389b063b9cb170b1cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a50ab3a3caf70dfc7dfc3829530e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c297c5733cb246ea5437e17bd7107690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051ba95ff0fc3235acc42663fd30e4d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d36029c5069a556bddadc14432487692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438afabddd1e1ca0e159e44507540e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729808c55957428063ee7e70c8bdaec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fda657ab702c4205fc9692f7b1bf3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479f183b68205f5b0651e81c8ae4a3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc8689716bb9af3696d0acb86b9c32697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0da71cca5b93f0ab32bc1ce918a883698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be5ec8830db016ecb115157a3d4819699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c4695d4c7fc3a4bde09403ff25f7e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab094f4186861846849e82c7b2a42211701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400909dd7857c9c2bd269d88986e2c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd0f2d7998c572dd39bd83f7b6a762703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c6f78fd32587a92a88f414a1ed24c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823aa0b45c9d2425c1b03bd75498d58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9350b258cd73890dc73b259de37443706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2d76a75bffabd423ae059db011ec6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328706ea93cd5f9c0fbb98fb87693a17708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3fe20ff8f9005dd6e89c5dd9ef7ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b510e863e63f5a204b94079026c62710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0437e74ac0f030d52bfb959148f186711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5eeff2953678dca0f50e668908d7f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff98f7cf1d653f61b2930d1df547632713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f8e9b62777a0ee41834fc46afe1c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159ca785ed96cca99827353512048ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4086ac25af9cb6fe8b4e3da4be0d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d39d0aa9139f14f6416273baeb2616717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce615a0332e8990101883ae355417e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cafadade5ca5e7e404497d8bda968719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a92ed32fdff48993165edacdd631bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a9c9119d283ada2d8eed9f4db3581721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015adf933bb246478c7086f34c537cc0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898196fe80659b5314c686823be1b28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbe1db27c92b73f6c938d333f87f04724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9418a9511f0ed5855ee2f99c642bf8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee22e1950dd38dadd9318bed51448ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd6f598ec33e04547c260f521a7ae5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352220ecd4e004bd0a6454d548064a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0fc5a6c7230b8bf1ae5541b3d695a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60da82f961b4d56ad61bfecd4ec173730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de035e97fe9b99b2f01d50e82e576db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97122d9d5d5699c83a8eefb0f4f3306e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac2d298c931416552920aff311f75f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea10994fbce3375f918bb64ba0c9039734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8979ead44d79783211bbbc66a6976735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf194ff1b416e2ea8888b89d29ab04736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7ebd4feb22da8812d75bd9777cedb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dcf505179b50ff249d28496f0341b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4792d434dce045721e8bcb79dac92d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc43cf21899e4f1f67fce744637ca9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ffae5e305e881fa08373bc8b9e9a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786eb9b6b2b805a380b116aac2944ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bba7e228801903fc39e2fd23334369743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf131f59eb14e3b9bc4f61b2280e7f5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea414a4122282a290acab5732742f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7653f320c2dfe838594116a166753746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728e3d65e9780e9de004f8c3572de71747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403a55c6ead7f736933e10e6a035c9d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb350c25f6fed99a7f13c7c2f58342749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a55d92d976a98db492637d19bb8f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2049b28dd309df3a13f7ae74481d63c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678387997905b6fb6b1554be086b2bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d90d496b200345db34c9cd4a47a81753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf17b225bc9e5ae20a7015ce50b0971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f8b7f51409254491b112f99de9a3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef6a85975d9c610c901a7c879b9e5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b425ea9c3cd2fd45e60d701bf47174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0d2595f61ff591cec4fb79436697e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b18d64b72bd032e21464af3374bd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9388cbde17dc2f5a3a2140d9caf95be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876c5bb628d419a50d18ab168d66af28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d83238d83fb9a09c7118bf257bd8819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742ca80c8a849a27dad579aa6106a1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec99b3590fcd594278bcc3821a8100011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206d75108f4b54fee6b6537e8fbec4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0a96d3f9a4bb1ae0ba48649afcef813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b99e5bfa954b54ddbcde8e6d55e3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ee8c5326e267178a6d65cebb0459815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaedc5336f6201e25acdc6c6fe21cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07aa695f5390d30b47f305376c24f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa32a867c81f796f6420e0d95841d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3145aa63e2cbaa67c6dee4dd0b5ec5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6fc56e90a4ee44740c7246a773d7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db2c4a5e8d746a463defb706f6143d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39153a3a76712104103a457bcd96a7322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4f03545b05a706a4f53a440c4db3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70f5a0931add283d23a59b9f7a22dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab35b270c4fccbcd0ad4ebf289ddefa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bc958b054fe3c1a64bc032c0acb4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29202ae8f0a606506c63927254e25a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1472bcfaf9435de2f537946600d2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c416c1e7e4d5cdce1f6b75464b87429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deda8a249b1a62f09b5c6d2807633e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ad8e22010286477733cc2f4bc1f3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08130cd49f263d0f7fde9d58dd67e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d12b9dff06f6ce65b12e4bd3a5fb9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7a8f0033736154850d99a58c5bd9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c873cbb5b2be9ddde8929243492d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e17e01b270eaafd8278f628aa82af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b5b5d669de56ffffb282ca5b8ae5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081d13d38171223cd63077a7327e56738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e94c09956b390e10bd314e95ed6dd839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede4f8ff3d581f71f63824e2ff1000240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb9b874686b2fbd3b050a9deb9534941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea561ca8e6b7cc8f994caf608ac163e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe20e4096dbcc5b51bcb40ed8d8097c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020618276c875a4c4efc1949dfc359cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b01eb3d991518d66608e197e856c3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634808020b22b32b5a138419256aa9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb133c3db6766ef59ddfae3edafc7e8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cee4b2877a4fe854d94ce8158509ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675176ae15f35d7a1f8dd3f0f1e403b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053914bb51df8ec98c07e767a92728a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cf08e7f36af5753aaf9025237d37b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209a7d70e381a3fa2817455490deaa052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202d9380d0676013292e925851c8a5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055be11ba824fa5b4f09f0caa2cac0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822562bc6d45cca5d09e0a18a5b825d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32e8d438ec3eedc205656cd245a85c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a372959a89aedd7feace844c92a7c5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b2ed9205cf1dedcbb2b78999121ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07deebebd16d227c49ba306536985d5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cca36ae9f15e5a81d81be6e5f4afa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a38c8ff91521a1ad207074be2201061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf2dcaa0dc3788f033fa9702b0d68062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb5c429d1e3bad4c658ef424063f5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb480e0ca9db99293a315bcb3739a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4c7b17bd2facf0f87fa29bdcabb5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21aac6e1ec47a6901169ad9788a3bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae943ee82a25fed0284dca8dd6b91967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9bd64cbfef4498d2f1c3a3c67f35468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060abe64289f6f11a9cd34d266980fc769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81f2f89277f7d2161f4c0a2de66e1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94cd5b18dac02c53819e743ac134f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2499d87aee3117fd7a2a0cf88380e2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259c7a8167a14294e210099402e8eb373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf851c28911dae1c069016331e42a3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df5db9ae2733e6627fdc7d3890a7f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73682b9b53a49f14911d6aa39ed7ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dffc725dcbd88985b09779f7f126e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ce9282ddd119de849ef7f83d8f16678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d9a1008fb5eee842d74f999c5344279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97be8b2ddf17c71ab4cfda1715869d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9751e5f952bf50e9ce2fcef4e08cea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2bd6f815dcb1179eb5f310b18561882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72a0aef3547db5d0dd14cfa1839fcb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3636e52ebaae1679473c13b1408bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db870c6bda9f520fc84e83fc5367a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf52cedea18353b0b0d2261fce67bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e5446333448580656f66dc1bf86ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977a7cce907201489e07414164c2f2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156d0f14a6d712f642e8e0b773450ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4893fbf6b55874584d82c844a01aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72ad6435272342437754e9433c482291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfa42aadfae5311705ae99d273c8e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7abc6c6448ae171c4dd63fbad7c3a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773baec80e471ab90306ddd3979df9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db979148a05cd59ab7e0a9f4b549a09d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62deb3a70775b9642b36bf30dd081d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774353d306c3388efd5b6ea051e4f9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491357336ff305775c66ba00e797dda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac2f69ea1bb5dfa022e6c76352ff8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5fb63d1cbb7643ba7ce138b3d3b44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a018390d6d6cef16b0bcd0779b2c89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc8a59d8ffa4005d19198fb1aa3045102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddca8c52d8368ccdaecf5bcd3a46686103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4744e4d473ba9213b0c9f526f9ef92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97dc3d9064fcdfa51c6b33bc0a6308105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a71248851c0683a6ab51b2d8a07648106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d369a0dc0756ccc9f448539cd356a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aeb9cffac6cf0b67c975f6056bec3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5fb5d06c6d1da4c0b3ed4f7894287109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b3cdbc55e33947193dddbd5a15279110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913edf259e182f974132f639d0afb4df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debd06a4630f68ca62b72cc084e8536112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878afa3b646f497715a618e29608ac80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce2489fafd72a6a9e4742bcf1548ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e1c89439b2c08132f5aee25fda054115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f01dfe36b9fc65a7c69555a7ac94a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d883d857961be5ebf4c27d86453ead117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077efb3f873017fd3d835b10c93d7c81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266c0a40890165e14150af8b44900b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef34747ef566a71bbe90733ed9f94c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720be130a4d826f989daacee235eef13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89aadd735276ec7d93ac223699f3dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f136dc05339414e03128367d3b385a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd712315b343087fbebc8eb70ddf0ba1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacbb0e6f584328e3dc859e527c0b05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3760ae6c677522df3fd3dd8093fcf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7786ff69b5532022d41e686ed94ceb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e5377c7121e8287b50166b497e226128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34a1f1b4dcc0f053ef85b3bc4ddcc7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88b685b59f3cd6904bd877e4d1af90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4e2ce9ff2c749dfb614b293cf0234131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d431df37f115cc3daa0af791464c437132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf281a09d4dbaa6b38d65d91289e0cd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152066b83b9848b69c37c882f956917134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4886b840c677ae725d2eb17a3bcd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85145c543ffc0c92c5e27780b65226f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d1673f17f259242140f48009cc8ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85480de19dba9c6872296da144a204f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e40f345d8cf9d62da4a129227301c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fcece8b0ddec64b7fccc6fc588954140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83761557465e05e05e46c44d4c20336c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbcdc5bb31bead791380785293ca85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f58af2461899f2c64db4352ab790c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654e1612efe4a7d0bf0cb252c5f919d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686194014a597c602d9f6d90b30b8c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b18438cccfb77dec79ce9198517413146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752b696857015154fdbf043825a7346147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf389e07d9367b21065bb99239df03a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf36a5037e645e82d75a8a089df2fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318be29680a6afa0258fa4900ff439be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7905023afee3c65a948cf64fe5453151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507fa03365968ffcf8a56e61f9dec6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea1f2a533e92ffa1dde6373f61cd9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd1450d3b62d295e192eab842aab1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a993e6583fa2e36d116b2af73ff0222155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad84824d507814fececa76c86574cf6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70118550565937c2be6488db3ba58b5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33503a3cb5cf54c29c087ae0ab7c07f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847faeeb02c19b5e59be50b07aa3aff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f148f53a74b74a84293cd51ac27456160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a43e7e2211138c7d093618636bea9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617314c3e5b8cf1868e78b67dbaf3ac7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b2bc59ae7b1d57f76e8ec1e107d33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961263b79d6a4efe83d2a10c4eaa5a49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7967b352c67d971ce2de13d3417fa4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e52060d499ca4bda68fd7899c0438166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa674934379b0243c02997c78cedb2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6ba37e1c816670805294bb21b41dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b80c578256e1b8c55191e7526e8ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63870f9a2dc2ec9b28bb9781ba2f748d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a332898c24a47ee6b4336f2be9e9488171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2388c7f82b7728fd8008d2704dec5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb557694ecea22c285e764de87193b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572efc1fb0c2c7b2bfe4c9ea4b4ab9eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433c3942d6be0d60b0f8cf5f2a1425a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5934a6047f373c22101cda77db972176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbdca0fd0adf6c0e330757f0ca76bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159124615a17d454d90977a756f6bd1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a7d372f904bc477315f1cf8c712e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb89d2c09408e40b9c66bf70064ce0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdf42c09ea07684323b08b65f38991181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a6e80e30175da8f938967725e0641182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffe2fb0f3eb8760cbcd18a0f907c2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e77cfa890be5fde47600a4cd8e1779184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa08d4637c90b0e7da1bf31e60c7ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c68a521114700fee1e19c25f94fae4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec357505bc0474ae6082c22235300c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae842ba9caa2e14bc66540cc0aa0fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f1f3ea0606adeaf25de574334ea4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d639292fb8e77c6a4cda4a2a6cc60190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671127b8f160d7deac7f7468d873d8da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f19756f76296277fcc8c729eab9964192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d61c1d788a13688d649223caaa33e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10afe693f430c300e8b8eb993e7afb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39e0a5633d9f95970c9d22f9d032fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedf8d417e8a1c83387cdae4ab84075196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea4642d4b60c72ed6d2ef7401bf455197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734d3129b6e92da211d44936d2a620d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f7e002f7497e30aa49964672ddebb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef773ff5a539bbdb1e43eb64d2eb3346200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa38e656ecf5432db56e7e7b013142201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e5de52295213c68a69e3b85103832202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5658a93ac03c8139d884c0154d859203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0f5d7afb6aa13667e61a36f71416a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdc965bc9d4888254bc69738e9aebd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce74469f94d33780b97a5decc7b3174206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24b891e03cff0bb4334116da1b0d1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbce6ce5aff2a32b92c73fac32f23f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9e2d611837480674952e94d40545c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68a3444e2b1daae5a88c672071ca5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fda75f4ffa72d3dcf599062c2af4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a89f3eb8dae2c2757be736ab33033c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf5333ff64f8a9b9d17d6b98fd936f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a956cd90e39c15f1da0cbec48a3e22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326b305381d43003ba37ac6a39c8568215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deda1d9c53d252f02cbe50d865b0c98216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7859aaaf0242f8915d486ab580c250217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b45465206f44bbcd01bc465e5a9c97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620c4fa4596db35b1889741bf8994d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c7227a45c397696a72d417a7780ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80ba5f3573d058b1ab862a908b710a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084712016e68d12becf9db4ff124e2d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b9bea132290770542a9fb4a1b1af9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511cda25acab084bf14e20d5c7f24bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdea8587ee30e7bedd07efe1417bec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c781bfe39a3ec501be377b845179d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390ebe0d05971dfb4ba54f2a3b22843227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7da2235cfc28c0389e874907db1f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b93bb0f64ddbc2330d3dfd7813a66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474b47397c762250d59003f0facfc05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e81a46a5cc57a786a2d41b4db22585231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012f2052a0130d41cb04fee3aba369f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7907f6e5694e63274a3fc70647ff90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859663170082313d86b91bfde0744bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bec29ec37f8a98f990160b205d6ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf652ff418d240fc56eb221313bafc0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f088dadb9e4ab1980a3bcb0745e795237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2b1bc6ced757a8a35e2b5de45274a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ba19e40239e057f60361e2b3ac2fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7902d943db6cc0ad7651cc3285e7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac349cfbe180db330b1b16cd31ad3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af585421c5bd61f37f4605807a1fcd89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e34a074f7e4913a2823b8f67feed81243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6666171d4a639f4f98932f6ee31938244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae99218524732429dd5a58598f6118245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214730978212183e8ff59e95f9cc0e42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c433f91ca3d2bd0adeb604d3c1ba05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56057e5d69580627970acfb83cb85c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e644467e32061728081866c21920d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af994b5460b23a7c32cb3b23307f7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55988c5856fa6544d81116af146581251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f63b1109b359a97772bc5f0cf151cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fcbbf1ad4f062ffeb6f0b81d91049253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a39e2a09d8b76c1e2a051d285f591254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9938fa3e54bf8cb4a244117ec2a2b6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37546305bb1cac86ef6a835724bc2c2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289fd14757a6acab056465685a39d6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959caf896bdfd5f1a793000fbbb421d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b13cf22370d61e5daa65ce4098dcb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f69f2e07b7b8ffddb312f67fd953b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8b363e759e3284dd8411dbe30fcd7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7078a72d48f9cdf1993b9ac0705d6ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b1aee5260318b2cb164f2d2a24e0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4348ce07b246cf2a603dd9e3bf1ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f23b90d500325a6b8425bac201398265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10da7c2dfb6cc4fa0f582911a72ba20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4e64d28416bb0d343975c967744f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dee79afe34891f8efbca59d9fc6db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1063a49234bf94cf054a3325a3da8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37c3fc020b0b7459163f4707f15de8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e9e677d4811a7b3fae2830d0e86a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968e1a8218088873fe9a0c2aa13f740272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17a920406b32b7edd1e95ba1c52040273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186980c848135ff71533c4716e48d8e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179150e4545709d98d9ec1328418a0b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0bb3ed1baa19580e5461f76e45a32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa136f4ca7a4fc085f4eae3590702d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1865a02f1721b72c448587651f0f1cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69626022769e4a042e80e99fb61b22e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e4bb94b2b8fa2d2a44b0207f16ae0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846ed09d78ac6af61d5e00a2221f627281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58820e2bdd213730a379f63a30275564282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c11cd4e92f3ff4c5436e2c356ba8c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739662463415c0d491f846057b26567284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf038fbeb145618807c08e162889b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9389c5df81a34d88d3af7d903b032d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90145e29063847cb3bb0786550f94e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577f81c8a87e39ea603bb7a2d0dd8e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1b123e0e4d8641b8d54270bb189cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634831798e425b5731e848b2fca9169290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66371c68c4e79b65573240bb19ecc0b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bbe855c24dfcf8ced0144a0b970a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68453e76b85c81378fb953fd60e6a999293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09b6e685bdd94fd110c81a7c3a3e06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1d049c427a565b247be2f75d5a34b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e58e64873673e0f16476f4b1add78c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3df44ab0b46e1b4624880bd94f9578297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531b35e3ad03d4b5c8ed49953f41181298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0d80ef088c44adf493ac129ab8832299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc343ddbd5a5324063091e218a1287e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec062423d583852cc5ea62abb985906301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ac578b5741dabc4c11a210b1bb0df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd3352e89d3c15a7e5051e6a7cb5e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dbf553d7aee02c610541a8731c368304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249ee656cbce9360f7105c547e42c4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1209e4e8713d1edc160dde88a73ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b297de573107d5f690b153388542b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfd9eca2e52ca33457b7103767f0ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c62960e1c3239078a5100718f7ac5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ae646abfe6feb122963271ff3186f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3885fcef12dd5aa02bffc335492bd37311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68158d09e46d99934eeeb834f1eb18d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bf1931f29df65bca7a433eb790453313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e302296b3647445b8bc668493fa157c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccd45d3d826d53f49e816242690c09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbce75bd7a7c4d63ed792878caee565316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18273fe36bad8ec3d7f78f5a30ad644317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9dc4ff7d837e3daf2457ccaa0cde1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c618b383165919f7f47ad2b1f3243319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83982983c2b33fae906055253b1dfd19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9d487097cbc9121e23c9a42cf2b2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020e7a368b6e2d34198fe821baaf276322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495fc2702eaa9c281fabff0cb8c513b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db359c4e8904657107d4b3a1422008324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b45569a7991cb55b52a07475bb6245325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3c935237af06c7e165d44f8be7508326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fa98f6177824b3da417c2422ff430327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547a54d8798c71cad538e71295b88ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad259e8303b1da66eba6b015d2711e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d49da771e0f7e6d2c978afc7cbf028330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8e34182b24382253e10955f7783ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96e18fa8577f07757c659f00bd030f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee3c207d4dd0cf59c4afe207bdd91d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efe5c8a4b1042e8f6485674db3ca57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d9207d56605e101b99441caf36a4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fa6d28c54a49452bb1d2c0b7affa4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8a91d49466453669dda6da3e65f97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e7ef47e6008302d7a2dc808585a96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed6686f8919887aa46663d0ee564c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddcfc7559f05cafb0bfe65d624e868340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c0b860a7e3cc5649b4342b91e40bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c5144c84d80e81e01cbdd8ae405ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa489f34256c3b8d7f7cfb1d2b92ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8863580e908edd21a987db4f3fcdde344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14388f437f148c7031bd530af5336ec8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32fd0b41e9a2cf83f95732a457ddbc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdb390050dd2057bd5f41a9a546f21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae134c8e630c23e115ad2891de129e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ff620ee1ac9f05ce5478ef96939d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61b0766ac7bd8fd1eb88f33c4d7190350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e33f9f09f5f134f4e73221a577f840351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde22a07d66a96611f3299b71df69f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b744b2dee4acba5f88da95628f6ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadd92294f451ed6ce958948fdb344b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb090970c1feb79cf3644eb92ed08a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d321ad55161a38f3fac66c701e532356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc012383aa9dbe34a4b69ef00085be65357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052d25ee620fdbe4d35ec04f74af33a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88f0ec0861f8ac2164f4761d28deba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa3ee25cbcef0123c0f95e824c994e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97a9e8df04c82be98822c1200bf1d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20196bc2000678bae60d3a9da84e78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8552199073da10a94e777692e071a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e344adbb78b36a31225e846a9a4eff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8504666ac4f56e0a30befc3a4749f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f05a63ebb01fd18204e97eef512525366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb65fbef5f1a29300417c9fb66955c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c63e85db456b58639c4d47193a270368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273483896268ff021e3d7c6ae057d86369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd2345d467fcc0ec5623cfdf5a4ac1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d65c0bee19546965976706a6ea72e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fff4b00af960e675bb53c5ca482cba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb277a80674c1bb52d0ef8effe645b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59129ae1174f88e491fb4472c3e808b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742138befe1afc282fec8180f681190375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103232ca363a822834a9b71fcff9cd3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf13a9d4840d998eeaa54df96700ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07ac97a7878320e7eccfcec54581e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4db31416d533977068bf8a1e13e3db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554f260a32f262eba6f14e0da333126380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9d33e85bde816e2a4d058bac7c01a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1f85427ca5599596b96753c6bcc09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490887ad1ae0b43ded70c178b96a533383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d4f2dc822c357c74d806f1458408d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce9ed73ce095ae2f88be3263afcc6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46432018caf57feeb20bef4c7b4aca5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9e1e78caacaffba2eb09ab9107236387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a9075c1eab4138db692aaf95078d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540486e75ac31e1ed8ece8d526fbaa0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb3e44cf82296c581d9fffb60ed3eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be9d70a8360a2b868893cd4d7636e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5a5d29228a34c882e7471e6420978392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bbb64ebcc841023cfbf638feaafa0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c180c16f53b3f4739ae33e64dedd62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11249869d19be6eed22e66cedfbfebf3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bde1934d0edebc5d2a82e24c328e73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6954ae04f9cdee6f8299fe9c667b690397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898bf22407039b349e7d38d6545c37d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b111064625cb9bc3a18d9163dc9ea2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a71890dacfc2d3b407227178a6d74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607f9bb2f2789ea909a6daf7198de5a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85985182ebf031b34d8aca979f6f322402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945e0f1f07467cda4ed4cc0b8571737403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a7735237ea9288e646dcd9b46ea2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492d19938909750eb43ab5fcf33022f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1456f585a982bb5e207e1d74b8ec6ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a762960afe964829c8c68cd15f15f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05dd9f521acb76dfa4d2fdd1760ec9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b05de54cd74f52a1469a1d9020c272409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fd8386f36efc7b5ae1a60a45e3c8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb292c3d8d8676e61651be719d0f780411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5beba535d04c7979d9a89a1ae7da86a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbf2b2e9706d88d421bd06466fed01413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406d1d8b0ffc43d028cbcaafc3f139d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba23fcb02eebff1d61302ef88dcc7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e74315afd0fd410eb0d33131d996a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01373519b8753cab79ab470e32929ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ee350d78ca1e12b976e6edbc4c98d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133e4691459bd6d0262450b0bed975c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa66153014cab39742b75aff33e596420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cd46ec986304d2dadcbdd2428376d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a6bc715adae83f824ea07dbae1c4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2297a2ec312cbfd85f5f3e30be9b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a3366c84926ed2b8f4c566d98ee1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7d490d38665c523ecd7ee84a57df0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52842f204693774a1fe83efef7147a38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd636a699c5c8b3edad71baf22306c03427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be85a7d024d73d046629c4d2bb3c97428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debf6dd91646d1a0aaff1e9e181a8b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbb45c264ad6d92670457bc8d073e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13248cdb924c573753709ae452e02727431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdd589948eba6c130bfea6b955a9e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007f2fde0b4f3b686362b061ae1d232433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcd53330fb1118bd4c2e7d3e88e46a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10781bb656ed8913dd0fb188f7534325435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5098b9211582124e06e4a871da4a28436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa9bb893ae092c15e67b113064af1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2007f1882f169086a8aa8a39a578243438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1651cb2dfb5d7dc3d9a8d96bb2fc0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ab4e492bf59cca3552979e678fe99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b13056fa4030bb3b272eb9100ac2a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3584a34d90d63ea2add43d7107f5c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9109550c9e5cd904d949231f6ab298443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c60bc63331f800c8bc0f72c7f92ed0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a561a4eb20c12cb6e98a36681fcda445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f8a7ffa089abb5f69bee25191947b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d13c4b41035c0f0417c79e6d2fa06f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0f133f5e789e8ef5fe2d0563003ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1691083dcc21733041ea6203513064449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f189f351abfb7efe2539e26789a1405450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85e2576b7d0b3a96a2a128b7bab597451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e970ccde6dc9d3efc987e17657d8cdc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b979208e49114e1c08e0f3deaff2081453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b047a558e218fa58dc9e60b651090454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896566ee21bcb3b682f7f55fc2bc2877455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd5d60e9b8ef6d550536facdffef62456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b23b20d11325422ef8c633b385723457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62267b69abea18e798f6809981f8f1ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf48553c136af7bef74a3bbe52be985459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d23aa8d33f9d007c620056b37bc4e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd577f0d2ac3f9eff4ea210748c5f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4481b45debcc41820f884c4d649ca8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d84721cd06ce8c6d72b08305c3d497463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ab0e8a167d58a830ab8dbcaf42b0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96543cc730d953bcdd31ec84e60c5b6e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79472a294970ac2394d696b95fe4b49b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608af7493df134c7a918f39bce65530a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8eda8d2be9b44416e2ef5285cd537468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ee06f292fbe95d66bbda52413d1f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d7a413656fbfbf32279eae991f7c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9fff9f93f14a3044ea7788a287ca8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba71609429907f28a5fe80ae2aa388472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec203f07bb00b30cda459741cbe67dcb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241e4dc15e5da6e94af137faea40a3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c17be50d4c1934ee438d282cedb49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0099e265027a674071a18e4d060fe53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6346c1da56b8d5b57b2bda2740c9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8129021e20be18df690a8bc8b3b106f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471b3de420ca63751cc4cb0fc0decc5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782e251f6fc866050a2535c10ed2216480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71e8866c14f306357b6989f34b94c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0897ad1ae5333d3586a55701706f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396333abb61e33c9a0bfeae04af733f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b6ed323fef33a49cda2abcdee13c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ce2bf8b646fbaca7dde6180f416d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de0dadea0e07670fe9a6b927f7aef0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af28ee3e466e320deb777555c2787b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b771711f29ac1394a42784fffa94297488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afe2800bb752ca7e4b5400241c4acb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3f38a97fac4851552b67e07d9ab43490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04219d479687d943628628666ea5fede491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794aa487846391c3db079b3e0c0d07c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e777f57968e7178188f30c3aa5f38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b59a070e3723ac68c60c8169e82da5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc7d5b9be30b0fd1623e5f81f16670495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011810ac3b8ed6c95a5c95522b72b818496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41421b0b4cd04c050e541c8ca11c7275497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f69c342a5ed2b355e660eb2797a36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf54866888ddd0cda1a14c4f7ce05b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc56152d3ef298c7adccc14c2632b26500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1fd1037e8c10c6b21d8a6ddac46c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913fb2ed981528869a4ea4641c89885502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aecf98e3af48a051b6b88ff764def4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa108205ca2575e75cc02355e53b49af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5d70283cc0f0b4d19bdf12f2da237505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682644c9543da1256d53af7d4b41d07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4c2115181dddc3633d57a54d5e4b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cedae7a3a54e59872a59ee4b1043e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b2eb305bc18c097ecd2975b205ba4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070799a2c77b6324cce98474e66d7ffd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ddb22e12328388b1c305302a92040511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899ae4fe85e71a17be513224964b68a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d5d60785a70d31253fa7a867f1f4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed92b55861eb954360f5e7a81ac9aaf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f160ca29edcba561188a4bf2b87717a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123408ee0ec4238fecb3d9c44197790516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6a835cbfabdfd39b1ff92712dcaac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5624d544d08d8ca9be719faeb8de8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc29a623ae4400ce6cd8b6238fb803519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34608b182881a20b243f49fdce20bec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da163c9a3e09db0fd807ab7506744489521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849908df6c0990192411bad33cbd791522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7811cefb6246fc974796e0732a6cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79864c3e2e81e8f467e2eacc607202524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e603195e08e0d023dac29cbe15f8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803966d72d04b5e94c8d0bfe96a9d28526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223354f7e516f38669c370ef8372c5f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde18bb8a71a18d2db26021f37ae8409528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f011d3b4f75b45ec18d179a01b2cb61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b41e5f142e89ea8fe178dcc1fbea3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6a1072c8595275e5371682b02f75d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e521f37bc60caeccf6b189839478d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77993982f855110f6adb5ce515f3b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e78d4797609fc928ef86cdcc2ec3fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a423da1a6facba1cf9cb152cece6e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1041e0e5cf045b514a8dd4125efbda1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427f00bb4e4a69cadc290c43a4b3c27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfede91ddda211618cfe6a1b01e7865538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ff99ba45a15ce84f5cff521991ae4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb77ac0dc569f771f41e3b156d6562b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0b577d52b04d0da4b7b5dbb39bc0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cd105a0ce8632c171607fc2acae0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da978207d20df3bfac479d5a3cbb35cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d12e64ee1111d7872f22a7667d2a80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3ff3055f3b61b0f6196571e3461c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ca2802897363ec0bcb9c6e69e1300546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9e18ade2c5ac9d4d7634e6da79665547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8674ad4552d37ac8f0f2fdd6ee8e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fbe2f706d880f3ade779dc5d98272549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b58a1691cfcf796d739169abeb23c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bc6490bfb5e6d95bb5e13981ebec4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c112c0f1b5d36322c3a4a8e70a3460552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5efebbce194f9d9a0573cc73ef96c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2498ede4a2c60494d587ecebfba11c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad682bd2e03ccb28c98b439f1794193555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500cd4acff0d472d676ec162eba94c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177513cd3d694b6e3fffca5206f7d00557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad51394aad790d2efd60a1f33c4b28a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f88dbe2c3e42a85b4965a12d3e2519559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36f38778ca839c16240ecad7ebc0b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf6c748819bab46b7f468c9d02655a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e53e13f4d8b05625b86cd9172ef4fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418c17b3969e38e0134a05706fb0d62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434b52fc89b91221a156ac4c22347f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347f9a6e48d684240b66adf6ba4eb18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ddc6d62b31559c297f987579eaee9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3871434e7234aaf334361150980be2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46868cf3ba3831ddb57b7e69c501c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6eea51a7f48642b5c0adfbe8a6b4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9e9e03e16d394d87ca57c40b0ae83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a733f825a5baf91148defe8df12860571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348503e4c5e9f3023900d4f7e9d7a83a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18f528416876cde9a82feef3483434573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565ca924fa730488457aa54663341f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1053dd6716e5350a09f27eb50fcf56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3446ba10bb6ea05ce20bcc9ce21a3a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1dd4fda1513bfb3b3071002da10d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84fbb0a09b284ba88a691ebb840299578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8278e0a60d3489903c4b559c674cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b3550836d7205dcffea79cd35b016580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81312d93fe1a7ba4c7b9e5332bc6c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4ecffd1e9beb609928782593f841b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7261278a7ce79d4c9a48bdc32c392f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e980cb712718c60b1d8d61690619ee3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcc9496cbb108ec93e8aa5d2c87e41585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644d2d9fae19343a26379cf13c97d4f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216485a288aa23d1dca3507fd0f5d7b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b78fbbedd895ee183fa7843133c4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c102cc375345065a4e9b414601da5c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95cff7e5580a704146b4dd6aced11e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5a5915db1ee85e04a92fc5d5cc40d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681e466bb20065675970264cb56613f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37815a28c16ed1901db892705f51c9dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301a41a313faa7cb1e96ac5f50545bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2c74e452b90d56b11b8f0abf81e3a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897ff4a7153abf81399564748dc1673596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af07b302c9eebbac0ba677cb4a2e52597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56fc06f04f2974a315912f695cd158598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2055ab690e872486b995ff06f140643599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c25fdc5ced3ab1581f6444cba6ebf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf528393ef8e87246d4d9234960914601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb3af82c0149a933dc9a1725b9b630602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7c2881ae452876fac5577f92c30f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f72652ff90d08416f4069f4644b3e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a327c3527b1d7a959a6e64a324dcd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb40e9e5849cf3d950b81c3adbf6381606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b860e64fa61f46f7788940fe9924e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13711243249c6f563810338f1ab20ee8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566db17e44569890c4aa8555643e235a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c70f902507f80f9532bd33b4a7752610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34187514a9aa302f9248de54ca8eedd4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af1a800e2f90ff40916659168bb22a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f687ef902856303dd576b1092ec31af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003744ff285b4d01900e434775a5daf8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390f9fc09887d7c1a2c365439c5aa67615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13402a6653ef1b6e695dd56a2ca9d025616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d41dd3cf5642365c17bc0207d6a8fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454f666be828e8bb7f07a649278a11e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee67f4440d8a15c836f5cd0d24524a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6185b7242ca8fd9fd901837fcd047c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc71c3af4ce9ec7c3f2787d7907c653621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3bd2bd9ad0fb74cfbf3a39c7f0e3b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96bff5637b926ad4da1be35cf48aa6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff6dfe0de03a114dffbc134344cbbb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738d5d88878913fc18d3d31e7f7cde3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342944098bcc46e08de50128bee02c7c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63bc3c12036acba8357d80165a1b5a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b966f18530a5bc6c427f3b93fcd636628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6494a95138179307eaeb9808145a50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3741c7cc7e1f8ddb50ad46de14b44c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d134bcd3f648682f235786fb8c502631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90201a76e074eec6c66312b3a88fbd2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5655196952e65e2c44d6283291748633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3345f458facdf9dafcdcffeafe168bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaa511d100c9ab58aa7045ae943895635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4495179f96c2936387e186dd1993604636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ddfe88ef0fe6be5472e9fae80332c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a312540952504ae260a1a96ef188a6d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eae0fd751e28ecf207b6bcd5ea71a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fac9cb65b92e6c8504694e30760ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452e3159927fd1385e4aa7788530c47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb4ed6d1d91c3d4b82ebc29dc5add1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d80c99662e0157987de9d43def6db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875c38127b4bbf9f5eea920d2d5ed8d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f562fdce50d54b1cbdf9bac91936337645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613275e9f1e579fd6abd9668f4aa688646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7196ae27506ba0ce5c2a6ef44fa9bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135ba93e1963187f4c090ba261eaf63648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab5d665df3470fef491fc1e0b03307649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce16fd452ec861c02a664f41412ae3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbb61b5e276eadadc436c0af5b345d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71a2dc42d0815325802baaafbf8f05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacc7deb96df53693c4a2490c32d73d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21d30471bedf182cd715c08ec026a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c616d93088364a61cd651d640886f0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf68cf14f22b40daae95550f75582ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78adafb0039a2489d1e2045786a592657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159f8c67d26c252e9677fbd0a948f55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d2702069047a7ec142c1c3ded0b3b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc05209583c129666d6b63c8653d07a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00122d0d0e0d36b5cd9fce46ee8eaad2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94efc6fbcee82d403beed8c3368b6a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772bc41a7e9b0455b70a64dbb10a1fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc4bdd80e6259a2f6c3881500abffd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fceee369c125d85d80282f305c954b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e15da7691d295775139f51dd66aca8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07dccefd4d0b0be705d7b1f270be59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe31880f88d78661d1403d4755a9c6f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636890438dff91a839655f541aa750e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c21af0c75531e16ce4b783d3e5aab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f2dcb8e2d4447de0adf45e6da31ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc346ebe6e2a0e4afe5f7aa8c084dcc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e929802a30f9fe7e9b25f15cc72cd9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deac7544e3d0fb80bdd4c6347b28c98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38599054a7cc8c4a7aecf0e8f118a3d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3f71febb8e21219c71e7c965e519c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa520dcf52adfaed65011d628d46b1c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebc581fc8fc206c88e271b34ae26b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76414ab2916a8fbee56ca617e5aeff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd207b6088443ef5c00afe4fcfb551ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a904d73b2ee0ede96a9f1559a6f27681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a6ae151c3499f0fdf290b89c2ae27682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b99939467a866b5591734972ee55bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630285f21b564e1053284fbd5ea98eb7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6eeac61fa60d057f4ad5c846e37ce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f2c1aaa691d9a45c4a934555aa27b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d06af82917df1a0758a1cd1aad116687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beba9931451f612718db3241f552ab9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1fa5dd1d681ccc3d0d5b204d2716c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3590664849713768bcf199ace0b4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855786f6caa52c757a35b8da906dadc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ce3daf5560115b3a48e9e836851ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e6adb7a801407ac3f2354ea4e0f67693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238033bd49f52863cd8451fd3c279663694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6bd2e35e4697620d7fbfb12c48c7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10a1a79af420b41e523d5392359672696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285b151e30cd978320933e5941ae3ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997ce4a1334be7203d4f57e1938b635698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236abdc4428a507ff4dc9c70e1eea9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529cc41505a988e4e29a0a2f3d92651700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d2c9f08b95cf943c0dfe546588c63701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2b0acc2627b0be38ef5f31089df5d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31514f57503439fca4b4b1ac20df3c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbc6192571109ed81b49a9ae07584f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db111ef239e633cfad4550c4d25731705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dc8f8aa1d92108166fbb83f7dcaf1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7176e10b09da67fde59fbaaf52b519707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09544dd1a63c14aacd50a7a4342264708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc187a3d02e1d008607ddcfb711a7c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9263082837eeca3ffaa1a758f8ce965710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8f09a667e1f20a889898fb4bab644711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d030721efb8565fe787ec1e3aa85fec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50de826f5858ba72fb8df99ec1c842713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa19a4d57ef4f4f1a159a274866911714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f9a8d704759eccfd1482bdea9b36b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3016615ffa304e56e346888946af66c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc87fa0a96bc74e566eaf0b0106f96d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028f96422f68c8922d9ddb74e4c2193718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb231aa5ae24a4d83e3e4dab202ca0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39da0d11fc0ddeb80aa198047af5e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055588e4e76b9afa3326cbf4760c0714721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f5449c32cbac9766b96e3d9826e95722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b064fc9a8670a80e589205d5e63945f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24cdf49c6613135858de7ae2f1e0b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe4e753b9b230a55dd7903432e7600725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb397e6f056e5fefdd6267fb39bf3cb4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e01e353216e71e1a74f073da4333a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1934803e7c53179d45e065a0b05489728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab30fefb41c4d67ecdb1ecda2cf662729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e09a1c37cc5f49941e1334eb36faa0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf86704edb97e10e6a7e6baf7211ea3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973fe92e6bfcf47f0bba0a97e003633732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba25417dacf524e35d3c37afd513d10733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5750a64de0cf421ed0e74d6fb1c856734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa2995849cb211efe7a9855ccb20c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d5d2e462fcc991f34ea12e9642a0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d792f1448b736698c8c028d4260f8a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26a609d0d8973206fc6f2c66bc4afd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf62400f1307abcfb2c3c303788990739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de08860ac650c046dfe74dbd6bb7592740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769fc5d65086324aa0935ae8caddae6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef890cf1ce6481390f82b6952432222742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2793544d35285ced859442ec0f94b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a21dc66aae1abcca5abbc889c5fe5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea47e3bdcd8a221bff8ee33945c8c40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005f5a76cf488cf0895f78526547688746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2696592edf8cfbdb0ef6b82cc8143cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1fdfb7d572a49f133e7096ca0c087748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7350cf2e685afd5365e699adec63b8e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b13651e22e1467e18bc373a0668822750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281cf188ce793fecb80710f03dbcfae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d36126e2db7fcc6291cda63d03a6f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b05e4af07f560830989706d08f0229753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>