--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7d6511f77f8440ffbee332ec109211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1ec600bc3e10902fa722ebf75d4eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b84df520eeff49716706bc3c3238d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4a42afdba9bf7d91bfc79fe8c74c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d79f3ab89ea06003eea9c03cf2318b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01322282aa6d287f51f5e1d10e338b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912008d9ea9ad59861f8ea96cb043977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7081692a895c97209023a4670b299bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091a994b779eafc8c3ea951729bb71c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748380302f78115d1c959b48d32e32410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5d939ee20723b7af75a961f29345011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7101919b71e51b15439f8cf6003f7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57089beaf0cc90257689166645e02a1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10fa77d6012443d076359fa8465cff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fef2bf1723b88cee040bb98986cf115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17997fb53c8d74396e09924364588216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5fbe661dcac512572f5efce1510e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458add9eed0664f984b8deeb47d3230e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c497297f1bba30e57beb1e2f324dc7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93824e476da3457ed6a93d86d0d31e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2d3417a05b17f1910855e8843ff4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204ff4ec45ca84cb36c2f81495b4cf322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf004a3221fcca3bcdf5365de4af7fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b425ef2162088f381d22c9c3621585124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342cfe4e7a0511c3917aafd07f6467825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c33a35d70fd5c8b1ed755f41a716f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bd00c63634fae9aad5d0defe9725727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af974baf11f033aeaef82e5263485128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28edc759d1eb21553aab39dbea3041729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8182bc6fac4d0cda027143ad9285930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e16680884b5a861a28d497153accef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdce3927d8c6d371ebb30ef607a4c7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d035a02c9790aeb428dae573d77c8ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8411e85c73207e4b20d9de1014a1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc1cee11c3a054fbf7a6ff0b165c3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9fca58976d070ff1809a47a0eea5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135102f3b5eae8b24e4fcca5103b3c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62de501bbdd026246beed5e12554ba538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7d5526090304dcc80afe59cb2910e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210ef161a33f1dc4b84d8573b0fe5dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa64baf4adc072d924562ddfb349b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e69e08f8c8595ea6c449461b34c6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8b272ccbe7ec5d6bc96b397711b6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2488c408b1d21ef9860120a6d5064cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4858f033c78df94c18b1ecf3d5256745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8221b00192bdc364813f15c4c0cd8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd256c904ac77cbbcb1ea5fde55c6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48982ff699483a13dfd7091ae7ab4e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c08256f4d549acd8d612b8e850869749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0d6cb7667d49b14c2895eda0e16c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd65d78174b5a47f0b28f48ad5b86c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0be7bc44c042194b1ef49df7f8585052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb926a9bf88d9238e2f1ec8917c47853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf5a69542ee45224cf0359f927bce454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ecaf41e0e949b2fcba2ef57dadd5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3f343d8b216123d798bce78c2bd4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e1d96593429e20e17f28aa657e9a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ab75e05fbed3a25532ed5a009cda458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00a294a37126075054b531de2e9d8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1aad56e302936cc28dd5bd46f230160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545870fb28be80c60ce776374eaaacf161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef105880bca9969dab2d6fc53607e4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698784f01323aee04c4c750017acdbc563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4fcbbce69357e6f34a2678e5736af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e696c51a2ec38fac1317b5502110f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e66412cdfc21c1b658ff68e38887b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20a624f469d181b8cc563746f8646967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b99355e2ba88a829611c6b440605c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb2bdd6a643c3fdc4455387d6f865569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f746c159fbd369429fbdcb2c0ef6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04c265b36a0a7d90d61653095a671471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db00fee31102e904db7a70943e40f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9107d62e77f510760d420fe4c31c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f7104394932d177e740a7ac3d1e9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b7c2d4efd9549ecedfc51179c907a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3600d59e59942c7eb3043d98324b0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8ccb854c2ec7f60549f3524a099d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9d83798dbfa25866254be1d683f3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab15d12c89e694d2a1d7aeedfa05b3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa285683a57fba1acd3ba64796414cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34b2f9196cf3cd87130682c4b138ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb3a3da77cd3c04784e54dfbebcfeb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd154907295ce673db8cd91dadc7d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb26192991088848a16233e97c1097a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89398b9009607df3f7e68abef8b66285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c091add6b82d232afc1c576270d2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec83991d34676d63a1ceff75d3984387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc989cf6fb3ce87750b214941c6b95688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3d4a2f55fa7187b4dee878250ed1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738e47b72500ad9449d5d9f6244ed3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714a91e61127092f07194db0de432a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d749788de55b869aeba8f379bfce392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9326d6f1e6688229316872e5dcebd093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c1d1bd9139a1f93e75f24b4f8438994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf85a0ca7f17996726f2ebd7c18f5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527547b984aec5a934ff4517cb0e36096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d767b95c0315a83ec754d3abbece797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ee8fde12d6f7c253d325f14a8dac098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806d939a8af2c481c9bfa937ec74d5899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f324c95879e120188e8428d2151f3f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58000d9cd33aded8ff5bdef6aaa94c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dafa1a20f0caaa239e14098264987102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cf09dd226ca642476244d0ff0fbc0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118f72cf9d4f1dad4e3b608f9bedcf4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6108a16f209c07678daf651808cb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02a0d6a56474964ba7a24587ee6538106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f40ca6cbc6a5861e24ae851c3927c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e807d420d944989505fb02d9fc266e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d38f5d1c00952f96a6804658db8ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d2aeacd98c95482c8043908fc1076110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5471f7784484826b013ed6565bfbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032bf08f1e0d878227dc8ca5da89968112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753563a59e3bfd2cab6062a453e25cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9c0eecb9d871e447e542858c722d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ecd9ce1713ddc1226e14b32fd72ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e937cf8298d0b102d7732e7a49b56e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d633b1546562eaa5d2e1313d24a096117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fcbf79770381cc9695530d384872e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb76613405650e9700afc41a6de1ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165e803370b29bd5aabb4a9b018fd62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc483f51588f67106fd5f56e0f8a028121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52e78e72343c0f999098e1ca70823e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049bb0c7574916d52d9fe0cf7617920123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e914ab75a04991b10ab35f3abb23e8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d90d08d0656b18b7c6623b06f0e21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c246dcaf0495d95e867d52ec645e817126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8fedb974f359c16e49f7a341f38d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec45cbbfcd4a7635ca5cf631fdd49c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b9b5e59f341467a2c5c235de112a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca412169cc30cf0614465a2cdb12fce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a04d8cf168c03b250f1fb7ae23fc9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bd3ba00a42da6a8e8508085fb80f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f5e30da4d86e4c5e75219c1061b66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e6041eef36ed5bf3f60c73ec3fc90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2de3f6ea6c379c403e8ff632e149be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c6573be049e5e394fb4f38d3a1fc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab28b9f5488cd60cde65516d7e710f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084aa3ad6fdf65e1f3d516f085de8831138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4833e2ebf7f2f9d2574e27a320e5be7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87a7fbe7432fe6a6254acee66cc7d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388716d3921147b6d912fe732524d005141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d72d4df86e0c618c3e3240198c9ace142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbeb60334d34e7ddef60081e464d28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d87e60721041093509e8e1e6fc91c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94119701a0c8de529a5cacac81254128145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5584999fa169684966252054c3ac9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfef444d1d84d5df83dafcf2dfaafee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55cec7201e988957ac8cc9ce8ad52d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83e268a4287ee04315a10c2926e39c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb426b2aee83fd6d7a5fcd58f7204606150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb117e28acf141250dbd146e38f516e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108e58882ed9c5d7c70b67f009099a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef825c17ba5378ffb9f40dfbdb421ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d0984cd2f4c15a06a2dfdcd56da81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a5335e5b1dd41883fc8ecb34ca7aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e316eab6e3d5383ddb868d0bfd1086156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2cff080bfd473554260c7001b3028157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506a0ec6c83e5f36e8e8e318c2384a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcaf10dd7f87b78cbee5b2172e8e4c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8e0eaf391a94549c76d38aa5926e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f77ab6ed27e3e7868f506a7ccb9ed1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17293855a3f20bbe5279e37c70a6190162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407178e2b397340ea8e0eb9507ad9db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488fe7bc847dc4e14e3f0514da28ac4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2aea7c736d657e3aaec7d706b0b71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c39d1d496916c5b9cb7a49cc52cc74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59d0ee3043cca3750743400452d5d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fc4c57fcbff59d2442c6ebeeb328a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134ec7868a581cc7a2845deb3ded700169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14be70cf961bad5a6b9c73dad49fd51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76091ac76e4220bd0ee89943c22e31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22002f872342a80a55989f125eb3ad1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610334bbe9c404476f206dd2d01a4d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f15b4c4ee719d2fe7b7df22cb9e98c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bbf3d33f1361dc433f18ca3df24e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a71d4effc92ed758994ec9884ce75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cfd18c8b91038fdbbce600342e591177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd0167e11d549c383bfecbbf8b715f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f34318c8f106b2af5df620edfec6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3565893ffab9af38c3f4a38cb7659a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e77d43891bc0505f4a64e5b5277582181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d74a6e94f7cf73ddff9df49a725c9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a9bab3300b42f7d55235787011a5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0448574492ffb5664b293809bb01304184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c6ea0cf1ac61596fb2ac72a9e0405185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27afa98a9859d1c2231031fc04109c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463faf4ffa9dfb7dd853e1a8646265d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ac7a6093422e65218036cc535673e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2aab1c82965eaf5c5d1827b5baee0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe55f2d1dca2cc9f9867d44f40437bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c05fe0b5b5be34d0a44348fafbea8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56493c874c57402555e1f169e2d61ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7403795b3eeda9637631a010ae690d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda1ea38806e30490b987765ae3110e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1447a125af80c56c14248aaff2a3388195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a38f19171e5bc62d25b4434189add4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8195ae69a48fae9bd820d9570d591e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eda366746ef62b7ad02e58c579e194198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9be2e4d21fff0b9cc574ba6823b21d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2f795b65b123192111faba0e8e6e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4500d98a919b66f1de0c04c916362c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5127c1c12a27c347f39978d8866e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113c776e2c1bbb80f2302520e97a0c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc75564cf0aad35a974cd33835dabc4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1cfa73e1cfbc9d9e3adf02590cc2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b3210b34cef4aa1454359fce7811e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b460c114529fd3a8830da52f97c38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c5e14509d055a3ddc1cd3be17704b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c2c11fa1063972db2448b2b3e2edf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b81a6e564e525d416263bfa94184f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ca428add85684d08a47af54fe0f6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc89bcbaa4535a4814df026811b5bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c4de8e7cf07e2e607c291b6c54e9c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa187c87b0063274136bf612e47d173214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9b0a04d927e1ed19e15339dabed89215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50f42cc702bebb63b672b1f34b9e08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db716615ce580ac5ed2f1f23574679b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67030ce74f0b5ce6fae472f989242cc6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05d590213bc1380f651f8747281518219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f857e6e4fad577bec01a4a75fb1ff78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b38b86ed3b7e4b22c1a13f7a348bae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8cc4c6a1b815a9cea7b16dba53e07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880028a5f0ffd37aeb832e9f3ca992b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b7b970b7eb7d87a1f02c4b503be5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f6e689fb0d8032e423c3a5db9f152225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bfcfc0067e4b105fb5a32c6a16681226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5d78175bd4a7a89eff0b51d8debce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512c7c67964df64df10c8a44f8b793c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bae7c2000f12436b7fcead82dc010229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d46cd1c581ee0e96eaa32297a93840230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae5e4df89161d7b796b1d9a10d90a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0adb39d7972ac9ea200293374ae36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c80424467fdf9aa8d93b3815efae6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d47bd167b3b93c2f7ab422e86be3d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b694c514c9111bce7b0d5414c4ba3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fb9065f67434bd457ac388da09a23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3d8f03af85feb4cfa4223f36a6e07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b69c9ac020328955c36c53d823450b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6fdbc03eb6ceb09c84931b2f611d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d8490f1b2fb4e6c5f4f4410194c17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cf6b6828949d53e47d745e0673de6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180b1590d5ddb3e518fb4059a1e39c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550aed6f1f0a37a4a39af7e13ea1c59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629867d994bc2bce60b37976beb83b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bc303883739f2573444fd53474086245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c13f2102fa4aac1e98ef6e714fcbb7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aa2a179d4219881b8b22634760382247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f192cfb12da1aa8e14f2d350c9f8661248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6e689f87fd4589498f53b52537d0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0f697b960eccaa17291bb8a2d8356250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda8e9357bf4f51bf8f675cdd0e069e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab058cb7418096df8ab99a2083ac56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940a0812e1ea4a18df11bbfc1bddc31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6643b4a8af53a035931ef8d7e1182b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23655e3f4d4a355c895b1c6add088e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d162bc811a14ac1fe1167ea76e0814256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d5671cc12abe0895a9f8947edeb8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29021428907ddc85e480240c79572d8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f4786f8db2a4d3ef997e7e364e4d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0c64c859e35c01b1319ce4bac6536260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f06098c61f42b435a4314a28b4fd77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cdeee0dbdc5852d684d8138c94734262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4092e5faeff8b8133c87d409725ab3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d3ba01ea40fe3707bb1cc4841a110264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963d798131afa04b0f3e46ede1eb46b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97eea5082130439fc3f2caf77b12db1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74d17dcb415f1a15bfa528d90e4147267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed1f72b6b41f207576a17b16028d49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbafe69b1685f429f225441a9c0e414269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000ac1febbe546b6f1e8fcc62ea50c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8507a60d546a13446b50ac27f9a0c54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aac08a31e7b6855b9ffe6f7b1fb4bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde8b88d4f58a6f23b678cc8a632f75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc78d6421213c21bedbbde962c6436274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990111d31377d460888576eb2e0e5cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e4e279c765b735f50a20ec368c194276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8bc03bcf6b1c93ff29a1dbc2d33ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42bb57712bf637789ae14baed01735278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a8f1ad3d8e894fea7254b9fe4fe2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ca03fe48729d4ea216f34ba868e2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eeec8e725858d077b25f876fff4fff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c463ffdb6b7bbf38365fcc46382ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825920377946ffea385305f85c436382283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26316dc72aa27bc1a0ec47766f122892284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10792c1072d3f3a639251a8a6095f2f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba375e34516e813b041f5723e6a14efc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f3c5a468c06db31e01659f1cfe8d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05b8ee6d39006b00731626bfecccf3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67251707fa71e60398a685b0e20c152c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df805033021c591ed61784c3105e1d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad096036de9e2c6a4fdb5d1b9fc7ce7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff3979a56f17e3c027f4ebefb99239292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523e818d92d5b5064298a3f0f11a876293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc5c943f6cc027e78def59a88df0ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f1a53b1a79b37902a1904bc6ade6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ce9bc47b0c5f138640607da826add296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec326712d0d32c002ec14a76e4cbc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb4d845f9685110bd91d5b92df14cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c1683c3ae93d994a95142600ff7dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ffbd3912a50d23786d4a47b4bddac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff50cf68d8c95002eceff40916d33f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d8d44ecfcc17019645061a9e21f6a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b258829dd48f082939e60b289dcb4d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d32056c3051ba2b9c1d69e6a8811f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482702d5cc43f4bd9688f8ee745aa58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e94e294ad26299845d832e3c37523306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc9af47dd896cab079e6e9a33e8c3b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b9901b681b1eb7662e0331b09b62f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c7c3ce1b10aa9aacf7e3ff6af505d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970feea79df499825200614fc81e9cbf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea9e0881858e1d08c173d6b590d252311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5dbbb683062ae0ff97e79a72a1f88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ab1104833e5be1c02a975511f04a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a0b6301c9361a1aabe5ff21e65d2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2cc471500acecfa313b4faf1901ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e6359a3bbc45ad46d324e07e5c946316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c237216411646c27d23bba65d45cd8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0cc3d97ff7b6ee698d86258f93cf4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de27f4ee1ff3d5fc99a3dba1e01ff3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e062971fadcde2f222faec5c98d269320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b935b91acd5e8f53b9b1c91ef2b06de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402589d4c07c97422ed682b7e595522b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5c255b2e6d7a0442420fdb196c651323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0117eb0b9e5939d27c4f1ba2086e20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11684ba64f6cf5ba86f30dc2c9b65e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffe4d41a263a125ad1e5de865f4cf2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c815cf2d314f85fe7022d7cead183327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51844f7d8be85033a15b571484a667d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdd194db53e762caa5338bb9fdc54c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303a9f9b092821f5ab1c6c691ccfb71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c28126bd9b25e90eabb42e8f68b21c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0a1024166762904411a22db7a5392332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f41aad5ea5647d94ea22c34cda957333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b938df1b93b1bdbba4e2c7af241121334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681512febe1b99d171992a73374277de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87219823893b35be7858dbfc04a9e21a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15479405c66675c52f75887722e55fcf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8415ee0229a0d7b4013e9550b6cf720338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927f5952edbf8575f45b18a2325749b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af60af7d25e5de8463871649a9bd41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d35fe3e9f653c0e53fdc8e357eb45a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d949b410d3d51d4d4c3a47ae1d417cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc890c2c7508b6cea8a2ebc32be31e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac52c647cdcfb413cec94ac3a3c7c24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccae4771164ec4583d3edde1bc9d83d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa1263d8da71fd1aebe1c1f0214395346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec0509ccb08e44f63b2e7285918b07347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d71516343a8f5b20e0a9020bd749d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79170c64fcc11b90d4b5979d3430a24349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d6e57a997580081532b88c6c57d25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957aa987356a4aa296ecd8e3ebcba85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565c26311a05492f59f174b85931e08352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de730e51cc00ecafa4068b9200c5cfb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d077122c7593a4c9b0092c55efee7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3377b1f91ffa0117e9ec1ab687d39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b06e94fa8885b34306e042b1fe8568356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db014f124cd9e1742a5c1ffac6e34c5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a33fe623e5aceed1eab69a725c7e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2979508d721551558fba817e032d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84b108557afc03e9117b4f965cdedc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f716fd421f2748ef1beca98991f31a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2929b311fff219087f0d4de5367a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b15d8270c1a9815c45bf3cbbf77559363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6a9ccf0b511f5229dea706fa6824b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae700b9edf27c359ac8d246c8b2f8288365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2af05a68e2f73b912115684e572eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d5750c0b025d5fc94028fbb98bff3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f084ada0b1932449ac8823a9f2125d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1f74a4e033bb78c1a67225de1701b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c243aabfdeea56d932a3a8b9dfedd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35a1e7f814be0b0e0b562667b5cac5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d32809583a8e0ba3ad8a5f58d5b348372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2507af4e2946a78e00979750b696a69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc69a389c62c7ed87a079a6313a87fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ffe6b1ad83fa4114911d58bb4b7aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd49bc03d2be8b281be35869011d225376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed56f2025c60ad510db5e9793a8cfb4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc50d00097bb9be6b239f0ce487453a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bd1b28bd822853a8f1b8bea732576379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a425a3b63f3d7084371ee8c5f37b7a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87058dfcccb94dfeb92e45ba18113cd0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519d4b125cca6d164388082c84cdafa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4728c76268efd9ec69023bcb7faf11d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbd200df4360be73e34a5bd4e167f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574c3c45d31bdfd4904e71070425ab2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309fedb303d3617d4a30497b15f3a35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e669f2e8e48406470336359e85b6c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6754cbb21bf3f6dfe080930d6624504388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f69c786f0990c48d6fb300e254699f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9df8b40b5ad44b009ca5fb610dd58390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7d670b967dbe47ead436db07f4af5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacea265d6cd7085d4756a5100f67890392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c3e20c8dbc124906e6c015d93da27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0d67861a21dc6f2d32f5cb4756cb1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70843c1e1a1c245bb131367b75e6983395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7738c09ad777394fd3969a1c3689bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f696c2e82a905ba6f151af5dada2b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d12b4666d202d65245295c8fc068ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c74b410f1341a3b3091bf9b192b71d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618db2ef1adabcaa03e08bd894a1f4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e27f9ae9253e872fe01fd9463c2f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675f0eac31ee8be41d155e7c3aaa90d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c578b3fef3f5f9d5b25548bc0c1049403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626707fd0b82fe451909995bc3ba2162404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d757f079974d98c08313e8832d5a19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11615375b172e7607ddd20f76ffac7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35080d929864e07c050466e2e482d078407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6753693af49fc8a7509d531d81cb2a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde81e1516a3fc52d1ed10b9caf04fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc572b80cf9750b92b6be465e9bb6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881191382931884f9137de24be0d7513411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee4c793e6c2969922d5705315de1f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1b380a12a72d8d43b16715e88a15f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61431a4459f05f1ac2e52609aa2b8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea80e753b2c2f9f3e984f4b93fc1037415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb263f92f67447e046516e96bf4444c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bf394a3ad89fe87d7ed491d0d1321417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314ec822879fc21bd10e568b928b1e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a70ea094d94ede6c80c7ab71a8de21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff59f202f00c3ff5ec511754e9ed757420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc5b33097648adfef70145046723a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe9569fbb56467ccc6a0553c968cc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb77877834cc43f74eb0732bbbe0035423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8f7033e0f8860bb769d673d46c3bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b9a6f57e1dd0d645a11e572ccf81a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b015ca09309fc913f02471e13df4d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252d682c25a3858e636856667dd51e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3ee00495ab0cee20b74bc5b55ee5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e3986f5b63fda1e7ad1e2197ddf3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2f93680961e827b2bc69cc1f19271430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6009dcd90835ef9f9dd76970a8a711d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88467127b397ba57b178e67f166a5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516e16283cca6ff3b271e25ffc0060f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeff8aaa2ad65997419a033b2c435e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031acb333dbab242d95eb59464797f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c868d72868abb68b9f41dd2bb11fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71ab76734186fd297bc369156628a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ccee6a340c3ba95d244143ed8c9ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01570710b47d9e2d8cf1433b91980ffc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c96df8c3b77029d64c10d3a4334964440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bf62a9c07119739639e566747328e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9af88108964df477e8a3c603562496442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9980cc4144665c2eea601181ceb21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b5fa3700b401cb45753d70ddb39d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104cf625951f81dc2b0847ed3567700445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a4ebdd15baec8ca82832377807b29446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786e007dfd6d8875078fa3ffb2dded3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c84a1c6d2336cfcc4ffdca5dfeed1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb6a17e2aaf013a925dd3faee08c12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaa14c5889de84b1ab44600bfb3ea7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf469cde8c1f6ad478c39a2d8096fd2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7be129a008b5433dea98920c8526b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35c9f37e6da165f04f7407edec8714453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2729f48f1a16cd13e9f357c37fb3ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6d59c7be8ca023efd20a24c6624ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4257432731302eae6109a096de87f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace72e33ceb5dd711955085e2d767e85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465c839b42c8dbe9945ac08c4f661f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c32ff4825e36ee9c70ae45d58a51f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909832bc527ef0568d26550efab0ef4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230af748d68e8cb3ef379402d186daa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4445e245b62327d9d2c8d64371f56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fab79c3604e3fa690e15eaefc96232463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f8e7698a4d3926c47b83960929aeb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1300451500bacbb4d1fd058a5eb4c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2294265c7cf2b859e15f1582c413ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cdf790e647d3ee5782a97c305f6d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2267efa21301f0d8ce7e7ee9e71181f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d07ca98b7bf218f78aa2ad348bd384469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc158b7f112bcf219823ad04a8a819470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff71794420cb2f6061f33e7663477c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc15d19b993cb80c992da6fb3cc446472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a58cf2578bcb1063a7ad26b7de0d5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2297d2a0b4e4c6a7720b2955d08abe0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f31a446b4aaecf293e2a3ff9a629d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d76329bb2aaf1292d4b0b48fc5219476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad25d520fe5f446a1f93c48c8848891477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ceb1a55008d40716078a701a181b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ecdc2dc3e6ac1a998307e2e36feae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bb6a168745ec3b74af4f29f59c062480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f5a5a43e2d3af4be8b6f1190510e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406102def663f1ae4f1700b75ab6e14482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113647114ba751a5877325e4c1aa8ce8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cf59578090cbd675f1b4204e47a5f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fe60c7fcd21ef12dd13df13c5bf40485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08088093acb0980ca9b6b7259aa2dfd5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6b614b26bcdf8b14fa685d43b40f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4caaafea6e5876deec40bcc5cd8b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625111e4629dbda48a0e58e4ba43ab06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577222d5c2ca5f09772a08c18025992490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006cc1a8626fc4e3348aaadf5e355e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cd049f6ac36c1085d4ee370a6e5c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f2dd6ba5c9ccf6b8bb07a51c8a830493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead2de9c7272f69d0b9ea9a4debac1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2e32efd3f2ec1630371f338b8a22b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbbe5b974c34e9cd957238730e6575496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed67544aeb8a2492411113d9403802497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12931f010b3f0947f6e3117f67c0582498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d03171dd53d4db0e03e79c6983be7f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2821319712c9732fdd8218ca66cfd7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aabb270f1d15b9bd2eddcf60054783501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8114db6d5285e5151de76db98620df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2e2d62af1bc25684f5003cb7c215b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12522b197ee8206cdc6316f8b48ae13b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764fcb3a1da8b15c6fbc61ed3e78aec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f8118691c286aa23804a2912b3c5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dc26bcb115017229709af8318c439507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fb9d92bd0f762419951451f666197508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9837df817255a4adae6f97a5bf418c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d4f258738186fa5560496cc695932510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c76b6e3083c8f2f2bfb0c8e7908740511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e504c41fa5935cd3110adffaa7030b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8a44b83657aeb286f676c5e29fd7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898874889f5dda476d91e9ae6899af27514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646a88feaefe57d333e314539c56f84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3603264764d0e2924251d9562ee98516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb3d190ab1557d7abfe567191b254c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab0c5a17d950616b4dbd601d8fbe2c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee35b70e46c23fba0bddd058cecf2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98469f47f9799c55e56681dfef069d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6c564cb333c62efa043ff907ca89b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead69de37863da423830efe2cfa7d59522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4131ebab9e7c483e94c214b2e74c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104a8d5e6f44647b8139090e2bcf458524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe7e73a16f96e637870ba9b72cb3ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381061a5e2464b20b7b40b25bb9c19c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4fe081e463810b460edb85e93b9e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21877add1c39c984c1a06779948c6bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8303b2005e7fdae3db7dc0971dcade529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70791092a2aab84397f6b637ac8797c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccef445d99e57635f991c6feee47d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75278b11eb9fe224338dc299a27d92532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d233c8e0ee6a5cbf0270fa93ab4264d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b3a62d01ac5919605df67b5a9fa90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa410c326b86431862454c7fb8bc5dbe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065e7296531ea0e8616c5488b9d6af5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51373d4282f428b93af2000f423d09537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ac8fade2669b08c221b8dbb2b44bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563544fc1a4f72eb3a7b6e11a0bb8a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06703d9497d53010ea6fd835692354540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1135d01b82f75623734ab5c50f00393541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dabd4aaaf40e57035c755e2cbf897542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fbf9767a3ba26ef28edc570320ec6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3f1f7d8f3e3202e7e7a3ebd1bc1fc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca93364db41adf2f2af0bbeada1dec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa5c1b703b3065f9d915f6862390fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550772e2b958fef4f49a384363e9dc09547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8849135240921eddf7bb8ca59e39f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fdeb3e035d1ab5138f1cd9d079caf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa62ef8e3d3257145b6e735cc5bf2c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ff37eed9ff958d5d97814f70e772f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4c9aeb39c6c7a84e2cc3a9a693fc2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89413823f52831a4db6f26a1f90bd96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e40c59b7e8aea63b1dc75744550dbc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811ddf5dfe04bfccf8d4853f15d7a2d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6b73342129d76afb87900709c73a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de412968f8fca6c68472c5f8e8844a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc62880b50d91b9001575e0770b413558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e42f94779854c5cb8c3cf347071fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab282624a7f1ad143111df6dc16ef0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa62d5785fb9313cb3adaaf199c1ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefd318b1b280ee696de93e5ff2cc25562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c1b23c141b35f3affc541ba18a985563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b78e3ea94984afdd26eb05ed81e259564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875379b74851c881ea889dcf666befa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef47902a0143eae6127498392ffaf6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705deb0e01a5178d8a29e8d65fbc7122567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5e2073c38d934e1bda46cb54b7c8d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0117f6e48f09c0c8f68ce5732713c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83237640a191d5a69b5f20a9c978dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a94d2ca965ea850dd94afc493a016f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9782272b6c472f9cc0768f390d637572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a350c815b7146d5ff8be5dcf4a82244573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5068683d6ba43e9e34b65110439e2f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b47fd91c348385729f47d6fbafe781575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1afdb76a622b661919db43adb20c21576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd900fe833f1609e32b0e2e82774b17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c182742d4352728474526161429aa10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114124d6ca463abc81fe855d9ee5245579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b59dcdb31e0b0c06ac61614a45a0af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067782143931b395584ff5ed6139809581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061be677adbd1736e3113965dd4df42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41942c2000e0a850d9a7a5d14e06f39f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febc4fb63befc5325765ef6bf17f689584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c9e24f1e1d714ba993f7793641702585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b166578b9d3648ed93625ee1ccfa4ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbbf38c4f06fe08ea2ecde91859114587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458bfb5faef24861459f85c6b110a85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeb1f5b9912a29ef4164761dc6841c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505fe18976bd39e2245b946d394ae70590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b73c676cbd748ea72c2ce61a54e2b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b49909a94661c9d4fc501dd6dee4d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21e0b0d61d932a364553899e30477d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041b1bc8db9e488b81e521d33a05748594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe5c9b9f38ad788084060db5e52190595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350627af4bb83de763934d659779a0a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dbb283dad4b646f430e9094c7513a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8c8b92fa08b83ef13eaecb07f2a76598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e029d5f8ff8facb08faf10d1214cf1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b74b13911a7812d7a52ca896dde60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984fbb4e1f7a45c52883ab58df4818e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33807e2798d731949d1593e87cbe71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e0037f0903aee4b28f544832ed918603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e5d9afe1680994fba923821d8f0a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150539f1420406525ce719bc149bdf8f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59bf7ea241183afb7587e32e320faf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baabfe7d5c5ec82abf357cf3f4d440c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1b74d229ca7e81c5933c3a0269c93608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e079d559a31152c83172c47f72b67b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b887fb09abe40cae8d275d1776fb51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9be689b6d87396a2e874c9ec70dc9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f31e284c05f4c9da241cb4c1ca1316612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8dcd628b942a3dfa692636f9615b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b74f093268d3e88c1ccb7ff340b55b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244eeee428d1234627bb258eba42344615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccf170625f6c03a14855b7c253def1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63e891be7e82848e9eecb1ee212aa8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730efdbb86aebb05d77237d94a04546618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649913f93bad5d732b7e6d04de22ac0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01862b7d3072c1e65cb419da56e79b7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29778bb6d08da6153ca59ed829ce4ae5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026e023e28992ed523eb37462fe51a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854bb2b23f7af6cd531e576b5e1d801623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9368dd3d60d1023cdb6fdcc5e6156e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e8b7337fb34403a70e5a8b1be67ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6406fae13a30c805919671d49accb2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c09cb8c74fb8d3e2268be05d825d31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675703ea13f66bfaaddd111777e0f0c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37104c64685d5db2a3cb2d27a41b109629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036544d82842950947b021862a936917630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beda8de3e743fc7d6b5bdef17f66bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669484d70977f1f6cb2efdf1af89341632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a0380ed8a76f384e0ed60e43df1db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f780f716657390518a9113e5eed05c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6594dee848396309e41752e4a4cc51c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dd66915be67a7bf190de96c86233d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a2c15a10bf53e90b6ccbe651d663c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ce0953a353683226d9dfadd9c7b69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286a83a4dafccf2ce4e7023c1a9710c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06320c6f79ec7c772d6fd205f6daf8ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec5c0fc4a2c28b776ed25223b07a2b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafb74de1db8ddec4c68650724847d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0b5791a5a0ae4b20fac8873de4b38643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9589506a96bd632f7067f7245b84fec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07ce1cf93fd5fe956ca14da0de0378645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483b862cb945548d06acf111a01eeba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a6486c00d8f5f61fff80807cc2c0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0942bde02959968b8a63c0750ff835648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cdbca32e5bf8f8dce3c0e8f51df0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17355c0708b529b56573f0280eb31e8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335826bcdb49fdcea3ed07a9e50b11e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e2f0810359cbee50375711a7bddb4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d150c30fa42d119a43e628bc07b44653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd979b557346a78af78bb19a9eab3a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1ae92412ac15e3ec28371e733aded655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05199813ea810f412aee55f9d1dc387656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e886348bea9a308184852e0112b5f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab72bc6520c7b07c6dca79eec85858b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272f7fb2812cb3e2450417cb091f592659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87744f111f1996f7beac4772e1eaa58c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9143e66ae86d58c267ba6eb1da54d3b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1899f0600230a3f2a88773aee8aa33b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac84ce6972e5a11dad02a38c27cd8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218476bd7412fb1dabc0a1779694b08e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119f4aa4cd9c987e83e081cfb848ac5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fb835ec21f4dd89c3913f89050226666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a62be77fc25858509eb837faaa5060667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b1b911ebd5a7d26b1ecb2f173c734668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96907cc983a7fb5e047ed9acb4320b56669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc2ddaf4dfb130804723977302cb09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857a8c0b28df1a47cc532c6f56c831c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce90e98caf40bf167b34c343a1c090672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7176783a89ab4f2e1fb691698b3c82a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693bf788567f4fea49c183605af0766674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0b01e0587d9c08c29855aa75a333f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf87d906e8e0f6bd83e12ab4e408863676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f399f9fb6ed7dc00e1dd67b81114df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f3d91de76db77d1d734d76918f92d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0512a9eb2e2b161e919897baed2a4a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca6916f42d5a26ea10934d7be7ddfd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747258f655dffec36e400ab9aa571217681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813791024dea9d3634d714ea1a4ef12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee651c141e1e248c877435e772887238683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af72fb33698b70cdf1d944434b84f20684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a6ca7e5944e9eeefea7b4fd4c7f69685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78daa575f4c7655e22d94c359bcdc43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3cdb92e726714d0ada0e5827a6082687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79effe1f796dcf3d3fa5cb412c18691c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0121d0a97627461b878c30e1ef078cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bef4aa2ae1d70361c8a2faf42fc9a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac27e9dc9cf6a98bef6da53b2effba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc14a59d06f8dd11bb1763db917b495692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9b6334f50216d389f1c3431479d15693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41395d5afb7e06db5bb5dc61a05646694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd555b0fd28439012e53dacf5f6189695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fe6bba7ad78d2493387bc4a2bbf45696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecee6dd6c8961debaf9bb6a886952a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c814e7a78e432e4daac2ce0ec640d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe965a285c2a3be48fc27ff2d793c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c874c6e83f95d8033588fdc7d1e58700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c79f8e2e7e69578dc41073865f321701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1a33b1058f7a4d14eb55224856429702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bbd56ade07f8dce32398b0fff5a6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04578bcd200e04a65a7088aa8fb26cf7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2edf44a578af1f5581eda3eacd7a87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e355215f41669d5d88aca1b0cc1e09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc873159af34629ed7ec760c61c3baf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bcb9e7c616fadecc47a5880a9ec90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ba58e4df65372a240c80bb0c8b801709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b70aed7dfb254cec8e57987ff33b2f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4a4d661c476ceb91efe326053c746711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250543dc6f30ea6abd18639e32605f24712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ebd923ebd8db3bf326e474f611d25713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3d117bd196800d34a24f29cf350df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11324587592b47a2f5edc1ef36de99715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5010f2de29f56f15598c7281c9cae91716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3e8d390e7ef486ecaad1f7d84995f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa453cca25dc68bd4c98816ceac3bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bee5734b1283ae3adf0ec25b4568c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda53083f9a83145a81b2a421d10d14720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371642ec4b4eb358f5a2963e9393d767721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41c856c68e0761e4181dd7f9f4590d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309503f11f7850698c147fd91ec2fb7d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f952ef431d873e3a6ca7662c32186f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648021d493bdcef27f07681898e226c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e392288183e6ef2422e21b8516c1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934fe25164f815cebcdd09ab771d12a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd88d13223070942b77c432fa246153728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cee67c8a57093e5db55aefcca3f4a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686331484a1dcff33421ba73a5f4ebed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cad496ba7bf3d4f87cef0cd9e5ce5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d11a76c6c1822381aeb89c8171aaea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215f5e4279cf060aa4865fa9c2dbe5b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15c62531f30f37ed8cd4288920d0cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3e0371043e2aed70f063341802e6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6fbacc15cef9430f225439492d447736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af75d81711f333ee86e5e9cdb77fb5f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b0d9e14b82e8a62410a3138f31428738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8faa3ea8d84dd3df66c5b9439da3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d301d8fc63145a89f0e6f9bb8320c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2804a9990440e640cad0df1a4962e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b9a63884274a09cd3ebacf595dd16742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777aba87fa004963f360e23d96369515743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c2583af76d1b7cd68571bfedf6d10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1a73971ae4baa569e128e8fc5d39a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80c81418c30e9163f847844d8d1fff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdb09f3145bc7cf38f464b3c1ac4cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859966e0d2db6ff8dc46b8fe9f54daf8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df807fe639d6b4f6a87a009f93f0f01d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8db1fc0fd361714179868da4966287750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed616b29cdddcebcca90d0614d1296d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701679da041aefb94c4bc4ade479992e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c63a2f950c53088aa4e8de9ff56814753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390cefa699a7ae5997af8a46a84aea11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676ad1f518fb1a6c2b7baa0349988b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbd705bf610c5d2cffc740ca57b5bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9b83253356dd20a48af4498d0e8d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a6a330ea86df673fdd5a98376484a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fbd9d5969b0b9f5579d0e6498a6326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92b2111ae9b50a3eb821b0191732d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec8426b6d6d3fb41810ad39f6aa6d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dbcd8cb0fa8d851dd5097f2e027219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ef0411b683984b57bc767404110b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f32b1713faa274630eda25c562632311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc334b38904bdc154b30c0fd3c67fd212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9e4e4e80e91b7ecacb4183fee551b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb63ffa4e5fbeb6c05858d7c696f81214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd51d328d56595342b1ca9c430639915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e6a020521db423ef7e2edf415b6a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93417506b9e9fab09d9d991f5a904a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd6d91242edc391bd720869065a70218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2168cc75392e2174f41057539307919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51df54b8d63917bf8dbacbc011bc1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16603422bef5fa85e0bb60e936d0a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d1f28a41e5d88da8b9641414d0ad922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a02ae2e2d8d8b2bb0d5bd1485dedda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba39009908fe4f7335d7430c43ea0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893eabccc270cb79548e8e856d6a69725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af025174c7547f68e7f361b1af2ce026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172786e5cb9b10771b98e51b3b54f8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf93e1ff69188787a4d4a5913195fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00120aa21dff8399de0cd3cbd829a7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d60f4efc5784376006f66a25937e0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e41fe6ce6b41207e390d2f91a549031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba7f40f65376c1ffcd30c09ac118bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237bfc0e24e75cca827f16cdaaac2a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70493fffa980f94266a986a92bb06b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31044247e2deceb2b0a5b28982e58935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2b1fecc65f9b8bb4e4363001f66fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b04386cd894ef127b7d2cbed8f8f9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbc9b0faf23ecad22bdea95b667d9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e05af5b6912ffb3a513a55035468b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a54bda7646a6d0589376ea7465856940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22409eecc725483bbc063ddab720aaad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2d99f680ea096660e5d790ea41c5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20a563276bce7f2994aa526a9132e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcda8b5f117097ef0282a49e6c6775344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394d4116bb336d616e8e7fa1f562fb745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169ae5bb75bd517091ba53f64f5f5b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52002f41f9d4246dcc31bd820c8dd2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a0a4dfdf0bc7839af160694cfadbe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f596b54a6e51c4cbd8f0f4d2306dd7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f5f376dfcb5094d6ebe983d40b78d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0260d6cdd4107d9efe9428cfdd05351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c2eea13e2ad47fc275d48366673a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfead11e26969de0d6fbf6890c5ca57f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb86c1fc2f4fc05de7af351773c814354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124f30774494b32ded13437a99b00b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80316654143848879e7252785a81ba9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddf3518ea4333c14e5009ac6d07aec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392bb380cc7ef43c291e42982dbc23858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633679c6059a19935bb10477ada17a8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ba49494ca34822b49c891b40ec34760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db43462f03742d93b3975f2ffacd23761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842775fbcdb46132036dc084214ae3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f29ad31b60cd4b63f98d8a1af6130e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8366517366f91321991f56908e5761664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad382814ec639dfd52d67e9e0ff1d3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfcdce4fd0f7b51b59ddc4d65e02a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8dcf6f4ea81eac9bf1918fe462ca767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bb3f59b3f81f69947f76cdc7ff3c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edd2dee8f43259f7b698a3e5dd2ba969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6ac7624b51c06a6243a8c81a9e74870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60791220d261157291ec6edc08deccad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b939c514e2347cdd66ab7a0a0e7a1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245a08e19dba71f8a33387474bd258573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5702264428a947cd7793d4a38f25ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae363ff5d16607d12a9cb2ee6f56c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527513d57cf4520ca34e84011cc56d6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d43e8aa0a27d11e9f56896a799cc8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f253aa9e4af6c656d76ccb1b5853978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a9e32bf85fd57ddb88fa768c4cc1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fb897ed9ff05bd62249092f76638380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d369f8541302183c7a507f68b914f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bb67ea9a4d83b8ebcad32d1cd3ea582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ade5ea8bed211d7b7be71a13d56d9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f043a89e9a2d42d91e636f885cbed0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37112f03372c7edff1fe62df190fda3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0686ea6f1d013597568b4399828bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24548965efb60ec2e2820b4d71b3eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb5009ce6ff961df42cb9da7777f4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a10f07f739c0c0abfaaeed41b0e4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce0e8b587fa68f645f160c1a97a46790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de663bd13295739157273f90afaae4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374eece5a133f3ba7d2fb95cadd570e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc9e8e3ccf8af1820eaffbff147a8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7ad945a91039a081976ea86480daf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25318c92f7735616e3905532b9db6de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf706f863752aa6903f5851515cef6b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a83c3e43b77020d7e6283b0914b2fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddffd3f103fcccfaa9cd82a4e73b4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae854ec9a6a0dceffa1941a9dde1cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e35494b94013f0ca337cdc53bc0300100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c563fa3554c08c9d3f50f59e6b7fc8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251192628c3dcaae632c1ec311f6adc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884837225611469f561ca96fefa7eb67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825e3f89414bf4ee03d2cdd06228ad7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e6305d52f168562c1daf46a2ddee6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7595307fa50d5c33397418a706f4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54c277c2317af55d2f62b441987467107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028f4ca11aafee77b9996964289f0e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70177d0c175ed12b069162c4e02ecabd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fae5443484e37b9d73bf7c63b672f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f315e0e74d429154f603521df7920111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e83bcb377c536ea2f27922367b3f19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40234c8f1ea88175c11e551072bdb4f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212893fb896b2dcc0065529eda934e4c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52992326cf271465a33d27fd8ae7893115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec15db13341579e1e5783299add90b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd79b2bc481c4ffc173cb52945a097d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8e3e83323d2b9a3beafe970e33a48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693a69ab64b9e7ffe2bf234289f5ece119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cf0ac1944986b43878188b9e2a9d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3e40311e2b10e935561553efa1aee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d440c186f1c8dc7714f29a0ef0732122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68054acca1a306557b947455e847fa2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727206eee2721345c79d12c5a72be0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e18b6c29860f7a75c1a8ce4fefd13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409944a7d183a2b83c05e93e67cf152d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3d5dd53b7273fae92350a18e7b888127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c32e5aecf19eec892bfdb8fbf887f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ef686aff736e05bd6faa679e5e3e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b32e1f59f162d51aeaf11fdf4c0b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8caca56b44beb79647a4bdf41a94e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d46a322b60395db67a3d7de3809fb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81108cb30fbb9c68d3c06fa8b61935ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f60bb09301a3774134d632d49f35df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7ec678b2ae767f17bb21241084dfb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63280e006d6132e672f6c724d5aae1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd0c767e9b5093d0bf0a21bcff354c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73618342769e7f3bffa93dc60d65dd8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69c631d3b1e3342a87bbc865cea914139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb15b038664d4da056d716ab3223b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31034d36131e7bfe88437f378d1e4a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a010098edd43085b0d06f8f1a7bedc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25581ebddca2c68c7dcd2190e2222c41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa464cb7c8ea985ed6d4602a929efe3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81d7e5141c7224913745d76f82d52d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc4327c7a58841d21a06918a14bdf0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f732ad759e453e6fd6f22ee125e38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b5a39fda971f83b437670f032e802148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d147078c18f7aa2deb42495374db9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f737b158aac875f792623f5175e33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db2837cb9b707ff81e11f5fd574d4c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee4a515e8ca608c0f80082f15694ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe99e96b7f8aad19ed72cf7a165ed5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce107cc273abd740a0567b6b172efb9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c16760f4378101122eb070cba1d06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa294ff29a922ca4ba7a9f27ce16113c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000ca44b4805213d241d99f39fe5585157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283a4576e9fc9029650fd756fb847c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e09cac9995f46f6190ed0dbcda164159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0a531699ea8dd861ae4cc0703711d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dfa07654bf18c26955bda4287609d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c03b59d736676f50b2a909c6fbd7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e740f02aec3b185e73029c5581996fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2466349e34064032baaa965d51c56a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44e57a96603779f84be18ca5075ce2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75d7ca14491de93f528326795a7535166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6df1315ecd5825ca62bf7ece8f15f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4c1f7f32695fc90df3cbc8abb83a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff5541a1f7ac846c92fba03411e697169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42daa16ac017fa8bce03a2ad5dff842e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b40f784d7b072c5e90934762b143bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b78e3341a9fd381a6544e60c964db0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49af86c9bc75f804b72b93b0c230955173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7b11e74fef466fda702d777f508ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbac718ce93932206e943a611cbcd75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be445aa02e08c9b568523c59c305383e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ebdb2f7c98fc4494cd61a37527253177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaffa38e3ac3356d850a35b23c8790178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ec97fe3f169ab68fec4b5616ef158179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de38978ff662dd3106ecef76dc1c09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b488f214b9747750920769e5f8da800181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38403ecadbf8c7d1591f9c73032271aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856257c439c66593aeab71e76ca33bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d499a9fe48003a17796b1ce8dabea71184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2586a40c976710d35147d176cdc3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d3c20de60ab3a4950cdfd0f4d5d82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec193657a97971a18f746da21ce5cf15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e451844d3d763bf30f6d50175e98bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe07743282d1c8c5394721d5f0a5464189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152545fee4c83d142dd7a333d0dc6c97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ba321c3ca9f854107e05f2664960c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf3cc0e23e5de16ee962ff5b0bf03f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095063eb45806dc52a3480a930a161ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3447eacaab72f5cfcc069aeae9124e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a35b452e992ba6ca987cf6e7d3479195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04659d3f6658e228bd287c444790d7b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a994e2640621188ff292110aa5e9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b76c46082a6bb94a8a93bd5250b76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee192549e2f2264318c5a6a5bd2053199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270356808f058bd92cb44992ec2fb48200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38edd9c66d01745d841077233224bf7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42cbed81e0dfa20830242de8e8f139202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da618ad836d0e1650e3999cbec392746203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd6c0578a5997a702583f2e5a8e0e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eed47660ffa0ad26939b632fc6c5d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7839cde4909ff2c9084d56601f135c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af7e100044b4efe5386e8448e007f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96b902e7c50b27cca8477f8771a209208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6950490f481b0ff296413016e6af73e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579315116aa3b2e5e0e0d18ec5bf0ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b336a50d543bead0fa2a674840bce03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc4b387c7c26fc64512e16c9ada601212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4f414e9696818c6ba4c6026e2c72e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0a07c50948406f0cc49154d629d07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe1be297dd1c7903f63c641b240d8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f15d7ede6e028d9b3224e220daeec7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a2bc21c291156fb0d0ab354a8911c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd6e005e2c19b8b72ae977ca38b66c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6468a0d299b7b0027fa6b857d674649219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a334f99e24ed72f88fc6fb7b2dda54220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba6d2d380f63e220658e5701401598221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788331250cefe659047308aa7b6d7b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851f8cb9615df0052513c2476aff6b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53681fb570443c78906587d69864010224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabd9273ecb4f57e6c336dbf7f88b55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8115cb899a5e3cc344b9d9bfacc36e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cfca06b917a683c1c3c4dcda828e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80fa19932c87c348982f0bf2151a7a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52b4f92925ea9ed99447ef55202ed9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff1fedb276894ba7ba3bde213ae4d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7058099e1fa9f9f9242cd64a2e682d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8d357b43d638e449118a6322a3032232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4811541322bdbc68990523cf96ec4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0393144ae3f02d1ee9ab3f0b7e4f7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd300d80367325e64d6615c192e1151235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b59d4982ea0b712cf79d1a65938094236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c06b6dc656800ff0ce4cdc5ae96bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd08b7573b22f4638d5c4dd64fed1bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6f6ae4cc4288191c8160e7d51c7ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359351a4ff564926c5a6af2ce7ff9b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3f422bf26d6158623dd3cfd1a9b31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbff8959b8fa86fb2341f77abfbd426242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62787085b6161d19def06f52a7966649243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4aa59f9b482ae010a840975ad46a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a9d13026388dda11f07ce109ce6f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2b1ce99398bd48bd0813270ca34de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3013de396f45d113b22aa4906ed0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b773208dc745c042d0c01edb13e00ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4db341189609bcf6bc3bb685dc18e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce739c00ce8b8d2568be1cebc8cc4ddd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d97d505996797af98f87890cb8331251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b38e6bef904c09e112097d71fbcf2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da514ca30845e918c219b2781643fb1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fb46c81bcad6237cffec2ae4746bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34b869ea2aec36af028cb2715e3134255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fdd9ef67afe9add48e2a01d7994eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7e8eb65fa43686f601b52ddc0d2e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e628d4ecd17bc072accb2cbeac277258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c520bbbc4d680fd29b380ab662780d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0bb0da1f216f0ec2fce29bf154839260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a10f6501272f09e2946ca7ab3a6f37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95743a57d5b65612024ba7c4801b2d45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c101e0861c1da4aa0fefaa1ce76fe54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cabf1dbe36405cdc7418e1f2188ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a38121bfbc119fef555f9bc2d60b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a02e4196401802659354aa36a68d06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d02377bdf7e4ae8fce07b97f808bf5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a7a0f43ac67201c53119eb807275c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a5beb409130a58cf4b06e5fba1414269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76531fbe3aeff8635c59d14c98b79038270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7d5efa74a8d1bd8e61843036b20e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e8ac5279317bfbf762862bd2c4c1f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ed238b2f69b1ec6c031ab9cdbed56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df8b86c3895a8c2cf63ed623a0e28a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b862e4cdea356c284f36367cc5196275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc21c0b29073fe5fc28b8867fd7d637276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cc43da99827c8566c9ac7696e2ab8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd6fdb11bdb92ebd9a31d53452471c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890dd625e0c2fb9410b143162c2845d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca44ec51c3227498b63b756f0174aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417135109d329be84aec3cd606ddd719281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22f79329b5cd078996f207eb53db2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5d84a2d217ffa4fe0aa96aac383bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d52ee855798946e0f898202b94ba24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817252f58c7a887b5f1b2b734b6c124d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00cfaaab73d891ce2e5dbc6f355fe6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eb0ece73bac0e69943a478660510c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dcf1f942258390a82ea2118c70b7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8492d908edf090025a7c138defef2ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4061240ca93b042a34ed69b0214dc8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de510e33e1c5d1ed476035984c9757291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e71099eb15e1fcc5745d6b09345afd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02674474112ec25e0d684095d95527f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5881acd94de24a3ecc44978d60fa03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddcaed7131a61e582d5e1f79d32b6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84c7ecf33b42cc2f789babf390ad02296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87479b5cda1e82b81367178169d2833297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704eabd9f26fe1d4386d4b4eb9b5189298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab730aa12e9fd1805f9cfd5c0c0b858d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b364ea92ef20ed3e422fa8b0b64898300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ea1f978f15c5325b1b341ed950981301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf3b579b6b14cc1918fc5e08d0a5ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0b885b87b0f3533045fbc42181dd7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59455f922e9b6f6a8a3fe34e6c9c58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0872b386bf79675e86ff499f4820c91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b490daf3f6e3f97f6aa3747f6df88306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1254cff98a543f57f916aa071bae2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a9e76a07477ae307fe4ccf2566170308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a3824280a4ad665ce85e151c8c16c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78bc82c6d740dfc0f47b3be0d9d5d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d400bdecc3b0b08fa523624df34fe4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8f2c63f7024fccbd70be3f16d61c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf15abd8846dfa8f38664ffcf6cb154313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286badb1e368a61208b2e9ba09c9b76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf4351a6e38d3ad8805f3c34b0c579315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6b095743da954f89d629ce8fd01a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f461fa28f682f58a21baf790cfb945317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fa27351d1baa50f724e3273c1c4dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268a75803971f1f9525823fec4070b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba56ae1a5bbcabd6db66f1f571d2de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469194f6daa584187819337fbdb8fbf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84536a0c37d4f036fcdf6c30ff2e4302322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069ea7369afb4b94c42fe1e03ad1bf4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5514e07022b76eba7200f275b912be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fddcf173fc3370271ab9e07acd8e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9313cd1ab04f4ca2c53e6188b4829a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9eff414b4f87130d1ddd9e1be5af27327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602181e09f4dee99ad23b0d115284fdf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed873f3b8b14b4b0b288fe3e64a5f84a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37e060055ffe85d960a7fc5b294deb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d66ceba5412828aeddaac3b24ea3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97730d19f558cfa3ad901744d3d7c9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c90b0f1112a75453b27773d4643f6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfd1f78815fe9214250d27af352ce2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc053985c8a5e4c1a6195b239b76092d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248b244db117c2d2afd60d491f582b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f82ff2320a2534152327404c02fc3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c95f71f2529e6aff285c150ea353a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9816093ef02fe1e9fe5fd778d44f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf01aa9b2f192567b7d9dec56a966c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4159e2a14bb3697d9cd36a7aaed3dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca9462532b890cd124658563dd2f45342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d424242c01a0921208f638fff4e61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf68bae9373cb87fb9a7610c63099b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3f7b865239528a7121ac51c358a1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043bcdd30b732e519d4749df7b0ae3d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17243b290110fd2d6c4484695dad97d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2718b1d4f9b67d123a4522eb62d19d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd12e259c1c9671a5bccdb05a721d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375db670f6174a64ef6312bceea63fe1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e85fe0dd3e710b9e19a54285e0db4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ce5995e257fd52879de9c0e961481352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b8d2e73d1cae65dbd90b8b5bb9d2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93c5f477a4599801698ec731df4dc5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1c277d8d8c6233e704e1948b700bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9886f1318d48c2e640ae1f77ebe692356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65456b441793d8b1277089734338ea9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa12b7c8c12648a05cd87a034d1cacb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f62e4195215efcf35903d602593fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ab7a0980729a0ee25f322ee410aff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0930d15b61d7d8f79c0144c0a0786361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa06c0e0ae027f22bdb11366122f53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f296c7b60f5d3d1a6e24b4a6e52a1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330162328d1f877e767575d4303ffebc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a98b481106b38a84f9a1a4cb0316b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b040716fcc0c1e048592b748efdae0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0ae5458c0b1975a60f4451b0d67e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac9879d86d9219e5df67ab999bd4c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad526d4548886c1ffa9de2f816c999bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238729e274219b4c7bd21615a624cda3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ff1cc06f94c3aacaf957035a8278c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1665ddfd788ab01ccb96fc07b23e694372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2600a24433410ce760b8c35239f3a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82f793378db7a4e07f30e8ce11a801374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c29291d40418429927c780a940fd9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07268c5942ec57d3efbb1509a80c55a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949cac19b3320d1822f05a0d60e30e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdb5f242e4351f0c71aab5649c95e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70c282f94cda0a9108c2903b39ed86379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979948f1401e41a5d1066355e999b19380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a60e0b3af32cc0aa1a95a95ded0ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fc0edc8c5d98458cbdaf145d30076382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a63f90937efd61ee01b3415bd1d65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9867ddd48dd468bec844a29c80496384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f7f6fd9705f08f96d9d70fade2893385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88aad54a1d3abba81f44360e6bf62ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b1aec87348d992f65c3fe8fa4c30f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f2d680c83c5580a7c09b5f299a19c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc7a0be6c2bf8218059fd4aae16801389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401df065693eb732b42e04f40881147390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99deb5c0db084181ea70b3799dc723e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619410c9beecd03c2b5cf79ea4c0643e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df639565336a91fffa2277012607a6a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37ccf7a2e003fa365a0d9c6bf3bed1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13864f6be24cc6ad716c0fb69899afd0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75228cd60e104dc63af5566abd68f360396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890347e0fb5fe43046cbfd5b171c39e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327737e339b0d4f5f04a6129fc2323b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2670109b31e83649d13d7ffcaf0af65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8184d68439c2714c8dbc66eb76af630400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20b85231c184be780d58664c7ae5c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46abf2f3378c01a2723fd2ae467f6d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdb1170cd42808369287533abe8fef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17aeee124320247f0a9576c4e5a029e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e90b1201c216b67f5b90507fd72370405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee2bf6506099041323ceb552376d58406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f05502c8b71e9e2cdeb4e0df0ae1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a4f130b3fd244da13501e034d6c1e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4d802d8041537713ba689d5d10cab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98601f2e6c1a22498b5baa7440d229410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988a570d21aae795a3a58a158689b20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32352b38d77594cd459c5e4b13459c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a8452368b6be9f289104f5cf64c36413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1009080125fe1f9359b6aabc694f123414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aabfa3ac123ec521dc9fc8c9de694415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f478725d5b19e1fad1aae5ca2f910416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f66bf9bdfd7b5246e34ff0159c49b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eea76f0a0871e477ad340c6b9827b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82352494e2d825079f969d5f0a3307c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ce919e6ffb1a5088b75f810cb1de9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860d7d0ba64098dacf769fa59325fe7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf48954f6f943bf0b620003c4d31ba9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ba40dfc9423796248ae335bd7059b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d2a0e94f02dd5aa05509c219851b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b476da941563047ff100f0eb489ab6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883885721b8900453b053538c9c70a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5bead369a0944356b510167e69a6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998660ecb0c818d9faa5677556495ff0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac685f54880ca4c6de71f81cf18637cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c63e0703c8bfc56d77f3324d53a3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e86b59b617829ed788c2c6ae0b0350431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de613518b9f3e4fba05c7dd2c0f952b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0b3f497871f859996c96fc8f9823f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09981b152b019c64d0445e211bf7cce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df97d02f83147b510e164f26740648435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07a3a13b3af7e72a2bf05ab7ddd6d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c1b1a508ff59c47d50d568a09da65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3193264d114b812f18b127cddab1ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1aa4fd16eed069ebce1903fd683b10439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a607880f43e04b8f23602f984b1225440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb213acb5e1e6c2acc58c9eddfa336441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d15068fff20a2fda749725b55e446442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a60e3c8e1b864209d375399e8495b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729d31e9b21032a7e070bedbbb1d8b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777aeaa5a542f93b584be0e129eacbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e114a86d879fd1c1b7904b92b8e6ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9f886d155fb7330a86d55777e2821447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ed008ed163d7f31f8a3d26641dce8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d5ba2068737962d9d8ab067ea97cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38507cf1863d31950216133ac927b58c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af83fac9904d5f1d870d6eb6d34513451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa0ca5ef5c5f7dd3b97e6cb0769f63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19ecafece8345341c2aec8a5cd54f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9d65a128c4b2dc0757bd36b2265c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5343482dc7e1ad06b9136f9af78c080455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f58844934bde1655e7853f4fecd14e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581684f0c6073257b7903d50bf807ee8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655629f1b8741b4df0b25e47ed7b9370458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7370f7c5160cd9f2e6afe542eb8166e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb33768996cdc88b10130b204d4a27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dd0d67a6a4aa0067d779e4d63f2e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f954dd264b266dba353cdd640c4bb97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42b1b9a1328dfed287ea6067c67735463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f8a57f6a11b8b19ca0badafc364c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8692106e14c72b5b07b3db2b7a652cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed64c9ad981386532f9dc7896cf859f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b5dee5a3120046c6e48f2585fa032467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf0aec3b04c14658114b1fe5f9d63a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f6f484519441a5a4fcef5311a8097469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437190bd049e2a82b5504f7092144705470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a4c6dc1f8db431f52926ba37c6890471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c350461f3f6c2d7d983810a0516b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbedd1d82ae2122463acd91cd2bc167473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b784310f20e628033389f7eee50c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe799bbe7e2567105a29e7a0352df7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9346285179dafd4b442cd261fd372476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9b46ed827770e623ef26d300d1378477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fb17097f8fedf3fbfd9eba9518a30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed04e10b0f45cf5b661f55ec4685cfc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc1e7b6d8cbbc2f454eff01cfed5d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279eab561b79a6b3b7301e540b6cde9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ba9f0035f0b97aacb16bb2cac7386482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7924b17d8d5cc887a2ed60120642f5e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d506b8a2eacf831d8bcd60bdab2d312484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742296398eee183051150361cdb245e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fa8210229a6c24a68d0cc2ed32130486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06769d512263d8b5576f1233c452647487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c08698483aa4710f24530c76be9f75488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ff49b78d9268ea7232e93a34b3e3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7adff17906db56de8ad9b5cf0226a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61536e013ee929ea6112d499ce60a388491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c90f48d74053000298ea29cc046b7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d8866a6c42aeea36fd06b26c5f3f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314c34a97f9ac248ad02785aaee01cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d08c5e84c4bdcfe83263217aa9464495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b28269d880bc54a77591caa355019e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ac0645df18753f6b6e48119c852bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc491c1f7c86e0eafde5bd1fdb63a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3294ba7febacddd85ec94cfc3f9b75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a073c299d3916f977076c5cd07b2c44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe78d49702f22f536576c5fcea8a127501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae16f95bee137ddbdcbc1b80b596e05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ff21a4ac9a69a4dd313418f28c66d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbf75514d950923a3b70a4b732e9f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ca0e8fbe6c90fda3bfa08bb97f605505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d57f4c1ebe68220e4d65f6e1460459506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691f194008e454c995d58b787ff23e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1e7a709c676e8ad13c2a05c40cd27508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6349e5a1c801c0014c3bc17f1ee22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d9b2386177aa56781d04d67c9bbf2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820a1098c22e89daf7e6b9cee5c6174511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac40fe79653b4d114d80155ae507b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0caf106296b7318d0bf660c60b27f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2180ee11428b6e93f0212acc83a2ce3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd20c7a354791ff92705ccd192d75d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1d705b2d96e28159290d9811133f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d109fefb1181a1c1e596c580284319517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858324dbc90b1ec80c752467d52e054518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636e29893f7455e859543ea82f73c34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588aca438fc8e063565fda50f086390520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d9b12467f5fac614e5cccb6b08979521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb557b2fb63f021c10ba5a9950c59b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf378fd306d49b00ab45c497145e645523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc6389128308e11473ca1a6df213eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea889903a443b7687ee1c8e1a632b822525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293559b78e10c20c4524001c493a1d25526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b63b9825d1e595116e1fd64add273527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7ab55a2df69d0d8f03508bb761e42528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95db898d60fb456dda810e714d722c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854895bad8aa6cda81d21e980efb93a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb998a655c30f2a95f4accc557f7ac03531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a02009f5b89a99fec58860db55b4bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b2b452ff4134d8fa8bc758add67b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93faf858f4e16ac1b063eb0866197c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1fc6023e447dcb52dfcc5a2564342535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd730a3a987d5e2d0c2b64222edb317536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d39f0f5d234d03fcfc158a4f17907537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90e152514a719fa6dd4bb83424a49d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd770513fb630ec495fb8c7c729f1aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b4b70676d271a6409e3fea45bb052540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ea694e3fa4dcb5bf91047f157ff68541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10987f3fcea78caac4ce9023113fe874542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166411d61ad61701db48de50fdb44181543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee820c10adef384e40020b8ffc65a7c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce2395d23223be02593692d7e1582a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a197c1e3f0db3a0d7f5832eb3f6ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19855951870a0d78177cca9a2a111d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659fbc88126078070aef0f8c778c35b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff936e83d0aef360197baec3d0a1d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa00b5647e4acdc56246f16f8d596ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd47e65ef58eab545fae55f4aa9f6d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c65ec5e8a2eacde6b0c62c56cdee2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be0dc253543ded5fc9b80bb9c70442553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6fa7c308912b2db670f59a04b65e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b15c636ca8bdf04d9965f670fc1e54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf649034d48098d3d127006f1becfd7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8454940ff3c897842e7f66b2e24a88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5166c022cdb7c58f3fdeec84f5815558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cee63ea7043254332967bcc46fa2f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fe33cba3c2d03f9b7cb44f7eab690560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab6d47beffc47ef94f29ed95555496561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5b0c22e8632f3145de0639c07a1c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdc97622bca871e35a146b82819a22563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81791fa22c278f3d3fe09fb13e4e2116564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5631c290eca0b085cdd19cf5c70e1f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abad18814f59d8eeab5166494fb785a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25174a72ceb0569d1b629005c3bfdc0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268187da9a23b281cddd858782f8711568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc381e06a7fba5c70dc1d8180c7a4a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645272f1e04ce72ad11458c49b077928570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6940376c3228eea40d196154bf6aa9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdc5394b6ceb9c84404f89dd49959d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa2777db2a2a6a649f15e6ea7235de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81bd7b6e74b84ff034c0bdbd1c4d62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a1681a7c08a3f7bdc7c1778794e5a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ddfb16ed66dd16e2edf7651270b91576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b5fb30af2cf28ba0d563fb0256913577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396519a7ce43d4e8da99b2c154064201578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977970c5e0d61a6a36854f2f897fe94d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cecad5ec44de21797b0f1abda357d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc98ad70e873a059c923e9730d91fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93957712a3a492119f0066d07d3b6d90582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a4fc573bd9b89eefea1b6aa2d953d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2c2763c9df21540ff0e391f8b08e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2aed8f8a02720e78381b793c9d78c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dca5bde9f87a157ccdc75659c860f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960f2309f1eee0a64ac6eee5937e34f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ea9ff579f134998eee2d93cdc2bbc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745892e956eeb8ccb071e27b0cc0cd3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471c45c72ffccaa558e65a97d5e01b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd758c2df8900071462a376e05daa032591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7ea9e86953d06c104bf417b2c83ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1485826a2e8a4c069acb61aeadc39593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd889473524ac282a779afb8f3a7f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cf98378596d10d5cb5ade7e6c0c4e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a365421dc492f3a2ee947c96816b81596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40762b79c92f3c919ac2903910c0f50b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55c5c86e8596caa92f4ad32ee8b9b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81258cbeaf1250714168cb790b072d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3d9c2f29d648df3341e3ddc500fef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59374b4cd29abdbe5a6e6cc89ce692c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32a5726c72e3df7461b951760b4bd7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1262cb93cdcfcaef499f257a2bc60b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815fe1ce60ed40f0c1e001bbe1c4a4c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fbca3e390abcadb7f617994e3b8f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5bb8a2ad96f8340bd4cd70c335a47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45692365f89bdef2beface081e8aef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197f758cf07df52f13015606935462d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d73fff2e8e74aaedf6e88ca7ed6667609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5e62403274b02b6f04022e1e14e2c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7746e5a084869d1d1c5f0c123ea494611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6d0d4aaaaab68cb6bf2acffba2920612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b49de9268c05b8b8bc872fde55073613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd13e710c57efefcf205af94c451f8e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560940298f3f533f514c67d9c1d9e9b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd0aec9f16ef5fa61bec8b027b3393616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc235e25ddc97c0c0099719176cb0a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b1c7fd566dd62446e3028fe9be79a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dc96ca4d935fee270a9d65711983c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0dcaba4ce158f68d7406fedaf0a25620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e74e7ab288c467f261739a4c014604621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af2894c4b3d5633395eb5bae6a0ef5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854b9a5de2ac0969b487032a2566aa3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af64cbcbc7eaf10f154401de01a01b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb0e185ff9720f9d3cff3a4ad7ae97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb521efac1f1c59d93380652de7654ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1b6873b3b75600e921bd333e6c024627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9da1c8f33e168f3995075be35d981d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008efe7c72d6cd5812c537f4b58fad57629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099a26a3c6e8b00767fd7393b5a554e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cac85cb218d1c65f9a3ebb03e0c06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf2c68d02e3977ed4947127e05d780632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a0dedf071ce924e8b5d2cb5a7369c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443efe452f1b77efdbac7d799a3551b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c36a65ddcb6bbb9b7684e4f9fbfea9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d7742c20a9f1ff6b8b598d1cd7e7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43cd26b68cbb507791eead8a281a89637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78506f1b54e2e2417beab947e4991144638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94ceaee28650176e4953317adc0b79639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44486a90c14b5cd8bd14a7c1ee7cd25640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dfe9118942065a2818484d09ea29d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198da043b9146ffbb82326ee81d2562e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa723bb1d1250ff2bd21736fe2f525643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72a41f5cac05b3ad0452f6db52af92644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6abec82b3e0abfdf9d1a4e5c17269b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659a20a33b3715ef24902e9fa52c645646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776eb0513577821c0b5b066126806ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb22097373602550614268bb35744c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb21bb75bb1f9ab6a35fdf04bdde27649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9939dc1e14449387ccb3b3e3b4992c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388b85abfbd2cdb13b54c1d06d649f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9c0346f72e7422d706ef60da0cccc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0adb5f3529ed227050a28aeb6ecf9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271252666b02e4041f2e3ec15e93663654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71e3743a30bfb73e028a20fbaf5620655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62511f0b9e95f2d6fc7e75f4f6bdcd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91227c7349485b6e025f18cf4ec93058657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6717852e3199133cc9eea3d1b8a0896658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fad13d2fd44cd2c98fa5192e0fc4ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9523e69cd4e43281319c928fcda141660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff28be2ccda68553c1b83fbbf22f49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38696c579bbbfd37941137a85c2e29ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738c353137676d0fdab9b3956da7fb1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0397fae2260012168d284d8389027f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb5b9ba02f769233949afa2952d3c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2e8d3adff2f86cb42917610c16000666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125487819f5bc58feb9aa62a6bb46a93667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072a71d58c329c48f4dcfb7f32cd1b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a59c7f88f2ee541ad8296927c3e9ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dd102ee79fca36052cb6b25007ce8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6c745b727babb550a5505cb1f9272671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834862cfc7e47268b10f848217b7cfe7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb55448b28e7527ff1a35d5a7d9b91d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86faf2a17269ed5967a24c696cb8681674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331c8a03dd8c3aaaf1684f635818ded675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803207bbe5dc96e5ae9defee411b090676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d4d741ca56e9dfcb85e70c47b77d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c30c9843bacfd5e9aebeb095e3308d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8213efab77aaefb68a1e136ed17436679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9468bd87e195ff7b610fa7d99dfd460680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cff6f59e3e82522318e7b287de789681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff8ef942c478195edf76d0e5cbcd1d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7351c3fad175d4bcdb92035a656ab54683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52595f680d66e1daa72419e86befa4d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfeac04ebce8ca7d31f2660639865e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa298a41726ce8cd1cff8af85671e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c25c41e1fbb71886e684b76e0de8f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019976b1ba6b69e3f9c76590c4593c80688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232846eee6076a46f336b6733f2f5853689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f55ee79439b14f3eea4629207556a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde0bcb12ef351b7a479b8fb728c2f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad2af694b8e46cd29154e1d705ece9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7185d84ef8faac49133b9738d02aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df1336a06359f3cb3f8c2298cf49c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76c30736d1c4924265ab83b23c9e3d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1bad5cc215c2e0e52197671b88a52696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f2a7c8da44f6d2d412a3211932db8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0837175e5ce6e4e13eb23d79ee750698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd43e0900423c550bf0f9bccdccc5f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e236de3b50c51a2d827ecf6571599eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eacf731db5639f80aa497abb3a71b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e017edfa5c5cfa301d7eec39e5136702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56740a34e5ba73bbe9f99e01519c782703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4305788ede80883a09f44de09b4793704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f07e4be8b0e105474f56959c16606705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a723d09ccffdbb31a0400d0f1bbaec8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a8c077dc9b22b15e2e81af5ffdc22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb53b84a5df43b2e8f2dc19eeb1acc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bc0c9fca201b3039e25cd29c0fa1f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c72d8aed17bbf2ea2419fc14a9cd50710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26cf17ec0a9b3f977d1ad8dc9ba7d3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6668833e166c8c8f8258d3cda6e45e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98b91f32e56e5d57f06dd3d9eec73e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6d5f098f5c364f954388226a7e157714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99874f6cb196e55e118d559495e0c698715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af5866c614b4ae734fb8b9017ee615716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4f158e8ad93dce0c4e71415cf0c1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55795f5391f8496c119b47b86d7e66fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285de2ac18c184e0c96e1616f360d5f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34f7b2120de0b2a8f0b8573f2f808a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbc07d42b37e18f103c37c91264f55721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b46b4e8d35245b4f9231145365c05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103aeea24cfcdd0052bf4903b4c9cca8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d4400ef75fbdb3b2ea9433e577518724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8210fbe0f3b519595ed6f2cd61659725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f7c62154f2ce371a9786c5c284c4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85eb7bb0bb3e544381f00d419c299bb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b7558da6f17ebb493b17c556fa7cf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330570133a1991b49b31ee272bd14f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdea6ab192c349574b0eb9923e631be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e014902cc198050785fb30ca899bd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235ca56ffa7921c0df099861bb1ba53732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48307a11511fcd12d8d994105aba43be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45173cad522af6401aedefae170cdace734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a416e8f9d4506b2e22ff89f8e9201735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcb9b7b139cff87bd361b83c4af41f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11241c72d013eb8cc3d72a813701b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9ff7726785100d574903e2aa4317a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e0df830fdc7e5ca673ed00dfc2253739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a651b3476842f2155b368421ac3175b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79842869a7bd53cef3b6cdeab85c70741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3c45d773c6ed5a37558854df38f01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720f289615955ff7a61940277e2457f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d7ef0cf1d230ba5c6d78328fd0ad9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78693cea7020585b0ea7c03ad854ac42745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a42e0dbd71cf406e0a9566f7a7a06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ef6616eeacc33c3d313e47d801bd0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6ce65d21bd1d90b97975f8cbc8f78748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ae83475616abfb8bc1d2dab9457f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b574c1e5c9009636323913d43e94b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860ac45f6ffb7b52004b70f4e5d0a02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cb18bda0a5ed59865557982930dc6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d395dd5b963bd1736cba55678a705753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>