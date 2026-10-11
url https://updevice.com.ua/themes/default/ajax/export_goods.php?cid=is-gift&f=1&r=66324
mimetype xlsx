--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fa3d6a6e990a68c645289d3d2abe21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8ab1e2ac47305f8c294b089308e142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33d24f348d2888c3f78f8e70e15aae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac36bef0e131fc7e942e503d3d8beb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55544e75d9fd65c3174f7803094b955b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d42276b63bc78a11c7d357927859d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72a85e08d95c9a63fba6ce5088420d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cfca683264133fa23a8b88eae36eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eee263c401de7f1e3cedd0fc21fa99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acdb0dda452e0596a7a71231e44c5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c525fdc1980719e3ee13dea5c85e5b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06e13c01d11e3f2d3140ccf27252bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c055ac201be71bb1126823f75198313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8dddaaf19a80442532c3909ece83a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8417ffacb00cd1a2be5aff00aee3e8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfac8568ecd89b8a57cf95216894ec916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dc84ddf14c501115e792fd88442fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2421715c10e030ece33e6ac8f2314c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474eee56090957e31319f18a71ed2c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7764f395f33c1ba33d1aa54eda3db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ce9ed767d7399e24b800806aa709421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4c20bc2a8fa3dd74aed1f78fc053f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d633e6c71a477dd598569175d20b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae8d43b8d4c7240e98d2cb7eb45b8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71620d74531ed394c579f44d18242225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde4c83bd5ec67107c905c82fb059d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbfcc74ee95ecc1e996c9bb7087cfc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f91a3cc314a0a4b80d86aa295d5cb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920266eeeefd7d984da4c4d5494b73329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b862fd897a0bdcf6a0f3f1e3ac9c55730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fa92ed5d17929d05327362c2cd7b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e838db5b7d9790e202700ddf0537e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d6d923194c7e5a90e9d8d113ca77133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cefc4c7ea8b47cb1830bea3f20f01934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471c408bdd283c6c40a580fbe8a0e7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b1feebd3d6dc113b308f281193dfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb6746a9523c1bf9970715bd2d7dfa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a5cc1cab13d298aa933d2bf2d107938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50305214576102e40dd9e16e2034e6c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f42a38a20fff96228758b191e162e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ab9cf054e01c1c168da1cb36aa26741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49627ed297bc488ab6753c4b9d4a1bbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7170f9ce9d4cb08943138273fbc1f7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ca063bf32409063b0894824f428a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0d770c8f50a8a091204b932eff36445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57765167951ea0bc64f5f7c83fcbf59046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ed6b7b0d2e98b36976fb835987d0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fcd946615eb783c51cdbd61f0a3b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729dcc066c7c2605fa62bd121c1ecf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8601f56e755d55f719be7ee8419a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84e1edf99324ad7a9ef838d052cabe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab358b4a76622059815d5dae73ac926852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00783b547972a62c57f8e4b709c8f03653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bb0d423328a16c4713072c08b2aa254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb1957c4152962a71e0edf7642d6b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5992632aeceb5a5d51ec9dfa9fb7ac856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41c88a531c8d650ff6bb33e0588c5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bfa5fd10d8fb5025ef87b84c52ddb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb175de5df4f04f8bc38f622b2c0dcc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cceb6adf38657fb8d1a978bfcdaad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58636efcd666f1ee7ac867291092ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3f5bd4cd9a2ef0801db0e1b22027762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0a710b7b445673ba8c94d790049c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a59c6a8ec1603dc15cf35ea6bdf2a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02b82a689d76fa3b8c018abe5e07d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d73f7c8471151bc0cad2a4e1a9019166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a5a89b85c95c8d0cbcc209b7e681667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0646681afcde6449c3e359889384768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3860cd95a94b7cf98bd57f2f77b037169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e1505f16be1b6011d1f6f7897eac170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c542093f864fa18c4455c5b6ed51f6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6a0c9764febe7ffcfe3b44667830d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e0b758d528899a66632459d53ec8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73256f26f812f6e54f99387b6b6e94f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c6c4b804e48441a7dd85b1aa8934375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da891c016221a74340b5a27236a0b2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587cf16cd0d4fe20bf64392a2bd8f8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f209ee18e45bd2bf47b3a2f4f416d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441b713bfbeb4b911e905ef931cd21d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6bede73de32696709ea6e00a28ed280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f047792e042b114e1aa71d2223083eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14542796d7d75796793080fb4955aca882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7839887f42d9544143bfce7481fb51383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dced450a70d5fc88a30691c1f89d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0e23b4c214e1eaf4de61fa90a665185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb1c4f454a81407f5b1aece0341e8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3680dc08b01f5ff7483cc5ad843ae1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e567fb0a2f96f7c0a36d3fcf3dca7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbc35393ada1a1eba0628993d3d77d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440fb72896d7a28d2ba68fd298fa05c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e87f8e34c563c513d16060dff263ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a85466495279ef030d42cfc7cf4f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a774516f04e6b0b08a33ed076b931c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341dc4f526f1782d6b089d9314176aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cbb265385f168e2a209f73cbc88a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d6aba0df376e5dcc2b56796c18aa796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f00bf3a5f444c44d621347e2d022a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb8b4c32d60b2c3e4827506292e1ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82bfc4c1b65047efd893d8d829fccc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9839c135f7b7b041eab6eb8b2afdf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f63550b2bf4e6d5dd33bf27028ab2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14f73110d553344512267c5dc80bdd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680b1df3edc29a7eb539c1417b46691103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11490508f66f22a4ca45924ef22a5638104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1415041cc5370d23caba931518a1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0185fd7d0ff445db2dac4a68e6d69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b14cb7e510d7188539fb6ef03d4e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67466683c707efd47a08eb0efc16f7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557626ce5769d418f3963616ae954b3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6b549e4224288e743ca5905046069110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664013c09ddad4f608e466066314546111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af1bc0ace72bbdc359ede41ad6b82e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8d0d4d200042d5876cf2a52b8a74f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f3933821ffa56787bcce58eefa6e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c82887f8b2ca4fe573ab9e8367d06a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe045777d3bee17ec6f4ca280c3b1ae7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d8e5fd394f1e14af9961633049e98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3f2a1de0bb8ba3ef6023cb6135249118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277703872afbbfea5898744f29ea6a69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e35d2662130a31b2d77fd96295fec0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e143635eaecc5ba613450ed230c9d83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e68e09a59fef5d813a2840b9f300d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02652c0d36a292d9d6fe7d9ead82cf27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb78cd5965512d543e32c3f3b61d026124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4a6279f5b3495c33d0e677018284c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf41e5f7ae4387198558affd3607f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad07c86d12a16807906f000da6b325127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be8daac11c788204b80cb7486c4449128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c97bb6c8f4f42d4cc8f361c0764d62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d24472950f462d69dac2fda2f2eb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac2872ebdfd49d0bfb53deeb0e5fc0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458341a3b1ef69866ecf5690120c2d92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1294b611cb32919f742b73f93d25104133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d8047ce790cbb59af1e1f25f5c1c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c51b3ec048ab452451789c3e1274d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdea545340ec02a89a62bad866eec9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860239f99157d835e88eae7f4b1d1b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052a9fa17bc76bb86298c453b3c082c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af479ed9609b20f5f85aac2331a7d39b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe350394a728d6a0d13cbd13d2b3e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828dbfedc8b2cbfd871d5b33ad3c8f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01228276cf4e67b157a90c846e437fa1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66673ce2e9c8b47a1b04d83d7175f0ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34e65f783f450b26dcd0d0e8729b90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102e5a83d73e230cfbebee57a02ca9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2310bef11d412ca049110668c2ad5b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31fc2262147383f4690e270283d2ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5929e09b33f6db4b5a169c9e8c96af9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84fb53e6748d4ebcd0988657fc67be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e9c40992f52d9a725308d9ccce8aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ac1923a7a3292b7dc444569d1b737151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03647b465f56d3a6d530ac1178f8da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df81c0f62bc26fc0e98e3fdb10d1e05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc8f56ef5a97c319356b3880b3c9c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3743d3e62327d6116c8cef9544e5bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a826c112d2987dcd248ded7d327993156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94f88945a90695d18f5c86cd03931f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93561ebf499a1b57bd713d76e0f6118158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5d3210c549b92b434da8c7eb04d96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d8d15e6efb604679ea0b38e3db7d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0666c987bfbfa3a3ccf5704b8b9e8b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4bcfe8918eae6fca693436f143272162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae4e3868e302cb7ad3bf895697b3ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0caf10064f173f30f259899744e95b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b15f3b6ee05ff221ce679c8bfcf387165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acff61b00f81f87b484306f5390fddc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a061d11317702a1495ba987ae1a58e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3064bfa0c0fdafbfc85c9d8a1b43ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988777dfa1eb450e3dab3e9a892e0d63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a019955a2f1a0910209aef5e7eaad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def06780fa6caabb8f3af6a8607790a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c396eb1a64b56512c2a3906a5e9f8e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088d19ccad5667ef7d8df3d9cd72e3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3cb3e6c36c7efb2413c8f5dda7909174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015413d1afa9211574c51276a208fa51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e06608f8d72e78cc909744cdb67197176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a731b411e2acb2b8f90259085048f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9afdaeead163e37d6c2df46fd63f82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a828418c1875532ad19d8300ccc13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb114c7d1ae5a082f1fa024609f5f79b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345bc8eb6b7cc328ec4b9233fc7e305181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32530a4190ba5f74eaf2a5151f3a63d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac89132cb50d0571229c63c3043edd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9feb2c5241b4f94ae4e790b8a2966e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d997219b9b6ba9c5629f7cd90e3ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7e511a65ef715e4bab9fb3d46dd20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9dd9e3939a6c7e26515db835ad8d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65137cefe33196ddb0a0bd2d1a6aea39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361fbee67e43a16144d3a35199998fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cf484259c96ee3e1bf192d87f36bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708e5164b2ccc77c1165a014c933aa5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a47712ffad76101fc446d961a4bc9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f5d8fd2c84f500f304646b050dd19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb68a6c977203d37efbe37e01088201194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917201b6451494a622fdc5c203fe755195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dead867a8fade090b5fe6eeaefc0514196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d29ae9352e458c324c6630e57ff84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be93df21e13a828498346b09b8471c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745756672f41ac28fab66aad80fe689199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec06bae1b5cdd974b3775b4fd277aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb9ce87be5353e3880885d20dec15b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c564622608a40fa72f0c9c09b065bb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be23d3cc243f7c4c5f9024b9a295c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f13dc5229d89c42da416ea955b7bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8b3f1b0d8b148257030438e288464205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3770d420026574a2d0018c93c86eb9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57b3a7f51f0e61a42a1b5261936bda207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d929c6338ae1262404d35b70e59d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d1e272f80c74be3e772ab5d52287c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f00c3a678b1000e862ddd51f5538b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee3f9d1e133eee053e1c8b8f625c08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed75d3cd97b5d77e44cf5110ed9bd83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9fa286057ca8493dd4bef718e808b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05073991dbe0ba1eb2c2c6adb9e33c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0cff51c91c111c58ec6177751ad40215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125cc4d750044985ee5714ceb35b031216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6342b7204b9b5e497d80f8b442e811217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282e6e588deeac7dede0b0bb6ffd28e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85453148350d12b02736163dd50e4cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738753da2b9de9b6ddd8f8fe8d0b1171220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed8d2bb61cf8418d0d77acca0dc2b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a72ef41f9a3ea12a930c7d49bc02d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea134ab49ad4b1aca60bcbddecff4c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a043b7a91cfa8ab6a9511b48c9e6d05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c95137568059717284efada54a5fc7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cebea81a8875c374d035916fd4e920226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f136e3f3ac1e75cf9df968477de012227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6de623329ae9c9f06b12dd2c3adfa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21b2cb83846e1d32e589bd2ef6b469229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692861639c25fa9df6692ee3440a9822230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3ad7d83138a494a8ebd4095cf519a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1344c1cabc4911c4edf4dec93c54027232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008868b40bb900973c158aaf3d1f0a8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab281a22391556548d12a90cf922ce17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab418c8f8615bbcc39c8c22e518ff022235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02ffc0e9b6f2cdeecb009141c893a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedf4685983f7ee10619f15814155dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb144dd862fa266d35a5650407379877238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998c51300200f0158c3c24e65ffa0c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0c9358006beb91dab384e7ddc7116240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180b68e590fd83d4f182e513ced39b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a5c02401c2c53b6a6624deb2354bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397078995494ba0b77d54f7f3173a7d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b8fcc83db3be35f54edadafbf53bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463b2caf0427de557837550c37b93e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dad6f16c93b9591ef837a5262bb113246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749dcd445073bd91f52407f59820739247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a325006e5629411d852c396357058248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ad82d17173c9cc9295b09c040c7fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ea61f756be9247151dbb3d84dcde7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d344f48af21a7bda1d9e0b8f715cff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4c8611250705d416e69d8152d1675252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a693cd7d9a1575d1e08b9a61be812e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a1dc12b0542c87e5de375d7893a81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f7353072aef6f415bc81e071fda21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ef8199ae2008a464150f6d989bd24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a18a9204e297be74151e174f903a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8f66017b7d86dee56fca84d13744b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70e1856f50d080bd3ad18240eceeb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc2e78cdf2ad58f912885bd056df79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13170ab846ac77b82cea7e9a22b5bf47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a43dbd727fd6a260b8dd59897a9eb4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dae3afba38714b37ec9329d4edeb8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a405678799d4ad5e12b210491ead94264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1cf0c1a5b80f4674a37fcfde26fc4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc441665d36abbe9d5308657a4e398d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dc81dcfc76ee6382ff7495f5cb5d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6f53fee56575c4be52e58da55717e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97bfbe49c7551ace89240baf56b076269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e7d34196929b45d68f1ae2fdf2f9f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029b50c20972f99f6f54081514085eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24a47a8bd2bc03190cb33986ef6f85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04a6c588a07d00d1af16b092a599c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a974ef19816b668ee9a4ae104a099274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caffbdff3622a821b24f25490be064f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ed235fc6fb07fbb4288a9622a2440276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e571f3a85c3ebdc55d7ba81742dfebc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21343c2c57b127a47c82bc435ba9cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aebd40b0bf4e772902d50d2ba61341279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093b2fdbcb58f389cb075e627f6bf86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba49ac6d91944a28d565c3d22561b35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeaf354b21f7a51f8a639b8410d3979282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a61cc75146905ad5f6316366ad661283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cdfe2f9d49f990a63e37291bb9f26284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4375860746a8e361d137b30a2e556285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bbfa42afc75af8046ef034943320d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064c20ada4cec0d416b1b66541aa5c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea72582fd0175b5622faca9e684fe0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c62b83ede7c87c10b29faa1af8b55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00920b1b8a8b4a8abc08e800f081b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60144c60c50983c8e637c14d7d544e4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cb16682663b7f09bc30bb1aa23714292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b750f868258b978b9077d1ac2e23f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e78829f527b981e19ee2c2ef8ddf2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8ad935cfe421fc9fb4b02ff13db68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d544820c7172cb8d2265cd4e8aed4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f717b28342faf104084462b5fc3e24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3a3208cc6c4986e15a4d1ae8b56fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67411ba1fcfc5e3c8c2c70b5c57639299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c63e8d45f65d94253ca0d3e18302b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b71a3cb122f08e612d8f53d1dfae3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd06132cb6972bd523395026197825302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8729b26fdd1c5d218d9d6ee7c51f71d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0fe2fa5bad39ee28d90b82f30bc39304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0954890493f1d7508acb1f5ff5ffe3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e145283b94852980960e4850c2b59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559caa81b030fd5a8b2befa37367665d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63cda1b12a5885f4f516953e23f069308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a3d8d86dfe992103d1d2f21224210309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b110b804b280b798326cc7fea00411e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6b5c69e024772618ebfa587577bfb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2b51ccb407f3553184b8310d5eab3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cc1b4b4443ed8b0e136d47492043e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0aa47ced0c0cb98bb33b5a34b81f11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750f590759a3c5e486de69a24549635315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7eafc9dcc90ab63c925fb5cfdd62c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81be616b7aa64fa905bec7adc7a513317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351ff347eabfbb027e2ee6a6569b6d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197ed5a3d806ca68cfb45c2a8ed2eb3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b421a7516fdf7a6dbee72354c18f5ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37fd1b904a78f623412ba33a01125b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a1f9c6b837842f1eebb5009fa24b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dddf72e0998e4c311101c8957fac88323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c15838f870124b119cc7fa85a272c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717ce00c72cf8aede8200e44982d305325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a3e84ee811f01eca7becbef3324ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322ba8ce180a62e1faea97e89aeda38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b889180dd0e6e920b9155b72897fcba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be52e8c73a8a57cb38fbf5421018bf3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c506dde8c52d37f718e77974266aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1983d3f40249b712017bad5d2a320f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6f7e07de7d5f8349567c273b52c89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390d7491d124382a7acb811dea91b66333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93348a1ab389d58f06196158732776f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff76594568776fe7f35ddd1feaa1eb2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51737081c68b647ed338fd7224bacd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed4e764a970e98a5f189d28fb3d79c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf908340ce8d0e927ffdf4d84c858e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9598b0f714bf787b8b23cf7b43920339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f33c2f38057d533c0971171448e0a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317721bcc303c605157ec6d81b97a115341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256c5383d73acefc7b0a5dcb2988398342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df792651b49999ac9e2f534075ade7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069837fdf2e1df799dc1bcc2792a008344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29de61abd5d3152a77fa2852e0f3a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182562fa3543509f5965002e236f1323346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba443960d86ab413604c3eaa77e65142347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049306783bb3859f20ba02defe67ee3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de7e49a51f9958683c817ef4826dce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31156c12c1da63773168f3db8f6ffc6f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1814fa5d314aa8366360516c8f14ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8d04fe2084f7134aae9c704aa39bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafdc49e2fc1af9aa3dc2044e95785a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35ed91ca2e6a75b06f8010daa91b57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb2a948df10be5bdf099ba93dab9a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac6589e98eb37f63997ec6dc906e2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dda57f57722c80f6208c7f73e6f8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25446b1cd26e1846feca175b1ecc58c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bb6e9ecfbc09fee0e3127a55ea59a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab92344909626f69b994091d0d3f2b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc9bb7952c8071b87a6e8f92dfbe97361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ef913fd525fa07bda6356407510a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013aaa7b39c69c865dca226494de63e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd24e3e7cf700aeb7d2c0146cbe95b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb51aa4a0e29a8b7550f7c2d2c601d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2c08a873c65d64f2468d6555f6b13366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200d3f199312dfeb2a622d56454f213367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb0c6d9a49def9502963ec7bc3b681368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a99fd119cc674214b8f7f8dedfe85369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22822805e35ee3a60d0a255ccfe5ed6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06c51397f4041bdaaa2908390c8464371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec50e48aa81e743d0697a4be0fa8aa7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e456baeadba4f8e8600506678a8f03c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2522a99b4962038ac8e4064ed661ede374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d47c075847a0d6ed025f1c333390a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d82c1073fcfc09b7a59c9800aa2ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b904413e36c1024a761d7f06299884377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac98b22513a8ceb0bc86274c3fdaaa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44467c76c5ac0677e9c6190a45d46bd4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335b96375baf54d0138757e3b3c806c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dff3be85f25ab2effcbb5aebf6ba77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba167b39502b8ae7f269ceb4024f6b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095acde85ec693ef093492e2f1ea515f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4867a14b0f81d34dfcb35e7a69ff185384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeffc05a4dfa38a07d6192dfb76b648385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a673891d0315978ba58d535f0badf9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248f2b096238265dd6a3a50bde6fb81387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749b8ba4105198863d90042a3bb5488388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab16d7ac78a52958cac797773ab0aed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7890d9e6af9a7f7d0807f02ec7b438a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050a3707ce5c28b4b64c719c8551a3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ab4c4ccbb5bb85c05cd900227c2b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433be31ae73876c62bb4eefcddff5300393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466798f5c89c6746224f4ac774709ab9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc554656ed203fa035907ab37437bbc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687af4f32603de82a60942eb9aff0d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de73018a1e84cab6eb34b595a7b011f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6d8693a333cac1abefee6b5ed3214398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f42fe6a3d2a2d70282cfea70c8f23e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c03132b608f620d84c31e775a06a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ec59331a5824dccaa47c499844430401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79539fa65d6205f1ffa98f69526f7ec2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825b193f519c99653ffc879be3334f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bd68ac51d48f2d0bbf56636d65486404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63813c33f9351e200c992a6e79a60157405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678cd1b328a6a4b35074b0597e77537406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e412ba9830637a338a9c5e39982cd3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470c45423cc366a9af54809188bd0fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939249a507db7b2509832bee470c34f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e77596e0d9a554a3c52a17b12bfe6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f250724766d13697d5f8d393de751b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98693c5302f05f328828fd3896b8a530412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ba1bb5fbea2104ee2d232755506ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7f7ab07e4a5c25f560a4045602c60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe610274840e4f83dd439604acfd725415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4b73112d0769e26f5a5673ad6f991416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad8a97418028b3ff7bfd867d34f128417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77817c2a7f25c2c440524a2adb330584418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092152af39b7e3cbb762319bd97a6da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73f8169e2478739be223b7bf0bdf9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eade0548e0b78a87bacc343da0d1fe7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323887a928312515afbd046e36b17926422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239913430446b427dff69e8838ca3d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03a22ecb157334005fbc84b02ffeab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb6a97414333570ffba0c04e24fe42425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9f7923167cdd17dcc5cf120f80476426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf02e3902a10b6ee2b5f0ecca0736d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a41361add1d48d74c37b9f6ef8e7a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0237e5815002ce528a86ffc4794b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddfe7679116c349438a5b499c95218430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2a8231a784e9416ca1a15d78526d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995e0bb12c42bedde44f773246ffd9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84204a473657c9c9fb914ef2e20cddd1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40b12ef3d85f02f9d1aab90c33dc6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893b12287a01628bab34c5f76c48cd9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52073dfd97b3c1be20c4ce83209e926436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ecaf73736bd9cec0a3f05b4d7a5f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6135d3396772bcade39a33826925046438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66bfc6641b886455529fdcc5ea6579439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfab67fd52f774be17c320350e106d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cda9f76a909076665425f27ef2e7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914509bf5850d0945f514bbc16513422442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba1279b4e7f12e820b9860b339c232443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38025de0ca3c59c6de2520333b7f3a1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd00948a086542dcbad316b740b5aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30408725a7431a810cf2452fde95cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caa225fbe9e43709d6b74da75d68c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13872371602945ddfd1e1c01361e38d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27954ac18b148b7050ab5a7332ecef9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191d75e637e3a0834e0f09bfed3afb4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753b2a6135b3dedeee561d103cf4408451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76074fd5b9bfcf7d7a73a69316e8a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d50576fca5d15d54978cb9053404aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce54d14a5e1a8405dd3d99cb7de261e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91691eebfdf76df134c51ffe470f09e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742e2cc98582992cdb715b54cb08ab4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085a0030093174aa9ada193aa004136457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447659ee896628b384936d1657f842f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d35a2c8b3c3300b511d61cb6c79e20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff05ed3334ad232f2f260c61609069460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156e1b3a4590cc265ffac61ceab8f2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d2eb8ffef48ce9fdd7da1f30a35c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14e3fed6b7f1a55189ba1d3a942d8a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc067a4d2816d4041d682465b2840a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a775b3c47ca969e1919218278a46829465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa14bdfc29385ca090c7644e72bc7d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03c03ffe395befb94f777f72f313a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3c34600e74cc72b1f5c9bcc331928468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78877614b1f167782ee2960cc4a71c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338f907f7650bf39d0b6af82383759d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f806799690d88ee17f298b70b0035ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21075c3a4b99ff8fb863a2570c978edb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2aa635f0f471b93ecc14798c9fe72473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6c0979a15f17ab5c9dffbf59d1c7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead29ce36e543aff42ce7d548d6a680475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70265bff7c9168fb207e6120a243b3f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aece3d9e8a4fd1055e2448e52b0f491477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79805cdee77757b86703fee9f97fbee4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afa8dbfac2aabe1b4cf6e2672645d0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c7a63fc5175c6ec63d5223a09f4b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3032d62b02c6ccf3f92c18059650f32481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c45795c3530213b512055468e8f9aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145939365ad0c44afce574d9e0a1bfd7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd012fe231d5c5b93e76bc5a525e3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31060a4c103ac209da3a20b18ee43f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0ed57d265317240d28fbad722c68d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50c981e572c5cea746e2c4efd32245487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f498781b08bf302bb674a40f66c29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590cb39bbf1a32663b687288fac9e05489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358057a2d0b0e0bf7ae82008ad811c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f069f803ded6bba5aca0d68252790491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb9e4b24cf2164fd0325907626a7be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d17951b6396b9e3caf4a170d15106e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb5552ab5fc65460ce678f55a9f96c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a938ef75e8dabb4a82d70d6693b835495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304fdf8b5819879332420b50ab02e2f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314111776743d0b51eedcaf2c11e369497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267656d22590064f1d07e78f6cbeef6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2b3fbcd00ddbcf5f3159e7362a72d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b585bf71fad8ae313471be05763b60d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91c75aad3415b6273617e7ae33f500501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919c8de974f53773bc3160545a2baf3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92cd9a892add434081c02465ba100f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1acef60fe9992fc17e736ba1c7db08504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981e6c063f556e599e54aecdf27da1c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db64218f2d4ae07f102dd022718500506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496159ca5f1db29720e31881c0288d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db6fdc498ca9213142d61d252df266508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c23dbe95aed2e0d26c50899684a679509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c0b88e9f7884a549b626441819d0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfca04e7556cb1045ebd466d0384ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964082bd4cf69dc71805f9cebb947715512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47c8a4d3fb45d1a79b5c30e48a7f59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3e5875dad38778b968c44a39b5d1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb492521b55c035229bd4276e96dd2f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce559d3737ccadac29e4c59894be1e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c3a6f4a86491efecee16753025963517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede138a8065b0cb5dc62034ad67d997518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16badc5fc50029ec98f1b14bf177552c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ff4f6feb769af67e54c1cae1ebb38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484571ea6c08584d858c290bdeac567521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0384f0727527d3cf3d95a90e469a446522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef80cf597592351a107606d68c57d42523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f06c27ee9ecc8f7bf961b48cf3140524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7907a0bd1ad9a3e359fc315f3ce01e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6958230166717fff29fea34ff507d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a580dceb1aa6cc03eba9b7fac66812527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c39c3f20284bd01ec93db8410ad7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345535c34b0f45b137e92ac48ccd56f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4b3696ebdf12b4ba7f0604419e197530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faa7fc0e2e9718b2ced4bd28020d88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c1387f17e7249090b4aea00780777532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601596dc8b36ebb7d619494300e1c400533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd745748237f709920b0e90d43ee835534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225789ccbb90cf34c9a3f674ed1fc76535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada9fd397d88126f707af9481eefd59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58410997c15d46b504d5d5c85595db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fd95129cc8f49e98a89c279816b97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8e453cda9daa905b67a1fc57ac283539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908f627e611c8deee4281dac21d332b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef591864aae64d8adc504907981a3b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8681dda87f9c754215c0be80dae7e1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878b90a73df81b332491f565f49bfa0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5397d8e1aa629d0f3b9f79252a14bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cc1580a06cef5e6f4fc632b9822ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5a02266793dda34e053a02544f8a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c3a02118fd113d8ad680ba76514c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417aaa7cf4503cc653e022a38cf2264548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c575a4e21c17599205842bb5bc2750549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e55ea62ad6098069bf6cf96f76d2a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afe8fad2fbc8c04354e914d92252b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233854c983738894dae19942f922364552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af155f6e4bee065d0f3a749503e3f036553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6316742484856fdb2e5f73389f5996554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb67017ba2ffe73b43bd38cc5a9d12e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786b703c12d91cc5305176db9f90fdc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677179efa238b382e72525483244dd46557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39884d3830b3e194c3d7c0c827869d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0274fd6b8e9f554279a0f0276e276559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fc6ffc597593d64321410e9290ddb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86716e22fca8a716fdfff989cdcff5e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961851a53255831f15245c7dd67ec28562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dba03ee6901720aed4872865c21f0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd3498c523a70b3724ce8830e592e7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616847f88493fda62ea038a20c21c11565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026502aeea19df1d0381a1d8c5ffa70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440df835441a6e4b88d66f0aca84a47567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc367448dd74bfa756cf8941888edef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbc395e622154fee3d339350e668a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd407c6480103435b39bcea7c24a00570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7faf6f01e0f7a2685442f609f8f47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ae6438822db5e37eddbc4a52e4d46572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f625928d376beab06d9c5e69a9f97b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916f1c7aae38f99e50241bc7ab00dfc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a4768730eb0f128d278b30b78ebf9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe68843df4bc96c014ffcd3507a27b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474e542185a497fad01c0c402cdfd37577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86a2e74bc5391c6837f03577adf2e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec16e074cdc758fdae5a2bc91ad073579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f69c0e7525f1726a197166b94fd98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17728cbd46ce63444dba8360d24c6273581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492570f39e220f102d20697cf05d049582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc1baf1c193d5ed2341a22bdab2d49583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff47fa73f869da0d9702728f32eeaf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abec790c5d63a780149e947894385ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7bb9f74e19f35ea16dd7ca025a348586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12641e447feb628b534ea23afb36df4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ee937be1dcc1f7dd820b34c4102ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328ca2f613120f4e393f147120d2dc9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6af424b670a92d2a7c137c4a984f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252aadbbf28414e285953ae7e3c6207591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140e8b71cf4c1d4596960abf1146e63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b245d6e4a1693d1f40ffccd60a58c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da04aee5f330f4cf355c69f6b142e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70336d0eb1d9619b86a27f814cfdbdd1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb660beda7c26d84a26f31622d6585596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4109b9fcd304a7389460a07469971d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7f93f89b03e57a50199595926a766598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bcc3abe699ee37cfa4485d369aff8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa179b5bebe784d9e2488689d86a51600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c0cda314e08cee0aca53e7d0d18b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ab46f1b383497ebbb15fa419423c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b84090139cfeacd525a80ba62bb916603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d3cb74d8b47536b779b65cc4183ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0875d863750449c30e6dc68c7887a45605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a31bc264a60acb075f3897442e0266606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f9afcf3a2710ca5938f8d220cfc4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383d3068eb42d83d74702131b0712c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe2ab1bfb7dc14d1a041f68ea463dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc127f55238d31584013490be2124f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785598e487c7e4f9b9721df281dea120611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75002806d20fb3de1e08496efca69c27612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed678aaa8c2b86e4b2ff3550e1403798613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda3437f4612d6585ef014c27cba0a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc74cf2d6dd47dc480448d9a62fed0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ad7148ae5974acc545f91f1b43113616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a35e80896df95714924999752e11b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966df9d868e0fcf15b4669587203067c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c5c88fedeae5d3e356d63df340021619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dd68f7e2df3419cbbc9aceaf9caa5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a3e82fd5f4082a1175e1975506969621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24d5f2a4ba89c133c4f07269f0cedc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0969006270022d4c401feadda6b3c4c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a2ee3ece735e80c34d7e2a91a1fb9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958059a142b7a2fd68654a477eb8c9f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc27369850c87d7901e2a0f1bcd7dd0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ff83a42686745bdc395ad9225da53627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ae0e2cc74e0e89441e2bf60d91ba1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77615e8a39ae2e63d652d913991b96c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d1ee6e0eaa8d4cea1f9270fb2842a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c39848b45f44dde8240504d7e20968631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7301047338ec2c83839d81cdce28b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c286c84c31516b2b96142bfea2190633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f06de2da3be8572518b7ada16e94b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c0903ee819aafbebc43887e31b7e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e1f3d7ab45d79f8a8ae5d1c64e626636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaff604ce3490434dab26898b75d0fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1590138f26e02167f1c8d4c22b37241638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254c3dc8ab62100e62117ea6928bbd6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09e5597fd91fb8c4041352827c1eae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d91bdc018ed45729ec0ce0dd8862a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0018f54a0d639edc09e93cbc6d014f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28870b6e9709f276be08df3e0eddef1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8f35ea04c434c8c4a9a2d78e099dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6689bbc28a3e338ce760f217d3a46645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f5c2a03bae0a3c55665af4b608332646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5b99c2bd452fc914d320537b2d513647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991b96b66cb99bfa1860112dd3d0c5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4701ed616c356989553005c9f10c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a520bf75a7a4898037b4d9c5a59a73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d1b3efd0c3f6f1315fba5a6fd7c75651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9890ddc00dec8cd90f96fed9a512d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970319b7ad2a0a9ec6b7f8cf53f23873653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec6154188c0bf367ccdb5ee028669a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e717906b519e3f0ca6e0352f276158655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109cdbba4ac2e0d995534e5df296eee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23479875d7fd52ee9863424297d1702e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15704a1199f7d5b5bd45aeb2b54133658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4561fdf5b8d40cb9900987bb99b804659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7972635b62c251fab5676636c7d27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c543da5806ff6bbcc9779b12e7de108661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4833fb3e87458159a5d407463eec11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e751a3122b9bb21bf65f05fad90292663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956de51accadf66c2288d95ba4c4460664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b0aef11c5661997a4bf9176056f27665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caec7a38655b69ad47b7fcbd369d41666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b08fd68e7c87f8b35a62b4dcc48256667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7a33b0270292bc0e3c861347ea325668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4676d368068503e45f24b8f93a1151669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0208daf0b011221c4ce91f5796b07cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4fc57845775e27434ec5f202b2e15671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da805ce6565b5adbfcc63f58fe8670672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a700a9b24b036f271044efa4921867673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3de054035c383137404eed293ac827674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b411495c8e30b7a8136a5709b54ef21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62364ca4eae4ca14760162793d7e2f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2cfd4a6fbb1cf962c9073aff66613677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a8f2404a36460bc329add96fb0ae9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d8fd2d3a4755077e058151a613627679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58a1c83d334d7679fa60a8cb0a687f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc0b0e1c033b3a29300b6f117035ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44868450d6efc9ef443e577b0ffec7bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9bc0cf28280aa4c098d9661321ffc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27560922829b6ab09a56f5dab3162755684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a9ed171600de49216fbf254f02fc0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5f13c1d72367a17a079449e40966c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa22e58a06b14871ed249278a90109a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c297f56b5ec804c38fd5276d0df60688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23f6f3947c2e3faeee7ac62529b7b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e66b99de2b357b237b6af09ff8f438690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd53ecb2be1ebc6059037f2cdef116691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b630af627a69b5c8965c8d876e5e131692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcf3edb58fdb7735a337f642d17101693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4ce1b27d8e315f3ab2278039d302d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc2737d26ab835f662c06988ac572a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac5057313816fd79cf133d08a2553c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f6995b594b60f7b8f1b24961e1f93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f2e7054aa3aee910cc52187db873a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab113642029e5494b7a10ef354a92e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981ee436821198db3e5fd4d1a35ef57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2268f5d9b967993de12971753f3e9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572656a90351f1ecdfa33f99d6a7641702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72c75e215f46117a7bb9a475505347703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb7a8bf0387e57641aebf31d892808704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e7b3698bf5212d1b2d8147cd0f5f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9c297a2c55449447f06bfbcbdbb94706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36005bc9ac1ea3a5fc8d2e0a2c3d8ded707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67fc8cded15315664e1efcabd525dd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b2945a67ef5dcb65e3d92c53e3325709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e11e46047f587d865e5646a993b7de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18d01fcf73649c34287df5793ec8ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6daf61b4d1fd1f31d4035ef1d6ff64712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc93144d977a8801099b67406bdf9e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a0333bb7ee5e1c4d6a7d399e27dae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12440f110926d18f067025eefee55d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb4de8a846c3d701cbaf371e4da181716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20a8a1f6843988f1cc7bde92a182f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ba71fba467449fc9332ec436e9f0a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59630090899d8339b82893938de1ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0ee7a12d69662360945cfda964626720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7d5c594076c73a604fe109afb770d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5db6428dd35f9c9b5b81f4928a9f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed6a0e6f080dcec54e58b3af2bfff6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e437cd7913318cb994ef4f36906b560724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a8ae3c7fb1932662afa123742cbfc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f768915092a1f0f010191a0ccfb226726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749dbb947b2632dae26260aef94c1b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2134bf0b7d5dc0cb3c9306e724681728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377175b0dd75734451981742f0c639cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc661650e11e04aecad1dda77ecb9189730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab099077bcd9901becdab291529e4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e28f515650f049bb1bd30a3c6dec1f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9e35021ed2aa8dbdb1da37dde7825733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219596397dff35546783bebe2f3ca3d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e1d2e098ec6891499dfe462aba4a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544bac916694161a4d773177c8e69c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f1ebccfaca9ad1db51795d0ce3545737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3f317d294cd4061181fd404edc947738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298d62ff15a72f338fab68e8170c080739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5df303a12cb9a914a8dacc9d99eaf9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50675fdf337bd628f06648aada0537e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf22a9340ca2b4893eb01a3abc8df2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da825e2b0e61f27a3d276ccd8faa95c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70682e288001081f857cc6a5ddcfe498744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377090df6d845dc0a89d8799e6f7f6b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff31eddfe1bf19a3eb43228d3057cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5450be3b8d183a820b9ce71a10febe6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee33a50efab5fb4c15b3219df606c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764165b706c5ed290fb0367a759f0b1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d43f1a56afde1c47adb13d12d723d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac59476e0bb163785b8dc3a7b09046a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fdb7f59fb63b130f83885bd1800ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e794e97c0d8fe8b26cf46092699bb753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fcb1ceb1d812ddf24b64597bd254d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0a6f1f54a12dd3de5dc76a5bad64d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2270c2e8ef3f9a42b688ec77587f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88364f13ceb6f92b4d49df51935b29114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b2b1394320d103bde232bbad9398f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756b9b0901f48202ef87f3e51e0ecaf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7215977a669f55658fe5458ecb9fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934941a45d836a81b9f2ab0efe628438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42157e0aae82c2935bcea103c54468109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33084a6c23ec9a08215b8d55307c1f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a93de959d5de23f3277be0e6cf38211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c92f1888feddbfb153db07b43e17f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00f5e60ab2b2c9ad32af9ce8a7ae6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeefab23457e3f74b3f80bad32821de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d2a300a9b0081b04a4ca956786f0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80044cb501a6bb7d0bb4504fbff88f8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bbec0816b67ad25d48dd26f57365f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7103654aebfbb41bae14db5993d845118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1106490d8ba086a0fccc8065e076119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75c8fb8626ece11e032b12e9fb242a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc2f32eb3182b72bc4027aea4b271521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2516f8957c1ec2678bd317265c6fd5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ff781e72f4ce75370a784773b268223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99874763a307f098edfc173bfd20a2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4ff55b223aba0fd82a0e199789a9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416048353784c5b5b39ba45bb1dc38e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f721ee2974e0b1bfaf5920a1c29eabc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a493125070189069d39dac9fef2a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad162fc26580b2a258488a6cc11e6c2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ae8a3b3e9e2a31f2393d466bb4f5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1af6bb395a64ce1fdcf685069a42831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b154e75d6b0d364b6f97ec179f7a8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947323ecfb98d6aaa390105851e3ad133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272daeafb754dc9a50bbb499e1e3eef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea12747cf8165accdfbfef5ece252635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cef865f800e9947160e57ef584203536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26c836be0c98d74994e79ddf34ce9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8181a1d7f6f89087dd7d84e95e212b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f02ec45c89f138eed3095f087922e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a1ea7d154117501622ba419790b5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93782d8abcfeb4f5364838202669a8a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99667d55b724ec7a4bcd1838f9cf9bb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4056d22256309c3037a77b51a31f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbddb06bfa2d24269692f674f34c5e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3d1d36e001dec5f5452bd271fd0e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cc10013bd5e0cfb69798da6e025bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd36114a57e5a25f706e2dda96ae08d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99c58434fd7066d3fb1ed72b805a3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb716ddaebb2b46347ca82262d606349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bacee15a31e462b3a8c7c6a64086d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb16443953784021d2d4cc56dafa8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab6597065a9c017f370ad313196f8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c1134c0f70a536b789a946af8454d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f645914a825a002696e84b92a6f6ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ce392d006b94be366802b0cd40cdf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166acface4f72e9891795106716ce11956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6e1d250d20821975f84007878c1b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863f9d5d352cc7f039e8f0b39ff546a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f63a593b9f0d441db540db6329d82159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc4221431402fb0bf123ba1e68223760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a3d627ef81943546bef20bee5f7c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bb2619f24da3d8c1343e6703df0ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2941f0023041265f80e1ddd7415458163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157cfea8ac66066c390d2fd0ec8201264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bbb2fd27391087977f45c5216eff365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5adcb7b7b2fa96b570b8c1e62ec46066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f310b0871721b088d798528e93edb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccf6dcad9c7fab6291f9aeab62079768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdca2f1a1bbd04874336331146ab0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507b335a0a177d4a682526c33c7f2ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa884159f42ea790bd4284158b7023171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8af2689af93c92c1ec271c82e588c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af134e3df5188e35da593ddc6a2e6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ce35286bb23c3f777b8a84809feb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88c20bb777d14a7d4615f3257c9e5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca7c693edc7ac106af28700ddfd9ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f734a1694aac5694ed5451339a23477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe331989f5fe8e37d8a1f816aa803778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2839afd7eea2b425cca6271f13ad5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17434ef178f93ae4700d54e041707080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b533be2291d1a21c01be0cb75c60581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e373f5c3c6f24f30c7238fe7037b1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d9043d152083e385d1d15c31c9b1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180d067bddbb0f1440ddb40fd33d77f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30cfc2f8a61ae84a4bef298052221e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730af14212eadca8118417fab4bdc78c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8b449411179d54df1b3d3559d027187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15448c563f7a28b5892cd0039337d93d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805c4654dff52b023e192c65a3b6ee189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01330a88a91e13131220e5db1fdc95e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a41834fff5301a6145c8fd6f134fbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24230cb8cc2488b910cfb662be0e8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db169f6bcc7fed17536a6d29a8d49a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5be22bda34e2ab090a0bbf683f18694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935f71799ff016bbfe3c7ba2d62195c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8569fe449f2bc94200123d75145335196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc54dd90fc4cca332c38626d98e02f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de8b0fe336834ecfcfc4d58b05b73098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca377160312ad8b38681585c3e335899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41635468017b8e7407540e51835aeeeb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c8a26f1313a32b16919dd553e6f5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df226649b356997750135b63df19a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23674e4efbd3a9fa81ec816607e191bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122af799d62ba1969f495ab87fccf19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57b11f9f94e45b83fba51c3e02fe47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c640db73feed07e64382b11067546c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4812aa3488b645a347294e1045660107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e7100806866db733faa4311958c72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00a9a1d73198cb936bbf88f338432b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cf99c98f3e6aeecdab3ea6c1746dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6311747ba6df74a3bccbf4b428bab9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11270bf461ae65652a0dae416ee07b63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c962cd4ed7d12bd35e06fe4620629113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b0547b77d4fa8c9c968ccaee0460c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2afb1bce76e46890d9eaa20ab578d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4637eac70f9bbf40fdc631e2d528e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d16726da431028f62538c0f6fdab0f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06954d8950e78b57bdc99475e617d01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a73fbfa0a671a026db5fed08a0dd06119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b22dd0d16f051af354a057beb609f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387daa36b734006c5fd1d2d2cbe0133121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2063d751d4ea25f9f2b5a18798122f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e387f9957bf769e984fce9accbb2ace123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004b88827848a72b8170444ebc90e68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c03985896488070b6f241effd84610125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ecabd1bd795876c3db8455acfd162126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101aa582305864a49e005dbb5dbb49a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8986b99e690fdb762705ebcda598317128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c5d5a86ebc622d23aadcdb9cda900129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10da270ad8d8808ea14e3dc19f3090130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84195b410605cc1566bc856223ec9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9b34753c924654854a3a3bbbc7a9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70589b62925ae3da9e57fce1bd5198fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0764e4fe450b941897c628fa6179c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9e913f9f92b28216132d2447766c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ee05d0a546270eff20a10e40ea335136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9c4080e88684400c46e078cec4f7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fa7b5c649e7a82ba38230d1ce9d24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466a821de2028b6b0e56e44cb25001f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6aa015068a8adc5439b9ce4c6ed68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f34141a828cdf49e4ef491f0ef3a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd4f77c02b413a6968c3b4fac3ad03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b6bde789e8e4a3ef215e759f726ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c1cf30fcdb2ebbf87571b01054c5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44547e98dd821b0b7647ad485aadcc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9238d672383fd32e02c748fb0e3491146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1871b44f57dc1f7a11e0dee803829147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1337bfbf5e223edc0256f334c405ac7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbc2900d69c6edca0e21070de45874149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940febb0be4425de31cae0397a8034f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93546ca6aa6a3d96f5a3ca53b434cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635f6192129a0601d41017ee3ba477f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5352eb79ff865d22e66ea2167d233153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8258855297d6ba7a09153f830059e49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4671d731313a7423bb9ad24f38985155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270513c93c7dd193dacc6a54d16de7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37037a8eef9860b6d89709a33c33ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a142c5bf71de218701ea97043ce3896158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02247a23e9b9030dbd6eb95ed970981159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d726c27c118539bf06af809b71e2fdd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc5cba94ba233f267ab23ca3954f3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c536089ac3e65ee47ba232409e95126162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd144e959698075fdd8ba66f3f26b21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991934e479e568d40b17abff29495bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce774d0891e86b9775190cc439aca8ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cff15928d51a210e904ef659fab37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0bed3dcfc8306c79744d0854f7f6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249f6d625293beba59d9269d04d295b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2b3a79f13bcec6ef2bddb14c43f1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6172ab4c4f5c6ca412a13833391b978170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3aec8c4ba2dc3ab4d9ea1a2b841b0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e049751137c12426739ab339bb649172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aa8ad882c0b172b5913de612f563e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae262d76c34a32d6e7183cf4a1e644174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cedf4a485c0daeda7554a2dddbc709175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e457907f134a39181d6034854e8b39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e820cd2d9319c074e639a28ec6a0272177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0d8e9f956b76488bcc0a0e64608c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d9a087119d388bfd125fd4351a573179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526bbf0b64978b43ceebc76490da522180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c459b257b4ba050efc50455fd46d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecd3bf89602b043ae3853b9a630a76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161c44fc1d444f69e5a8471bb700083183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf61e625eb1de558442389a40fb41c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f723ae2dee093e96238b60b0b3a65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e50a1ce8b76e9dc6aa1b80530123f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9db0446b3bd88bbe2d30c74760049f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa23e5e8571d5cac12753bfda8bcc5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a5feaa89140240039e0dff6f7aaef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd484b6d37f63e1c9c7d718c9758dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c22d2dd51d0a085bcfc953417b3bbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff608dee9674be395c46f1598e4f914a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12521b67cd8902b0b986881bfb374e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686d8e62a3833a617ba6dc9443588a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef093fb40b9372b31f5f172dc155808f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d62658d8f75b7bad235a67d39f19cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4947c8798deeb474c0f26dcb1d9cf0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392161b8ef63ac6a3815b8d8d22f0c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a7543bdcd4deb96fe55ac5f583f9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bf2498bd2ba5c8e67356ba98d6c13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4612aedcd227b630a272a5309481b81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4284169f65bd9d9f02d6e04dd57a2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370b9d5cabfddd70f231564fbf04dd2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4ae6c7e2ccbccade09ede562cd5eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bca6db514143985878aa35d9711ae2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b60313ea8355fd93284498d97f5b93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06b75bde9620a1c12926b07f24e3d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de1da106075dfd05a69a56d46b9d50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8338e1c14230043ff637c19b42a9307209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42e4234340cb393307ffab7e090676210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cee2f656921c4bdad9af199ac034a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84579dfd3a6fb661af6446c870a4738212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d027b048a6d9fd396d1649d22b470b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2fade3a67cbf0e5681aa9fbbcbc6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872c4cdae8cb66cb2d8f746ecb169db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f815467be1efcf37f794a1011b95d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4b46ff67320fb27f7920a828a4345217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aae8fbfc8d327b1b9dda13ef08021b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20dd765cddce1019afb1ada8d72455219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c6b254acd91414ebfc8e4d5b492f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eef1c63de770867d89ab6fb4dd03f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942c1243b257723276549dac0e323fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf68ab60ffc15d19009dbc035f8798223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61742fd69fa80beca0cdd1514e1dacbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cde962f080c1c1056a7641e73f2908225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065352ad07d21ca3a16c6ec015936484226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e517b5d5939cc2f56b8f3cf378adaa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb13cf290fcb71a68a4ff9b667db30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743380398d829a2007d71e791587e5fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf83d39e7d718a8b877be346a32dfd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f941099df6fbbc37ac28e10b0c486a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fafa1627f17ef1b1c54d8fa4f9393d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de34e48c6c6124939b9514ba644a473233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df3134a887df15a4429aad7ac1e088234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c635e9fe54760cb386fdf5936b9489235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a1064866d96b42d75404564725e42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003974f742fcd4c7f1fe4243748ef63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37818078ffc5f1598426127dd5cdb133238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b33aa76f3824ba000014dd1dc8a354239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474087a823138a153d023bd4cf65ed9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae566487eace3ebcce1e56bd21f178241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef521f7e2195ccf60098c6e0ee634e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd366cb6f72ce50a1d764a0cd897e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050a2c8abcfe628af1520b846aba2a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc269831bf53522d777396c56f326ad6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e8a1462ccc254ef712c5795c7897d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56509c6b729e65ccd6a66e0129629106247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069062a5705d5e62585666b5cf2e5738248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcee1856112c2d148d1f85df39ad78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21affbf4c4a73e7ede8d5bb73066ba99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cc2072ae204800042482090aadada251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d276e49dcafd21c2aa7c0b46c56b84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224033f7f6a8f337331667a7ccd7efa7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3292a020a091276b4904371f2f44e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f11f80a3c4debef688a20274fd909255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc92b7b3fe9315cbd65893ce0622b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f09ba7e61b8d4eebfe3f4130afc543257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbad4a557362b6adb3491c63f392b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb9ac4c97e31b5963c6aca53ab04d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67e5e0897ffc3ea7ceb2112cedf076260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b63a49801b0662a1f533c4e7fc5b57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543fa97dc6b4cea519576814fa4e7c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e7e8f97c300ff1a70724bf936ae99263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b878425f3f998d1297b32f032bf09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d131aaed692ae6de6dcc490f9ac82a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404610d40cbdeb63b1167ac54d10a914266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d51a2e4d4d91f9a9fc14ef531d575a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea565593beb6b340fa4f070e55630f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf645b83f9c43370ee93383e34eea9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e6d3ebf49a0e02d586facee30e2cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b56c34465393d41ff7ddd00f5a546271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37529e20e098c83a5e8a82a8c2e472d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a9121f7e934ddff5bf932daf5fcd3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813d81599a489f929794c7978dce838274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33936f1d2fad87063ca9c5e5d5015632275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04d7adb6ad1564ed552520c3783afb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd63f5fae060c1348d7a548f519a356277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45298c10e74dec395dfa14e9c4f2792b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef450904fc566bd36bd0ecd05449c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf31a73ec5f666e20b970ab2f8b24e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ca04104550eba88d833853b04973b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2620880a86642b38b844c392aa714f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ecde856ecdb93bdab1b647cc56b4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad68ed552a0390f16ee750f32a9e85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbe3d24445b09a081037d0458f8dc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14516cccf3d791f90805d0a97a6d230286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2acd1b2e6b10490f93ab5e01fa76d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cf54a91d92586f1c23fb10d256caa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5450c7e12f96a13f06688aad55d93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeddeb5ff577da5a9987f635bd991e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab95a9f89bac84ba9aa2af19ac9fee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1b30039e66064e167508841e2237f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca932cafd35866f31eed2a17a23839293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b4b9e01dcdcc04042caa2ac7bc665294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772562eb384a0356594379da65177c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b33bc0864c91581ccb31228020feaf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605da00ff9efe61da58b7cd9ebe07a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6d8d7aa2a8f8f4075c13b66cf52be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9dce1f755a7948466ba0d5b355cd1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bd08025f91a6fdd180def0773dcd7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962de5cd85b3a925d7c871da7c35034301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05741095be62fd4263f866364f4d8aca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94deead03132c2a0badafe5e967ed7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ad1c2ab3f36409e22e12436731800304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb75aef6ef759f69602beb9e65c84f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107a9d0202484a2777cb8ad12efff18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d59bce4cc54a21a5899b11432862c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0adfa4ab54cef563dd4cfde9ce2785308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3b722bdfe51ace09cc1c241b9e8de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f56feb41b3efbcf6acf111cae2bfd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee747d158a83db41c3834b729d2ca4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03578dbe21e89dc1f3c8115ca4583435312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de57d95b3f08f45f9fe27b2a3204e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa229122677baadcf29d585b8af1d25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61490c2ad23ea5ffb232feba53df5c14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca63716c359c62f8261e683c7b5dc6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dbc81c1e551aa0d72831051aa781e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66165da0955ed9fba1aa7695ec33011318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e961e2dcb083979caeef840ad7fc8b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3383774b84565ab954769ceabefcf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ee8b4644cb99b3c3263b9436328b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37da43f98ca0f477851d372455dfc9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f633a240b57995fa82350baa125c5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf32faf3125fce83d2a324f496ebf3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64741dd40e9980879d4ff5661228eb35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995ad2fd53bbabb7e9443937e124d8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6ed2cb6490799bd82ea825a2af49c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1ab8f24dd53f938bf2d8c38b27928328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a17ed727c1d4e3bddcf1eba4d91001329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588dca4383847f687a9588d9833d614330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800bd1f9798fc5a43ed540fe5c164a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0ac9711b17100206f4f279be948d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0224ad8d90b46fabd0ff44f259f190333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e894831238e63d3419a616408ece7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76aaf5495bb0c0697ae2a66e9de23e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d1982c38737c2d1d8d55282732f67336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff9c2c2aace14b5d52efaf589017c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2196acaf6a94e48b7271ed3d9a85305338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d78a689687843e8a0fda703726296339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c541458c3ad514cb609c9b597f2668340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7b8cf5ab994c00777e0e19521642f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea12bc0f1f078dbe98d1ef223b4052342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9ccfd28123ed9821914e07184bf92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9067eaa07a5c7211ad5220453280e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982de1c03884692ef7d64275bad76a28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed90c017222ca6bf168457b2807dd8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14bde8594f72fa014dff56ee4bc86f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f4e4a794b40b54614452c109f0072348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce3afc17fd9d83f4fa10fd395f84a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477b3a0efdc4d831660f346200f2c9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a9f595dfdd8a8007ba53eea7011d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370358298937b8459290022bbf926fe2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7a49545da500dbfee9e3b95520c0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b776cccfa07bdb4409e3bb4a3c77661354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2613ee435437f5b594e80cc0c7d4478355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574183142f55f6597f64bf6a18693fd4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66f6ab25b466edc0c45dd3ce54010f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b7e98aefe38a15893c3320d6e3e78358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c8522185b9366cbb6715da08fdf0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4304d7952b862f350e94d58152396360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054f6a2544518c128f15474a60d6633361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39541fd56134dadb9fcedbba694e506c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f877fe3e17ecc07ca0e7519c4d37a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ef5eeb59d8b4d30e378fadc5622ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bbf3586b0863793b6391059dc0ac1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f77f98a24d1b9ca89460323c57aefc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979d8928635969dfece6c90350d4d16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252351c05b3369799af153a309041a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20367d7ab93acc32d65efe87ae5b93ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6777cdabf04ab46e48466f5b9f5f0cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78255bb8834a53bdf364df1005e6af60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37be40f64bf863d232d95c325d05816372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda65922a513c29b8924857ccbf5932f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e16bf17242b5fe79cdd98463cf2d56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adec3aa38807cd2607a6434407360b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2158c1c9248e84e3a8d642354d0d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14e011d44ac2995025b8d982661e65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507e4436a2b41cfab0df87be2193813378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aeccda901c3ca31400b4b5b6626531379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972a6e541ae51c32495c47ef3d5f03b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ecdab4c6f4745c0289d89833a4759381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238780db95fcda0f3f6370fc242a6f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8290087bde80c70c7042747eae5aae8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52f52bc301aab2a25b57a53c6fb2e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000ae1469452d5abac822689b43fbdb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a37b9e2fb22300e7b63cec5f74517e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e980c1ed4974c5cb01c800d1a9901e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900d8e927e1785ae8352af0ea5ad0bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af3b354c042187bb6b0cc0f4ed22c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5b8c35615e73290623d20bf3d7cae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda4d125739daa25cc1c0c29237612b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08426e76c3a9f2a2d3ba7aaab05ca87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6f5d966401c7184cab69ca1e21cb3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e59deb280df08dc9bd58f68e63e8fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a83fe5083312a6db27e62a1f531f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c50cf9a696d0284e0df83049d178fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb9837910293c184e0e757dbfc4aff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef0df389201fd9d2d0a025dce28482398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af170883c59e5c44fb8c9fce868ebc1c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e22a9a2788ddac8f41d021d44a2fb6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bd60aa965cf907dbc8605d85f63fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a3ba45f5d38b5efe8d2a0b827a53a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cdadc1aa7ae52c17d546a11864269403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a0ac156e740a2d87e5eb7d42cdbfe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8968a2881b0ff2c2602005de0d188405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae9560da589dc5aa5ebef65f275925406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018dd000b215af85148a3d0185884e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4d783c0f97315d0350071f0bbd869408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836131c3d12c614d77fa5c212c69eb74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa1499c0274286c5708db4809a9153410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21d2c5abd055e5a2854ecbafd069dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea791b17a5979d1024bab14bd33bb0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d6b20f40776731f961779e4c58258413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420c0f2a52376c4aa0199d33cbb59fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eae4a8ce05b50b94349f2ab35c43b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0269e737ea39459bd01219ebdad73416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd6a30b0929a5fd07c6eecf5d47ffa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1c3e5b9812d6a568eaa604f7527cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190f3df4f60a9923491dd2e44cc9edb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9ffbe8cafdeb9cda889d9c206fdd8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff1920438778693d1da59d1c284b25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8bc86798b26c0a0335afce0d6970d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cf1932a511dd34ea2d9938190bc16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be11c65b62f4bbe35f0a6028d056658424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507014eabf47da778ecbb05ee1c9a30425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf521597067d877a3e3fbc83753e375426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c2c4760546dd5f609a3f54e10db8f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d9a1a61a7ac0f5dbd5f8b9bea34e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954d69628a59aaea5bd3a50b4bb3d55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb7af5e4d5d5fabb92bde79352c586430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249ae74f1d305c72a2365399282c42b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211ff714329d715ddbfd35f4198e5f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d640d0e3b037ffb2e6b89ee0070224f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cf60cd9f8daa8c3e667126b3f4fa3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837c3eed02f6cf5b001de031d135f82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373405e537ac1eb901934f3f1482ec2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254eddaa701f7a5946c06f2f009ee2e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435d40e37d7aaffeca91789b8725a71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15c079bf33bdbcc601d15e1f57ac9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e56626bb001aefe6ff8b96d639aa4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8fe1cde63fcf6181e32113ff57025441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd1408a4d69d76dd1f8ea727a98110442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cbc12df27624ed545c5751e1d88ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf02aa0936d64575e00fb8e8620a867444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddbda885d998c267cfc58e22a6e4bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9404a8c38907c3bfc8de71c9fcd6c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec31abb42d127d430b7e7b4ce6dc0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164884e5262c62f7a4abf06664948da2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150e8893b37e35607ea53d2575a2b3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd091993194847fc35775225c35dff39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d103376099c31808ac49827f5942e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0952b8bb0facccffd0edbe83b7eb61452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42e4c804ba1aa20a82104dce33e8bf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ecd93f7ab2766500a453b9b7b5af4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028549b7c21c3c60dfc1594563288312455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defc119ad26f8964b637a446084a848456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9166045187f664d1dcaec21cc45054457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e97025108c2dbc0dfe557bd24d11e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7fc46f5ef95aa993fcd3fc77485c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86031dd8d89e5b44925ff63b969fa74e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040c52480a99acb40a7e2eef15dc286461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc955d9943dafe1d0067a2a542cecce6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b37b4088fe63c124f02401e462e6db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fff8e62c8618f9cf4a8c2fa6e20fc8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a590ed0c0e475110dd851071ab679465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8cd71bef8cf1b2e294dbc0d9117ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bfd021563826d0a0f77a9881b1e57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399499f940a9bc9023cd09e2c5a8f13468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d7084b15f7fa049eb915c05bfefbd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1f7f132fd7b611bbe717de3a637ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26f0f11e4e07904d2639ff21535c3e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badac20b5c5bc844f0ecb70fa277b79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842f17ea6bbfbd0830c90194ea92603473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1447e234ab77d8cf8bbac99bc275f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9497c389d3cc59e8a51628568c5cd0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5df4b46347080fb2a0d9389f93166476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556011c130a7ea71cd8e8aa4215da1ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b77e6ab48ef921792096ca9750c8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08828f6529df9ceab784a59395e0256c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e038c87e1b8c9c1dfcd977e523a263480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679932b3ac482373c2683e25c5a1796481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0a8ba9841ece095611469dfd082cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4781e90b9509f07af4800f865e49bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d94cb3d6721b0c4ad20b89443956f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e836f90237eaeb2dfc443df999891485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aebbb13824b4de9029f69782872304486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13df8f8ff78d7a0420f6fea7af3012487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe870b6a21a4f2b997ba3a2613929b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745f49d030d954ca73500b15479165c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d307bb029106c1a7064d81bbefbcf0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca145e9d22279963d3a55a7679b1855491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afa90c74c573bbd556b348e9dcd891492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7925375a73f4de234cf4bc34932f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ddab0827e2c176af29384f49a0dde494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab49532d3d7495f8df3402aca0cf8fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31eee3fd6be6a2a0fd23ff1983b35f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe146230cdde3c6b83fe029fcb7e03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb59465c06b3f2f48fefcd5498045d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68062729961724b03c61c4d2f2b28d40499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31dda9bf88bdcc43a76fe2d0375b81500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f4950a0e48dd60ef9de52dcc112bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a298aedc10dadaec8612065474cef9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0f92f2f4b164db7c4d7ad250c331d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c83befc97f7bc6deba20298073c9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517485e316db0aeec1f7630a701008a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98baba8f25142c03ca9074740888ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18edeba9915f9ea5c13eddab5f503c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c9e8e05465696c57b749c4c18242e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0b6c637f81ddd3bccbe4ef5ba4fe7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f85e9cba9aecaf4ce606c496d0c0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa1111fc1d1c602f6b3e9bbfe385ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782da67f38ff11762945cf83e3f4a54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7555d908141e036ce729d014067786a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6564c857cc776f37d06f97713267df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf24b70178da4ff98fccce72751618515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd131cad217c38f99809658918daf25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18357e1a5b8dc0428563fe94ca80ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf482d04a36d86e48528ff66b483085518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a40aeb70236512dac37e2f8f2cbec2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb5b5d9594dd379e889477f467864d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e1e6a5542f88352a01d6c70de9a22521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566e68ad3f350ef9ba6653257e0afc7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82482ae257ffc81d8c1398e552484b4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518ef6a6bb84a04906603e19b06e7f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e45d75f0225609e7c337d36ed8673c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31da53a4acdd638a5337f8dbca26fb6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548c836b2a6f36a1aedcdc69900f5a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c1c4ced79cbf5077bd7567e67ae97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0477227f8b6ca685d349cdb18350734529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e98a33df41580c4f78efc6a2b86e76530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abf909c8e1d30f189d07fa5ef4e769531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ddda7b4760f556c6a14be19244f02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7374998ce863c5381de93c34fe2bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1b2e717a83d5451b908630a475914534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66757b8fae111d56a5bccece114cc632535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd86206dd916d5a59dfb777e9b696e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9f3be168bdbd5aec0242e664a5312537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ff5db5e67a4632bb56668f61aca90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f2e75cdab3819e28fc02398f1e977539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577340b1629313ae7537bb1a12c03f95540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae791042bab7a7dcf3648aac1cf598541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab814b0107afc56a3659c9f1f6a778542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353074534a330781d512c89e4323a4d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041f26cab895718dd9fd9e3ce3f1d4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be279c6e453a860647dff5d0cfe4438a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ff53715d54d7f537754645cc38fc4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c42452d10d65e10201317d6dba2e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe937361982265c48923a707427a326548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85f827edb7d003d8cd3be0697f4f91549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bb2b00f29a7aeb83e0ec261d6c3bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace17785c196a4d545a908728ebbddb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0762c327e7a5d3368b17bd071f62c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6173cad809127048e920d2aaa2b30b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660b75e2593e8c5e52809f122f9c355554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07641004b6fb5a46c9f254a9179d21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30943478af4e6b24b880f18a648a0d3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f2c35e15f2b73b4a13eeb492fb3d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99371e68f6b8641778b9069d7818b7cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644be652829d4b6470c2865fcf077c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cad87356345c803a102cc288a0a80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b099693372b723edda0a8540a87ba7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe514179061b618639cf11c84baa7c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62d1934798702d52f4e1cd6b4fe3e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18ba50e27af2064b763e724a4fcd9b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125e49e56508371e8be84622e2dd8e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bce5804e3fe955465be3f1170c8ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd516278bba53fb1663c99a4c8df47567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe0b302c2de119fbd8498a29f13603568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6034473131abdf9ab4209b01b0ea4d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d8f5fbfe7c771874f44b0b0d76a05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfe4154128d14f153e9ca2ce7c685d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efeef358d5ea58d83ea4dee14445a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdeefa3ee60c7552d52d7baea2a2fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bbeac6e23bed140a0b0221e117fac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90145ff52e711c00de50070d84999147575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f31606053153bd79dc1c44e09dcb9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223567c67da1af223427a008dc6fc2e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d7b89286532db5fd1e5fa4e67d748578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47bbe85021e05bf7ac472559c7b0da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08b866e78283b12aa1203cb4172f29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296403d7838d6728fc4e8ed454cc9b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24aaecffa0fcbb7ce6f7301a338ff8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df463a972136f9157942b16abd5ae6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8315141def0052f6ce353f7c8afaf6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e424efcba04d97f7e99375da54a7d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ff74664baf0ed0ffa1756833c6a99586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d892bec090be0ddc5238bb29770870587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e314b348b83b0ce0b38cb03d36f71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad7a3a5e5819d29ae53bdd708a8ed9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5ca50c79f6ac48ef9450a6388b434590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07635095d71c02b9c0a44e6a67172d1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68bbf6f5f9351b1807bfe651a49c46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ac2c8cd4b2a2cac40ecbc36bbcdf5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880a88ae5c135ce3be6c52f2fc77e1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3785dc60b8bd1109e3ad74925622e73595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f462f8ed57e40f57b09e9c300cfeead596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae51dc393ef88db32ddcdf9d65f1ae2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630ab831dc84c7f4f1e7ccd3b9a6817598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd249230400d2da92c82ca524cf230c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6a6d1715199ad24b9ca15bebcff24600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8027c2c74bd344ef7c4f19a04ba3b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae73eb9f151e8f0d23d662c96df5e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64563630165aeaf7c0a68e9224968b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da537a58cb1b9db040feff724cac80604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09896a9788fbbcec49d11773dde2afae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118adc7e493c2f4205fb2dbcdc22bf9c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fe00278323d527e85e921ea242cb7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffaf03a527491a54ba94383c2420210608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa060674d498b5ec784cd746dadaca0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6b87c83dd97794d6f2d797dcbbfe3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9791139b99c60b3cba3528163fa8342611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec203779e9bbd9a45eb25dd5dbb5fb7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde6755297b6e4738b749bd1f5686c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013384ad17fac59eac03e2534d4e944f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7c76b1aa3c9eab83adae0c8fa1765615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1fc8391d921753b5eb80397b253da616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5836f56b53f433191ce4f96c502b5be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e59cedb10a73821503f537eb64ed7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23a6b1281a9f76a94410708e9f9c60619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c00e68deef7c024500e95ce19cc93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24443e5ea0596d061009ed786400910c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388301b599f76d79e0e35f8d4412d1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3eb6360a23fe5bc456d5684561c23623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3ed21c08a6cf87e5b713fab8c7b08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac35602973be35bad12894c1006e65625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc5b9b5fb4e56a10e3d4ed7b87fdd1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04967f17e596d96e467954d97fc41ebc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798040b74231d82b115c4bd41a7de33f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ff1468d6faae21c882f8fec8e98c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8c1da13086f2fc23e79ed9b7b00d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfa9d715f1fe9b0f6617374731dcb1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36e4688f74e89274605a43af4559c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3fc6715e84334b59af0e77757acf4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb6d0a950fba722270ad57293fbf6c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da43b431b33ad69a14abf49a026ec9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9a4b42067c5e4711e0fae1112e0d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299e691ad3611cb780abbb13233d4f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db721b9393b872972cafc6a0625edfc5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf074fb69f2a88e90b30291217df3f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b00b1e4005d5f3a6c0fe6a7a0869e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6a5f614ab4a216379be173f52b0a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83686c51d3f8f89694266da1a1dc35db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe942debdad0820ac5a7bc6e63ded0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575e4bf631cded72d674e498a0a359c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff2a2032548e539342e2d2672b6533645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072870d6c1831f4116d521163e48f56b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f6145ed90aac344aa2c4d6454dca1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad000d23d46521d7ba0e9c6bf6b30533648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3975604302a2109fe4a0c7d90832379649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9739d4a0fcfd96f39a9bbafe4344b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37719860e094ee8939643a6292b3d2c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba02d27dca50b771587e3c71e80105652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ab8aa496764262f8c2caf090a6e8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3277a9399f053b1a3f9b4dec42fc1c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6131b4851f1fe1820c1609f73ac8d2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30408ea48ada5a3d19e00181743689656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36991173707cf0860c9689682e4b67f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d5cdd2fa8829c3cbac9d59a29fa6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005ae16c0db91c196ef86080b41ba7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f139749ad9c7b57018c61f632f2e6c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48292c491d8a4c972c8d2ce5c95461661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706aa260b92bc8bea155be5580dc246662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dd7ca666a455ce4fc74f9a4ea0012663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a26af4c57ed86684b3ae86905d5960664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea2372f516920839eb93adb8254d67665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05bc2f256d8d02f643e65598f85e21666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7048a6d412a7433bcab333c67c1312667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36cea532dab78c23bd541e578983ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1d7ba7ea560c8a8a1c6bba2943834669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba194f6087aa2d9010058b32efb62db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb8ce2bc8b2d9358f430b781153bb2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702375b3ff0b8f9338e466348a3a221e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce2cd5867594071005cb8d9625c5df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f27c8d891df6d5b7d6fa40f7ca9de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05ae131530a636fa94a800ba22adbc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153d07189b7cdf9eaa9d4b72340db1f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ea5747977e3de1de44abdd8301860677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9a0905e253c6e98c1efe154c9992b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba970d905423357d5e5769383cbb098679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4884d2599227f7bfafa0e39518bb4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84770bf3cf55fbf74d684e8414b47f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f98168aa17446f12fe7d267672b6e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1182d51be6bb579dcb8bd9660dc1f44683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8a965b8e0d6d99df3b840437f3d2a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20741b7950e26391d77ebf03c3c7356685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8e0a06954f2a65a44a7bbed75b5f5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934a29aa607e9f7026e2d803102cabd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea915aeaec74118604ddfba22ab1d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57ee7a0e124dd1d7c76c0b2e602191689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a865f9bb306cf02c677bf46a8ed30690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad7ce2c631012f33634581662df343691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba918c50dd7166202ee5cb76c9a520692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663c6e2b3cdaf1305cce14395e7e2e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d9a6c9576b1c35957cc07f6e8b671694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a16ba78c3f1fad164a7dec907a11a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e030c5f8aba5a93b3cc9d410558c55c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a726ed0d91e9fe40467458a09d407697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429102c6ce8345a49b284a01221b69a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a1df5cb02115d02aeadbe167bb3cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e707c2a9d637bf95352b97ea38fdd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a1bf0ac9507c5dffd3dd3eef090c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef96056a2eb4bbfed6e75ab138936e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4634fb850e9b8e25fddec716331b3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5cf666d6f8ab6f11ac9667a138f46704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073936dd2e88baf49773ad35e2e5201705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebb59fdfee050d84a6e99abfcfbe1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dd086a91ec9d6ffb11282f46b4f58707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5efb1d52c826ddbf91152ca836619a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d8dcacc424b2d7ba4110e5f197a85709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36355127eb8a8245a222b1dadf7fb90710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e435b9144c2a1366c8a3a106185337711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36c7d6b6314255d933fef7aff9a97e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f8cc996745b430ad00bfa70034442713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d890d799e3a879efb502a354810ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6955090aec29eb90bd7a2cf5286a98d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931480be8d5a4404b5fc6248d938590716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a46b5f3aacf762dafa000d08e52f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc96a551de73e3569617f9ae8420665718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb9956e918a52d1c8b478f667a73d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64bdefebb5e2ca71c0e72862081996720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80a59fde841a9bf7cd328afcbda529721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e525d07ee6cee98df9385e0616069722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa355fc633fb8cd7a4a4baf5b8daaa2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec2cac737abfbecba61f72680ac1a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f49ab5b1ecbec1cbb3b0d388d6780725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626009ee8fb0806c6b31592bbb93fc9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0125063d80b82962c763952bb55c5e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad20cc38ec7322edf5397f971d13bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36711a797e04c1ed1372813d6b9fc7c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb533164fd9723e663a22af9dc21dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd72d6b0a23e7351de9b57413264a81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0d55635c610406fad3ecd7934af42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a9dc0c66d642b4286f38cb7b45ea4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45186149d8daba6633acf865ee882372734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc8d7cb9c392a91fd5c769897a6fe8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e347f4a12d5febd81bbc007d97beb5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35801702d166ca2c73183135bb777e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953ee6ddbd3af085a42050e28c269f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437e86e50afbc4cbfaceba6aa9e591f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6610dccb5f8076aa10368084a5bad1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fc85dc83fbe55770cd75f5c7aa1ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a516e67999ab402ab388198c580e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2fcf2ae9709489d34e4348b9b7fcd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a321393876f031d016a61bb67e6588744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751152a53f1673aa4eeda079a2b7e35745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6887e93199fa49db626d247824983e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de38a01faa72b9a92d2b1b00dd1c71747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce984c4d00f087845dc17e3242b6e2b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d61c2091debbb272a18bd9afa1c787749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17091e935c24a6fbf98a585d11121e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9d87ee997230f6263c1b258fc5d6e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb064ec8c6f87a1ac3d9a35db32a1044752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444c46fe0226c2f4f8a4f02fa31ed40753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>