--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78e711c051934ba88d93f2061b2c411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d0a90a86749ae582ec584a52c02102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dd04edd20f188354dc944015c3ccd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01dfec910c92a6ed173a60f39e4ae44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd713f2a9c76d971314032ab75ee925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14773cf81fa92c6554c1e3a6ceac7bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05113ae6b34919d233a5ae23914433137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479da2b46d0e74611085d403993e8b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47c868555c7a6cd96f86f828cd55dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb360dee47aa96c402f83e195d0dc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bb8dff655923ed8f131424b3b1c2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d910e06c1e100fa6d446ddb16b954612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f454e11a1b9a2979c2c36d3e4e4e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689532a9bb54d16c047f854a7c3fe9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6528b7aac5f425d9c7ea6bb80f65c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1aa4afc1336412ee838e52b9dfd5dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcb5551d5e6812c8dfb52fcf8e7e2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b639e6ff21098adc004e347b108e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef056c59c91864b4afbd795725218219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee289449090b78cccb4d655d314b3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faccb48f20d317735c267885de2ef821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a695ff91914e73134c46ef579d37222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b87c96e3cd1b59824993d4e65ff0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12a10de9495d326e3176c957688cc024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72126dfbf799e4ce60825d9c367e41625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a5436abe1f10c99fb736fb4f6f1c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d67de32372cdbc0e2aafce6975f5ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c31723b28fd30442d1aba3e369c02c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6841b6e72c326c9f48d99f29352d4aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661ffce9f2ace0ad93a6240ace9e0b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4e71987cd2c0e347d51ce9342d78231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3ba456215436014a4e1847253988332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9304ec81d4132c177bf521a73ad02e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc12ffc8a1544994bcdd77f9c0259d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5586971a4b27383cbef4f07bb47ba1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af9a226ef062b8afb06e25fd6f744936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67642ab2323a8eca2d0c1a694b4f9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81d889d7ac98b12eed05a00727ab2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a8d1afe1c45967abe4d687202bd5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a990c1950c0d2a0daa7bc1e8f597b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdbc59f691218e9ed329a1a40d084741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb5f44ecf0318bf391fecb1214af1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03485600442fb6c0144c1eee1a8af76943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f0e3ca84d29a14d3bbe61f420814544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec66acc1821b76f8dd2f6204468d1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b079acb0b8ad35336b63903eb8dd16046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0595b756511ce8dd8567ce9f6ef05147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf58a735e35472350b88265e2f80fb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143362f1886cf2adc6f386427861fd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d325612e5507550f9fe3c675f055350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff61b02d70eb26838be47e31fec53b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3261ec61b5c1998cfe609c5fcc3b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc25137ae88e8d4e26614d7d3101b9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb6b3ee28e188fee7c83fd2436128c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f60058334eec8bc184329eba24947255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9abc2b86b6df2fc9f5abbd5a85c5cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff4cd593e4eef6bcdfc9e238bc1dba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12939fe5cd3149f32e414809a1065b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14f8112b0501fe5198fa34cd0a211759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbd136e20e8670bfd0e5886204066f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8245cbf7155ed392e3314af9eb2f5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c74af96c3d02ae8bc5789f834683fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0b8695cdd3e3abcbc55dc04c4b08963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e0ff7dae0565839bf38e2b110ccaf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6deb10058edc454ab322dd6740c5bc865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7c07488a871270e7d58de3e93ea9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161987fff052b743d7fa1900739583867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87340a9d7d1c86388e26e4b026a05cfd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399612e0bbd21b9e8789e1be354887d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3403de9fa2f18ef80ef9c96a487b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47566b727e5113fc4a4b4dfbbf3d836371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c0fd171dbd460a8eaf570042b1fb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff885eb483cdcf00114652ea0c4b5d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa80841132a7afc82dd5109395b3bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f36442b10a78fd904f63c9c0508db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a15b5b9ae4371df2d690d2cd09787176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8b91e2e2dd8a4e24181298e165d9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24aa9359c52f0dad2b881dd2742575e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a1eb2eb52cb205ae1f4e4362312bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde896910d632b351b2c34b7b0290afc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f63b6f1a2b115e084be69075e433a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d3d0f291fd9dee8c257c8efb6aa4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cccb9df727219233d5344baf461f7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2726c848f79a9e1ad5af1f405292b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ce0c6cbc28cf896e97d7c241ca1a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd9336344ebf9c5958c6370484791e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35718c82a4ba622f9da22ce2581fd687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010a487fb645869e1b4fcc6ce5cde5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602b69e06cac9c8726fc8857e801e0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64862d841cbf5b363e0818afb7c245d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68764e6ed367e4764e0d3afa7a0dc5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575a7d274cf412e5a68e5ff33785cd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff34bc78b42390683aa38a339d5671293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05604ed9f16cfa92d34ee635210f6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe2af76829417416ee5901711908f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e3ebfbd2fc1f558de6867a3942c8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd61be1e8868330ab515f3c94f441e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8feec2ae0930ac2b9bc5eb462f9a8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc857e75ded9093e8728c70c74b38299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f60b05303032206c64aa89faa69dce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ce695b28a86f931cd5ac733c06934101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d98546fae138a9bd0b2d9603291567102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d1798daf2c5c482bdb7003f94715b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376ba60f6178eaf0e8356998186ed96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c5de5912f576d3519fdf541058709105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d109a624e8a2dbe4627e3bf1d2c168106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cac472e90891bc08e3c2d3398ba9a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e57b9faf4a2ed6507711881619ece108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db3896b4ac498da8d05b4089861045109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a3dd7de6a1cc67e10a541772b01cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d805cd1b4e4f80b71a5ab8111bb12a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a50e09f8f3a980411a676c728489f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ee89d74f60a7c55dc81e92389be7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a6f6d8c2bc20dd060dc911755ac37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7d60f2eaf3cdc4eb66bc645910069115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9a6ecc4608d3a569e0139faf9b436116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba142be2dd08179953b67c260dcddb66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9a2b6a364628cc2c73d4513b0203e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739a29de3595ed3c21c2dc55a045ade119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a887bf0530ad3e7e2fbaf18e87b2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920e028b39570f343ecc4b53fd58d65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee7bba52288591efbe8f9de4e51f42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f38f57697503486be54735469c4bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44874316dd4bdd550448ddef35c14950124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328edb0145d12cdb78b00fa16a3306ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56fc11f6f7cfbef2341084434d2c7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a291c1d9d528f615439fb36a465c41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ef3ed3fb4e9f93bfcffebae7a33aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00075aa16457b2230d71cecaaef226129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a7161a54f5efdc316ddead04c74a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ad66d3f26e8fb068932f0f6720b93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51924a58f1da9e8449b2bf51a78b1e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb03867059f8bb36db3b94e76e7842133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fab0e751bad1b9bf7bd92188cf63e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a609ed677bebc267f85fe03eefa549135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340d148e39ba863a215b9280d7aa1c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e630c8f8829f4f8269bababd5a59fe7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dd90bf05d2d468a372db574da789d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fc5610edb844c81fdc151aa97372b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff85d9661ab305612bc618e6d03d1e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6840be077965ba84d5efbebb6b0f9f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976350204311dc0818c3d63ab8d97a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bff3b2ef7bf326f1410eddee3ee88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de171d0f6a8608189bed4f3a7f232b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29515dc81843f7386080d7b4553e787145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceceb45b04ee17ea1903322b8a26b35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1485fe40303fe2d5fadfb7863a194147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a001b5e8023c003796eb1aa1c54dbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be611f4309e03c4637e25537d50d09b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49d010801e78e1e634f7ddf7d571df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8b7f1380554a3fb27cdee2e764819151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bf8534e83f578291c2c93a7bd7366152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e62bce17f559484bbbc151e75c4286153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7b0ff4877a51e31c5c0b5eac3bcc1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ec76b9824bd4e46481a9020386273155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48042182060def0d8fd12da49ad4e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8743c9a1a03d222f6fd7e5d03622b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a11633c2320ccb982a92725a3fd1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca428e2cc53dc0db8124feba2d846952159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445d00a93740f81d6ab6209e49935b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee161f8e58fc45af589ff7b0907a155161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673a079ea0252a810316ad08b67da50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179b21aea4fbb144bf44da1da082766163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e56d560846d96ec6de170223b85063164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768ee2077ab86b64800ab7185d9b0b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7614126637d159a8414e0701aa25e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bb149e722d1e30abc8feb63c391c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe441966e1438e254337f78c396230168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3204eb52d893b125d0046e707438b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c31da930eca88f6af58523c0a608f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd211bc0b14a1d01c094c9a322dc004171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4871c8475f0422022366269dc107f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d17e8d47f4dc8dae9ab290409be34f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c99025835e6e7c33dcb154644ee6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30b4d5389913fa57b97ec5746c85da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5767db22fe4b3c6306bb0c9b281d88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb0ec870192d6a6776d2f203bef15b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3e682ef46a310c7889d69418ece37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d854e8cdb58acedd3b0f1f59e5caac6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f1969d2c38e2b95642cc7fbe670fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039edb8f9172dc6b9ac1031294e7a2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3e734156f348bc04819b524939593182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcf8f16ae20add587a34b9d5539b40183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd50eb77484cde35e660f241e71b970184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1930445160e99b578b360f6fc2ad374185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ecd072e84153c95cac114e0c0004d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b333f6e8ee05a78007a1ea2d25f2a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8bb441b9c47261ca880a7d42eb153188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb4a3d88eb77c9faebc21231431738189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2835bb987174442f5eb898d9aafc7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d888b290c56a901f9846d7d0774393e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7f716581d583889ff4646f36d0a34192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6b5fec155cd4c98805010bd839abc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5933742ee7e1da268972b489c4b9e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b5c32e97744a47f536f4e0ff2c419195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce581eacbd8933a3567f4004797071e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272adb8d02525f15e5612a0188aedee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423693546df03b9035595411cd4a345198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab7689c8cf7052ebf3a80b39eedf4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171339ee7bf6f9700834a4cf1ffa643b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff41c0bbfecd25ee2b6a760c78c8fc2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0203c1ae5d370900440fe4478764652202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5773e9667e539c3500a14d6be201d5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca4d736c04d8a4b2149f154c576124204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8675c7ad90ce2fd47e935ede241f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c034865aedfb0a7fb7ee50f5440622206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a87ffb3c78dbe3b2848660e6ed8e26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499032838ef1bc9605c4a942b8d8fef4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f0fb992b8e178fd878146e13618fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d3175c1aa7278b5aba6e483d6c240210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4e23740860c7b4dc5332284b9fe91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5a5899dca12013a64b1b3f466ff39212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdba3f27df63748aebd1e297a55dea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a25212bac34b5d6c1eb619475b2b8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7b448874a3c092a7c7ea1fb2a893a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0154d0b6d21ce1b698166b07e34416216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85772899a29d5f87061a498241b8d2a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f969483f830be213dc671402c327f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130045db193abb1c6dbe5f3486078879219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cac3ff439f44c6e8a475846fd3b324220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc28d94fd8ac0198cf04e8cfc64411221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80b093073349c888fff17970355d04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571542e175f57f7ec27c8e39ac8044ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e310b760fa05ae585ca201772877e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dd8227d5c286c441f027c9086f1b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c45f8740d99a9a0136140222dac0df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc21b5f85df2a83f139ae804b208ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67ef896563beb2c09c7599f135ad1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bce72fd3fed74641a6c11d11d34569229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76262f41b44a02b5c5834ddd125ffa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408f4c764bec7dd8c89594021abfb63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9490b29a8a871fcdf39d0b0092d900232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc068f81f03e0e5aa41c761333b294233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbac9f227cc5a398deffe9069e2b7a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd4a4508ed67b00f2cba2e7a84e544235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e41d411acf28a8ed1303adbcf8fa4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196e1bf4fb5ba8b42f8219ce53264c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6245107597b0ae046e9a8ea9eae97b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77d7bb25ca9ac00471b16ebab99c04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a562dabf6d8fb8e35ceb1b2f5f07b71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad6c0ab9ec8619d92657054914aa55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84d747c123eb7a9b41f14bda4553fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3ec39df121df4555a7bc4725b7a71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14d6f5510e1b10b974f893b51b5abf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a7b9055e7ba1b9b57808f1750d26a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac57e7dcfacc3dee4ca3a0e413ffc2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de85eb21a19e80eb1815ad20d7d77a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c47b66b6be13c6c46c7d02827656f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0e7af02ae89f86fc9b18fef46c0a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d51bbde6fd1ca2ec2144e83fa24d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efe763dc0934e5f38eeba7c45f3664251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f504886d63ee509f58a4f40790b85252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e308994166694a698e60f59e181289253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd5ac4e731aa24ee412be6ecb17e89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be05c7bb80689848444c8b2cacd9cec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959bdfe66f63f91f114b4da41243d41256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8c1acdc863e25cb29889fb2d4b0a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700aaf5970171068ba7d4f8c1ec78976258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ac5f38dbbb4153a1c0d79aed675dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d027acaab75c3e0a9aade5366987b10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c5611fbb17c7e02a303324bb29a88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd30e01dbf6bba96e05b541eaedeb1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea74e37768d1cf9ea6c4df165320d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390c1bab6414db953c8e93431fc08ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d6726ce5e22325ae4f7a134448395265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687a1aa559c6eb1f8968f626e541d3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ab609be1ea79e4975008d81396ba9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f83e163f38dbc30106ce2b03afc92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0703a4a5263e234c47162c128ca417269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427ecd915be6546b1f2fd21d76d2a09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0d23d2721c7ca6618d1328ec19989271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aed7d138a213f29224c199d9faed9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728b00d1903469fe79a4be0784d1d3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cbd9d3bbab8b08d4ceff85c5db5b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7aee395327ed278cf046a4e706d3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5897005b6fbb8b6b49f29a5ada14d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165247979cc65944032918844332ee10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7a622d1506256e1b1c52870dc42c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea762e11b6f29d203714c5937c4726279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc89932194a894ff85dae5a225f2f47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e290c6bfd308bfef1566fdabf7773281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe4d98f081b2444d08b3e38b7e0943282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee2b18b6bbf8fbec73404c98251888283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67960b99374788c57a58a17d36466e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ecf13413c79013efeea51e6140e87285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b406cac47c539735587d61461a920286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994aee81098e6e17a111d4cd7669cd12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9477010164a5f50593d909392079b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503beee56bf3ddd2b519e042b7d320bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb1f515e78bbefe20433c838061704290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221335b72aaf14566b05e4428a083f4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f771786efa47aa21086677a261a69d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9697f6155e2d8f0e5b75e3a6fc724293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0d623460d877351b550fe431ff46b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ea5fe4ab4305c1f79d6535e3c125e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719add64e81ab3d0422242b8e08d245296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bdbbcf9a109316ad9ac7b7a270646297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55b1e4f0002aa4ec4f557ea50cc7ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c5fb66d6f6dc75ee1cc17be2fdc21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01115e0e95f003cedf1f109a5e705b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f62a623706ccda58040f78d5ef6d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5c39d1208a092da7aa4886551d243302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889948961f1367d738c76c3253d26bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bacb13ee6070649b802eb4862bb5ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3d39c9510384bdd9b83528c70b3dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1dd937a4fc0e4dfecf2c40a4b0882306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff37e99adc2b0929f4c6b188fbb45f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384a2aebd1248ead94fb8309afb38f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932d37f7349bdfc0b0bae184ff25ffb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413f1f46d7c75f08976a41b777fda1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecddbdbb0b8086515141a0cf5e3057a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6edf17d7bd8420139ac98078980792312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439c3b2bb8796ec4b7c6439e548d292313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8927db6bf604b0eefc0972c6919c8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c434bf5824dee4aa8ca32827373338e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb627af8abd6997fa5238d11fa413c78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da2d795cb1a880b52653043650a2b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab8bb795d6cb530000fe993ecf1787318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb73981f8f00d55fe2fe8d565caca0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961c900ad6cd74aa8e11eab823f077b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a3e0697e260e1de31bdb97014dd2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca868415f681cecfbdf1d5bc73287cf3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b80e1fbe4714a96d630ee49425b5d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60865de7562308e7d7406a0200834ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995ae27599366f08ffb5788fd2142df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f82b66cd04e5765f7784d32fa81eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e9047bdb55d12b9273e3e5cb72b83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5a52964a5bb9d31f5af2972cbaae4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b493c2dd836f08a1b0672f2f2cd0f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23db63982e4f4ed57225278c763cd1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284038fe7570e31ccaf4c509ed26c24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e018fbdd49ad155758c88d4bb9722d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7d083d30b3f2bdde15073bc3a8c7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450a1e6a4666707263b877d65f7b94d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524829cc6fe2c7bc65913e6af78b27a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df815d80a9f724bb283df33f9f44d997336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87318ea3e85989d7a5a065908429af84337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833e3fd89ef2407cfb898a43a8480a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a2c7e775d06e2e0400b3ff39b0e1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c120de2f39b7a61e16b09bb6c25336340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f572cb5ec678e3b83059c3d542069d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4c47e8d4d61454f342004398e8cbd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcad502aabd744d772ea4c09937013b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd3a760acc64048acddd91ad6d7a8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059687d5cf39168ef6621d5d146347d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2fa068a2d2bcebb7d922f8f06e2a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581cc379d4b0ccda527f7ef0aa42c0a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766248dd953fee6a807c5d55061968bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc73492ffd98bdd7ab8fbf64e78ec1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff8a18d20a9706e395c7de37deb4d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59246e56f24c5009b7ce3d3cf6520f3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68d52fbb76e3e776ea9967cdabcd3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8241ce3c32b93213a084c610c34169353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984684e511161480ce4521c0bccd958e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8229185f733db4b95e1a4ac515c13a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6162dfb46be0abfa95ee08d27c593ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31368830d7e32e84e416852dca0bcb1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac90744955d1dad8174d3adda75918358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2800be2e6088161dc19fefd56a53b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9539851f47db3991bd8e100d16b926360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790c0cd3c20c4a6e9379839619cbde1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8d2e2e86630dd0291f56e65cfaf1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39af620aa1d6203967157ecf3196a23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15d11739f09d80afdb6b1171466c40364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5f1efd90ffbb9c0fe60098dcc24c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8e4c3d8032ba8c8ec01c41a98076f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da05d2937d45c07ec6241c91bd7c2d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbda37a792f093b44e7bf6b392c9e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0450efdf23f6234e4a70c73ae917781369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6091cb6b38f1598b88fa9dcfc1d5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191ecd9eedb96e0546ae7ce45823223371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fcc8eae5f4659c742abd3c9f79c1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc83856ca828647adde5a7a3ca8bf18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459283e7eb7b59e14ebec3754c60e2c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c9351a21ebc620fa07fa3e91d5f08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044075e63ce5c3a73d202b119046003376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ada3aa799e3fdf358de4ea583aa80e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681fd59f6b1d6f2b2c69b88c3ad645b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60057649822eb70742de080cec02932d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7241c9123733d9508ff08d426c17f5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3bdd2931c6f0ae5e07640781568ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998ffacf6b1f313c26e20de390a6992382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec966b955379f7e73075f0f7540637383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80978d56f75a1573ba85e2bf78538e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132003776174ce1227c364f09bc1375385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e993f36cc498e71c4092eb961300c2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdeb3af6864340b3e397a870f83c8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a676c2ccfc2796cc536fcb19f9f86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65ac5c25caf4f07d591336a76293f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf650c20c203bb75d280421712fdcf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bfb712ef5c919b957314f3d067979391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecefc5b6b6e8e40e3e8fe779824ad28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bb10e023fe77d0eb6153c4b878674393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72823ae0dfa102177db7921e79b5bbb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943ad80c41053fc499e3e4afe39c468395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d882dcb3e08b57af1ed20902e6d3de0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc2f14de457bf59767854435e886fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a297111039f9c17235f47979153cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f4e5a017b8be530a6a010c59a673c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762864c2e80ee770326bf07aa7c9e7cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d511eb5370d9ac598cd2e579c6e46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447b7c376f0b01c039a5c061fc80b5a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed679bcf7a76ed8c799f3f581e51e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ab4bfe99b8c637e6f9eb3f5ee767f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5e42adea39cae40d1c68f7757432a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bedc541d44f18c238203a0f913ca5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177e6ed141d861ba09997db277785f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7263e50bf007cca6736057fe2f228408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480f2c4258f5689e7106fb37c9be3d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b08681f87f403c68420b3300d0f30410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575007ceee1669414ad1cac9b2022cad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0dd0c7aa7862f48d7bbd1b20b1cf4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f213b66efd19d4248556a9f89e3fba3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6e08ef91ce186488bc80aa115362e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe13878b5098ccfcdb99eda508e737415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c126aedbef0c7c3fe6636b8f424d26416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97481ce86919ea6cf63e62d6872ab813417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dad95fadf1b56448427cc3fc12c70d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc1749e38dd8cd2b0c819d9863a129419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971d2f43616dfb97df9bce9edbdd412420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48c84b74226c3c34f13b1145508bda421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6794de43e07d3a688235a63cef035422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb462c3a0373a3b3e56d87b97fd7bfa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f683a0b7de167492513c19d689ca1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57bfbea51865667b2e77bd2535e8d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89094fac41f7f6d5b6f35d4ef34700a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c547e0bc4809e75b5bb8dc4526f8ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974b4636331fbe4995979d3d0a815d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400d59fa767cc039fa3e48627a7303d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1c2647ede625a1e59fbfb76fa400b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a09b09d2750741e3f8e542b9c8bf80431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad51cc7f8a7fb131f75a1287c5897f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145539e6b6999259bfa02c0704b7ef17433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cf18c0143b1640356bb94546322c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda3b2ee84c08cae65b34a27f5830ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1cdd234d590b79a07b10cb146a36b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b8596e72a39bf531cbbcf990ed49e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4cd18ac214ec6256f44a90e29dbb9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79f15f1025516b6c0eabc5dfe3b1f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d897bbc7499f42d4b02db8176a287b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6427052ebc70b69dd88a5c14b66d7c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ff7103d9c53c0764ee57153e006fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d6d155cf966143f9ec3019042f5c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec1a70b615dcae9df75a3bd85fd54c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7071769ccc918b2440163fea0d62d71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c13a2cb29deee96dd10bb3f320239446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a788c797ef8ad5303614a60f3b36a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833919e4f1faabba82f721af9df53c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff2a6b8916d1181121369240257266449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84308b94a949a10de6b72ec9c269e994450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486a9315c5ff4385eb85de3742c4c32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08632e698b7036fd70ba18597355f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a757efd82d8ae655544d2ac952c24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e8f70896dfdbabc8cad102d06f6d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0da23135ee941930c64da427a4a64455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cef029bb7626170083da8cc2d9c85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17464d82f0af6c49a7317e522703c21457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21bd229f5f0a9b38be80bb4450b95b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1fd4a0db91268de28ba94d179de31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a8ae71d0b18902f96b3c3772ba746460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9afc09020ff5d7785ca2637d3d19b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dcf211e0b728f8133503b69fe2045462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6d7ae46bc86a4810e5f24be88d9be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b5b916c12b467113c4a5bf234922f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abc410c5a2b7a04f7f9aabd306648d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c6966a288ea8378a44b6f6b688ec9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4214b2eeee7aededd9b639848072f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d40cc709664780839eada008b9d259468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39ac74489e851c5acd4e17066359ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b116663325c5b3f52ae8668d90ce4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12192d019ec017324a3ffa3f25779b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2201ed7bd86c1a15dd456bc4e8ea446472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f9fab3a29efe5200c5a29140422f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96ee68b8eb8dff8f63ba007e1e7d62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53581fd6d3aea8eb875af0aaa76f612b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f9ecc15663317b293df8547115db1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8d48db329288d8dc5d01491e57c05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa009cd0310a07d0a157a16afc3c66d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec24510513bacf4926419817fb91d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7ef4d0954e9778adeb37d5fcfed6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dc00d2247f263e55316f33bf70c71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb2f822911f9ff1a96250311dfc583482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3a13320ef7e48b9083cff6323f652483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68012b24c119bff0f4a50ed920cc9384484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1037b31c0900639a96f2f66f1744ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd897adff6ecfa059ad39b29d25a0f60486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d58a7363cbccf1f55cdf2ee711b08c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c4e1c5b8967a1e286c9ff66600a35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff7860cf30084e5aebc82dbf2cdf0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7a607977690ddc490585b4a68a2c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85206c9f32b606892e209ad03702991491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9f33f4baa92fff304b9741dba8fd9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f073218e6fd876f936a00ba44d48550493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf24d794bbf6a80f4272a93b1dfae53494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217997d2aedf5b668fe696bfe2184d99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9349052c4b77e84e8b61f85b705fa5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e952a2ef108c80998e409ef1408467e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659d055d0a1b4bec00de7a6a0f370bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94496e1e3178b65a9d6da55c51c80bdd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077a6806e70db71bc25fed6e36dc20b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795fd23a1b0b5c4e9133a04aa7bf9a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975e86be9ab06833bee78126628d5db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a6946662ef5af32709b24e75e7d23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4600729e2abdeb634630a6cfd7e1c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce3e2d79618e316967cc58b68bd304505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719f3f5a0c516f82735231204fd1e61506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d6cc8dc12292397fcc5e0ed62f287507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4b550ae58a0e5961fc07062092e60508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a5fc5204b95df786d891d3f3ea945509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136b30dbbfa271e6548efe6aed144ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513101661981337e906d2aebcadbf350511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73b795996baabaae21216e1ff2d908512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc078723cf89f7fd0c40b13b55c572513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c8cf0e8eb06e05e904fd4577497ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2632cc402a6828330d8b893a27eecd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b581dcb33ab0df56c88dbcc41065059516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6aadb4c07932819708af82a85ef3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25316837881184810453f43334a0385518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cee7b84b06ca6e748714615ced6927519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d691675156f932f9e03d3253b00e30e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021630ae5985a51dba26cb9de613e8c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b7363ed5825e6aea95044365c6f0f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d08665fd4d1d47bc79457654fb4e26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4530b458c38459f754873e79ad09cb1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31958b9d4438df1074581d83edd2c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960e2285c11d579c703d05d2675a368526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08203d9b4494ffd286cb1fa568aab8bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42aabccad66fdd91c07e2a9d69eb9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe78bbe81492134bb97f81b22d1412529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e907edec265856b98b4873d759ae848530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9866af03c5935a7aa3d98a08efa38531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcf3a13a1807124ef45468718442f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d101d58e0600d0edc6354a221d02e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb81f6df6dfa6f24262c429759285f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979679a9d8a295de65578e6fba9a5439535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441b643373d6623a8bb29a745ac1d37536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472fc290ff4de1e3a023d03fe0aa95f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ca38314ef5b003702fe0b093fa3a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e2ebd7bc67889a3fb8e7229ca6909539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206953217863c482d1b2381cc55c701540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38068c87effe99202257ccc6ff5f86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fdd4c61a28c48ca728358a9e26ba4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf679145fc0285826b9f8519b39d8c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32048a8c64ebd679f9a33fc68ae15a38544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260626157e174419ee1cf18bc09b5a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c680185c5800c2d50fd40036c6662546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7051b6ae5cd2ea4c8742a9175d73c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3c071a77801ec7cdd47dd6d5e7168548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089674de580ad6806489e4f62a487eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50cd6475be7ed3573fb01febd8b2b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7852a22d2d1061e35718dabfda8040551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8793d88be1b0ef52bfb356907bb857552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28861e97c0f6fb648adea3943e96df18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90bf9aa8e541aedf05c5058365ff4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9b65fa90c2d56e5bc61c9d84129d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217ce7487b9c2668b27cf7bd38f7263556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc932dd0884eaf733777e9d90204bd9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad1368c5ce5f4b0f49b37475157c62558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e736642b275f8f4f0cf802ebbdf1937559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a696dcf74aeb8937f61599b13bb48560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba4fed7916260eb90aa1202b597bb3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7bdf5c30126050c942a175edf88cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fd2268607f55300a54bcd0bbedd96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714166560198911842f34de5bc336c91564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1b74ef3e71d78bd7755889a7441c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e677df64ed3a96623c9e59126fed1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1340121d70110b3b1f89a3756af43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e404fba8ef0097bfddf299df1f026568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5661f8c47a127d7025c0c4aba5e86a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebc73cfa01aaa19da41a271ba9c171570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8263f35070f336cc4807ae8fd34b400571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b5db5223ebec2890dbbd6f8bdbfa3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d161dca1d0f757f68db85e907e04588573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ec2931a20540b6f8777116e8fadfc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66075c70fbfa7f396bf37178f196b7e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ef0685117473079fd87d86e34f1ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdea5d90da3449268228c82d695159a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfc6650d5cbbc6885a921da82fc993578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd72a98bfa523439af68d631de48f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2013827d4e91ed710f96fc7a19ef6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd6925125eb1876322088b9f58ddc7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac657d129ed74bb31b87e7c54ebd9e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9aff2a86b4ff768306f9a96d01eb0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddda66b02b6c968bc9d09cb70fb680c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e436fbb8395e3660347ccc4581ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312a3e2266a1b15bd5174608bf2c5cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7978b4f34ddbe7d29508ad86658ee6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d926b0f28145ef22919031a21bbcca9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a444e8ed185d4b56568008e7230d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af561d8198e4d68aa7b8b6c5b7d8319d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98103e9040243d65be4d27569615087591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c947b24cac115385ee24d718763b43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c12c933d50acd8d01bce7e6cecadeb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0415806849554efc0b611ddaca25508594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981953301de2fd8d08974ffa6a5fda47595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5656a72404c5868ebafb1de1db87e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae3363db903b4155e6e7214f2a84ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb54d59adcab602c5846a3b99382c1b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457ef22926096fb2236601b6a5b23ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbf107b61868fd1ecedb89a809f7b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc8f9bf77dd53f7c94ddfbf0d874ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669b75266db6930e4d3ee880af8ad06602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627099ce809ef3fa1d5337e0759291d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a625dccfdc1aa8af48f9ddd06d2e3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caf1dd309b351638c75bde635e871a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac1b75c5c0d28ee48fc10d5f0fef1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74e1b69a09f695920ac89d48e5bb07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b286427c0d057e553f6ba15ec4fb7e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95c2229b1791e94d53c9c679f18657609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af443863ddf6bb2a3939f0504aaa1d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecd440ae5b74ab0973107a68ea5342611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bbd0adc113d5c807bda8865e5353a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fcf0634ea3857f1aa057e6f60ec2e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5792c65ec76a8ef3aa29329862483ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3c53e22729c56fa7d389ba992bf25615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d75bf1df1102bab4df0f1df29e533d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f0d9ce83bffdd93a54f09f3033c6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e576c95ecd65c711b7bddc3180013618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd28fbfba7ce36e2f4724fc09e8fb5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617aebd5884d3ac2039abea900559b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11939b943d924b964bb56190e212c8f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82856d9ee7f044d0352078f6991bda63622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83975cc6f88ced62f860208ed6ed96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a451b006d0d3d0d16606523ebf60a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa195820bfb1800ed558c22337091b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c79237e285433220b598e28676b04c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbb7acd7056a0bd64a662f7c208e99627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6fd1e96cfb698d4bf7d3f86ba4b98628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940f1c0f68d09ea2d09df8dc49d43cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47d6ff8d6b8cbdb03ee0752bfe5ef1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc029f1ca88a7b115a270c5425ebb6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e149dc7ced4cac57fe3cfe3d281933632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f948a93fef6b0e3f04d815c50ef128633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c82dd7dfea015531d291e91411cb59634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c26bcf53586c4c9fa86a237097fb2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019258333f52b7f37211045a71ce519636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73806dace235e9dce7e9655dcd1b101e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b15649272243eea3e15f95c8e27e9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f6aa5f3afb29afeaa2af1806f6506639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471a1b60f567bf78cd84095efc22bc2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ae28df1e8b59afe5a5bd00d50d9d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f870db186a01950b8441eb84dedc6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf8e423965c35d8f1fe2ea0fead078643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc9efe9c24bed1f6382da105c21ea8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50b1a5617b53ed605f254a9e013186645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96c8fa3d8d0cee0c9d4e9efc5aa49b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c9fce44c2e6c75865965a4f557da7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5354c33496b5de7093778e7eff422648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2402d918f174ea082c7ff8ddd47997c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de6e6472095957beff46a7de148f5d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e022cb24b14918fd83fdebd6c2bda4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809e3f821ab0204fe8c68908d690a57652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bff885b61532844885911bd552e7b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97c84b826b8b42900e76a7f7cb811e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43302fb3dcfc5c684d82178082661288655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a96b7be3b45ddba249e6c2c6f1f8f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46311f6d6743962835de62febeef667657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7ba8285e1ea56e9a4661f2ece52a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6b058820de43c74860d273cda496b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84402c6fa881f48156266cc0f373a79660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d00a8880aa25420e4b7e0a402542f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a95958edc0df5f33d88ef6222a631662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2544221a825a0c41a617a2aa7717c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bc19098058f835b478c0a6ac5977d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d0554c71a061b689c707f21223d4a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745be733fa630038c21b72cb9211bd4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b4d69e0bd7d8d5e06c441de548453667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a319ef9aade267d07041b1dc059a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd047e5c0d74d7da2ae28f56cb1f5fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dae51fd0128b1652f1532f4584dfa5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776115dd658566c177017677260befe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aeeff930ead3a78f27531090fbbd75672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d95f3144b628854e0531b2b6cc23c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620059f776394b63b9940b986c2b1598674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6965875a1ac482c6577da970b4ec6eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fdc5eb6dbe431dc191a2395b0e3fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b218d711671c0d1359873ee262590677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dffe115c537013a50ba6ab3ff85f26678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7129cb3d254f652b08731bb89f73b50679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fe9ba6c00484f87d64f01961c9940680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d27a9681a9c1e88aa0b330d4ae105681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf8e17d7aa04920a4fe11949227617682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df774be2ed2f8ee711e8885c9d7b1684683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1f942cdd92f96228b0fb1fbb09858684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7793cab49c40237d6c370f8fcb3d508685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac5cc0c2aa6398d0b66c0c4307b6d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979ca1454c225eff5b5dcd64b900c93687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11c09ebecc8f617036b3b93412c75c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec91d990c1c6437da321284e3d382ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec1991e51935fb395021101b1049ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd8d37bb06ac5493a416566c418fb7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67858bba47c10722a31dd629a8d4632e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18945a4123e048a5ae79260005ce7adc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21ad012890cc6d6fc141f0505a2c7e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee90baf33663f9fb3c6e8c72551a9c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5140ad915bc16e6cdb1f24edba90d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78297eb41ee71aa8ce0adb10af0e2fba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393bbe1c6faa89d3bbe7344f3fdeed0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419aef177e19493ff60d88e252d854c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f518b560442155f3f073043f0d3d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a67dee8a22c978755eca840258c38b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198d01bfc4c8f51867f54b4aea7cfd7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd483f3a94b0dc38bce449d384eed3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1c0caf443414ec4c11a20ce1d494e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33ac2a61029256f3a82172629b86bb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e9f218adfb9339e5454d3f9afcc69706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af93ab026b54829a88cb8f365077457707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e6627db23fc913bb11654b100147f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e66c4690bd9dc848003d547d6e9d8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e615164fd2bf1872edc393aabc4c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec10dc8afed306c54d1d54e6b7c882711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d4d82cfdd02759d50d68f010a3862712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cd46e2475ccf939c91d9ea6345d50713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44de7bd35b49584376d14b2cfb308ab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3a6caea8a95369a34625a473e08c7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf658311ff05462ffb2aa098d5ebf8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a75ca86bb98d85aa8961c6ea298b9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f162a6dbc5ab097994753a154575386718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7cb762c7027c71ff6712b2aa151c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1654642ac16cfd03c33f488156a5311720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970f86fd2d7aa1a7d28209fc6f0f772721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd16ef36fb451c8b9d8aceef9ffcb78722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef2e8e7bd48329d469435505a89014723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236a1af50c3acac7a8aa48ac36b86fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c7e88cadd0cb64634c89fe784802a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fdeb7e68d9df86b626e233eba8196726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e959b1885a81de6e9f08cc100cc6b6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbc308507e34cb21b170090b8b0428728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955ad9077af91db0a00ad2d93b410b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d77376c26598f75fc60779f619f56730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c4c070eaf243a4ea0bc41427b6bee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73a2c0ff70f19ba5d2bfde01492faf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b32cf8cf2f67f44b22036f6ab54174733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ac832dc590a382cc851aa64a55dd7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ed3ca9c5f4424bf80a92d745c4727735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764cd76e11157716faf185b6e1cd2ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37c9d2893731aaddae226e7d147d0d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cd8f70d9c458a800af0264b905d8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208767cd3f7ceeb48481f2e62228aafd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34051c8aa96842ec32296186193b8513740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb4bcea0f7047b6dbf1946dca2f96f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcde0d90927ce66a0a8df6eeb4b6b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfccc3ffda7aabb57f60a7235458a93743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869457847231d3e101e7a824c2963ac0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88089b543c23ceb8248a25a46440a9b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd402f27c002f975a65447d753ee0b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad72e75d04f690bcf53d45a16d655e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af3a53419a50921c75a6225db1cbc1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ed24be5e6752f20d92ff42ce6429d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff8398874c66118b56a2f442fb5843750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0473813e63359a2d1648ad6bc2d09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dabba63eba10b6d4cb72b6482b759e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9b491b96ddaa811699051d45aa1e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc410afa134477adfd3db741d3d9822754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65406529313b02d84b96ff59c0e0e11c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8685651a6ef7bceefaf19b46a70fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65b06dda807e90d221b4c882ce751c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5435b935f82973282452332bcb327e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb733aba6b3d71f8e8dedab55dd6b764759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838078385836d72223781786454e9d841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694eb3162e24c81c64b226740878c8922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79649c7085ee3888e152d39ed892bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ab9c72206e0ac457ae413e4b438054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28917c8db2df7f9d65fa885eb9d75405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2535d0f37ff930a9e471bdb7a70309f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4438bde9ed7f43b4c1f61ef063e927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3bea0f4d280ffdfcd604c3bb9cf4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236373f1cd9e9df46d5f9148640e29719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1fbace87d0113926d08998eb5090810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca22e4e7b1bbaa868f0ae5b9c6dd8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687db5cd6e0454ac9ba042a7c2f8886f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e6a30a4edede5dc83a2e8764fb2e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2a6b677aeeae414a190fb1da42d8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb991289acf4bd70c170c1a16d835015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23865a7e2276cd9e08f2c497ad973516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc785e474e54f02c2bbcbfbcb3ac59c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7749d1524bbaf12b61b2f23a5141c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9912ddd730018ef830338772697d40e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446cd4defacacf28699c9faf6370cbc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6232b7d0c502986529aa80ce28a8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fafd74277c6269cdf2d6550cda64522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6faad51871ddb8e0d3dc808abd9af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee75be4613adbf225429eb326ec20024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2f2ac659a9202e36299d57569f48c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0244015b096cbc4f08e8afc485351926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ab6587b02f4b58e17f1ea8a44a2fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097f1da284f3506c470487067da9c1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f63aaaa5173a5090b811ea6dc308529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b307a8a4c34c6ca590c83be8cbced8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd79b846f44f000b672c7f89791fb131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016fa18d3d239d84660100b0939e39232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797634fa4944a48a431528aaa0c32b6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109a1dab9a5e44fb8af5ff6d3c63f5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396999efccb385032c36c5426b7584b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae650d92fe17297666206520d5d97c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe14f5d17b6e00e6d96d7cded5f4b9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe2ea8d2a7c535c8e3053aa451687238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c3af82423476fd11774a67744b2c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab58919b1ea9ff9468558c83ffbb6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5022cb9874f6fb4d4259e5164f3c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd841910a64ee1271699336a48adb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828a1ba2775727734252e02e159c79e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fed1097149e9385c9915cf13147f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a41d93a80f9a861547a99765ec55f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897206c634e0e6bb52c879a24a7e1a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047520cf3c112e2b646362f4251f522847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93bb0bea601961592c64d7076e447b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e27d79818d235f60e30be47147381d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71de7651404de44258e3908dcdcff1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964a75bc718fe7d7846790fb6af048d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d244dee223dbcc3065061e440acbc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a20d3e95422de4963142575a204b4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d526c3b12663167876ffc40278530154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c147f59ac4a33ccd1980fcee8c45055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6776412d967db104d28aeccec6bff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5298675980369fbf8b532bc5815b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a161874569c936ae35b7482bc34db1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea74d0e38a03d2db03ef7f4187d7e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a9b95773869b4ad04df40d8e1caf260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ce870702316b2501272c52ce8418a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a1c4b07ea9d4867cf5fe79286f95462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b156be9d6ba2a9b18d5782145b0404963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad37ee40ec2d7edf4136439605310a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff05c784b4d872a1592ae345248c4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b82764a9842fbc10459a7ae06f2f5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a518be2bc0f26288ae2475de0d2fd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b5e93284154ee129463900592479b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac9e1df8a73371e420919be135a40369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb650a41a8287bab154cebd77e0aba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb0a44f2881461a63be1f36415687771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd37e62873853cfd1231efa809885c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f183a45d66b846c7843733dc2192473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d15f03061fbb4249d3bf94b7848bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ad5ad4f630be53b5362835e427cf975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ad60d07ad71ad1ee66e8f0cd502b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7161808ac9dbb42ea047fb19555593877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c58f1358deb4941d5c0e1cfd7c53df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76429dbc0cf6411eae25ff1984f9fcf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05912e8a4708367b7b08bfc0e853e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396cfa54f937b5d830c84215c77091981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65a3712dd524b436b641e1a5e1e66782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b3a9a96a365181fdba2868fae5a7983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9a15e63dea3ced8f2a9395a17b6d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2aed9e9744727ae45d647b612cca485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879d60c1054ef327ae9c482a6b6543f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86806d25f46f6f9d908f43ddba61fb5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523939f90301dd64ca27c6e986be926c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff95134592a1e546cfb36a5da757fd689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63871e7727ef6ad9f322ccfd62aa918390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb854a0c2607274b9309a1160ca77f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1e141fe4e2e7a6b524a1a9858a65292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44782ee7a4f1a592a5a511729f97418793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a58ea858d4e505a2524a69d2eaa9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d99dd9444aa836ce039aafee11ff8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65ee635ade432b8fe9c4b4ad99664696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18190314a7c87a9d05371d4c0186f40f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb453b759a2e3271404865450fa4d2bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eaef5ced79bd48fffe12115da673f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9580749432158c432f129fd05874c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415ae4fe283397386bc96a12e38db99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd64d1b252cf02321cda8962081835102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b5fae7595d20307edc3e71d7be08f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f023aa5df55c48d28b5edc8df052d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fd9e9c6aab64689bcb2c377f79e30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d78f5baa4cb89faaa1ac33efb4816106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec88111fc620fdc396e913c01b0ded7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aba812704b84abd1cf07d219902e90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270eeafefb1baed9b5301fb19fc967f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a46481a4576ca130e0cd208a129e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ed5ff88d081096c9363fed43855f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb219bb77da95c2c24e4f9b1d39f5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e17803305928d6033abec3b824308113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c135c6db5752a0a7d8eff99a274660e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca40e6ef4628b12744659328ac28ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179557b7be5b7c4dc56fa836598428b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf21623fac75854e31667c7af33874117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a98bb496b33c5510571160fdee978118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4697392f3d3876a38ea56953a0d7148119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89d2059fd12dced9c7ed756bcee907120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207d0d9bf0e276d60ad8cb30c307fc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3011535b7195ca10f5ba6d848eae391122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2e7134478e9182812fad845801d47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f3f9f13622d38346d2189ca0ea3b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd972af7831d04faee73a78e4c6b34f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a73d95d47652f8cc6d7857a236eb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c36bb75ca1dc4f5895f2a0dd9fba0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c37eaeec896f11be4bd2e574046177128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23832f361a0fc680427b051afb27094b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9aaf20f43561154c86804250005543130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5c4c3e7e7b58fc5216ca14607d7c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce77357f89f7cfd920e24290263958132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b992e3f95db6dd01c42cfb74901637d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ad18b33584cc09a9858f63ab3d2da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d867b9af0b3828eded897688704bcf3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb0e2914a2de9c5fb71164788f4811136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e97f46b7a185040fa8e2a1ebf6f9b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c9f548e537038b1edf17bacf60b35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed57253c44f842009d5324eddfdb6c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5285a693535d34b67580af483087328140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fd37a4f692ef13fcbe395e74c021f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1036457b824ebc85b3985ba1cc0974c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f40522f022a4aadccfbe9bc3ddac6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed94bfe9ad2e572043dd9207998d38d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531210b22cd232f85df9c9e53d0932a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c302a76de54f5d7c81ea52ef3836b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980c7a08aea06579655217db2931715147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8b7a8e6c5d07623bde3bb2427f36e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfed2dff050422bc8e1f6e1418ee1b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0795064f596eb19bf567b1deace6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774b496682f90b2a59edc2532cde273151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd305c56b789ad511348dc81e0728b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a94ef35deb73f8bfbee95da9911196153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7cf2211cb303a82b1fcc4f3d8d7c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930dfe9c3944220e06531fa6b4ed181155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a415f330c63a26e1e2c02e8c4668fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee9c0ca36d9ed2201e63ef7cb12f5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5016ba1ecd053e3fc602b3034078b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8baa43890325b91457739dc8efef148159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b377e44f9d0648e02f2a6c8e3f170e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a176eee916ce6e453fa0ed7bb6b388d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fc87c6ffd7b018e29bb631d66d9a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78037617810d01fe4d637a5c5b38c850163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957031d250a8368099295d2c2130ab8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8e4e543ad20326a7949635f846a37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde29a8ed03455dd1dbae99e5826b86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b047a74a71990ee47f26c0fb2eccd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27092d249f1dcaca5aad0a1abf7e84168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b92aac38f93ea9bbe0aaac32d3a7b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1daf90cc3e660f8ab43a062722f1b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4de54b78ddf6fb58111857d50aaeb4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b914db3e8a51fade2d8890519690b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145a0241901e1192a2976f89ba559da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59a587664ff19b38d71ca008c6e63c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d138c03f8a8296dff41a331b87336f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28972a62ee845bff8f1cee92cffbecc0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012af4beeedb9abecb6b4cc647b1194c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29b9abdf0690511a9cc524cc6b437c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c66835df958729702bee36afb588fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3ab3dfc3a76d1406cc3a9d631339f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5215c09f9579c13243f2cc18b52c54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06abbb490589bd0e93ffb003314a6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc9ca1392026688d7fee1a59d5c1ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dd4e2f2bbe451e1f23b974232a380184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883ea331ac8cd1ecdafc33927879c78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a1d6ce79344aeb688a55ea2335ee5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469c72f000e5483d9654dcdc042032a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849dde01e60ce1b378ba01d5722d040188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b8c47d117ecfa7bd678d1b3623b7f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fa9b218059aeb846b7494216d7c7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181003638d79dfd6c7c8439be61d80b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba235e43930d5afc1ce529426d10f68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e663af0666cd38a743eca403e7ddafb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca31773735f5e3adba45fa4e9babd89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be2cb3be6619066bd1c7fb60500383195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd50685d0f44c48cf7c7ac673f1f3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f353b8f5be8011cc1bd2e4c88299600197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a92ff5a62831b15bac0548657a5cfc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2faf6f2bd0c1bb42e204a0f52e9f22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87a3c26b9db77805e01a76b3e5b8cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2d76cc16c3f33f1554812c4fb3d0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80e8ed0c4be89830f2fe0d1a5f1b35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb78ba972178f5e0ed8c08a950e248d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250b562b68aca7c3ddf780658dad407204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6f3ba72e0fa97abfabed29875b1a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd6d87a4ae119188ae317f6f690f06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1395ce75defaf72b1be8cd06b0d65a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28171d508648628d57606213957a5e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4141e78fda78fd7805e7b0962bfc79209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f0cf76bb64a9fe5669e766dbe3215210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adf1e5d0273a19485ded2fb7e1286e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175a47f5036e8950895d733de8f11fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5053a4b9bafe7f3b8b706b2239bc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6923d173f0dac58122a217ee4bb8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5583a0e3d3389cbf60ac311f680ab0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345482a95fbc1357cfd850887be846a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21f900f72e084cfc493e9e56e273ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2cb0998df45a10c04e5f80324d7d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6a30bed8e9ffe621babccd90bf904219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759c073d830789c32f7e49df3f0aaa3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f09f7e8d15c92b0c7a09adc1824827221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0f7515cd8310075354d9adaf61645222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273c940d9833d82cb6cfb403a8f79cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1b896bd306e556b938afb6a4b2f8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903d45f45b207379dfa4d1301cfda05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6360c7dfea610ae83f3dbf179e02df9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88d45249cfb0d5ac3f9a70b74cfde5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433d91d0e4ccaef49fa4e81263a7e62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d3d46248f5c0dc0cb9a09e84c031a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a076f13aefeb79ae88a20e9c6fe861230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025230e2f1226da7edd6827c26efaccf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2fd3368bbc002546a95ebcb58befb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f97f6dbbc53e932f1494df5861b2d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e0b772f99bb275557eb33cac48141234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05aa49e82f61aa81e4a0a68c706cc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e95d746a82d71bd7562b5c71a5590236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9e9cdd9f4f07efd0d1b88fba25efe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6403688254e477cd64a0820ccbdc164238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30112cf1cb169abc3bda8b7d61066c6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd618e783a6cc5bcff316c341ec822240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67b234b06764a3c8d29b2be2cc2b89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae240abf1ece1481a64e916c994ddd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715fd52ee9eee92065f8ebb83b4713a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a58cd29fb7b7bee0d4f667928e7cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ada875e5e8c835be269e998c7608e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a5111a9aba2f4d6d5e19199a14436246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410a00d290ce479fa87b0d2b30ea03c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cdeeb2ecfd687e30347d4ac63dcb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebabb5bad2028b70c8b4f22f77e19a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3e711d3d330e0a1f421c9d412f234250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda61dd8f09dba951bfe6b7e6dee55f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ada6d027c0dd46ece02c990089f2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f6e5d50ed56ee457283f1bb9f5993253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ebd87d3fd4cdc56a1f20b424289f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cbcca93eb36c6209dadbadbbc8083255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae378c5ae3c45207110e9ce31abd446d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fabbcfa124d6b897cf42645a54961d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ae4c3535c402ad0d7d224fa032643258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cde8ff8d4697d1673dfb2405582c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afa2bd0e839022b96da5992cd4fb20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26d07cd85c3434761d331f86d4b86f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402acae5e7130decb5a1b336a00ddb7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401de3d68e555ace860014df50d54c66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce46ee989834f72ec688922a9fb42b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34c82bcb05af453d5e1d7188ae59b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a2afb2476c81e697d2384788a7e6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc41be85a0715c5cbcd32f183fa337267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd640e89f845e91e974b0cc0c8f29f77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4867d50d0cb0828a128a6dbf455a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637aebf91849b1416b49d6743e3f6c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac003b85abeca69a03f9dbc2671d5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49c0e6d9780e50327c71f8d94995e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fc59d8f1dee4ff23379725507d944273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c60c11d4e04a65c4ac98d19cbff8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848d640e9e5cd04ce6b7abb0385597a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d3ccc1659ccafc673b3f39bd401a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e73d4f0961dd1d108f4a01328fd263277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d44d869a356b46e105f07931414ada278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25accea757c8c710f9ead5b0f17a0ba9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab8f608a53d2c5f15b7b1724d69315280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f988561994d36b5a841646d877ed84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6d7236029d7048030dcadd6555290282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610dcacc61ee031eea99f2b8f423f7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef918c3f9a09e0b86b6694740b62e16f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5626e3f06ecd24c5f0d994e8796dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27714d4f7c88b3daeeae168ae77da1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593454ffa10408f58e6589d0d245fef2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d166d98afb7cb771c0e8462d25cff78288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefca642f3ef042a334e517015b8b425289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24c33ed5eae1f6c1ec8c1e499a9995290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffb8ed606537573119311ae77e7990291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd2c3e6e4861bb74f38fd4f0c64dd7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd275e1135317818bd376366ccc7d82a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753785f45f5578a97be07c6ce5dadd68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1174ae2b38e74d02a99932012bafd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927ec326a48f75f7dc523b1d0c2a395296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e3a63398978137531787ff7c4e448297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9deafe4f7d936e6af11e82ac3c749298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbe9ac4fe035ea34553408db9d2207299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2b2ab7be0ebffb033b80a29622417300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b255b3542765e877f803e253b6246301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934b132ab3e23eb7cf2cce262de6dd7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afdd61f02f9e2de4c16e273839fd91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aee398d8b78aa7ae4079cf57f52295304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fdeda0653bbae4d9eedb176f551f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554b58e054291a72b44588ed9f53bb1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378914db75fb1daef37c15a5da32840307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899b01548990a61269ef59dc7f41126308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29258c28c35571e31f2ddc596d89dded309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8fbb2ef5280645361e3ae0f7acc52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a1bade463ef3e9a5452741dbe3560311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8643e49800ca456955e20022c63ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb13f263585c9ff8ccb7917c244fd8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd2dbbe022fbaf57c2954242ebbf32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d34607d05fa38d5b4d40d1a93998c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7771539e9058cf12f29d066d53ac0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841fd79af94815e28c85ce242486062317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88242f6f428e01dfbbef7b44b9ef47de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe9d507a82822774f0da6eccdd8045319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427cab2402d868fc0bf24e316fca7fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba22ab8b9c997b629cd1f0544b99f56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d34a7e3366d178ba2793907222f2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3210a5693ad68fc50d792923913ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dece3572aaa693b2287dc8a6eb9c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c59b794f3349aedf47aae1b1ac4335325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f017cc8928438b2fd7666dc7bcc09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db476a1b1202c08c6b341b12e41432327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be166e66f8bfd821059560bc8462c55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd709a4811911fcf19071394622a72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014cc618f1c449ba824d61e58504b70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e01699d910229f089dc29c3d76389a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f18d50a80cbf6bc50fe1dfdf86767a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a7f9e676a414e5f49f2e1a366c583333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76ba3bd125822afb9095db9a7dd1ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba08ddba57a57bba658418253de7af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b036999d89b34253ccf3254e40342a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6be88c215c7cf1a77bf93bbdafc457337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b142ca628233b301b5d06c44d1e07f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5de988e0a7afba4235cab12fed256e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cba62f14ea5c58d5f33a2373ac8977340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7df6eb3a55e63ba76bafc2f9e4edfe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb915df28fae1bc6090cda52714d196342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fac22b10c3fd2de57bc90f47a4feb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fbafeb30ea1f4b591dd27b9345822344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dbb746539e8e1f9cd000a0985fcb1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d07b16794c139efe2898767ad8591346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53235108b00f9f9ba3ceb46ca252cc3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f236851e5bd693d27883858236b36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b72961ad4df0dc4c9e40e266a1f088349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c5577486d2136e87ab85c238ca0b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d34e10563369c19fdc5f6990adffb8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5b0932dba6aebbe81d07a1ac27201352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a4820308cb576fcd44961ea6971e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcf8f7d15930bbaeb94b55ccdd7e68354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1675d5a629dcdab4fcb5330e25be4d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5d35683ce8653790355d1aa18bcd2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89d2128124c61eda58fc32b7b2ae08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927486bde2946c445b49747e1be6285358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed585c50ea9d76ef0f0b07e9cd540e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bbb694432fd541a93e1e10ee887d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6741a4830cf7c106dab6dc51146d450361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3779a29e4c097f75709024b1aa65ccb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e89748f9ee3154b5597ab1eb3b694b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed62f5de81609026f0c24ea308a3b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc180ff1d4b5f2ac5d2f2e2920316b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3f47683999743b24b1ee0f664537a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715138ce8c80b60c70a5405ff147a57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa484bd567e3539a16b96c4ba7997cf8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3370b43b446caca3c03185b08fd07e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6bdb4c437835a2f4f6da01b6746f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf175c1e7c5108ceb6445799fc77cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7ca3916199d5a3fe51d9ccc4e9d88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effcb662a43304f01b5d83428e100f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e545650b3e96788850fa4ce9b7106374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefc84c8de7128c4e445bb238e63511375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfd46c8ec677d8ac5bd172bcd72aff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6611bf2ab5070cbefcb9f05c10f5b17377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7015ceaf903c2e65c148140ff54ad4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7aaeb55f660ae0915c2c01f7a89c85379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cb500b960297f17b0f6ace24eac52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654cd779b3da2594002a69072495fd9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0174488bf2913e4825bb47e5a90aac5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfa24567135751152f7814fc7502be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f2ecdf742ee593aa01185678ccee2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac35cad5ca6e999775aada9eef552a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29148ed7e5bd117a4e1e74f3b345ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973cf0069bb3ac74b1ebf69159a9461387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b7f1584b3913367b2f9c4d066a593388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e9518869a432da6d2d6e4300048b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe200772dcb85fb42193eb0e34a688e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc7a579aa9231b551e4464242e282d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56cf6f8806b491849b30245e90d7bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3d7e1ae859dde8e60e29281e05396393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521c50b477ea0e5e87b59f8c84644ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830343fd376f5927a32f7c487c60897395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0e4bf40eaebd02e0a0125cc81eddd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777314471b4d0344654471b23b3f496397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab2b13c602ca301bdee3ae263bba6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1b9ff6352f22fcb8dfc469d184755399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66379675468cd03bc5ff50d83013e94a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4506a8b9616ed07374391a0b4be709b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18ed67c8907dbfb3ea97fd75624cf1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2510401dec877c10d3adb21ec771da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457f9de0ee6c0f349c99ac374f8e50f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3dfacb4446e376763c2061301d4f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c277b1d60fd1bfa184d23217eef98e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908e40ef4cd8c457d7ee1441c238a59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c8a0a3778c0934686880400c8acfd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223966b05155eb2d680d01790678c31409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b21bace907f21bfba87f4cb8ec23e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733459736f5a77d16cf6a9ef68e98522411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ea8694f49186c5303ff0bef980c7c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37cacd48af75dc1f4eb3a750a2b82d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977e968498c92cd270aeb6a31de1246414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716922d709249897652cf77c92da0b04415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0c9c24ed50aa9dca25df53962b888416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e06b0a8ee1bb350613fea725175a3f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def383a538fb7251a2fc30954d1422f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681574020902cbcdbd7e87a78445d2e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d08342ea104118b7a362a70aa04e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7fb0dd42e59b2247e0ea8e865f02d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0eda9423e42856e90cb9c74e4e839422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e7170998e5982a3e9aa05684d6170423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cfb1999be80d620ed940cd76461b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbc5c38c160a322bc6c722421c8313425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe2c8c9d61f398df3a4a382081b758426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7b0d66cf291c2ef6f2a396a6756cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e2b1a59553a54eae9e6b80bb86792428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1d2e0e7bcf8363e2a15e37fb8cc78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f14b953a57d24a4b86206ef57eaeeb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39772358787d1a5da0780719c1aa6aa6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba433b55082ecb6b6c6e17cadde44f16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb504caae884d080d92dd5eb3630940a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857133616f25453c6945e05890780591434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e095cd1c68ad61c9b67ba3e7814de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafed5f89b48436774ae8bbf1c1604b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46bc2e8b19239c6f01eb7005859603437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cab397e3a7235b97f03e2c0355f30438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0761612729abbe4f010f45fb8563a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a8ad4c3899653ff7beb887a8240a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52650f19d229ee49e2e83296a34da1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b831dbae4c8f0758362189365dce4da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ce555089bd0a5a97dfa4e39a29b48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf2dd2e1e9e211f2ceb961b32cb885444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd0f9f6cbdc703a209122b057e9117445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78035e5f967cd2ac169b57090b57b30d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72142168ab8e8f314a032c3de0651aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f8b84b51fb07b01e65a3b5f898f07448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b6a5ab47629b042301c46a8899bfa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f917e1c3048590b05585529ec1d123450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a0c80860aca6e1f37f0f042801239451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766af1c93ad8df15883bdc2b83258238452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3d60f3905d0059cb443e033cf7510453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc80edc8e99fe9b3709d32eae885753454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b9e92f2d9ffe76693f155274c0750455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595c3fb3a40a1697bfa4e7a5382841d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101f9d5d624073da3f7d01f1861564d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22df161ea5635eefbbaab4c99aeaee7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca460181af485c6c1816dd7f310b4aab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a59cb86982db9f130ad497c7d7a332460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d3758bd42b8ca4eb399e9f562f0e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb379a503cc609043676aa68cc4ec95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a05a94243af73ac0f981b8011a033463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4c4941aa7d89db4e1786caeffee22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2aea869c183f07d8848bf797e8521465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333d8a502f6fb846eada39e9dc262d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b6b14dc88fcce5984fb00ecc6857d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7eddd0e721bfd35d74422ee9e3336468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3e5513c73702fab1aeec00e0e15ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d38b032829fa9aa3f6a00e881193c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfe26ca5e06f31a1de9173cae8634b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745753a17d2272ecfbfff93db14f1c03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae963cc7aea41eac218866a12ebf9a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04cf29ddd0995919c6f1c541cb517e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457acddd450f1d636db5e6ae98fcff5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bf72224d2fcc6a8d3d06272dad225476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4532c4373f5a0c65bdb50a5ddd3f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aac0efe0bf55795319326e0f7ffbc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6beb3522efe9cae52cdfc81b4c425479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0c5a90b05fbab66d69e803d6e8281480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ebf1f9fd667880077248da1fec2f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee33f5d9faaf8709b2976dc68e35b38482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2b09ce172a9b5a9d81b789e8fc2aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac546769707916043804a789dc4d17b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83775d3a502571c75cde9ff1badd9a28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb50d3851b440a4eb32c052b947b7f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edceec663389ca11e3a34938a838d3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f3fe3e28f906223ac2f0e93d6c92c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4a712655d190b5d8d85e8505487be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009548045cfc81696b18a8240f4286b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c34299e22a27125c55be296cab7dfd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d9310d51d1f1febbd7433af7aad28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c9a3bfd55e7abbbd1b5af88670e10493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33765b2582119502e52ececc54b254c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7129fa702193c1fd9ec3630bc08d408495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa392a0c61a927fd8f8acfc17d0b096e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4ecbdeb6001d8adb354cfad63d459497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197473e0417d4defa4a908d1f7e3c05498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bc97d55d01d1e3a895a1cec0f3bbc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb67ca5c909dfcc35a7f6fc071bd8ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6b23b727571ad1d690fd3c06eb650501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e850454b0670bbc6a9188cb70db59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6613d3e4d78f891c642285478e8beb7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca296d8e6fd66a5ec33e8c81961bb7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f9980e677d28aa18446398261261f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99257d117a5bfb299b05ff6dfd1d5bf3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb1014736777bffea1cc09d2764648507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa12dca6c263391bd3076998ad6462508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444699a670af34c86b3ddb976ee53e61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba89645a428ff345f41effa175433e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded626f75d4854f4bd37a7a1d6d99dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cbd1616320b40b8a00873a7ad9e4d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1ce6a60a5e402aed6f1c293b12a0c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a141302fdc449ec4853066660f00261514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822620a4a64faf0a5a2f66a09efd5e1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fb482a418945dad9990c3b4ee9085516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88ec05baf239526caa58507f0bda9b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5531b85c696b2b98ca5a633e79ebb42518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d9aa7f59fb258f35db0eecab5eef8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fd6533116673bd09efbcb675254b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431859accf67266982558ff53b9955e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226ffab886692f60516263602b16178522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4131e8acc0730756d9b5b9bfeed15523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb596ae5b9662c2c25d8719437f4616d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037e867c97072a034fd51b030ec2dd8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231bcc0ce8b0a5bd488066a3a349b2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df7a7e8185ee0356675ed56c755eb4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5713e8c866e08f47160db5d93ba800528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c983f4bb223abc38a3bf1b16fe092c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3654d6f478d2334bc216f5b356959530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40f64a4ce8be10fa49a4813e2397c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e8f13c6f3a3ef59079e00c2d443f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6302c94d855bf70ce560fdcc2becc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efa3bca0cd8f75fd77b673e3a2cdfc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dc2164ebd61d034b8b914b98fb41e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b57c5ee6eb07f8448a4c10e551e0d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbee8017c2cbd669773204c73c294f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ef63a1a3ea1f911eba6086f19a1cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dd78d5fa134a66d8228c17b6a6dc4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b614d4c1819ddb1aebb12f04d8f34540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3d2c509d81b6f80f395a2937a0d77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93e1479cc0c44dc81d1f4fcf823792542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea898149ac6fbbfcdacc25ab3ca2a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0aa6620bd466775e18e697ee707a19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfe4a9a626db49c8b48386401144c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa422fdc64299b7749288436c66c97d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72a0db8a2d54e3b644d407dcc59f52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a94ac14e05c9d5b9334bd01d82a54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bedd3013768c1f8077c18c29d5d29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87565f5ac71931e214a795b81853c4bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabc7a74d7845ca72407d885a6bfe9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acf4150d9b7f780dd046401f6ca672552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b670ddea012cc323f2450040182519e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e5a5b1426399efec809e889971df1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f34c057b857bba2c0e83d6fead242555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb43e1cc090a844af26492234749db6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956d3def2e2ae47a60d83537a72ce6e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6e071a1f2beb67934566e68225766558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990695cebaa05f915becef24adfaf61d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f161dcf96965e3f4a8a7b8df89697b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997307294c6de92f80573e792a697a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e05905588b1f09fd9debda69cf2df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc73bb88d64e6a1813ca735d223cb3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981ee006f4a36218a8847958360ea10564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece29be316902ea600b15935babdf584565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f148a42141d7d619507867b57ed0e8d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07b59afbbe15a497334364c22223d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae9c8983e77e64e5af2a2e2dc43318568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caacd673327368cd08abf9d3aa2425569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e974296c1cd2aba0eb033cb614d550a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf715c757792b95ce75564e9b74b3923571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14498a328e91d4fdb7abc871be2cc6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10610a28b09428ebd191cffa28f63d44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa215a694ee351c5235af60d549a3709574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb2494bf35b11d969bf580c2e8d532575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cebe5412b7c9b0fa4a3e87bc0a5f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17583479a7d421d018f62c0dd79f5af5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e176c42d68f69ce7bf0a11cc40050a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f0c42712caacf6e56befae049435f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999d18504150012a439ba58f9a11268580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b411d8b6d5f89f5c8e618196a74403581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee797b799baeabf9eb166130541145f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96d5c6e4454d69ab31fe0ec03b9257583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c341bcb71ec95acd28c479b2ecaffb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd9cd31ed31f3c65552aab59af5ce2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202d6affccb0b659c3a5044409c3c22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5a35989b2d8b02073a5f09a8e805a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679a8065cb6c17a0e3e253a06e4bde8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000796ee82a270d917a5f68c9ac31cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb943f3974a98328af25b87ed5b1a219590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25e88cfa833ed585a58b27cc28b2dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5caf193b24fe6efa3162fe577833050592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186819761a9ba7498b45ed21832eae2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7b3078d1838917e4bfeade8dc4704594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1330f83f301149ffa5928ef27a983a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94146300caf3c3fec115edcc99c9a15596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4037a7ea801843cc0607df662c2715597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335213ab06997dbd1ba853335d4452f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cf7e1fb65db61e6917e06132b522b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5952aa01e95f582d3bc9a00718cf26600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a2b5e0ae857f068edc1777d0fa378601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df4af66752f971eec0014f2c3780a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111768909564e790ce22fbb4c10ba6a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fca1ba25f5f9c3c4ef3fa683a870c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555007ca8f54f79ad68924f45e0fdc5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c2409837f82cd5086728dd3517c38606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf7b4a6dbc8c57e44bdd301a7ed033607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdc79e042b9b352d1f4bedbb417cd9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e51664462774d40072871312160da6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a329bb9b3a61f329bdb0b675eada436610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05664df80c3dbb434681d988606c68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b5edde47a2696e504f2129e47f419612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a00c78b1a7e45ca39e89ee5507cfe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c90f65bb36e40d7ce355a0dd73a9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09922029bb989f83f6d909bd5dc7aa28615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8574a55bf788d12a17077bd0828f0a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffce8fef9096c26d9672a8f12673fda617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa823ac9ab2470c3f30bfa610216fa6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48391ad4611404337b5ce84e4fe9c0bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87511692ca2a6ffb3c49b899140bac8a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45b8ff560ad629a666585a3c935067621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b103b83636378f129a7c1b08788f35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87257bf41ae9b1377e023133b90244e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305003060089bd1ece049304b1b33c74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6990b905501b14fe869d1b96625fa4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ff237a4ba4dc4af098f0b7d9e1839626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e37367d623c707ed1352773cb3211627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4216c9e4bf9fdbc67c32886eced25b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a5617a602105c01b93b1f521f488f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38c056f8d4de1223472c6ce8c37334630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610e66cfc9a431a56aa5917df07e104631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f255edfefb3980a9ab2d2c305f788632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc478df1adbeffd256df9670b0e5e7bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974c7534691cefec881a7b9ff4659fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f96ce7b911e779461b8de83d01d1a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7c345f966c726fb8c5299d44ddd06636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24681ecb4b7adc4df2e661742a59c020637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f339079d4f4bd31890bdcc90e0c8ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f28600e55d1017719df64b5e0824bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872d159ca0bdb73644aa763dec2b6e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854194ddf7093ec51b0e21c24f2f7ab3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94d85253c4c58056fea0d48021b8ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc38d5cf083e5f9e7cca572b6dd38d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bdc695d20f1c3096588e6d5b7646c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617a636cc22b24e2e0c1a41aae27b75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920103d5468645604a083dfe3c1b4668646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b9d1c09ed7177e1c29e4917cfb3cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600aee44c1d95580cef402d70a26f78e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc148761711ca079981d294b7f3513649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b319a6ad4be094b440adea7da9c5e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee7ebd3ed7588b0b933f6fb8674077651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09565347a53a8bc260b78610e326e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c27c4235e70f92003b7f5b3e4deb4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887b3d1e796f1965b63acb033bf754d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ac05048b1d5e47d52a41be903f136655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921037923f6af2d20c6af42d1263ccb3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d76a72b0c152b4927341c16b31d55c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a5bd1fb81e1a78d7da31015eab098658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b456118e21b4fa9262ca342e07f44b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356324443df58ad16be3999822ea952660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26451d0ec90c60be319339e52fc7e2bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ba8d19b0107f053e7a747add9b893662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510fa12f124445b0e873a4713091ddb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6588d64dad7d0820352af6375026abf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b78c670c2b99ba93e18306c102e2e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d637e02d793b9c1b2b56366fc76980666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77b0e07a91de20bc74d3e2851a34cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b50991b596f9ef089bee96ba38a9b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e1d7d3b3924da17a5e6f77091fac3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba028bb8906de74c9472c44cd0fd7b82670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2fd63770f746a4228dc6ba3ffd20e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15524b67684d1e00ddbb48990f75ec5b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff63f4e239da842329c793ca9c31d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d341d1e2e7497a3e96cc58de2c783674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9c0e3a282ec177942ec555a15c77a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e421b2459c41c2b3f299d6f4b6e3e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473c73de11805a82be3fad0ca69ea3d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2f7f421924b946953b03722baa2c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54179a47eeec988750e3a754ee003e2e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311b1ba573744f45905f701125c5130680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0328adf478c02e5aa4f8774e49c51681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4bc00dd1c70d0a1562c5edd610b36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6afa4bbcb653f5b1c0e03b1914c46683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebd750e75f923c100431654ac15cd1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca43af650e4c4bed5734750a811b1d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab5b342400e9c0b64c14a2ca2d82bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e4ee2d37b42b52aa6b8289bda5c73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd05a61874eb5d3cc14d9421e6dd5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04651515f9779fa63c1678780c3bae8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c4165ab4205790c7b6a22ec086cf5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62773442839e957ff74d7f9a0327a639691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f111a7269222e014801526ba86f89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b208ab3f2b2a70e07359d3bfee557693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c70750ccc5c4ccbf7aa9e5e973234694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416ef07546ec4d94b37e3e40d944045695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a4b3807b4eb338d0d971097279b12696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dda4236de6654d22cf5b89f59f220697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390f30d40ae29f0c086a6e599caa988698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4b3184e4d38ca827a71aeccb0e3a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140c65c59fd0697a5a3beade42c999b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19038efccdb5094ac83aa2031113a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4406be659f5e07657be9902206c1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f84667c37d41555175473ee626ba6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921002ee47b176ee7074b76e152845cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610f9c000bf4f47a7a35315a3007e70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3f650f90ede6f051759f1ea8384ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3d972d346be4d8e1075d2d6a412b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd553ef1ba297b08152cbe2db4b71cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e91f883669e9796249490190b2d7dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e042a562befc919d19c10db5f182fb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44098beb4ffdc70824fe70bd537851bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c80f2eee38810f8865a21211c889b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181378f9ed63eeb2d38b1d571419c5e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11857e49b5e4f0e9cf4fe1b06a02a89c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b57706fedd1488a2dda449b3abc19715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f304ee4b2f7d94005a10ea4801a58716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c9cb30506e719af869a8e486212e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36048dd2b4131308b6345735f1e31070718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe817b3446c75dc900a0a5a0aa58a05719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63df233ec8f97c846a48f5b42cb7c6d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b23a468098549dde4b113d707d5ce6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaa5741eb7182ba018602e4253725f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffea806b8be62238a2645d8d249695f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012cec3e1ff3d543b7f0e2b8bf92dd4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7f2c126d884cd0be524a34e685bfc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300373c13ab6a8564b8443f316765ba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ae3e3bfe6f5c7f5ea6d98239b1e02727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb0dedfd79eddfdc261d48be4ac598728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8009a3f0b443a8830bc9c8fcfce602729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc1033795d1be37d758ae652134a29730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82be1a60ee6cb4d333b6caf8257fd69731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b708bc40f604e154cbd3ef55e5e99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc4bdfa21f8399471c848a5dea37a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd3caf46cbece0a9cab6fc1edd857b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbadb8fac1a4d66174e9f79f43e52a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6007c76addc378cf3651283ff53d524736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d027edb751bfb292b60c2371dc30ec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f55577a8056ecf33d426428b6e5ef0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a05b57f64a6b24ea9762675910fed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960d9b1d0253274685e967762fd257e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e8267de2843e71f0ee974e5a20ddb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c92e50121220a3311460dbd4fe3f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb2c98b2020abc2a222e5dd2e0e8b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4188fbbbeff7179e11523f660d3fab0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795661ab7f5df67ed33509139f8c0e6a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39d558caf9b03e2c81ed766d5fcbe5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64a71ff38cff61fe40be73aeddb952747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f16e53063f685df940aca6a281505748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eef010c917befb48fb46049978fb8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233732233da1539da96742fab0276d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301407e1d53ccffba5cb58ac3c916065751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e178032d222c8668c890e0270c19e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c20d25f8a780b70fdcb5b90aeb0c57753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34152ee42f4f760667f98dbf22502e9c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abc1699f488666271d2a4479b9a4a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f8eae20eaf1e1e61b72f02ab00214756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745e3f45c8459af62690a69a44191e9757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>