--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed08039765fca2d2d054068abe77db21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161be5b5c01e011f37b1d798d4e77e052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a64e63fc1f7319118c518f2c572d0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ba6985ff85539477e50c95832f54d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0588bb30ce383ddf3c23c7e152a765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e785fbe48c59078827519bfc37692746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc2feff476a5a100d2989efc8b52007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6704f1f1ac0449ad58475e042134ddc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247240f15e788f0fc3107f712214b7af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96a688e0e0d66fba5636542c8200a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65fe04b1c887bf24afcc554662055511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06da9ee9c85c473801db84eb24bac8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281404dd3eef6b27ef0a53bd8869b3e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94cdf1918f89672cabcbde0fbe008714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221f625c84e45af274069e2ec679d5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312c6996004839c59ea844a5e126ce116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5754356d10d1effb4ec050f6de35617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f8cd9fa01446259b58e52ad32ae7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea8d51158af1485156aaeee792886219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035cd2195e87b6c4c58a4a4e4438fe120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba098c8eb7b9b696d08026abb540a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece01723ddbcbc19ca5505d8dfab585222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146ad8595b3dddfe69bb1bc4b78c96323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd1d806ffc280fff55636576b8ca4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74172de8537c6e92671104e52ad4e49525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c3b2f866fccf4cf0e3048c56e535526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923a4d875a6b66449ab5a7d615a74a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448b3f176069149dbc72147577a4a5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f28ccd4a89e1e9a817c9bb542454d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5f7609d89e01d8262704628bfc80930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03724e7c41fe4ad0b79dd6036885cb3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63eef3fc32849650a3f329007ee4c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c69dbf96ee819cdfc2415d30c4511233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa15dfe3df3ca71c814b6cf50017fcb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066acff80fd756be07a1e169eb9e9e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0553ca646d34aba5a89cbdc01152f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e504ff5e8106054be3f0526f23372e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1bec59b25a9ffc20f6ab79f845b9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8910cd64c464174dfd79d68e72d2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f0bc9d6a388ecbdb568e0267efda840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab50af50d9982690e6c4bbfc899983a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c138a0c8d4f2d954341a9b6e6c8c6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb18f2ba303a07723677a6245985b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b3f40f319b96ab01576205473a5e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1e526a62626e8aa8fe27cb82f202b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b16a3afef08ae8ea0bf30d4b076a0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ea518cf5c819e7e06a952382bf63947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a50cb264205a2ba85ff5ff9f5d19f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e4e17a13de3f9147e9691f2f4972f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb2b230442d5180d59fc7b628f394850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee48b982c28b52522fd123f4d5a567951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b55dce1b8395307e2dcd6af81c69252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56ba03a5da40e9b549f11e0d5836d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374427551626a6b3cb37bdcfa4c03e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2983fe7a314cae6f9293667eda0a59455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b46420111a1e6174c2eb9e6fcf03f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08062533a90e86da47f22189e467ef757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8534c468f9717ca1c675c1799dfe658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11c48d1f5bca1df8eb96f6d792078b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef805f53de00c7db59672adbf5a4b53e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58975db04de55211c261dfcf97d35a4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e2d171ca67a61ef0a970d3640132262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc83093b8019466bc646103d41fdd5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758ddb844d68d933df4dbcd18924fac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeeb5ac9e9f36ff2a011a6f7e0039f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca4f777cefc72e02bc8cdf85afec8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6660b88035bf8782979082510816767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7e21b8bdf16aeed0db61b2101d50368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216fef83fb58561166d81d09fd9eb6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682989e7af024f2fb16e987ba2de61470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccc79a6791407b614d32a8172575b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd205597d52197ed9b31e400e8d326a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6f95c5f5f88ea9b8340c26ad7917073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c280b8ba503905f5fd82b57fa9bc6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064e5ec484849e00df83cf946594f4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd07a5722043280dca499f650597d2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d7a72d4d77f374d7af3f527d149dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159278068187b356432ef533402584d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e026b03a9ee3bdbd498b4bc4343cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c59db7f24aa4144a930fefb9c4be1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c9cc44e1b02454a02bf630c1dcbdf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98774aa40aac5448e451c9dbeda4588782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f838497295b99727870228aa8122a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ddd9b985f8a6aa5ac352e11891f8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63c30306aade0d5cb59cc17b34514185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef7876f33b12f1176e24a358c30dc786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5440456b24fa0c0698d3d5040c52f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c6cfaeac428791823a9a8d28ea0f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa52ac19d7bac10af43f04f00c5dc7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7678d2de8bfb072e2d0b08d502ee71090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe7fc5b51e4ce148f0ed5d95fa322191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d4e19038dfa27f155a1a6bdb5cc3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f3a970b573f96fd9ff0dc65d51d2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6128175588b0cde994a2a80b6737394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbc862a2892ecb60666e363093016695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00909b1b130bdb0ca80cef65e29fa46096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1008b72582d10bd2cecc4d5833e57697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71757624723a676214b0f4c7f31219cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf71d664051f388cde2753c5d55ffcc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a86757987d62711664c5c1371afd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5bb030cf4bcb90bb1209f6415a0cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb6b687b68cf5df92ce523f4776c5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72522e93ff00911631d8c6a702caa2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bbd09d61c337c19027aec4724f9b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb99c67424b922ca3ca97bf88f293e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07839119f9d5961999aa2c2d146eadb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaa4fd5d26cd6dc20f2c233fc3aa05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3ba7c929b77a633980341e30ca2c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ea3e7b375dae3341e89e744d1d85f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdc9e88c275ec859cb2dc571e1f515110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1e84f897ccbcae6123fd38fb035fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7d4f363d0cffcde37408c07335af3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efb11f394b1c7a69ee53c5ba28f455113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2687d62e832a41821f2f0245ddb31c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161e38064742514c615596bbc14155d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f64c85c566d5e1666543a4fa35692b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd91204f3bd2f6755a1f50966edaf48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46e279b9d184a188a587d543a00315118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bc2401963130683957ee78eec6078119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0126b039ef9f02a4d15a9ed706dd5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85e3f7e1c2bce626ddde960f4cbf6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a619d853f9eedb8e2ca2509a133877122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5d9a65708448a70b48abe934f4f9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d1e0e07907e99953535c7c29510c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184bf9c2b17bb3c88082278a39a4c55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b6518f151e3994038b14d4f72806a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e0e29072c88959a42a3c3dedc1185127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5928c976623d4aaedc144702281674128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915277ab178826c2d7bf35bcc3cd0635129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c93bac267bd900c830e410819cec9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180fd90de5fcff0f99dcc5159092418131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b25fe90c71d25e4a96d3751dd82f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390eedbc23170a686fc00cb2434da23d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74f06d2c484b33b6efad6494c8986f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfa2def3eb0833f47a005be0ab23e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47cdf6f50bf6bc140572d71f7e6740136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e1d41122514e7770f594e514e34dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466e2ba9b5d9496d1867b01ddc0bebf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56355277966ed9e605e15e8b82b0fb6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1722aad8ba9147990c2bac90e90abb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4fed528fcf1d33e6dcc21ace4a598141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706940664e88358cb71a3b63ac9f040b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f491831da19cc29e5bdd26f60dee19c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574c5267fcad1acacbca8f44b4fd75b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721366e8cec4e275997bcb891ef08d53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c111cf492da42de2b5f4e3b436d0fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164a2eac1f471fdc8406af2df171cbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4635cf3e9515f39896ed31a1dc5a5cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb5c99e393076531eec974a6722607149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29c00cf4194d656b9860ce420e2c31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e19b34d2fe2bff3f63203d99e82c5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7da5973dfbfa7fa17807acd027641152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee3e5f13ff89a88cd2f7a15405da0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1906a5a8d8bfa0cb6def8425c89b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08b5cd23036cb9706100138688320a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aae3d7987ec67971b5ea5163b13ef3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690ba97dad49c58d52e4024be8c93fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be013b19a41cd52526905292591c68a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36516e9e3c1110639ac1bf2919beda8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b049e0e61171eed95dd7de32a6dc71b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcfe0caea1bd14773c715061d62cfd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd769dd1caa003d1fc32f4d9b9a373c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004a8c71b2623078330c08b160b638e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b5f168b0877a6532d9685f0194002164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5284b1c36e470731f3028f57162a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6647337f43dbc858d5e2cc2aa30db21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf55109482939eb431c4689b787d65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d2c528b4226ca0c2965f642475f77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621ceb9b5139128bf2815e7a7167774169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a330b1475da0c59cb6f3df64b7fd91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e30032b06dfee6010a3453c392d52d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e17012dd572b3041dfd31faf730698172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98651763c159b8594aca67ab04b747ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d983ebd9616c689ed83caf303a7a5cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a4b79d551942f2c799f0a375b7a9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16c8d210e3ed46f298339a8dfc2d3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61be98d08753d3ea77c4d6d66b2f9e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ca4367dda8b5a8233d383940ea028178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76758f618edce871a4166dc4beb094fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407be1fda6bf63efba50ee8111c02a2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e94adb66cd49a1eb0ba8ead2b164e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913067f6eea5db41462774cb938faf0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246968b97d30593e42bb7ee013f90552183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71684120a48d73035c7ec3af784c87a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efafb1ce6de652bf2b9828b15e3c397185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc2e59942b3aa650d68b50e0537e23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6c7c0ce66af71b4ca049406021cd1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efebcc98482655d6c2f0e50a4499930188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3fb2bd6848172721b15baa08a9cad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52ed71b4da798463bd76b5d1cd22bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510c8ce8728f100572a39f1d16f55bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7969d447f68b5aa1f646cc138522b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e820087d6e7147c25b8c196f1fb91a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb9185659f55f3316a648977a7b6f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16afe923422c3ab3987986c53720a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9ed1aa4719030a32f170ccdcac449196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8a75f7c3fd1f4e6f5d740a6d6f3d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ac3341b3f73a5063597e2316c365d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a0d52b0b84a2c24649d8f717b53cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953d907279158b1bedc23f24bdf8534200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce17f6fc01f8be02c6c19c6d60346b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573e17cd3dad9bb5c5c7c0386c8971f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a282690eadf770dc7a14334c33bf9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993522b67d4d9600d61dcf1dea9e802b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9429bf59163cc3f7ef521bf6b4333205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beea2a6aa2784819fc3d8fc8b7e204206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1257163e105f9ce00fc571bc41fb3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd183dcee5635aca925c8c7d9fa0ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c9baf8a10ee6fb5517df9470ec0b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c868187636de3939e320f6f3d9d56b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc7cc56da1488220442e0039bca4e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a04f9fe3e026003f4c7163e0b3dc34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c0d2fcf0b008e56aead6a542019fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d649ae6f585a121fd400e4923f6fcef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99de30cf64986cc69fd763d87e6cedc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0626b6459146956dc60ef7d6081da86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d544f9459db66953e6fa9b515ef93c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb407f4b0571326a9b277a8ba70e5f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8bd9ef7503fe0fb07997b51ecd2e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda71af1319db65534a1b55bcf12424220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18782d928e8e6d9805227182d5e1a012221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846317ba31dda647421ee1e2004edac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba187ac588ad3610fa78ea71de3a4e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd022a0df9e6641ff7494a0346d7aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937c74140b37b0cacfbb1471e44e71c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb711ef8c5afdec201bcfa7b97d1a51226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491a3ddfaab24b1441ad868a69bebf4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be42953c6355f24d91d6f846306bec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2580b287e058c2d42a405c06cc61a8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ef188312fa8cbf707fe3b867c05eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8d610f30b5c7ddba8b83edb3054e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b37062622d14da0646a889d5a327bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c42ef3b364c91ec40a67525a1a72bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a8553674551577e69f170516a8887234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39e5348eb78e8ea69ee3c6f4d4b97b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0dfeba249974e2c72180bafc1a802236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7f9d28cd3ce4036f68b49de7c7dfe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d6f8e75326e0b4923bcc828d86d58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b31029d29f860e2ac7c94d6c94c296239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49142c3e51c919d83dba8d09551761d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc38fa1a0c8f07896350afea6367b20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb927e61903ef2e82dff8a5a0e2fa8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256e7341820728cd051cc593a522f07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e526a2b0a1c2e7c592f059911b9c1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e244aa1977af60e0d69f575fa4489245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ee2797ee43e54f992e462f1e2ada0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe69773583400d81607456263119f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a836c62c26832cea14f2c051de25c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309c3c3125b852ac2c6524c019fe862249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be791b27a8a9af493d602840545ee40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2125965a3b194dbb957ddb895007a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe90714f75326cc792ae6b35b727ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c86a1a1d5cd8561ad4c62f91e8bab4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85e4107316cf226a522af962d30775254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c4fb8acab303a0d124365953b10ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3fe9f8e13f41a560d6150b8090076256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b238f9a66091603773d9e094af26258257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492ac4a4a97208f564f0430416c1e7d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f489b2e64ef2ec11661787851ec1c04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c7ff10e886a6cdae84e3ed69ca3b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade3bbf0c6afc034e3cab323d70ff34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dcc72879e66180ed6f2927db07d6c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2cfbf7b39927db2c50ca0310963f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d12cd499d7007248a7a4b23c3e3919264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f006a948c178edefa0cc7d0817522265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a4276339acd383894a50da5743729266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e79447062b08fefa24246714cd872d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327330655bb13cfe7a1da13b0be2f5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabeb2f475146b9e260bb423c081665269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a05415aa2e0d25af64068c1f780f92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11326989fb3a847e590add6bd59ba8ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47503a69988d71d81bdf44758d0099a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c240e66f0b43077031e62c8506ed3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c972a4c6db8fa3c298560271b8e2b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fcc0c5efaccacd56ac40b3fcc0397275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737de60aee8376b8fae048d2b472697d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea57a7de70919695715b07ad32e2920277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f0bbb45c7e59b5a133fbaa2bd75bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad108754dd5c9b350550b39021c546279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3d9ada251e3de51bd75a2178447f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d5f6a4698e6b27fe85e4bcc501a4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6ce2babd4f42d3817d3bd7a936451282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a2d78821815d1cc8833c837103a10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750dcacec18e30277a32f368e0694dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce25e47183ba265b5ca3b51a1f8e03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68386d154096350ca500e1b80bc681286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45bace6f5c84a870ad09eb46d3ff41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92481ff58e24336c17690c05f73e248b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5087c85e58a32643121533956745d70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570d90b332b7fc69dac90fa6431cfbf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccc65a28eb6651fb87026e1e2a21d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352da0f404f60e45cfbf4a8c05e3903292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15398c644779f33470df1cf9072fef7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec9b0a7ddbe6a0cd2493093b9917d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa7653ca7ab6c1c9be3b500f852162295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe151b26dfd3748d4cd04239127698d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf06b677bcfb624d1764d24b17176dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9bf78075ca45fa28ac99a9df3229a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6741940c9277f9cd00f4b582050e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77cda56b8bdc2883283224c27a2cd7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e489245b94159181bcf4bc6b9d24b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac176375317e54d7d6bf449b9f0b02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b762c1043a07b5d0170aeb3be39467303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aba939ffc0728169c560d1644baa03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0b70b02cfe057b3fde7942cc2128a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4dd8e18ab22e1ff0315d549dc26bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785039026ca81a16905ef71f7c756a20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086c0dc6fb900d216fac44ee2bb49f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da168b1d799821dc2d66aa8415644045309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cef018b69d3aa174a17cb9eceed76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20193b7aeadd2c05c1cb0e039b2e1314311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e584a0d122ee4f78e2beea6a1a54200312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acde72b6a202d4c24131b9200777b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5948bf43faba79977647874e7b74f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7042e70ecf6bd03be99056528eab5dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cec4c3a105c619b12885fa862a7b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581805de2f2c8cb23f86d5c8f2538caf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3493c51a81fca0a467516f5441071318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada9fada9d435d273bcff66881c11b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314a5fe55df5c2719acd8586345439b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be210de166c0eef50d431b2e85ccdd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4b36ac8aba32ef5d485ddd10ef3f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f859606af8f3a61319cfdd2e0ca0a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc692f5c6efe7f58f2357777a54238324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb797483425af149356a57e31b1a06d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160cbb40060a6b45b3d08ae07cf85ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66db0edb5e5e19023037ccd29a61697327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538fdd6f50a5ce9147ffc7d81522450328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568f272f99f8daf6ae1e0f55150b3b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6797ca3b5f9eb5df16d78685cfcdf6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1795586c37b49b8bae30a93e3d738331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4476e7f06ccc6b873b51273313c3cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc96c92dd51dad24740e38a4c79d67b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db9b80f0983baae8a6260096ebb44f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859561e4adcc5cfadfb84dfbc2b15a03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb728dd36e14465ee6e27002728b9f35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663833e90ae78d08ebcbfbc91f4c8f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d775876ed312064bcd21b06114989338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e0af29688aec74a020e296b7c85b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba003ba07d5406ee7438356fa34cf03c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c43e47d22cd018422dcd1c32118e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19a89f283ccc8169586d420b0d3371342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0e917c24de2ed6e411c9cae5dec8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62998cc435282f1cbebe3c9b93b1d362344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cab2c7bae5783209c3371d4a80e8fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb82f9b6d0aa3e5972df35b1c41642346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a2f5ebe04b63864d61342fb187baa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218346fda608ddb7130e5c65f970afb2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45e936b34db3085b2f00cc3e7713b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f9635d5b3fa8922d52167953610c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a462a1c9da6a83a9cb2cd0b80d4bdec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955438e4a551793fb539ad1813ec53b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eceea26ed0f3c529708010cc54263353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d43c61e9526017ffe560baf4fa0745354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5a8cd146fe69eed1896f63fefb869355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891e9e5a51e52f001a90c9a5720eeba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa9b42a78ffd139a6e56b0a90a5b2d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e266d26aac04f5ab04573f7486ad5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344fa74a897e55ba47c65126e9ada7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc2ad22706cc03d0cd55091022c51b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0bff4d690ded155cc12675e3ef637361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439cf42a97e1b0441fa9f12c09d2ee8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6bba2e80fc005258a00ca2d4fc078363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e5bf95424e81b2675c20eef9746dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752727c1b98f0a8cd62fdbdf5dd2670b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207af4d461f4c2a32f6e17833db618af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3229137d5ceae96b77c3635291fe1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f12edb5133bbb138ab9b877af0257368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d5c7b8565d82dccff911c15938bab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43f45ce1f170deec180ea6e991f028370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367195145c364894a00acba4c7016d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434816bc9500f7f78087a90135a318f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824a785da4976d5eba9ec814c82b6da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bf20b60974f4330bb8d3a42e3c510374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff73518ae885e9568a1898283550c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972122af305ed10ab54c8dc262f29de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167aa8a0806f42590b6b15fda1459ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409aaef90e0095bde77e9859d8cfd0e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e253906adcb9dd37d88ffd50379dd5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422b8e48915a766af89b437b143164f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfde61349d9bf1e438250933761029381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e68888f5bf144ee86d41bbb05aaf9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7282121ad7327ce7ef922773e41001383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cbd2203fd5a861cb23994ba6ed3d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845eb468f598d36d59d4343729d7abb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb1b1bd84fe63009b2e72ba2211883386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28983d30d72b1b5de8d7428412893037387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f34ce751b3bc8692110bece4c5afaa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ab63933c44d40f053da4bc18b9069389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58987d61f798bbffdc9bf58e70297f74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994b9a5c0b57f4dabeeb0d82e7efd93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5436c206777ea2d819867168afb7457392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f3e690789ed5facf535dc11df6f53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da809fdfbcc8a89d59152525feb8cdb6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1bbadd1c1952bc1494f6638615076395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e86963022a229f86d205c1e2caa1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b570a4fbb3ef297bebd39744ee7283397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b1e197556b7cfe082c6771ec9e680398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da65cb149a8f3703fd83279daafd37399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ac4bb9014ee36f532ee6400387383400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154aa70671f6f9d8f66233a0cb42c28d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495d7bc9ff6cc2f2ada54503cdc66e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2e0899644e04d626f83a4e88e377b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae445f38f5fd576c3f623fb2f91c1acb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ece22492fb1d15553bbb5163693d73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737fdc0e387a759667436cb71faa399406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a58866a4a3b2f6cfd215fc97a0526407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01b480459224aa53d5986346ce8f50408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1df29f05282db3f8c90e4fcef55bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2a41a0e5fc588c0bcdc11a55da37a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ae655bd77a4ab8f1344a9eb8796f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520f0a736b9c0b0f70f1242f68234f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea69455c728639e3bdb31040b7d583413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26527e6fca50dc9c68f62dad3f7456414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcba8ec81df566e19af6fb5ce4ccc0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aef2e2fb16433ed451bdb02bfaf544416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcb405531b645dfe2830cf84b27a75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604304a9db01d2e5e7ba465f8f08d6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024e2a914fbf962c31aad4de1a20209419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fa79a9f2e621f819fc1764067cb89420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc2f19b4a8cebbff1a6b9c32805194421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9e2e0f9eea622a22a057189b4ab82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40ddc7a8839414c1edfcc94df00d36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcabb90fd7ccc0a8fca205181f04711424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48cc212b40361853f33d58b698baec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9977a679deacdd1f1f001325ea2026426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ff20e38ac9dc83f1da64f32481f0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08061d294b70bad39f30fd494707fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302cc5a282a3a39c82e5af748319182429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60b41c376985a69aa6be6a7bcf54c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602835b3e7db7a31e7ebd97e290a4b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116ca5f0a6200be0d9acdce976eca37432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f1a18d2b49dfa48e311b8bf654829433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17524560d2270b8b049702a9bb2c1378434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9770b8ef12a1fca033650f2ca05c55435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fb47f300a187a036d7a0630a7a610436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4adfccba3fd0733ef192770ddfc860437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1fc922b50541f7acb73c2f202db38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2960cd62c9706c48037e31fe89081c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238447e4429408dfb5c521cb17ea99d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe6be586994851f7d09b4c52cb7f62441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae4f2f995546894ed5d759dd635011442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02583bf79a477168b9e399abeddb90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f3a451c08a72095d526bfe322719d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e22c0171682f194f8385241d5d6ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521f10c6db3f7c164d3df9e5d4520c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5e76223cb838983514d74236f8b50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa58ab4d7a48c4daa65c4ee52f982c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4319a6f4dde4b0c008a3285661c762449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe21f2cb061bdf890f2852fc26f8ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9111afe3fbc63dc4f94fb789cca223451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38d384f3c0bfe76317afabf66e8029452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d8f72206bb7d5a0ebbfa8af2e3c3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea4fd86ec55e5c3e4090ee03fe356b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369835fd06962a1d5a5c05e5531e590f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd0863ce10f318cedbffb3e1ed6af8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29a411926eed46c51e41036e14c559457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262f8325c981a9207dab0d641f7f534458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fdb48eab8c8d8f6da5a456cd3cc24459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1535e5ab103cbd06651a5f6f21c71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393ad0026e5ff06c1eeb2b668e2721f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a6694f16b10e70dee25c4a782c10d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160c4166dad7c2a36a3f0ae0f9e1c02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec31aa71b45c6f0a3b0c18493bf291464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9caaeaed8a108bc827cdb1ed78a97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d059533512143ba58b82c00387e3f29466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d754a6d8b01f69da2465a865aaa746b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c058e7465605336e754333c0d74af2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b12f38ef76b0d8a38d16260345a194469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42e0f8689e6c5f19664fd84fe69c13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fcdbf44fdd0d7fc76ada338308a6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae778e80e4af40bbb43fa8da20f9c06472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d769a6aeb88a551a12f0b5148c321e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868deb11fce0bdee2196f86e875d5353474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fc959c639a9716011560b593fc6fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94369155b5259380e8b320b6306450d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bd4d1366d052ca6290286fe9a7f04477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa012279395c289416f7cc6a095c2d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d1985e709ec48388f1ed56b9dfacf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99819cff1dd2c0405bff50aeef7bd4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78a6f6c315f8279cdadbece2fb65a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3302f5c86a7893b51d63382fc4850ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7c4856ee5dd92bb5d8a6ad3509327483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7381d59fc64bab7bc19f8f688ff88484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6b07e92bcc0b62c15c1197a8bff21485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d43f83ea28093460c79411f29dc0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0494cdde3662a36c9053b16bfd5f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc8e90380bf8a7f7504b577e72ce58488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8177ecc2cbd60226b26d61895cad54b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba50bbb401b323bb9a2d85103c9a3d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fd6ffc542b704ef73dc62a04bee35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664aab9dbfea1140b2b8ffb2a18f8d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1155ea531254abd9fe60bd05d648a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9da534e97b8bd35f26da6e38b9a4b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128473eddf781520c6266f516f10d74e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae5c3a191700bbfa0895a1d4241e75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42747ae1d2840674194410ffafae0ef7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328346e4fb96ab222fa00cb99c171b9e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64e349c8e70406320f49c4a0d24456499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9081cde1ccd229df88b4cf9806ed3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c9178a85935b4e9c76fce4cdc28c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe7e6d4f7126f9173c030064cb6a0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244214837fa4045bfba6aad6d211089503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856a799ba79c900578b23187a01ad9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72364bdc5a86e223fa253bb535e27fbc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c0fbea84e6305c01bbcadd099748a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c1863d9334cb6db1b16a87781d9de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28453e7824a8482eec22e2b3f592d095508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9feaf6f0096e21c9a2fbe59e8ec476509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13e3bd8b9fe332d6133932375e5fe2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a350ebe40d1e7dade401d259c81d37511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050c6879602784c58c35f6b51000ade512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7cecec8bc80c75168b1e01c6c98bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8000f4c8bba42caa5805b524cbaba5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93efbe000c5a0e5018f6c23fece4a75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04ee2d7250dbd5e3342c13e8e37acb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa8a1c56b99c6a67b01f25900d57c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835e14ecaa7b79c4760dd9f172e91bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fede9b486cd43050a56a4f6fd64cd4a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98ea93c09072c477efb9d5621b1303520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980010952ede43e27558ae9480fa5fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0365f98edcbdb54069f1276f68489f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500677c26f2a583557d7e161f00fc65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffc774c5c4423198b4744b9f26f5d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b167d68a8c4ec5b9ac9cb1488340a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046f3006b5adf3ba625d4c5a36b2f7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b1d35a09675b3b774ce6c171c0c46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaadc52082e6a2151591e927d88df3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980a80c52e0e0f660ce423f0adaa740529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63159a1c4357a175089974fbca912d4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a82ca88615c4af251f87514b7a8a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a44871c4a9084b08f57246457ca63532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9711c522f3e87cb6956b3fcfef6efd1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fced797c3d229d55a49a1b66fbbafe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1ffac87a9a555ccc9d1f191143526535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdb874528421b99381617083197e3d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89773bd0d6fed06ac1c45e9bfb6b9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857fdcf724c57fda54d8252925e3d56538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebf4adb37f6838c32a1cf6542b7411539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c916c0251e89469cd8b805d3813dad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f4011f7fce9670834b2b007b7ee9c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788539efc6083bd3f42afe908e084b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02054083ba3dd756f507296dd2cb47543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34be9e2ba64cdc96c58ca8ce9ed4f5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b1ab4677254bd598f864b3910df08545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670a17834127482bc0dea29fc0a26a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9d3d66f611abfde356ae5087f23e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ac6135fa981ce3586fae829096199548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616aad38cdce353286efaad309208991549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc19cc5a8e3abce9aa40a5a94cff52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294aef28b0cbb9603ed32162a144362551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165693da7254dc96e3b4658165c8feeb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e845bf0415b767cd4525867ecd0a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e26c76865d9379fa1111371c6f7739554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ae5b30b887c82db34f392082001f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e79b920c30c5f9611914f4190b5010556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cba643fa9b97a2eabc8aa7a3697844557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4e73ffb3818b58d51aa7fd88cd214558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477a888cf2cf2ce507ebd7cbc41eded559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3f04ed96806a11343dee3df8ae804560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbd1647e4fde40ff78dae22657b105561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb789055c74b2a04f29a7fdee15baa79562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50648ef6643d410c1bc041518087b48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811e726c0c342f395423b851977d35a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855e1a50d9ffad79b55ef9a3931ba23565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb69b301ce915e5dd00ff84ab6b487566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8e740146b0afeb6e785526d7c0b00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac8b78f943af567a5ca3143e25e0ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cf3755794f5d782a2d829d5df80dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac4a2659b17239cfbfdfe5ea5056f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963d7e1960ed7352b88bb975d364a7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b83abc318efd84d2ec73e69465d478572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f561aa04f06c8690bb6513c2afd10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079d4a1d149883e11ede1304bc5e5e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe45ef19227d7bc32e7126d7ca9d8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c60aeaa2d0b18c5ed0f5ac02aa72cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f686333f62c2e1da69b1471e87ed188577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823446f8c0b115b6f776c18dbb8360fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd366752a5f1b727c5794a7c7434a483579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04438e312c191ea56885435fb9c89c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cdcf01befec3381ce89ce92c36058581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dca21cee10f138560b15a17160f4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f968d32ff538bf285bd9fd080e6079583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207037f8c2af28f6bd5a2408e066afec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bb5e80ceefdfa6fcb1b6931d99a51585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ebf1ad218e20073abd31b279f68a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19287945a602441db7f478d4c4226c24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15593e59cad9601dfedeed627322d03a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787deb0fe3e7bf02e10247e5c069ae4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaadb7edb526f70ce4ac01869f0fe66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332109f9b3c5360aa2cb0c651d1ba0f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69aa180dc2323f86ba4d50f8d4cb8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1eeba9070d80061a6da5fffd82cc27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae8d432de872346f0d6c024111eb7a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8debe1a9dcd3043ba92c51a0505d1d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c844faa111f99e81c153176f8e32df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55c4de2a39822ef8b925a8cdda19c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf1f32fb18b7b0ff0dda772b73d519598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7ba630f8a8682e1a8532fde461cc1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc635dfcab982e9fb11ff7bd4561136c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434ef1539af9b57da32438c637ad184601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35998edcceacae79a5d74fc39993ed6b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ef4f95ada71401a81acccfa5627f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b4128f1b76491340847ae2c6c6d10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24900d6731bab0c6ac3767ed070ec29605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab38b1fcf1a6e767d172111d1df2cee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6202069200575a941ed268f8928a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abde5d238f807b22c0f32ac04e9bca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2361c73917fcdb9af4dd5e14703599609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07b56aa0acc1b421e24b8aca63a289610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a10badfa250e470dfdb775d724a0a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778ac0f4384f555070d57a7bc0fd04c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25766076bfa9f17312bd7ec5e34d2c96613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882907df50bf35864fcfd025fb4ca427614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e125af21a34eab6c5887166e2ccf4b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427ad9098f9d474fc72f59e0b415cde616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b021eae221baf86fe9842464510387617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d777dcf9a3daa49f87c2e910605b3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23643f0e3684469b6c1381a4e4b82b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66b95a5e5e0ef36e600c65713339bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bae52256faeb512128188f70a3615d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abc4e9a0f938e6d949cc527c2ea762622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf694dc2376527cb47f11d503fa6a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c2c573f820575c97c738ec58aebc0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e8b93f800c41bb246f83c442379d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451864105ea8be7e8b4f9fd194e23609626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44503b300d34dd9c4b3064f6ea3c0ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de36775133d6529a5d3f20689cc74c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3758ce65da1763060e23eabd123730629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a53f134058f3ba12dbb770733b799630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1b4a68f9b2edef1534dec7aa6f447631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b48b378b619fc1a25c7bde50fdad48632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046d3907b51871b4578f5e4e4c59d6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3827fcfa76b9a50eb76e647f23da999634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd18b27ba9b87bfbed3697d1e07ae1a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994d9e7a3126413e67dbedc4df2acfc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8942ee175ce92307d37c4d638d0a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978628197d9e0790e9d0aee279bb3695638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e1595776e18ad09edb2ad8a494290639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d176c844be3e211cf8c0d71f9ea2b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71fd8a82887d0ef01181b67d174f25641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e521266bda30effaa4cfc79c283bf9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb055d1517277ee12e336f4a768d5cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57cccabe1a68804e3908646df7f73b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a3b32a7921d3c3002f77815e33e15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf27ad4e8cf73ba8c3e9facd56c5b23646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a1cde844398eae3789b2c6fe125ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61de81e66574377a8f17fae2857811d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674af0c2399acae7cca8e374b377be3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf116e8618a5be37ea461da338821f17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4c72cd0171e30836a26ad190c50cf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513116ab263b5ba66b8deb09af6351a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce029db731f102abbff713e2235d1a03653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1c63ddef73bd9f40e8bf77c219f96654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e18fe74d91f26c268fc92f5171f684655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c9ac6e4abb43daac0b7b967ca3105656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee370b09480fed2e28802f31fac0553657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b79e730191df57dab19fcb3ff1864658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39987d21504e065079cc61a5a79a5f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372829216fbec68a8f0bb1328ca1dc3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffa372e4e5f1e4f522afb465b04b17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0125c6d0d9e43db30327f78ad1017d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d495b79007da505724db643f00ea3d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e449f430c99c63b3a056988539ba7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de35cca3b77796eab39a68807cf565665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecb340abd99ef4a55942df3f0e3c52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c7b26c46b55295970b779a9eb7c77667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de6c24cb514a6cc6115b1d8e446ea5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c082a79e22fea283b7ab6aff59c7baa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad226689b882345a2fe4ad1c6d9327670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6841d8507fe8103eda4d9da4cd6c81b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4992719bea542c64838f7e142e615672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1d42c695f94a491db8e8c1c72af02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be92043fa8561aff5464c8cbed53360674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fcf540a6d17c8dbd13ca4ef4fb738675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03ff0c17879d37b168a8a878a7d48e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e488696811eaed004d455bf6665e50677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ecfeca66a571fd33c2d161ce14ef1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23b088d77970513d5452a7dca30aad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60875078d28bef5702896ec33e802e23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241fc25573bea50f5a3f7bde38193aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29e0fb73a600ec8f128ba4faf778db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda14d26520a04e22c75f3fa3e0567b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be9f7aa11cd60db6aa0dea77a7b836684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc727b086595c8a8980ca0456d5e13c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14586350f842572ee03cafaa36b0f903686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ad2b6abedc42c922cdc8796d57ecb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5013851129146191e24138190d22f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a733cb7b12ac18fae3b43484926cc92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ba0a9800f9d2cfcf9bee78435c60b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b98fba87c80e8c3e1ebec2d10a458691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab060e6f0afd19b6b174d0a9a004fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3280a8b2d1277ddec48d0c9ef009a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6171e74cb20f308af9352c22c1f78d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2d08f91ec569f5a738ea430ada707695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb81f790883a92eb7328f4a687c5da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68553a4b4f488468594c9dce8faf1a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9067b4ed602b17b735d98cc3ebc7e5c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b2a9457262dce73fe11c3dc177adf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04a01ef88f4613bf08284672fa82e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2cdfb246fef7a62780d746a2a92c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59bc389f12d10913b47a445fa20bf2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fe1f70bb5ef015b576f603adeb03d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729af72214242f2cc3419fa8e71b7ef1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8878a1c9f3c50af799450b03626ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd92e5db293a483a5d245b61bbce426706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb0507631a40b0f6575150ca3d2262707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b678f5d1e778d50965238c7e1c2451708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d3381abbbe3fea726704f672492bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8149f204dc437491327fc8dcd1547e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88bbd12aa1dc67750821c8ee2d5731711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a706e85890087c4b249f2bc2e572972712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d508c5f1387b673059bf60ce1056aa0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89372e43e60ccf7ab6798767f89c1b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91346afbe1caae2e10166afce26205fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26de7a9604a0c94a86517ed2f72850716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af7d8e4d05a1de4adef345a6e348d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445db5c3cf584255504a1bea0b2b8d6f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66609717a7b47027a970f648bdab07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51d4494d5699ac31f64a7d016828de720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4f94fc760f64b69831b3d5eec5a60721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58797cf729e17eb25ddbcfc1ab770d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b737068bbce846b072a6d4ae3c13a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3b9171169995e8f805835caad9d79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9642486b86095c38e1fe8723b4a53725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100dabe2e654eb424cd4e61fc3d5647726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1a950ee07eb989831d4cd01b81d04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86edc470da47a388fb4bffd393b4c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d637417a9c71125bbaace5005391c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b4a4bd8d47074b72f30fd729d1cad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea561dd1f3508cfa7fcab7666087c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1a07964760002b3dc2fbeb290dce7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb04d12e934dfe59df1f6294d6c0b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a20a616924585ed23fb1632375210734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ea188bca60806c523af5e0b235023735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2eeb98bccc5211fee7a875dd50de6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fda8cc16dc9d55cea88efac4fd86c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e841b06cd704eefac2eb7f3645beebc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c30a183668d56cd281c408048e93cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbae83695cdeda2db19fda4f1a26bb5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caed168dea168760aeb86c983f013f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169934f4c04d59f09a75fd6893590507742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cb82a62aa50b27d4dda914d9ba53f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ccee187540df07af1d694d4e935a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eae8c5783f142745d1e8e3620256b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90f973d5e45d7be6ef0c1c0fd38ffa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bf797f9b28b1aa137a71ecd1b26d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613193126b836ed3b4aa7736498160b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05750ab31a19d15ca5573aa83bb77778749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e1ff857a2addb2df831287da3cfb2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fac0496ae8090a62cb6b13338ad3e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcb4525599585dae61f028449252b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe147eeb6f26d3ad65c6b4536b9bc3f2753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95653e859163e0de12896e4e8afcb9571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780df64e2b8ac1ca3dcf8405f98ca6c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08daca87b80ad51c2b7d52aa4cc0e2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92fe74cb1da7fbff3950c4abbef2394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059db7bcf697aacc78daebe03317abc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fb0fa6c19cde2080ecf463fad9a256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e4ef45222bf27f7d449a8c153c7887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff545bc21975cd7e797fb8adce2b2e6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440c76e3b83a624d092f13ef1b6f5fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460bcf117d04219f746dd9f60b677b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793581ca74c1a7bd1b3dc5d371b75c9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143aab9704b3231a0713fa4c3719a98512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ec52662dc3f0d06960ee78cc826b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fce7d6e79662b41a69a2dce62d903e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e068da57bb9ff6f5f4ab2cf1e4ec9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783cf26b3161360e2ccd6cd256029e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749e660ad337b2edf37d42af08974c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e390797621e55c786460509fc83c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c93138b5f0476b7031596107a17b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfdae87b6151fdbf7dbffd077229c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df66071d79dd62f2df7ced938f66e3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b5e14acdc4d1081a350d03740acff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3a5a9455c586cca02960c54980f5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df077678238b94a9be334d578b82544624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b3721565d39d7de568fe53ba4211e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1678618df1e7004ed9fe1f04787dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806c26dc66f83a0b866123a7823a0a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364746fa6d8e9f54d69cbce55373c0a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfed8ce378d1967e2ba1afa4b111b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8344fa3aff8ef0bd77477a4bd2351730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f92474cd3ac4af638509eed506426b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d52678814ad6e47dd5fa75384d2fd332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da3c056fbd504bd129a33178e5743d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b55e49f215c3df67b7e260710088c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff08020ced1a5960d9f055dcc9bc7435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ed516b6cff763659b2dc39e2bd5af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef5c8c60ee4039adc7c69b759d351c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579cf278975ca08cfd296695930d95638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84664c0843fac111dd6b20d0019e17c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b6bb64c7a7f57c54510595df0787e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e8e03f68d86c13206f21a1898628041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dc511665330378fef1a7db7ecbb4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf492a3b8de7736381bcc5c91e3bc5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae3bd9514ceeb36003b49f64f438c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77d7f30e25920ad5d2b82057e56eef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d4e6f0f921786a0bf3d41f469afaf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76220a2de1fcf9ebe47196c4f0f606247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc65954be4a303e99e494ee4a3de3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64387bacd38e7155206e3bff9223cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20b51dfed6171a25b368f0c8010b5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc0d466c225c92cd064c90f5a1022c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ccc98a11a34eb6fc9b0d18d548a1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3656d3be6977fbc68f00fb6f66f17353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557c3ad19044b812985f076e8c7326a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f55ae2ef62da2bc8bd821949814a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da8971a659e5deb56a08e6ff9d1c0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701f3f6f279ef485be3134e3eb90e4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040ecf9b2686e5187a0cf697b4b59a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c924f770cccc0f8f37b29deebaab8eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344dbbbfad0213309fd52df90d1b38360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83990eda101f1a7a039fe9f7b02d1e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64f5b98bcc7021962e829516fffe5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec543235b6c6466c64de2677cb6a1c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534e1fbd435f391f9e369c272cb2d2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40128405dbebe2c92e2c2b0171d9f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c14d8f12378c6ed0d7f1298d499b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383e0941207e635d38c18f1ecb57e4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0187e052a4c97d6c8dcbd569e461d7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809fe9ddf46155ef89ebf6e3ab5e8b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb21bb40999951cd4b02e1fafb00df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949df55a39592e7cf843c10009465d1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c814b2e03266480ff681d0003c67c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31483a5b0c720c569a32f06ac5fc1ab273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b043367519354c556b9d235676493774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05753bf0ced656dc31ba465f8ae3fdf975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4542380edfe3df9ef0b605068b0b62676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f13ae477e87325a54c7119b24f5aea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e593b73b49db7a8a025c5c076a26b6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a78f7423c12ef6774e6650bd6b48b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67b900c63870d38b5a9283a9c863bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a7614fe3d6c3c324ad06c75911af981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded770b92ad02fdd49b58b40fd2deeea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75283994ed9e1cde7484be0ca08b6ee883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd428edc9f7a0ece0c203fe4aaa65f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b3d4caccd967411bf57839d0168c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02d5201054ee6d9ba890d76ffa94f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc013715d0f2388cf9352ee3f6472987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d863afcd67d98058ffb5c73726edc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a420a853678f00e2a90ee1c6d3d4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204113f982917e2721bbef997fd038890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef07762eab8af3e085f0aabb49e1b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88477bd09a1c1687d810ed92ef140fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcd3bc865d9908d42b332bb11508ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667eee47dc6eaee18c471a14efa255294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f3ad3f5af0bf2603aa8a91611290f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38ecc372142efffe8ea8d233493dc896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737b7782b5817e8355c23708120edd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41bb20f90503c70445f3a4a4cf44ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96768349a8565f56ea10f9eed349855399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14eb98d4cf8e1acfe4d58fa3fa6b63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3418935e7d7f1cc828709eeabf82071101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889d646c5db27a9ed896e48739b6b17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbf8b56644753ad282979f581a672d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ccf835453c60190c80a081e6363c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde316d0f6a5dcbba60fd5856a75ab91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c154bde0def90bb7acf4c0f6a1b5fe0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff358b62efaf6f982f8a8911761302f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0339bc588b890e1c33ad0b6e0f9035108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b584fd465701e977ccbbe15aa54688109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f13aa060d5c10bbc6831342e3b859110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fb342ecc8e41336576f8aae215f95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c617303a03bb3e7362c32340a7adc8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746865ff8e9a6aac153de7ca25dc5265113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1c81c140ddda20e74f1a783fa4fee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833fa2a255a0ab9783feeb801a850b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480b3185f04856f8506dbc56837b250116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb12aac695fe742343706e6ef06d93a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cee1f5e0ce1770edfdf693027512d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf220afd9f5eb0bdb308b0b2bc65bed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefad910e007502d021eedcbbaea920120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7090a36d677a273764900da86565f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464933bc116788b03265af2d7bdeba5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d29fc593ed0e8993f068427ae21960123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba18982d6f7ef694c04881fc82e9b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dee3d60291d4395817a5ed2f6d77f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c823536cf9229e4f087efa37834227126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860feb1bcb28d58f80eb27e503a6bab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e543d5bb5cfe1a03d77748a0b44bc4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770e49439a4e0542d4237d7f75ab84f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387f348d1f7d5cec4ff8f15724f88b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917032f8e58ec9a60733dc7ca0903ca5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49af05aeb91fe0d65e605fb405c739d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dec4a48a06dbf023609d731c67a81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a943b2f35fd6ba8bb204f198201457134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaf0c5734f1b7ead8d8d59b43a52c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a605b6a5c5e34a92a8613b27e5729136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e50238aa8efd2818bf9b727aab1d6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b4d12a90a7c476c8d564418a67649138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0f31f11a291dbf7bb197f695eb2d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536ebf18dba80884393521840fba281140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad129734d0a20066a307b4ee62b4f30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2c0a7baef9ee671c24d297de90fdf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebce20d9b554f3c1fe2cdcf33c4a393143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799e182cca537597e294ae26b226867144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dfe609764697005bb2df904563a25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91df1eeba48d0b2185ee8a404f378c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd09ff4a427d0f398f392e3af01db1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9d549c179d32fdf7f3b2b9272b824148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d313ce33f444543a9a3dc45c44e1ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804e7a36d14bd3a2f85207d13b2ba31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dbe2642d0b0c5abbed094c6882bdd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517aa1613e2d3ea04b936aaefb0e3f14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db2c5cb8e87f9533121d5c1fb7f1fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ebec694373496de3864c5ce2f1709154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edaabd5f103b114c9fdde6b08c9aff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7da917e98923295e2dc5fc82ef3db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd326a056d6d02759bf2d65bffa86e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05387f3c5e59a927e6dadb67185bd772158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138761e36321c22895aabcd07574d01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0225a490d56d82bee931109ce913b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb1ad78d0201213a25ca36181d38a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f88185a827773a6739e08d196850d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2d7ddbc7c4e91ef438035a460ff94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc76aced02acf5e69174f6fe452aa2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ba821b7e85ccc21636cb907460c17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90a0aec2b6a85aef57f8c6c12ee4be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a94b1e3e66c04bbe8245d006b700167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ebae5c143f99ed5c1e16749fb4e5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa864ec045e93c60717c2d6366c9c728169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7329a92729a927e050d1400c6cb48e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ed84959e233c2481dbded92d8bcb6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb13be62de7426aeff40d6ca921de07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f75c0b4f9e741fdb1be72f1b8561b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3a931c49bffba7a1db1efa0d4d326174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90efab5d634462a55c32aa523d729ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73e2a3d44a330f544ddbaf47bc289f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce34e7c591ccdf76eaaa7219560801b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da63959a4ae9c207291b5cb18f4e9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71c1053a499ec31ce040412c56add6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2df3bd3e59d960f9ab07919725952180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d0f1a31b95bff483fc010425e1aee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8c5c281270a7355dd99958ebb1b0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d60365e033af4e445ac775c316716183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cee53627b16ab9917af1c25372c95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600f51d4f6d5b9e86c0a0f9404d08e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0daf2cd7187c4f167aa0b19e31df3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d1d73eb1aa10b27f0b3fbe2f1c3aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b905efc8ac9358c53bc83e4c73e649b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed93433d36f65f5ee56c9db4884c23a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4126a0964505aeda7343b8328ee29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a537c56132263af7ba3385cbd9dab4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef52935ab0ddd098628617e2100d559192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afc930343aae0d46a174901d3125a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864364e3f16e789be155918b85d8b80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f450527d101189d72bb39f15c84fe5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c559da098a5fff64fb2f180a52bfb7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889250f1407c2f598b1a7107ea7b4c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772539fb94b2d2e37626f8e2287eaef1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e53854c51e083838c8db9c101cb6da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c8408a0b9f12cb410443b17583a12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d584a47ed0e3e867ef0ddab61eae828201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8577b6e88d5a5257e812d16c78b97b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cc50bd5c26e4ab55a622db7f2d3a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d8830276cec74d6d141e9323a0761204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f97cc7241f4eac4ff7b79e7ed6f25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de218a0f1032693c5e493bed6056ae24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b90c49379f2eb896b6dfd80af372a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62bb05c8561adbaca9063c486a2031208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cf320d7f5c622088b2b28d36cd032209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fcb841bf786eecbc941f04f6ce8cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbc24853d28eb6d38444f550973122211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836e54963dcc64be5f9a3f21149a908212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b2b7106b9563476bdb7320b1f53b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b73267e5352c8f0c0d87159c011d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad59087c89050c8206139740141f54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bd5cc78ad65c3b1f5fc2e757fa489216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e686cbb4bd75516e0c78d80b530057217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c93a47e2a6f1f610b63792abd3325e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61493bd9f2df58a7ca8c288394377828219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4265da3f2ec3e0fa42eb47c2ff121f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1558e8f1c8c3557a4c7cbd9ba2e8275221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e06c9ff698480d04db755bb167d48c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405b301b7ca95a0fede7932fc9e20b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd95021382afde2e79b709509f8b1e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163af34a6ae9102ba60fbdbbdcb4483b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f6534c8bded2b81d58af1c01d94a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736ef75432c04ad4062543452174a19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198a4bdba83e6830660881239f3bd1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fbe3ed2b3dc5c196c887191732191229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90062a27cd244fe82772ec0421a47f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5458233849d09faf78e5f186356f88c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa80fb5f153e439bb061c5927e5eef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd77d6252002bf154648a1d77bd790233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af521e1a377376df6d1e9145110a99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017e38c746146db4ac73b916569180a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4706b82cbd8e9fee800995b2902168c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac26a5a4ffc6c51e7a9c9bf1efa56a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c08cd36e710030d2fb9193ccc13dcd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee78eb3131c4fa08579bcedc2a8112f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd805c02a9e5b31eac382bea39f1a0a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c6fcbcba7db44b11841c9fa698f44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb371eae8533ad06011923db0eb68f8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0af8b9d3545b1414c71b4353374e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3c81769550f1d289883987f43e367244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2895197cc114e0996b0523c8ce8212245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1c2a1bbbf297205f10ea50b55de05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c397cc8429cd83b1987f4f562904e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744543ca3733f3f25603f06f7567862248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a522dac158771329f7b81f77ac485249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0d4c3586f5897a7152f3b564f179e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1346a4cbe458ade8026a1a6232a66fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c31712f911c98b5f2241c569f6279252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c670eaf76f55d2bb781d3fed439626253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89b0e90b96f7a4af6fe636eba645b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6f44c0293475870d62b9ec6eba99c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2e67173a6085621388edc939e595f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765722d686afc55fa7b33745e0d81a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42ae8bec01aeb107f6c11d556531aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31a9ce3119984a418e528b2a268934259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96506b72206793daa4fea83451ed66b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d23ba315edaa82f2c8b609b6e29d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81ce095a824f7b6e22349d79425b4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50abca055fe56b7d83a3a7ed883fb5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869362f85d7e2b283fbfda5082190c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9f197b8a69aaaee928ab74e0f9e10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb60704ead3dba91abb589f05485b19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e93e3fe16844b4c2cf57cf4b27499e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5d819aeb483e2eab5fac0ec5e1ae2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d2e536cd274e70ef452848034afb3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525f57d1b4dcbf8738a12091e754e62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f1345b32037570e4e2a8d4b63505a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e736327280939c654c6887a4221a0ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27de64323ec48265e4628153bace2f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd78a217aee81a2c5a08cfe1f93b232274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163be2fd6e62e511f2bb5cab82f497eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c67a389d234daa1188e1d1a73a591276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e0d562bf78abcc3edaaccdaacd5e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c332e90f09fbf527a3b32d0902f5ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd875a9125a292995e3fff243c1d326e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963686160873eb75cee009285be707a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad311cfedcd9f3d65717537bc2de946281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059619cb48340baffc2d0dfb8a3091b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6877b2bd7a40794c196bd1be0e494d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97273f67738d4f726c56603c792cf6fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662fee3f80e954c22e03d51b70c36be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77722bfc74975f0372b795df5bb88bd4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736d691c71119439f94d203687b8eae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421c62cd43cc8cbd11e3f62f42ea7cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8fd17bedec2dbb3c957353a2a39a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea7e9f03023cece33ccb8b2e711220290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51461e6698d248c4c3841e4547eff1c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aab78104f3725eadab7800c7892018292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61299fabf256c445db5755915f403273293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531a058d8a12b351d5ff36cfa6bec24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e8d46313cca64fd1ef3173c487775295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17867bd2d0167ce9c5b64756dc4597d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f887c50faf287669186a6923f6eb5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba74c2fe14f12d1987b9503abe0d2ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75b937a856fcc7b0712a85b3caae68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93682214685f87450b01264d4bcdf493300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7432cdf6b983f43eb8808e4896aa0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798e73da74874ec2fab889ae8d7918c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9b260c1fd20702fcbe2c38c95db08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15c4d2fdb6234d3f86da7001a62952304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea77f77a8f5159a528a4d0686eb142305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5edafcaa09e102c0835c6aed07758306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96063fdf4b4e61e398fb1c79653f5c28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c287a0f4e1884a39770a6b4e76f2390308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514a664f0044b26c38770ff6d0d426b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb4f13cd071d25303f3b0ecb18a6f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e582ad40d260e4c053337780c38a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0154ca748756312c9b7e130d14835312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3fa7030d69df0869af5c4ef3b3613313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c76dbcdcedad665e96047ad2425465314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0723e6e3306a60dc4c51631211ed2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e503a2ceef1fb01b270afb2eaaaeb14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df968dbb52fd0cb65b3255763aea52317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf93c4e6070ff76d459d88bb6a452ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b276d6817530d072ce2ef1e9b75786319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7215dfce164e336c4088e378d155e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559e03608d6d9ff7927ceb9aa0e0aaa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da27b3478d028ae765fa650574b1d36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad77103c1d686aa5bfdb91b5d2e5f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0b983c0aafcce6143f85f7173c8b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf37141ac7e2c7a16142e5a51992d8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7b885dc6026b4ed72f23be4253d8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2c361991647823cbe5607f83cfcfe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81691b08c9a8e9e0a14de5de79abb9a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9a074a35b7faa05e9f76e2c064517329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009944335f3f9c3091aa0924cd028605330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588777d146bfb5b26bdee442a2a9617331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1fb70cd39e7946cf4099e1b73d3f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f60306ef39985d34fd3515342c689333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71860abd21e8425387e537e290ce951a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196e054c8faaf0f7bf4604bc1f5440e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7751ada035e7f344d33d54a448e6cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3caff8c129bbb3af0b8735905633bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f53a1d75bbaa72f84ec0af88caa76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f3706977300987902356c44ae216e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046219901f1b8bb036a84dd5666ad47b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f706090fe9dd8ae805b9dab74a3a71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4731d23a1ef072c84f62a2a06d290d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafa320a44b2cd46cb9125e59033528343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63274d0d4b56a030741c789f1592b829344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9527de172d227e210f118b65cfa33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b676eabbeaeed7b87269d2503d1b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce461879ac8c84ae9ef87d405eeeb59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d515686f03b65d5daf171db0503872d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dafc702d1e661c3fc0a7ed145b5629349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529fc43c4146bfad429d1e68e972013350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ec3b6d896e3c00a05f896515ccbc2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c62ed303b351f7c91c0919bab3b73a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787e9ab916a99831b2302d854b426c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599816dffba2375d6dd5c8fbe79e2ec3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99301119fc83c9b04c90190469e43c48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5ddc603fb0c393a7cbd7992a8026e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61239c96177b664f75c3d3b34ec9978357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c6258ccd69446ef8dc23370b5c5c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140baefea4744f1f128a8e840029db6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe067454b8f51ff424c28f84e46695360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40636c19f57af954b0291eb5a7758fa8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a7f9da6c8e333f4e93c754c3c748f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21e57b9761b7cdde9fff426bf8c4ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900e19cd4200e5ebcc77a18b142ac6c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccfca4a95767597bd2f681ebd983c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9eeb4c76a54bb54678304dfa070f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0055aaafb902f51f22413d42de72c10367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae98c11d5b3aaf3acbe907e8f601cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c05b9509972c11e67d6cc9f67b3b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f77845a9ceb47908e92024ff1ae69b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ef498ae0731127e65f18563001b39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcc40ef9bb71f78b2c132a10670d27372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd9a58129ae1adf9ecb5054145a364373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26080903f2e1ac68a42171c9e3463aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f30389c8fa2bed48e742e1196317e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd7e9da862d8bda45e0b68a3c53feb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69113f6718f02b73e0958867930392df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58c74a36fcefef85b50b291de89776378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47de763b75972219c7f1f55e8cfc26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9009c98b41f68119194f8f3470af8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33187a995b02a74751cb31967c35aeb7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5cd59711d8bc34d4ca825b2d77df4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78827abd1fb4022d9fda4b7ab1a6068383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a8b96f9d8f37abc1b57b1dc44e0ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8268595d71b571bcc8f1ddc835c5ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f30f0bd52a7548ac4106f22f52d26386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e659df8e550f4338e69dad19fc84d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a35ae58ebaf2840b60eefa084cb19388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558b6d79307cc01a4f0474c33b6c78d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c67a3ef0f2e0d0e507a036266843d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76660b3f37b8ebff8f70dca3ee570706391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305786e8a5335e8a204ceeb851c646e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c1b1c3302045fbb3e2e75d7b4aaa9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee176824dd31fa443fd09b8e5fdee28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3d812fdb531f3fa5ff4daca520aca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92817ec6d5d9d47a0d3afa1c88b98dc8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f658666cb3f0b173df78be6960e4e42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d841572e93a3fa1342f92705825c182398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03413962c57a904f9c1efcf67200be9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e983a95ed0774c383aecdd6fe8a03400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f808e7a455c75689f980a7b7a3510f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf77b62e01f9e61b106debff5ae97c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d246b9e1aa41308dc6975b99488bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080ccbd443885869c3921d375412017404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed496c71d22d20dde8566a753efba7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434df5a930191e6271a1b6b4be1cb5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ef4d86d4b11e8f28946f24193dcc9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd06aa9df7a4519c17d8bc62aee9882408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e2de62a7788af2e4885d010062192409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2559a10b5b38c260814299271985ba7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577443cae79f1573fbb6943819123a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a309733c2ec2ca558423b532bc589a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31d0a19a4684b3d8dbe714d0b35cfc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58188c7f87da4d4ed5dda79c20cbedb7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886553df14fc0e6a809500b5cfe70f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee864d548691116cb516f3df239c9f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffbbfab45cb790ee40e71d193b3f84417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2242d0bce93a5378d2733ae31ed2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6355945ec27a52d1e022d4737ca2b12419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f6dc820e9aaf6fe474ff56e9db4f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5238981c4b208d961e55d797ec739c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa92a4e735731889c21c12f611d5971422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91ef3d5fcf514277fc5438d3cbb245423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b956ad0998253b949167e71e631e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffbcfcefebe72c3ae1d2778786872b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e900dc1d9ffbf8ba07af00a1bcefc42426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cc4ab9960edbbc04cd10d660300cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86678f19223ff6bee2da694f892df06a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312f42f920d4be7567219a6885013cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4602594fd7cf6d1e2de81753ec8066430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842dffba01d5046d69156534c46b3c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba50a8e281c9bee601d4041a5cc792e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdd4927bfe980f0e9c8329b3135cba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c8a37269313879a2f8814ec7346cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d827784098ca74636609d66ca8de8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3229ef5ec507293d1bd03ff374dd4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f0c1f0e294f343bf6e6b2e63ca416437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e078ed503c35d3751ec6d0ddfaaf3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18d9ec00e5396b6edc8a40dda8d21a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0300d76474fe91acf3f56bbe2db7e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d615a5de224cc109a20bedc69c0d3d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d8d856acb2e5efcc5fa2bd9578a22442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb76ec93f46242033e94924e8df728443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20f062a73d1dc966f609b865abb5fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9f6ad3faa7c85b349399f0f9d9f99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fde972c0529198429b09c84b2bde2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9af63a8b66d7e2bf062545eb7825f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918642ec3e17f21c8c866e1926cfec9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeb177443dbf350fdc2b0de9d6f0ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3f6e1967540cdcffb09d20513074b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabf68e2098b32add89ffa31d02d367451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40775d421fcd69bceb357bc8a5d42aad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aabfce9f60b92f2fde5e6b260ba2dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd28c56001f38489c7c8443ffe36b4b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d423e5cd7d5ddf9b9e6dfa92263633c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db7a36d79937cf5da17868f4311f9d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3ce11fa0a3509a585819ebd055b50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b639c9a88eb2f7c0d24e7523e6dab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33cdf6d3b90ac6a338562ba56ff48c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910cfef16b836eb90d12045bb7bd56f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb41bd2e2454e00340c4f2c4ce9fadb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562804df18ff5b78908e0e618c10b379462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1590cf2424991c866c08ab0663d37463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4da3fcbcaa53e78227a3842f5b4dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b76568c46fa1be6cb54ee55eddcb37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44da54a4564704cf39e92f820b72add466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62798db65cd10f652dd7ce5c712ef57e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09127859b89eed4be69d9b8fe5a6b68b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094d29c3e61108811736135748e6ae9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdee2524dfd0c5536c5f045b92b37f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad3450d6e4c3fdedde834653392d21471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e62cdae1b97945ab80711b6d90d11c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d327b398de6cfdc8723a35bc19a23c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92588d594a390c58f0e7c96c418ec6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44854f2317eac6790740d52675571c26475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f8da1f81561a2dc9616c1f9c8e231476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79763c3e45ba57665f66d76fc2edda5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa241cf3ffa67ccad337490d3bef5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a47c94c458de4b8daa7e494bc8787479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a09b6d1e1c99994740f9d4b544230480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551ba607c12ea70b7b02cfa3329bdb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea584c23a1fb50dd144a171472c709c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644e17fc897125fbaaa9bed597de127483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a7eb8c9d1170643d6093fc5fbc47e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0f5f4277f7bcaa04e9b7dffeea8c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8bd78a4d32b1927de50a5038613ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bf8d9775a1562d4382f655208f2ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f51f9fc424d3e69973a30aeea4356c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa3944fc2f0253c2b7b8de193ddf6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8119577f9f190a763e2ab3fd03660490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda837c69e528496a321e1d82e63ec7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72553afa710c72b95a132c8b9748d9e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a083b759b7df4d5899b2f465e0482493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c3c02b64fe70ad35596c0c2019d74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f890eacd9c5be06aaa2d4d3baafc7f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894864f7c86b4ce9f5023006f9220ced496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0ddffaba5e1a1fd18785bf715f402497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc546fda6092d42b0cecbb9c66b812498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bd8791be4e4e7f8ff7afadb9649db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53be6252115285797efa7116a1f3ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39757318c8c166e3b3b40ea9c060b60b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb368657a4eca08675c5bb1c4141ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e9978cba253455591a2127821832e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42169fac178fd9b88dea849c9ae8a6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a371ba3a479c695afce79386e3291ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44373be9a44021acc3eea3ec320ab3af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fef36f58ea4d1754db037077ef474a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed58e2502739e3fcdc60ef1594774fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabb305f6099b5abf1adab4463e8a29509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8a4066af9c29eb15dbb8b79503ef2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433b595b820bbdfd8161faebfe171ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dfbea4d343522f931345d236e1a55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a2b0499813975ed9f9cf1bdcd9fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7683a506c82792d9ae0c16b6c7c5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9307309e05e93bd4830f3740a25bd9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc4248b409faa18ebb2c38afaa692e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f08870b1f715dc5301dcb6898db1a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a5c03bdaaf7270f61b75b9a69b922518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684560c849befb56c78ba247aa2ca749519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919b1177fa0bf6ae7d59a9bd6cee456520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a79060d9796c0f10ffd3b76c9f947521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2e40569d3a803d1be2e42e19a2176522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a717e21a57d73530aada2a16db53092523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab198239969e361d2b579a807347ae6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bab055b79407bb18536741591ed527525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702295d4e3356eef22632381f9df196526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d85287063a2213acd21d5f10f2f5e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce6f3e0e59cb78d29b142eff41112a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41456e8542356d08395e8abc177ec18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f630a9cbc190470911708aad2791e02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421516ce61e6b86251eb78e9a052136531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26112c021491217024dcd53bd1af6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1244bc19e8cbcc3a0be325b1650395b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb196b35b4fd4d2620165f2a0b6aa8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003562ca058c9d717cf3dd933fc2587d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928565b593a67ef763b5e9c788b8937536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e88fe2d77a04bb3ff36c1355886ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcf15472ea70684b2379f6ed45a233538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd69be5b6e4e5899e9e6e32c5d29807539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cee78f4a841ac61db42fe33228664540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81543cfc720c27b4f4f70d212a068461541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb80431aa85a6057a0b6b995371987542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1a17d591b75c923e485fbfe22778e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b296127c0abdeeb490424cc9e1267bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f52f67d801adee7c3a43ec1943590545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99f36364e237128c81b58284a5723e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271afca0f22441baa3d7f9fd76c8219547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73f57f38adbaafa6ef15b5d8e58f13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64bbcdaec70111a6d063fee55167d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89bac86b2df3a90561afc690c97e5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bb2715af662d22c46fe57784a15cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fe3bd058e3c7c7cb302a1d11250bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09116f2acee9419948dd3a1416e426553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211ff41efc80f147e6dd456a781ab3c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f6de4d350261dcbec91955891a698555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ee0fec813c69a9ad66fc6aa9ffa8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ca34423f91e4b60351659e4f6741d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8215ec6b730feb3c0d360d77e2fc8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3fd3d5787e40518e209159f1ea96e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a915dbbc7f6c7a93535b27bb266d24e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e9bba2ad898a74e31af9d229fc4e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18521a55f63fa994d88d9211993d8dd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52f93a62e1b7c7a823655486900f8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df319f45e634fa786d16e8ff9e6c984d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a00393576aaa311449042edaf989d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43869016b9ca54680896344465117a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2393157e96978b07f0e4ea59cf5b05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d353bd67c9f5218084ccc41c089c0a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7522e6e43e159efd731ce78e082777569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac0ae504343eb3bd5cd0fe5206a3bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130c7a09b65ef1e609dcc88ebd0c8cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a30c058bd0cc57c8022a266fa5d9d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982ce1b91d7a9e0e6c426c821333dda573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed501d7bceecef99d7f60cbace5eb2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bd4a45a26e59d33e8093ec8d83342575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31809102c2d3fdf654f33ce9d8b4a853576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad468b3b238718c2a53c78bb47f211577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a6819f7afc70da8fb073779c480cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759f1edab6fc51ed121181f9da0366a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac73ac43a245022a2522468a76f1deb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61510808845cf03bcb2f0f2c74c34136581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2c17b5c5f1da1d58ee57eed7ad72a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30f071130dcf4b16e0eee229baef45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618afc6c800974a21dde6d679354ce4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fd49c362092e7d39115f0d8f21bb2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948d950b9fd7999699ff948b55d9285586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0281525d28bc61b2cd9c168ccf99f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06583d70b3ba07c826ef4af80f2ffc88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b9e660f9c94d2b8f249bd30d21299589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9510e99351847bdc261b5f241913608590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2555b1004bf66bf20a76ac4ea5f913591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee65a05bbb9a126693c9c051deef97b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4583b757711a87e0c760bd005967ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435cc53b73842063c8938f3edba1107594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14c3033f428958d405b8f62e873d5f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dfebbaff9a796ac342d516e0a6df7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a40d394eb71ee515a8a459d1ceb49f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22c2379a2a2bb7b9fb6c5a290fa608598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb745f8fc3c7fcc1026fb85254e19bd0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15eafca1977bee440a880438fd8ae9f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeacd23b360fffca802d6487418805b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc05d30d5007a2563a0a76c3867543602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53362a41c143739a2a3d00a76a6c831603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551346e2b0fdaef93482fb9f113ad72d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b27573ac777bf4ca8cb8c32c229ffa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd44dd68cea29ec550174fff23c031606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0641b28af90063d6d31629c0e8d10607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef787156e25764dcf13b8fee10a496a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5c33bfc8d6d82254b3232369b6c6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dc49ef8a5b8dcb8b77c333f7ccbff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7fcc2a4dee4bc868260294b7ff494611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b06c772680bc3c573152b745a7f7ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a477d5d2b8d76cccd723cb51ed2ada613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ac554d47a7649793c600218a3fe88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791e406d67e6232241b89cfc62ee293615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a183724963abdfb8804355ca3f7772616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85314393bb0c16943efee4a4085cd48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0edd9398eec2eada61025b0389434618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cac216fa3387f3c3ad86962789c8b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76d92c722fa46de0dee0bd44585a02620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ca71facc855025af6f4f72a3e32d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43b296657ee2ba4bb48a4b21337800622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09c3e209107da6ba12dd4f98f26d6d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b6e6ffc4f991cf5375f6e4f6a863b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3620c20afe51b1d201c54e567206d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27509887c7ce4287a8e07c9140fa435e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaaa4575141ea18bf5483e0eb5341c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d17cae278fa561432f8180d8b0fff4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21939f70a079cc132bd751ed35ef7f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fa18da959c1a2cbaad2f80848b164630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dd53435f3a8a1bbc0b0a1ff3c7f11631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71178c85d916b0ad7f2b0f849ba7fcc7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c37e6ec95b58abae2ed40f1bb6062633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f867fb209c367e982a95e5b4d6617c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70fa5408376baee0db4aa09fa55422635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45cab88247b74f5bc2bd51fe14476f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf246a3c9cc7872f8ba5658802680e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811eb0da8e78dc4afaeeeedff1c419a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19173c75e99e788e6b0c32629ccec64639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc61fbf2f9f700a5c1092a579d36f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31624e69d2ce7f9f2c49063e74365e3f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665e631716645adcadf66f30eea5eeb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20757ce6570555f5e7eb23cd14e248643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397feac3c6abd85cf28ca03ce7350eb3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56980c8d1fa62d4c3e9be609cae817645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca2d68919127f70c9c9d7460f5e71d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ab4dc803db8e236e53e147684e7d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b825fdb7f5d801c5b87cd8e32de42c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12999855c4e15cbbeced0ff6a5cdd660649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea478a791ab1f592c4d8c7d7ce3858b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709353c1fd155c11f5e6b95c3553e3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875510055f3e353d4b90fd1fb995c32d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef2cc40f6e75c335556df401e3460e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631574472340515636f42c54bdf5784654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53795b70b8865ce9fb92bdcb280b941d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648444851f8236433bd62de531e2cca0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649174e80e66708474328b24677a5857657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ff4ac0006dfbfcb2569e89890d522658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f824cb84d959d08ad30676686f23d19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbf4c53ba7eca7a68b644e80b10879660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93243cebaaaf345fba7cd3a6d0ceabb3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c27f922d14928e338f19c07f3ea84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef30b3bad0a920ce7cc14b6ce47082663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dcf8c9f4974407b7bded924fcab6a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810c17a03488ca9bec43f8d6c0a9602665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc3d99c1f848488548cbe8e0f5c322666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcf7bdef45f82bd70bb25ecd895929667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93dc25a37802ef6b7feec00dd606bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcd9fe2a29e8196abc28eb44eeb25a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc26e5dbacb8cc08a932831bdbbe6b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63082ed36e326c08ef2dbc25093d335b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fe7e7ef07fbdd57a60b595685d3da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1314218cdd36c1055185ddc6afbb7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899180638016bd95a933013788033c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e0be066428f190b5a2bf077a56d36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8ef9ba7c68d98232a24986122be3c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ca349d73a69979ed620008dcd8083677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403c2007d521453e15a2357f181c740678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16ad07e9401ebb19a5ec34c2874670679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97bd4410a17390137e6219658f770c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cd3ad64e37cb14eb5245423788c74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9e87504536f3d15029a8f5c7c6e10682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ccdefbccf16380125505df10a6ecb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bef5fe9a03557f0a6e20ff50777cd2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae08ff0045d3406f84bdca2d508c626685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492269759820ec29113b4ed3b9fac29a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce251ba9469118f5e74ddafdce1f639687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faab11b3752edf63ea5950d5c91a5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30ab98ba0642bbe69f5c5e52a07afe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a176706d9491d5ad39236aae2a36405690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948528068bea4a64f959fb24017cf4b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed176067d88bc39e5616a0ab3cc07b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e44c89a72a8df79fd60ddbab567baa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821115073576d44d9ca413c41752fccf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bc980ab6fef6122972196bd4ff3bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39e6359c7154eaf2492545e625fbcd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae2909e904739eb8dfa557e64a0985697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664a5a7fe521bbfb9a42b3bd9acf9c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c28d0f4165f4a52cc3ed1279f59fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e0ff0668e2cb2694ac159bc3967fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae35fadb6deaed4118a8bb8f261b990701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e094f25c90302377936f0ed33f175f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e54c0891e771bbc894a6a05265513703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5d814622bfc54522d017f80ce6121704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493d82ad7865586ef627761096565aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6540196a914cead8d4bea41e9c4ba2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d443bb71cc9efc2d4a398690838e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807ba67b300014c66a358401b917981708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00233672f1695b12bb9d5639422c0a81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e0bf9793542f031568dbdb411f5a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdf36ea008bddeb386cf195a3a0e60711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaf932d9b178ede6f04f1821529e11712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7805eef33b2311afc48290aa07a44b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a4ae1ea6f793112e3ce4e5411c50a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e11f619db736ce50189d5207414b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362579f1cc2f4535d0ee18aa7ca1128716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786780c7bc82b36255e350e1ba3623b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8002f08ad9e7a381de80cd855242f2a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959216d04f47a127ba18241a847fd921719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b61b913e86fa14c6736c3b5497722720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d34d6dbd97ea1a45a804b42bf2796721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465181f093038a3e5c33ee3b5f64ac0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad51b1d93e91158111c71083adc55d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad742898f8143dbdacdf05d00707d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d3a6a4ad5a3f6578f58a06d557598725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50af9ac51d90a39d0fff3e2ebfdc43d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e115fcb3e7e368155394663fd5cfa6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9902aa40c84a39367fd7bcd0f4e818728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fef7528435929144608d9fc622b87729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2947aff74f61663d7dfedf442d588f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b831e30d707c6a0dd91a61b6f8dbdb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bd28789ab07aac9e5499ea2aac26a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a2a147fcdb11b458e198e2218e676733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e43e74e56768b286fe10c153552245734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf516b0d445394a6bb83b84e2d9079735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cbd010cdf3663b2fd40f0c5c258be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d134ff58d2a17fbd60e55abbd3027d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62790320531ad6ffefabffc38f634578738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbb8913bfe9d2e00fc0439e1b211f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf4182597a63c1e21d199ab1d98be1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daff651e1250018b4e77990c1fa25e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da3c98d7be4c4c799761bcb885daf7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48f22f4bb6136a847e9c2f30b0a214743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6800a8a3ff40421e7cbe04e9c7a83744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5694bce3346ff75d7b6a146d20aafa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153816038b8d317a4cc03008cee9688e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84261c0a04683931356c7d7deea03701747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f55ab4d126e7e1ab0fc5b0fa1b7fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f5bd3a8b56769b74c017edeb88490749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3392b68a7ce8351adb9603cb190b32750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9a4907c8a0529b62901d65410cb29751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b86581b4f6f91e61e1e98654be4134752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a5a3f2c4fe20d052bd368ef768c81753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123529bc3a2f80d200aae24d4c2062b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3132a3ecd1cdaf09eca03b5511d4ef4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0e58b772f0137b22e9f7ed8d6a3be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eafd49a88dd329b12a4e7ddaac5e5757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>