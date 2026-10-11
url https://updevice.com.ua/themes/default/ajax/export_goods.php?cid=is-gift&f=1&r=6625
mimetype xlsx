--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8ec3a6899116f16483d85fff5ab1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e69278912ea6e23424944f42fa58a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280574ce447b621ef7eee2f6f3a5c2bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97b623ca103f282caaeb71b8336e8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232f40bfa366fbbaeface12fbf816445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd8cb123b3465889ff533cbeccecca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb027cebaa2038388e701c775ed08cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071f30351b72b8d7f0744b28d3cd3ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484e47f1f8f92248707c8fd7a22d6da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803271a11334bdf7b687da673da2ed2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d12fadc132b38c82d3c120156f347d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be16daee2eebb69ec6d092a78dde83412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8908a948f56ec89c93e1cc73835b6dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaeae4ca29c3dc8df63c0b79ce04f0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf6e7bfe0953f9df71e8d36bf441b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cf8c9a02a9739f54157afea5fe14716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce776ce46f95168d0a9b509710f7403217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851f7c00a3b5feb0ebe779057564e3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bf5360dce9323e80ef534b1c875f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f26f16ecf8050b035c69fc3745135820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfa909fdac767f61f826158f04bf4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b716fe08f0c79c45d79a808be8e00c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dc9512d0ea79925fdd7965dfc6f0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba064b4e97c85d199de05fd198ac6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf7b1e442364229ce2d62c3c12981325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38556de2ddb515c7d00e1152afc31d4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f1d20c2730bf173321ecce855d94627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d010a53c0ac9e29a49b4e746f51b7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0790c72703ec9de1332c2f828612729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736fccf6bf045dd7e0a37519446afb230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a57c68375baf71b255ffcffcaddbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d216e041c6fe83f27026dcee4388f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01584681b9dd1205553dc331f554193f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b1d71f937bdf030d6771079b3070f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5464fd9ec00be2d267a689b61d8e9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4c4d0f8c6a23c465514abdbdd0ead36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39d175c6fe676c333260cf89dfd04b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa2563264b6541f795178a16d96a2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165071ece5e9ab6447ca9ce2fa00ad439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660a5c08b066c646a187ad2a2f385da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8836ccbbeaadc4ce341b3915f989fdb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5a306970f1ada3c58e9eabdaba8ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9583ee605bd804e01a4c05a5c6d36743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab1d002b2fadf0c58fc1b86282a06444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5672392aee2c0fb356f618641a64645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cad672f3779e22d064d5274bc6d0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be067ba1bbfde2702aa95ce0f0f0e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95b2ff8db7fed9c5ead6a03bb6c34c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802d0323da0afbd1ac082a2aea3f85a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9f6f3bb0fea9a7de131e762bbb1d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf374fa8923dc0ec9f22c87f7f7473751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da996d8b91494c38d0276f96116ca62952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8856be48b0635c93f46699379e494a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094f038b9fd355469b86281a9d0691054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2a04cb5afa00aab9ee91aa5ed6b7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b92b418043d7a07acfba98e7bfb3a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734df2c1055a5ba364cf4159205614857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02227f0c970acb26ea1447fe5e75d38d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbecff415e0db3b302a9dd7558af3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc94c0416adf14ae67e068b4c36cb1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929fe615583f52d8f8f2df482c4902a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66174ba0868805313c291c3209a06d7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b81813c9cf0f9d23c265c2b7be0d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1fa006b7af824e8d42cfe676e06c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fe2b5bdbbe3a000484c8c17d73e9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f263e3251a3a18103feaa5796ab2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed643e62ab7bf28a19aae32c8d7c8a9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f7b476550fd0afa6fefde9d9c3db268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5ee11f0cc4eda804506e15825654869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ddb14e62b280cd83308f9db8b17ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52cbfc63309f58fd031aef37ab9c5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e12558d85be33916a22990ef548af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53789c344e6e3bb00851de1cfe67cb5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34df5a1868e5af14a41622644835dc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25ffb3e241b12b4c88e56aa8ac526375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8a49b7f12a45ed3c080f9f940db9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a29731a010bcc38cf0668645db21677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b098cef1ee60b6ee4cd0b04d471f01c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8360f0588967a18458f980e9eb2d5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee68e65ff0c2b00f1414f9f258d1d6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c0442afbb0457c956cbf1ce73afc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7c6a975e62dfc9b612b4bbb0275af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8010b348d8763f64ad0c018b834402983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee3334e716cbaa853bf11e6862f77484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4e72ce7c4a6c42a622e32b38be5c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0081d97602c4d37c42cf4d384886f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e1debe791c5174597fe48df6d3aba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bc6f41fc2284a9f7b98525a4db64388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9484f34bd5d03c6250861717e40413389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cdba770c05b0956ae5204f9f3787490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bf295464717a2e21a50220240707691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e87d4708496a2ee950409504ca60592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150ef172cb049b8113833904c70000693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aa0c67bf4d3360c6ff1051b57a3b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a3aa539fbeb07c58c1907c688968195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637c69f460c7edb4a3b5097b4e1dae496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9b71f33efa1db140042917c198d3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd210d9e3695993f77c1cbb1cf258c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2761a5ce42e1b8a98b55eba16967299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffeb32dde5cf117153918a8861cc4a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e784724c88666fbae63d3b7803575101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00475a1be280d4e73104abdf9d5f2c90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a643c495f0f9718c6a892b051bd1fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc398199d853c403379913c57eb0ff68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979cdd0ce5636207264f7c7fc6fa50e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63649885fbfc9739e61ec831799e1ad0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8707ab96b543aa726f59139aae8acfb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe51aba7f0e95b2c331a6f49137e31f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a2c159db449596f4d30130a40c4ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27b09389652667beef3b59155b9fc9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f672b4fb45335027558360208430ade111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73b7ec2d92e39dadcd7b43b5d1c315112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635f78c5a0322f04f695a946e7c5a6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7476a2a043764dc7830854ca9d8ba8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a0eb784b6576f5093ffc09cbdbd59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c3b0c875709e142286fc3cf569769116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86241b6920e29651dcf806f5c318553117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc46ce586f8b57b922dcef28a33636a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090611efa005bfdf5c81b34bf2441a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dab1d6ec76b13bfef484697c6af3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac3af24caf5886ee6c53dfcc75d917121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef8ed592a1a0b5befc725c15e17ab2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b46f64960390d2d48db33a0aa04da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36ec8c2b586d25e0bed4d0a7cdbb1c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50294e1dde3634b153f2cfe31210b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640822889da383b3e722d34bee174d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a6f696bdc1fb509d8cc9eb47d9bea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6753f7994fd0e3ba0f642e66e72be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32fdbdde849dc6f9672a2e7b576297129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094e0ab4f9a8dfed5c78105a1bc354e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495d882a891e3122fdaafaeb21cd19d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08148cef443717d138857653befcf8c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bc29920fadc47867623f5abb91af6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49528b4a0bcbcd003d263d38a51dde50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae49987ea6619b8e8910c4e247d1088135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e137d735acc5f116df94a04123c170136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96363c006bafb14c3f8bc664ace475fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca063d1477ea7c25cc9c6a3e7a2e73eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07f1feeb95f2f0c124dd6b53aa37e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05216b92812cf1ff90470d6f040a5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a3a41f867d1628b4a06f760fb1ad1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b971dac0bf6285cd41285bf81415cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479076cd35d9af59840cb6a517f1058143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a02808f29a75e193d4eed9e741dbc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2f7aefb4b14f568bf91809492fc05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67482bb45e8d04cdbd6921a660fd91d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453aceb5272648a8ea95e33550bb00c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717af20627eef2001516260a7a5a640148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ab2e2e29988bb0ff176df069a6b76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c515db57e7961fff6490d938bd2b539150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717de67562f5802ed1a9debeeea889e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780933644b434661b6d952df234da1d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a180727b6f142d415c46a54aec04472153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636ca1cd121deae6f375eeb4318b2be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a836a3b834019f2eb086fefae7bd05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025203e735c5d445d6af1f2ae0093955156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8d8c28b4153b05710129ce3b3d481157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd031224c64b77444dadf96e3e8fa5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ab5191773d139fae4702e07ce3760159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0db647c1894e3c64d35050392a575160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e07d07e199ed1a0b2172c45b6f4e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6549e739ad45fe37b6760d343bc78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbce05d12166dcabd96039db6b21266163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637de8104d0fdfe527b958a0f9836b2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3671f290e2cdd8189a263fd12adefe4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2399914649e3c80f93049399df754166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d608007f9d49855f80504dc7636501167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca59c888bbdd9be24903c2bc74f7243168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a1c93be5b033bfab79ee2880b8231169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d900d3e3c186b862a424cda4141ba61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8b0d38f8576fb2e5e5fce9b7950e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a29c5587b4091adaa88ed1ee6483e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc408ffc21aab4148718c3c5ba59d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895736abad43ade40388b4b861bb6785174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d4d3780e81ba943c3f2c0d82f09b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ee1119d20ccd7e97bbb396b383fec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813e75d56c0546181ab064a84149083177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e6f6bf9855dcc9e264864ab46ecad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f5374ba3e2e359f1a0c1d7da575f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcab721e8be18519d07cbf4839029f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d025507c9e92da22df2896a6b21e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b4d539c2be1337946170873fa2459182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ece3a3ef9de2447c5dfea108a0053a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd49c5c6322bebbdb0e15ba58cf2cad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f9630889c39ab4edfe02ce7bedaea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8cfe2a76338e40e9b25c6df2d475a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55c1f5485411fef8262c682c8fc048187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbb74fa1441d4d04d90d4d924e563d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d890201a595a3fd1d79ee23e1baea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6437df02f1622d4ec6cc3536df026190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b480f3abc7cf43f36bf20c3887612f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcab7fd787cb05855907add02f06b3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae12b80c858589cd56dd9c29528d44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15d5b447eb96e434e0c151c06eff4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cc1cdbf72aba96b8a0405be0f149d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509ecd7a9e24b8e6d39a1cb52d38d6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e765da0aff180a714692e06cd91492d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40638216062ee02fd09f68cde7395fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a92321d8b83757a63d11cba370216199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d37d1fe7cc71d89bab56aa4c71312200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb35a72192c16d35292898c7c72808201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e4cb50b4b3ced3fafbf51598d180a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f5aa8bc9d7b0e2d3d549ee605f5c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02f417d83680f81876f4ce07aa61f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b6c54e7b29e54c96a6651aaf76a8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95427b298244bcc21bb8dccfbaf8fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0ae866afd75ae10705aa46f2dc7de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a45b59a6ba297083c9094335b1749208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6b94e00c47bfe2dfb5b4f574045db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbd2f1b7cea7e16f60b60d2c723957210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae5d7734f05667b55007fad0e534b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eac720666c4937f36684d3e2035b85212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3fcd4ce57fa161352a77e6c5a5641213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daa67621d58c78c7a0820ca5e1c023214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3d481e652640b20100a2cb54caad5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588f6925c5ab34694897b01964869ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d598f2ff3ffce335453a5709f1f9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f4ad07cdcf18a325d0c7d6a71c7a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c657d727c45a62fbdf555c732d59b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28feeb57e1a49a1c22e979b922d6a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9953f39c7f3f2c6855fb96c80a40ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220782738832b24ea09b3be885f2361222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88f3adadcd24d1b8ffc8e57b4c076e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e254b753db09bfdd69e7b49a7cd5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5f621079fa58475d28296426c65d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f1f57a7b89d3735010906d836b45d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca8f5eead1f9f60c59f80bd616c640227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633c27d2d17144562ac31ec3e09e6d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896d03a94a91c486933f991ad0c00dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf3b862e064be0680af5f785fc5dfc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22ad4df317e8a70ab63e24ad9da3d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa85fb9003d8544a40c8f51952e2e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf273e792864f33159d0894b4fd564a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e113688e1dcd842be8eb93ce2dced05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed091da32250c44d4d82766e99dc44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8de2f7aa356a49aff66c0ee56fe3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e1d62f7aa616e84b7e24de2ba1046237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edc64260f876b4ed40f49caf3e5610238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4c12b2fd0e9f4053bb2deea471594239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9f569fe30913f576ddd66ea55a4bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adb91af38a33bcb9ced21220c27409241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c5bfdbe1eccba0e6be251b02b4eb1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41456284cf357a5e028b5efb11b4fea9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662698812b8fb453c7099e97a3162f8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc507bcd9dce5027570c5acd3de73e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae24948c4bc6ab7972145e286eb3164246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d781dcbce3a23c6819c00e31a3e42e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f128f1d6d49df051dc8a140f4c180248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eeb97bf4caec94311ae4867378deb4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb390b2189cbc07e62b731228ae9fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc120be5269495f67108147e4d839cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3c3329d543e673ab0cf3d1c8070e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f914a3dc72314b6af051b3bb9463b71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babda137ef478837c19adf4a388d6e48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846c97565042bdef16b0b6c9abea464255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5cbe914c49e5e2bc082ed3fa84526256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1703e1b080cdc5ea1fa501b8964abe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5b1f6bd95af84fcbcbefc33a4a156258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8eb722c0f5f583727374546686ed6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5243edda93b047da4455d6365a115260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e2a15bfe9bfcd5f15f3e483253cb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc2a5353673df27b0044819a88aec1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac709115d0f90d836a6f64ca96d246263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa6a70a72475895006d8a3b39f259a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f88cf382196570dba54626806c0d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d72233e9fa38ac43b008f0f93c51a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088fa49fbb1a70777e73bfedd4c3be6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12018e6795f40b119a2566e2e9e6f03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4de437a5d2d5a2ff65dd4b5879499a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7594d942c40043b9d5bce47ae0a367270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7f598187026f25e5da3247183d87f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa21640cd67881251e3d5d5bd9d144b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b15f80ca44360b78a21140c7243e2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a69ead8c7c60107debe2d20bdf115274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea8bbe298f8d27667e7a300d654367275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6747d6f25634632c9bad62cf96cd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0ba74bbb667ae1cc1ed00cb450b1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3bbbcd6d5f363474636d3f79b5d58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac5619b94c21aa6f9a4068296b5340279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f11bdac2ef914dc51f0002be5db6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe295a89a65921ffe74a84baac8d4be3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e16d01cd793853baa908a9242cc699282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d29966e7804261fdc859257029102f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fecfacf5378415ada23f47e45008d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49019a9237eafe6ee8cc7a3d57951b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2da7c30aac9da0f9a2e6c9974e18d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c88f21d5497b3151e9600d373330c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1b709ca505866e27b9a00f4d75cf7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640c263062c511c632f6883f86b8b58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec817378dbcae5dbff9b495b0a12b967290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9b726474218426672f7b9cb699e5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f116b4646be8f037990dcb3c6ce19e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a97ca2524a7faf0245d1ca322060d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a02a75de5fe4cdf90b0f444e3a836294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4e63f759bafb59efc6dc01df1ef26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aa1a0107e0a4fdbd91b1de506ad7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8695d87c956a2e5f736257625b106a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedb65b7201d60ce030b19a11e58461298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9273098764835d9f506576c93b17f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db83363ddfa3cc8cf35951ff153854300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb99d55fd9352c667f0e64b1dd0c969301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520225cca3912bee4928360e598ddfb5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab111df0775661bb38148da39fbbc2d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feacd6591c493aedd7a20599e7d4e8f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596db17bec6a00f73ab92a0b7085930d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b28db3212612556f5aeb49ab2c1b04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a60b85c9c0717a73f195fbb0c4422307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f695ea1dd735a09fc5a81806a48f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065e694fd48d16807e663d93c4ce3bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d333cefcf459c9eab3e63505198a40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa9a353434f18bfd5f9ec5bbc0145b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecdea661ad3942d44e76f8be604ed9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa64cbae616719e3dada72afc7312ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f85b1d80d6dfa1840f4923af784b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af1b7abe86cac9817ec0cfdf7f2500315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48339f38ffb23f41d21b2fdf777c0e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8458fcc632119e61e68b9cbbaff8b90317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfad15aaf36b4e5b2fadf4a6d62ec6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab57c621ae7527ef7cac8b9d1ac07a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59dcc8dc3e39ea305bd61edd952749320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5a8a6f78a5c1f88cd64d279544e33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820cadbda4ffdf6fde54ba0d1b74529322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f174d0c52d232efc6cf61ac0c90b3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c614730f391f9e6ab153c94123cd54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abf44cf9d041aa3cfebdf745afaed0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7491e33ba6be8dd5bdcb7339aca2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc5a170261c184987de5b48564af98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dc379519330783392aa73ace84d7a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f08bea664f188e6ac9d89a0b404f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd44137b645ddcf1da14e2b91f2e3de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be678fdc4ba01a98d5008108225047d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e485fbb355d4e0eeee4ec32bd388f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b4e25cf7c047be0ca8674b3f1575b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e262c49fe761b71bf7d45e3160a45e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d77a5ec95a29dd809915b1da501df1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5de586b539bf78a1217cd79d13c400336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89427c016d7b00fd5f9651d58d4f1242337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081d84cfddf98bd5a0674b5a24e56cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236b94aed0d5c7fbad2f82a7eae17ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513102489fe7aae69cc981ede8813d92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da597cbbaa8bb32ca3727bfac3e10ece341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1500f70d2158ff619e2157c080ea74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad9614e6de56ce9971147648ff21e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ecf22918723b344f48d603e665758344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809386951945ff3a0871260e78c402e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d502d562b817aa09fb6240d7375c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045c1309f7d256112d1c8e28fa6afc8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b94fad486b2d3b7a9aedc162a0f02348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1823feb5cd5e633712bba3cceb5c8a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e74359e10805b837534e2f28c4b71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1392fc8924a6004d3b98a41229af6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf21a3a6f018e72ead71830f872a69352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da647f4232cb06e9a352902b4457cd80353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd750433ac9f3109b3d1cd97ffe8f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b34d7213a44aa5a33418d9694854a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165f76e0e1cec0d9122ee61e1f41349356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7581c7d752827111a543ebb8892e5d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491d02784993e60d5d5bc6944e3d3d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345635a89d34b2c2066067dc5419a06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f68d8b236d9ea90050ddbc5dfc76cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe549e6b150c3a8fdf0b0db91d8755b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9d81c7aa2c2fe51490cd67bca5ecf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c2c981bfbf41c9c8b494bf7ba4c90363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45daa520040ae2e9288a1aac0f2ffa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b6c7eb9252fefa3bf1adcc19b061b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9793709518d4a014a5a0976828763b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d191e147e09920adfea5076dda9d2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b754a41dcb13432a2c6f384d1fb13e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50abb4f1fa73e639de815c317ec1ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38280f2c6b290eca2a1c817ca7ea9564370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572db9217c1d69452fae78883ecafe8d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1c7d2350fd9314e942e0b6058436e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bb34e90f2b1b67e80aaddf20c9f64373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8b67ee120a480ce3e252e704599b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c28844b7f8575dd2af791fec1c163375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c802c9a317d4201e3f4659094235b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8122673b86483d0fcba04a7bcd2b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98fd7b29c1b9f6d3b66b7c92700295378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b4bfd64ead723e409ea45b7249acf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32362899a49b35719a393075f11aff0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513c3dced1e1233f5d9564542fcd197381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5474cb5d137eeee95602ac7b5682e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45f497edc75195bc90b9a79563f868383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9d9e4ffb2c5b4499eb04e04d0d8af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601754f31b79711c531c5d33b425265e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41a55c6bf8393a473e735c53662a31386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5220f77f09bc2f70156c1552570117387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ff7241009b2ccddb405823926b4ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac00a9c67b8651728b6ba6a72c25dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817caeda4a8aef1106bfc0610b1e3fe5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc0606286854f2dd321a743bb54628391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9393702ba20785a6be27eddfbd28e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2bc2a15f3c5c8b60559ba536c05d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b952895b6cf905e56f79d5090dd3724394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca77a101c2d73eea859801afd55a46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0662ae627f327fbbbaba2fc673feb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b0e171456593d3d03a6a425a2321f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf08d6db6e82f078cbaedd295e688be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f535feda3bfa0009d24ea7e1b34d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed9aac1bdad6fad2d9e3d412417ef6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd67286d27b9f7a122c3a0eb89bc371401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84f218c75b823805e0a621d73a75b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135f49401849e0cc230709ba5cc4b10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22bd8676a8f6d4d1a448ed0ce1e73e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2703ffbba734f3b708af9fde6f32b3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fc52b87b84235978b68fdfdc72f99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b804548c476e8509b0809143dfed92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1135b38bb41ceadbc536eac6752804408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956e5c68c410aa58cf1136e3c4aa28f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba479c3c527642621c90ccc744d42c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6aedb29bdc39bc9ef3f456f4f77a8a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f63b541cdbf114ef81d0bb27797dcd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80c6139b8da79bcc8a29203f3b575e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ca54dbd5e07fbbf340927f7b72c43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4458ed392dbf9c96dbffbe2c9b85e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4dcc206810d5cfbad5d40b311233b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe6f0d384f604e43561bfeea464759417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61d2882677602370ba87eb52d567cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c19e85078a3a4f54035121c6a96b84419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654e3d2577fa9b74d7ae8ef4191b5cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7b454939e7e79be8e432506e359fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec3635815f72a1df8eeee1d439bf45422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67373444c893f115f09ab948ab674e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c970e554fae975100d93c1597e4c4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5735be0ea0bc8c6d45a23cbbe96bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697da6c971c6ea8613665d9bd5e92eb1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b538965508a64b3119c40e96df3489427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dbf498c5985ce35155da6ba80db06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da53fb9a077250d6c38a18ef035effc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749aba5a1ca2e0edf3a1d6f35ec7d0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87edefebece30cafc09fd7700221c30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fc4111bdfb9872220f1bf5f19b4f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc96274b956a64a27c7e9def7a812c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b9aa644c4f9e029f8f14ab70405e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77e4e17171ac2658611d12c2c4455e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4a701c35196a84e8e35574f427e49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097f0c226abb64ed687923d1e3389d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4414443269d4fbd0f141b38531ece7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae5124dd4962aa3fee67bb0973613d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324552a11fb829974cdbb4b7564bb79f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3791a060f5db976b1c64a3aa304e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65153f84f41523d4c8a0d7cdfcacb6e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb620f031c3deab341e457abc72d8c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd0aed5623963c5fe5ad7aea5430b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7e360a62f316a2b43b8f86fbbefa6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782dfdd7123c8758594c8e3207cab18446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fefd15e3d78a32aa5f0bdf11a392a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7bbc67f914ea0bbfa25592a8322a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2ad0d6519aa15fbad699e2b775b70449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7709833c6865d8fb40c4344902c8c75450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726082f1aaf0af28efb23aa1f52d7123451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be874e3f0e064ee984af6f6ab7008c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c3d39eb2865c02c84a1cbee39b5b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9818f19b0e64f8077a73cbca396b99454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a61a1ae4004af6f0aebadcc72436b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8194c45b0bf4d67f04da2381f40c92456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25e049b8a19a0324fa9252a30e8e5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fa51d69a7b4cf77e708f066d054c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e952b3cd72f138fde5e869a73f0b86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c4ac2f937bf461d59bfc6e180d914460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ab2ea9fd4c23f75fcc1f79580485f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac988588ec13fc5dcb8628c69b83e15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe887c9725349490254d7589a4ae2a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4fd47b620519431cd9812a167bcda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c7bd46601bb6a11313367a6feac2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d73209793d95bddc6f3e396a2fc9dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05030b35aced15ecaa83f86f006f494467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be388924b6d97a9349c87a5cf36ea7a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac133ec167c49f623f3a5a4f8304d677469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3051c21f52f65979b9ba6a61f1d233c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7965e20bf1d141ebfe924a3fb0cf31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea978395acf4acb710c5b3e91aeda11472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e833016a7d462eb38c87a9391d222473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed072629626f5ed1daefe67db0685a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd7c0eecab4bc304ac5b71d0fa0644475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8419d0bdcb2c975534e532cedaa0f49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8162115bb41efcafa6cd9e22f148419477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41678afae29a0afd18e72d96237807a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae138b07e3ba13f78d4abb437ad5b5c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca502feb589260570e20ae81e60c974480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94d4a39fa3ad732a38b53ca63535a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f45b167a469f06df4ef0fa984a3db2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f64c22871cbbfc10f759431840eb37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc757a1af36c8cc7828c004574390c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b4c29ec9b3e1acbd74e7ba15c57c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c3993df1b4bd45e0894750d6eeeca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f08a4b95d2214a041d130f092527e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16c26ebddb39593069e7e7ced8c8b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4d65befab78583d2daadbcd3b5167489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601bb4bc6f72f3bf47494d9c1999858490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725be0fbbfe0c965bb86488ea658e820491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b731b3c003923eefede81ec299730492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16890db98e509be82ae4fd6c9172c8e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea34de0c8bef9b4d2c5623da5b6fb60494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88756eed9b401baedf350c6593f776495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce09016ecacd729b87e066aa46dcf0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046083c77782b3c4b21a70aed52d42e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b21bf772c6be4924584ae43a348237498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea2d22c43dc2facb338c77790b61c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985af507c629821d343912543c39ca6f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43976ea59f2da1b7e0a9cd070eabbe85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0aead63fbc9884eb75b0a374c8243502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadf4164762864653a024bddf4357bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e89e5520754b53fe24d1fa3d078f5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfeefe0e5ed8b0595adf5ab49244ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042642f0148e6bfc7777d4136f577915506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282736b99c8dd35458899f260bed0f7d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f374bd5cad3a67e982e3dacd4293361508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa72c12a76f704c5e7866e6046df76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cee09ae31ae36fd98a97b0d9212047510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65d60deea126cbd31a3a060fccd623511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d32288337cca07dbdd5ebceb97598512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da170796222b0ed5f01aedd420ef925513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031e7cfa33e6bc3d8deb9d22762ff7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee6e6e4e6448e9d1e2662f55671dff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f35f4f9c45b075bc7c806479ed1881516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86d20a9027c58c916604131f5ed03d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f7c4f7c729dafb6b464d754d5e902518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605304824cfeb5e8c35316bc33fbb1fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bf3177da1af2fd09928dada4a2ac9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392320ea4235e6cf19194568913978a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2d26819ba3f3e2547f02e98bf708e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803eb2664af8943ea9e9031fcedb09e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0ab562263dadf74727ee60bfb6341524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741312a3a7a5d47445a5a363cc83877525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10ab876aa688110e25270c030b17ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8759787732ea80d7e64c125af7ef279527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3f534997d4166f66d2192e2261418528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c284177889f4856da40192f88b695529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf375730d1dffd5ba790802901f1da6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfae5f0c8d6d4f60ca652728945ac0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0466160186c5b951b04f90a7e3c93532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10343dfc15a5a4c6bff579c046d208533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5221f53f1ee579ec58b9fdf531da2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c379f802da520d6b51498bf15e669535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2a53b361efecd59b7d52e7dee8fc3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2b72d4400725f86d870ee7e05350d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fbeb021a34220f8df151dc99348f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e37c42afa9ae1a0c8791ce8b1bbf56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbd94b8696e3689154723ec082472f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f499f14368dfdea6bee007bfb8356a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d1afe456b042e7440866b6ef1e452542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb37d7d1312e8635c20e9baef6d1aa3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df05b1fa5c21f77188edd427f1ecdf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d293da03740c27c4a3274a3b4df8d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15415132bd0a0d829ac6dba3a16151d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6e6a9b1e603cff6becd81cecfc19c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6ee96340f01afaea31c45bd350b91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe7215efed54cc6bfee7f13d02b8e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525519cc9c402322ddd4c111289423e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8826c0b3b1440097886ec39c7ff9c0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25481ddbb6e376980fa54046cc7edac3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d726464ef1db029fab85f83f6525d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d196a1a6e2ecf4e3e46e65e43cb12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eb19ca4f6b474f89843a40d4a0601555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f620a1088ab40ef33243f3190deb0b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908658c7a23b22231749de8f83ab4d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdd12a8e248e9b170f4384d6e7589b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639e93810ddcede201512f32f32ffe7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75d0e94cadc78507fc28f889088033560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3699e8847fec3480c83040b1226920f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36c073e5b7c503559f68d87f6dbd35562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb34580296d17e8b83aa06b635ed41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c253e4fe06ca671192c8aa56537f2d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f904fc8e1fe2215699ab1e0cd56546565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90eec5fd998691ba5df66d5bd071aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9820618b9a58231d3255f992eff938567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795c5a47a38e4f3be5a792f0fa63b82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258eea35abf1951abbf4b8346a116a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8064a7b855874842294ff37e742a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c501f718518cf8c04ac94a323c694e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0b20ae8ae320855386b31116cb30a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede93e2d98d76fa29cd2dcc724f8794f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b5499956dce6d4a543cb80e27bfad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecefd9e2a14a49340704cad6e27e736575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986f349bd0c244bc0c1a296f092ef2a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141997f038a6c3137eafec489d4f5ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ce67c66d4133b4a5328a2a00e3f39578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099b0ba60ae485b28395f4f152dc0bd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f0101ca23d49db787e37aeaf59a0c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d86ab240448e711d1685eca4135401581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b37cb92ba7f91f13accd2359560e70582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dae5bdde71ca5fb65502baa3d982e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaaa3005efa003a5b70b294845558f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70d7da4d4ffcc829695a3cc77e00d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29442e8c309b116b5125dd12a53eeffc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0d931341d5370dc35eb08529463a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6bed70b9ea7431d33513991bc0ebe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580a6063976b197369e60b26b286a5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d845c850a2896cf16c616101b65e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a555e7af679e6324681ab9d287d0808591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd934cf7d3b2009538942ebfe6981c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8ae41565331b994000934385862c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e84b1d197e577397d0e63549cd572594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6caa9fcba5b04d17ffc693c0adbab8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dceb687a4771e846a53c10f4dff285f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a4ac255096b80ee5bd027bb1d2a61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e3d78126f8d873830dc211489409e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef9e79e79e28fc9e29727f9b01df1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c24de862915ec965e3ec3a60b99da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0934ad27e7589c183c9c2a2818f55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782504f8f4592e00f29d60ab52b4b5b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8934fb1d6b813ceffd8c336088634603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f88ed9c9400d4edadf24365480148604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6a57fca69a4e12c85573ec37d1d64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bcda348f6da5ba6dc0faeda10b3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ca284109ac7aea931f94b80563dde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14049c817c21b90a85b0bbdfd36d1a0d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de47f91fa422eb7c281f2d4d3fbf5c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed610ad0df2a96a6ebfc19a92b884ca6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b17afe7274c170b1e8973f5d75ec3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec5d2bb34f1756d92308be80cbd7d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c45fdde689253a47e977f978a63e62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1e068aac3b7571842b49197f55bad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e03c2a63a09408b540c56a4050e81e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d341906124d6698741da30735a232e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc5eab060a756dab73582665003034617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e18b04711751fb255a63d9799867ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95156c2cd41f197e49f062c052f97d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da28d162628337e455f6bae3d99c2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ced27d2157053f94274f01d54343ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0620bd569fe7b2667923d60dbcc9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70290947f41dab7f6cd2f9344d1f584623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a632b4b835693119c45d874baaceb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20db34697e9335bab694d31cf57c58625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3d4f57d9d0a82147ec1b5b572b950626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dcf1cd8c74eca1be2bf30eff63f64627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19676c74348fb53534038d5cbc1fca5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06dd5b5a3be0c1bb723ff76d089b95629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e23c6202c00718977edd086b88ac2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a381e5c8572e2c94f3fcc5a2729b4f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae2c3cc17ea29471ed72f1dab75911632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c621dcfaea4875d85468e87dce75d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32cbba9e7a342181a8856303a4db78634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c79819bd362d40917d9bf7852c9f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64235e917440f3d52a4e9e56029325c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7dc290f035ef3dea1965d4173237b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d16bba172a7087c3543e3f3cfc3e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b28ef3613d138804bbedc426fe437639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff54cabc65328eec1f9c8786d86380d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a05086c7acb52be1510e9b154633c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f869efe5673dee0ea4977fde64f60f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d58e94a7d9d237ec96f94fbc009e09643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af7c563b7faf5f4ba60ba4cb8cdf7c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c43ffefaa3a76ca324bbbf6367dd7c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ed596e685d86c8754129782553082646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48894116b54670ee2c33d787ab742d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca576d7dcd51a7bb308723179a350210648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d909aee50eda7f1aff747bd77f81a76649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32a26a341f681aecf3493804979360650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544185ce970d8b5e5394673029ebd97b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4488dab3c0b68eabd893ecd8bd7c83a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c077daec42c927d780c06d4782bde653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547508a70a7a9733130df52c4139238654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ff3b88a8587353e954f62f856a838655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d9942b5fbfa1a727d31b044f4a57d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122960e1bf94f08faa30824de83046b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3aba6ae060089456d4266936af806658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256cfa9ae270d223195d907df858f65659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d6abf8ff1a3c7932b298d1b328cff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b1ce587c1fa238f3cf73ddc30ba59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4f83e8a3f83b767d0e9827e5f2a9d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faebf03784302fbfb4649b333c6edc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14973735779d8a6233f223b2cd1583d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baced3da9649d281eb80ff71578444665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e21e49d0e7ce3529624c6b8a7769d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67817af03656e20a446e19586517426b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140dbc175de608954b853064feb2bf0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b816ecc2badb9550c981cdb7d99fd86669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c368e25bd5fc8eaba9b98a5d9c00ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cff1d62a7c041ef4c772559f6702a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0dcf758b935fb674a11b70176844e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3d96c205ee2355a1f2128a1bff175673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8f09d33b381128c19462dc2293f60674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a487a4ced4ade448aebc06b9637f639675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f65143271d0983c005923aa0b9b5e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c00667367f8881661d29bf2daee4cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e964c394ff428bf231e9ad616aeef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ce8831df44a2ab546b2922d68711b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3edf04983e11a348308de6a9d7828f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88462f2d6d709b2e9ca83641cf3b6f40681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969989a63005638ec7704b4b43c2b49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed202530bee8e656708fd01eef64a769683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52833f1f7d1fe145536b9a7bf4cf53bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78790d67ecaad698cbc998e84265f7dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a50e0f783d88e2abb8afa604db100686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66c447659113f0ab4e0ac73cbcfe20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5a1b97b5ac8e6e73265be3e3f4d7e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ec8c4d3e9f2072fabff0a76ff2791689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b246f9714fb54245281da503a3191690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39315b53232d16a68a285d2687b57162691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c0cb138536c502a475d2aacc83d04692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1fa2f30f5230a1cbb1b863fa480e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a776cf4d05a2ee32704baa84228cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d97bc9c4e20ec9a3034f3549d9993695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c457b3fef796eecf00be09089b349696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a6a8a7cb7e54a986bfd282596b6df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8ca1e0bc4d90de8ff226853a50843698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111693393c4ee06379b538d3c77d9013699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89405722eb1f8843ed3b4ca95c368409700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398bfa067a176010a05fc2e98af43b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7aea4836a72d4580baee889a2a78c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6c67236e8cfc9b61a4c24d66b553f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae915000566152b5fe81d3c846f212704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe424a2b0a543871abb778316b42fd0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8abd13f6c7ffe57ec856c3d4579f18706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23673ade84839ed29642e675e6ce70f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5f2c9f246203811fd2bc56fa22e10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fa81b5183add17d1fe320ff5ff5f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31ce1df2349fb8437a21261cc30588710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8d8045f189a12e7cb655465952167711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993c3bc0369fa7854bb2d87885132fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e988994efd9499a4747e44431e65c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49131cce0aad49970f591f9c414a2c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38254423dc85a8e70a57de6a283664715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6e4037112083f1021192b54c74fc1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042985efd2b76cd775c501ea394a489f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc58233ddcf2cafcd79484a310ae4c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abafe9a420546f107d277477ce57272719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170eda5a7ac380bc92b2ac07b4b9383720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fbbca77f66919eb7fa81c9ff2ae2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30d6a6c88e149dbfd7462d480d9b25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bcf2780bf473733c9b183279fb5c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeb29f1c34af2f6affe0137581f1a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f40d22eba41bbbc4504b953a7a49ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce11684efa8b89fd7c2ed3b9c1e95c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c2aa15d6f04c2d9775dea793601e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ea58052a5ea151ad3cb75cc3cde3c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2606cef0a6665ca5b7c388b0798de44729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c61ada1c9d55543f98db9b3af9244a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7bc2f6e9e2eb2b936ab76b63f7b1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbe5d35e9e7f9eb802062d0d4b7dfb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689283e93d922715b5cf19f06013bc4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdf1a4c952e7f53688e7ec1c9d70cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77963926a59a89bc358e07c864e18c1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5ce0758dcd95f287cf0d34f1aac52736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8df66c016217b0eb680d0c9a63936737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67061a34cdfe7ae21bbb5a9f41ab8ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ccbbf2d962543efe41c961d4c3501739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beb2f49bd6ad852b5a7e894ad2b7f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586c1f5e8fb41d292fadc5aa652f353741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489791a60ac41b84bedde4bebbf433c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e056399c5753f73222f5f21d29e60d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90677edf1e8a204dd98864c54db6d591744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbee49c85879af546551b45dbbc088745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74825febdb668fedaf46b7ab7608926746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba9fa3bcc5ac6d8f6c13a44c3b2e34747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49476b326677e9082f32529137eabc4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2c8215676cc51405c60316bb6c6e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d025cbf2f9fa8d5a2f24107fd2a25e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c05fe42a4cedcae726613b8e0bbe0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ec7773d1247748c792f8441fdf22d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf44be3dcefda21b7ea7f9d9ddb390f753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54e09f7c2643cd910c52a1ed174b5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c1b559aa2e05a5e55d6442c7d09192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1fe217ea1122d02fa008888c9d6093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5afec96dfae9e497ee3cfb8df4ce24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dca6737aaac9c093979bee416211c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b4bd737d5d8b847244714e6b812696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deb501f867852e00f9ab87dff392647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75eb8a67ba2d5efc34d9c75de92f688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bd55f18d7b4d359b81976218954f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f701e05d24d7969b9cac86971cfac910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e1a0f0987edf311b459d2bcd2772b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69367d41bda8e1e8f2ec9b68755a83212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8223fe74470b770a1d549bc61a2af0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a61724faddd4601a2ad9a1d0aced0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11adab60fbe86de2aab337b0bbf570a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36a1300d195260b221f7dd2e45f5fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f334675aa5ca42b27c55c07eb4777917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa35d9299c6ec341e2cad7a8315b8be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a31465f133fb9a5dcf5f979cefdac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c4fc668e4a2c73803ce9b0f2ff7d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9330a8b4c4a749e983a12b672bf2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ba9196fc97f30ad0b7c1b866a1efe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3396e748f2d95cc92b0d28b875c09623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854568b4db290ec13a0dd68fe847bfd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53588a6717e111e4f4cc56368e657625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38bd3cd4f0890c57bf83dabbd7121e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3b405c6fcccc2906f00325e9f388b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30911f0dfa73f9aba19b8aad86509e8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685819ea1c368bba26875465fa8468ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359f9feae1717ca0676ecb79e33aa7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca5cb0200f75dcee19919e6f9bd79631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd36ac22a87532a76620b0b1c9f09b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c19bda9fd5975dd2514f9f924809d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba9def125444905416dcd63ea8aac734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b6711a79bf874ecd64c87abe880b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e605e82f2d690dcb8cfb1a42bb74b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aceaaccb8af9c63e054062840b4dfee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9164f0c708919f92eb407f7c3b0c8c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008e2e25177ad3b21f6c170d1a7b81439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57222ac742856ab516a56034c9dd0ac940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cb816a2b6c60b20ec08b958dcdcd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd4843015d15ccb7a6cb704fc2974b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fb8543ed63d81cd9286f6af07cb9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b680208028be08e7070ad1007621ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968061b1bd247bb51d4594a1e8a60d6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1fa18171e0134401aa11faa736a9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb68690bd66ac085a9b34af33910f7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0cc512ef19f7714f737b464506d8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2249ff86c5448665b2e914d279a4a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adff1d598dea5f4d13d46ff3e1403e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf3143dce2e61ef0c2207fd2e039f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb910a85055665f8f4dd856663f6ee752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9151aabf9794950696a53af8b2543d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985562717b263b34e56d0263c27e63554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e52714239200becbcdf4e999466dbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358041d4118007f256bb0fa3aa1b239a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eb3b4fc95a5ea9e9312d74997908457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f992a89c0c9e3b23d7d7058772860a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ea208847528965e7a660bca41120e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a9d9c6bce288d55dc3aaa8a94afa460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee274885af0b964836ede31a9cccaf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe18f2873ab32cc1ecd11c8176a95862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32a510212aecf64c9419eedb4b7f3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a185add4f7482dbc452f13e1c204064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2d4d13e0fb99e5996095a68c1f17b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d2af8032c572ca92fc1a0772a856566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f2f8f5f8887b2990002b9979a2ac367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d16a197ad4f040263c2cb41d1636b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17f6204895027470bb8b1a4e92915a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d2304d23f3ca45c231c2aacdc8f8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852051ff6167bea9c03e3c251467b42071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40972a9748a24db12f7d2f751300bf172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61090db1552b5755c128a6120d4b6f4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd66f847fe4f50c06300ba9b987d4b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae736523ad03624a35b2e95408c78c5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25a5a08fb7e9c518de146d9d558e4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3247196a15b1712294b3d6ca9f5a5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010f625a2a6024eb40af7a1ca8ad8cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbbb2ac8cebcd03baebdf2bd45547279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcc65a4a9e5f4e162cd996af862a6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fc3651aba768c2765207d27e4b3da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e248d8b0afd8ce1dd4ec047a98f6f0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cca530bf6617f0598273f25c89fee883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d4dab808446471eeede9c54fe0e8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fb0c0ac6ebcb07f3d9c36ea7c69ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7dde0e28a72e6314be8f9f629325586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1035ca3e3d1e73b54b7b3f976ff9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86b5a263fa1cba9eee74d95aee4aa088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96237182fbb4fa091d470bee7cc27b9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a446801f70de64af21839d03ce92b3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01475812f6acc583391b5942d09ac7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d2c7d523619e2e831a49b50deba7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca1c3db23104cf7bd93155f683596193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80677f67342592edf7f4c545c6daa7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e906888bd7af79da466c2e8896bea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694412eccfd74b6030f023b22b9343296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da16f5943a564c4be4b4056bc5273de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd071d2e8e697dcaa9ed6efd7b01b0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b466b3f231841c4a9a9282ad0fb36599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc10adff756b3d1da595b2c0f01f8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cafed014d523a048dff84db996f2e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6b6faceaba36e417d937625bcf2e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba38cd402a27a5608e8b315ba986c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f711d16e9f9144ee083df83328606104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefbac457c5a228437fc97c98814f9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54e6047d2b7cc9f15c427898bc3879106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0339ab7d57978978af5c79b6480d7ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abae16e896653d45f030a3bfdee40d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c6c582ada327de2260eff40686413109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789d717d23aff1a6ef9afb6a02de750110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532d7cfd56ef932a042dd5783240df6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df69ba2bb01b8926c5889a457ef6655112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ace403f2f50eac99d044401d10f72a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f9f3c3d362ae704c85fac7cc9c8a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbb4a083be1632991b4cf7610ae146115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3974def1e85cd93fdfcf2680003a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f947992def7497d9a7bbd88bc88fa63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23725addd31cb81485439dcd6ff903b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5d279d5ccd8ef0712b4bd6c654022119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fe4fb4b2619dcb68313933b2977f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe0758eb150f701a81a1c4dea29451121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a91cc2e6ca6727dd1ee2fbd26ff7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddfcfff6a5bbc80fc19ee13bc0272f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2aa8ec8e8eab6298db6584a3cc1c42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af44b53cba575ec4eeb177075aff968125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef03d1ecbec733cf47ac7902ae3a19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40938eb3a26db4ae24b35e0e8df30b00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da046d16530f028ddbfa6f54af8cc5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff43cf950e756a9db46af7df1c1ac6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f612f3707ed68d6c1314971476808c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04729b22bfd56ec5d8b37a3ad331f6a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4eec557de9843c903b797052857b2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bf84879644504f534d5d5e658e77d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439a63389643d630c51a123810056fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb01847b14c1071d52e5af1b7d7155135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb60359611e91a495304fbfad4b879e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fa1b8f909c7bf26de72acc83588fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2916424b7dc8fc98d3ad63f0c6446d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92c65e38278ef6d8d6f6d755a3ce85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b871de211ed100c50c8824ff18333140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e29237b541e0701caabc026306a52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffdfe7d99eecfc5ca4258d617e2796142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e3709d026c4efeeb2a9d155bd0cc8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9ca7f7a1d91a14f0f920f6fea06c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2a5040f1484e1705572e8d9b4c540145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c530bb8d6bf5c4183614fb5ac03f7de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60d758e02362e3609b3f8f9032d95e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b55bc706b5735e0bd54d277d78eb71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2b2ae91e494882700063d357e4fd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db003e1f14c77f713f8441c48a758ad9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cd34676c2b9a3d599b5ff3b69560f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7c60968dd56c72906bd2f37202df4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d56df195ba5399840b663bb278606a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2e87dabd4e6e1296281bd08a25dcd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81456fc1c810fb1f72f4736be2170d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea377d279109c50aaba42c9724d102156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a0a1b8693168ca7c544969ef0887b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4368a5e2f77acfc03806606e1d732d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef617d7d3e8f6705f2ff4a93b48ab521159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3240998431bf962f953ea35bb83a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd39dd31f55195076b3c59f29f3e92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f635f1529412253f3695ea7e57834b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb6c6c75cee1454c593d28300e9b15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294268c649c80d961a1fa5077f934d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84faeb168dae07a85ca713f797e58e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff378d822f91b1d95cfbd58443fb56c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1262375eab1514feee28f1244e7be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde24419a3d5dc0486d0b277b4ca168168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e961a130af34dac4db6ab6d1f6be803169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaeac6620d5757e0c49fac273934771170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044114ac313480c329713cf9382de27d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c466fede891e805bd020080a96b918172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a75bba9289eb64977254c83c9718e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0fdb3499d49c78d10306a6ff57343174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6956ea178031ccc2450d21982dbea5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef214b55d494927d9a988d9005a8ebe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911d5e2c56794a09a723f7ebdbca951177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8daa8f0e41760e5d307859b3ff43b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935d13160327f062db43e968625134a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec60c713bcc2545d6cdc5abd6a1943180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd4e834a1623dc7b0d963e40c7b612181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a693ab254a93fd732605cea8b236e83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08533d347fa6b14f4fd80fed2fc80c7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bb4f1d563b68d15928a146f90a993184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b6c4f1b3022e21b0afebcddc24642185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd84199d6123aa0f54750658bb8e13b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3627238c725cbcae1aeccb779f147187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2749cc7b97860f352173d49aa668d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3ceeb3414f17e9f924e38271b9ef5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad853591994b52644a70d504d8c34600190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723292ad530a1d434d35d6a5d3caf97b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31accc0ab394ee416a6eb536613c1658192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6f49f2476c856b8f86373832a4bd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182526ba2916420ac21f0b33308d952194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449906e1889c37cea938b8a4c126e6d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599f57395e1348a8512a90e6010c56a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17da0c324150cbcb33a9cfc3d6535a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64d5dfdc9540c7221fe6b86cdf9f93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e69440ba6a1144356ca7e1e319eebf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84bd69737ff764d5b12499bbd7bddb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5036ed74be91603efe83ee697ce2ba2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec140e01028361edba2d5377503457b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70527176ab6c819baeffb3d3d831978203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd82786d59b706cc5fd3b804bd36b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5e355d0529d64fda4e8e2d2ef1ec6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb138a0ddd419e27ee1a58a976c4d978206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514edd2ef0a9a382fe837279ecc7d24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e020c8d4eed2837a88afe3511738c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3659cea36056065866923e6158dccc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc4c1a60929e4d94285b02ef3225e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54386cdfed5e3ca5419ed21ce9137560211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8471e34c3089f92d876c01e0c5c66c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee7242929c6656209f5d41109e66c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d60bdce00a5c9ec7608cabb019a67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34de9d0ac56d739cd89193f5f6a9c18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1780d1979de7b1e7461b0445299a58d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ab14b55a714d9c897f7dfff45da87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7b177b966ceda13b71fce2876a5f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481b5e5b2829be8f3500963e9d74f11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359413c84ea5f79be4f34b4418b25b53220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f411bd144bd3011617d8fd0188d2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093affd558aba30be52befad46dabd2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa203093a273624a66950a7e61ad7f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061db217096a6b604c75527244cf1667224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145df355363ad2e5f657e7bf67640b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce7192f74ce3bbc00c482f935f07db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ab369d358a7bde8a74d39329a8e47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90064f02a00a1b0e2bc657a444fc8d7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1012497d55d8d992119ba0da37cd49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6528908cca3acab26d99bd60d8ff66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25af6a7aeaf003eae51f8784ed514a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75d6514f4c5da51b19f2355885b198232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f775fa3327990dda81e45831675a4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acf186f686c18d44961fc628698832234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd343df6e8efc928188277cd1a18bc0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021af8329039fbb350f5bcb797b2fece236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9280ce047104f14c2c47bcabfd13a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df1815cbc19c109311b7ac48afc833238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc36fff94546c914788305a479d2f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b686e96434347abdba2300adfbc7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99fbb3ce7250ce23fbbddaabbfb527241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b3ae869eda48bf39453fd285206a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19484ee677fa2929a0eefdf7e175d890243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7a514f7e3746ff0eba767c602e178244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c596979711bf82ca32dc9350a55b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e78c8d4e1d23555bfdd7ec76f07978246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb24460aac77ef853ef6dd18745943247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f27c21a91c89fe9d45e30041c99a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72481bb0d08d8d3f060b10179573ab73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b1b1d59793c929f3a39dd62dc6f76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275819880626f5c65984a0a4da200b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a1889d5d592f6802f009c46bbf36b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b2054fd919ad72b1f139c681641f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cee70598b8d2c20467c193bc50f3e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067549785a7be4b261f2e0864470abf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cd16a39c0ebb1719c1d9cd09b86a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23519ff1f7b34835030f128b2d81e32c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882ed607ccb8c7ca5cf4d85767d6f7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c452bb7b4170543fb726f70019f7b3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef99b04ba5fdc79d13fd633c0a1891260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dacea23e0c5c4a633542fc0efdd28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd36f174966b0f4ee435d7adfd49c59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81e75f274cd8aa6f2b9c257e922c91263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58192076b52bf16a79426fdb89318948264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1221e2b40afc7efb24f9f482a466c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957391a4fe92a2f3f3fc295bf6d51f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390de48afb35aef185f886c55d7d419267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e0601c0b3ba285a7c7f5b2adc35e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c614760a6ecdfc6cb4c442d19b209269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e52f07a770540111711f43aa81f0ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf26755b2c7afd05fe701cc8b35b8b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ee8ba53e702e77a69b4289941f504272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cc3998ead713e2f31469d9c597777273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d6e1d82cda99e97c2ceb824fd817b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f03e109a2e6442ec19b70d1f8433d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8834e9db9280d659eb14b10db57fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce860f6691a450461a68f77464a8eb7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef44fe842bb48906815399bde78952278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9ff4f86db743a0890a519af748b73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ee1f2158276fb355f6938f0f1be94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbbfd44334aa1571cb489ebad93bd2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c1c7326db5e152436abe2692d7672282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529a9f0aabe6293411fd7b7a73aa9e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96983f81a1bfcdd6f1f63358e5a80ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543d387ac470c105dd4176ff09d9956285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57407925c1c4402b177d69ffa1d03f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fffd70b0f77d120e6d99bf814b9787287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdca0af86d32b0253f3d9ad74bb69c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f722dce136d9593c04ae35e79ae5ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53c1425dea363fbb3f66150111c102290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f070cac379f8607abeaddddefead8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af641adb62b86d983760e7b09d809d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7381022b84b3f82f7a8cf78e40f3c10293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a032b0c84ee0c0016b5181e6eec94d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e81f223c9d3a94484b6a7cf8fc6dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89464d8cda29365e799095b0e4b276f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8b92e36454332ef1c3346e2ff46d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13aeacb657251a52ad2e7cb47de955298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ccaf2b39e605065047502f5a3c330299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b01e3db967b3a8442160e40f2908a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b892aaf9827e886125f13c04b755f6d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93f7ac557ab258d6e03625d7530b15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b829c9108deee29b87ebc3b5566c1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6fed88e1a117fe2461b9cd59daeec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda07c84c5e34aa4110991b460230ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545f3987052371abdf603a4fb272033306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb54f1515c5b4503264009723c44ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3a6302f89ee72109b9a457ac6dea3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e1754ce0289a241e57e713abd26ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe571fef7a1cbe435b0fe6fadc3ddd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f256ad553e9fe69f2628ca9789ced311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d839ce740cd9f654d7988b95f72e480312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b37b2460f255e885efcd3603a9ed0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863433b4456823fdf919908dc42951a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58638954e84fc2ea459c3d000f1c2eaa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c194b21d796b929da36fc6cd6ef5c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b4502076356589eb814f70e9c31df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894cfbd74bf49452bd1009a493c2fd5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26ab32f5ecceeb98bf8be03470dc15319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c041ee9977560ad235568386d0e689f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc27e020a2d6461dc2630b669596044321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c00cc33f8e3ee7da8d61e23467ffa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8c7d6cb324a0a39c35526e7fc7820323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f379e34d1ffe166d0161d64e3b5678324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f1cf98e41168516f5dec87606da49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa350f56eddc8c406276ef96791249326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708fc1b8f951847e2f7be97b4049155327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f80ce0584bee26f3aa11c8e0449b06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d326fbfed6bea27999d1df2698171329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e79653e09f665329514ffe2ab91084330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868d190c25df1399b896e2f6a0e9557331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb03354a99511e6c9386bca04eb5a15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271432b1122d7fa8629ab39c3eedd337333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200f90a91f7e8e1ead753e8548fd692334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7915ab97cb62941d6dd03379a12d5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e31acd1345a4757ad3ed2dda32599336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f25db9a859739ad9814a14f758401337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9826e1f2146db8290bf0cb175f75b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0c216a75dd38927fc4ca8ad4cd8ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68238cdcf76df4e4ca2a9593da8a3e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f070c1f39947c435e32cc7c2944d95b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427de8e13068544dcb9d56b09b0c540b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665059d1b18c3329682738c858a23217343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672290caa3dbf51326b9c763c7b67d3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5a936a2e3abc4da0bbeadfd0b5cb0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa77c26ef8591ae2083b704d131082346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c410444c63fb1751e5259a5c23e02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2eba90652fe5687d1cec71560e1c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ade9a459613d305b2df0637b69901d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295400b6f69c1e31534facd6bd1663b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d55824ef1bb9fdb53c3b46a0292d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0619187ae573947ca4f59b9671043352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8eb53f0e76f61252d6d8ce4c9c66c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1cda02b810beca285496165bf7eec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26cff1270799b23354e0cf2dd56f58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90625b5019b9c9380e627aeb0d3f4c87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31d8e9a9b9e0ce32e394d3752bab06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006d3dc99e7efb8d6f6102e620effce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c512c9ca906a28fdd1e299887fd22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5d12ab7d199f8c7e8b4d041edfb9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d975a247f4f7c96b86179080892dde361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88b18e05d17c6bf430c758dcf75192362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3e238f7c89ce16ecedda132967ec6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37055af902277c681aecbe85622e345364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519903bdcfdd0ff94080388212ebe230365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b42bd390a1682ecf229ff42c05743366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05ecd60c93ca884c5fcc23986ab628367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56486e09f44ae4785ad981f4e332f1f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ed24d83716cec3fc90dcea6ebb0fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0b1b1e5c11824d02ea86b2fcab980370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77141deeebfe135d8d55928c11d361e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb54c0b7978e8a71762f325977b3ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e73a1de821fc57dd29ab0d4fabdbad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beeaa0fb01cd3e7cfed2c399b00302c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd7fccc2623337338c948013381058375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea223c54f51ff17efb8782b81bc8f5cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e3070defe7e7be9767e70f0663e39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1267455a8ebf691d4e71b0e6c8c50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bac727bab976d1aef479457adb36a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f7a9fbc0c129d38d3fbb4b173d9c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241c233f672350e3f5d0a50ad894fa6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14be744273e0e29564a9f10e2a6829382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb076c854680db8183b287f69cfcd1b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1af5ca58a2fa45ddda1d6e8357e21384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52c992614aadaa30dbdd3f038872ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa9c20803b093b20c11bef4152686c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33435820aeb6425d599bdfcef47e56c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936458730527f4f8353192ef630afe0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e66f54089800d5c65c2c1f5333b699389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90283fd0eb7fce943c927a31e26c14c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554919f5a1bd17646c382fc133276f14391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e6973033946da06c08366baf9060e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5db092e1c8ceea1c358944ba3fd1b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681a218cfc784eaa5ce66f8304e502a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba8b80a3eaccdbe10bc172c6262db6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3602e88abffb8a9586b1893ceffe112396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c0f7c2e672ed57d310d5bdb02fbe3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a64252d4165f3aa4656031fbaad1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfc47147aca9296b851c4ca9913f15399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6092326eebd45374dcd84f65ee19c0a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c4d96053ace07565ea51218b245e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f812921a1d2ab7a40aaf30b18990b46402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2c3760c5ad5f3690d2f47c4c52adb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501ea0cb9a55e84a7ff6e045bc932f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8951fb8e28c1df081c1ed10701914405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf43d12c3bfe2740f62f9b77b407190406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1fb7e4c7f67e1a0bb0a4fd3b7909e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260564f6c5f683177e3300584d7f230408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b160fc4f49d0dc482172aaf57fc0183409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95ab24b1208727833aa7938c4c1a11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818ca1214c26959165241995b74d089411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09c6df21d954e2281274afa9bff83c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f001a3461212beff9906b7054240128413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5bfabba6e87ddfda2839f57efc95d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d45c2f99410371f273bf0b1c5aa9f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ce8f6feb59b7be334656dfbcb24f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d127dfe6cb344f42253597eab8f59417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a21254bfd057030230b44c1790a6a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1f38379a4a7c6859a093c7d295d4e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeaaabb3f7caf925a0b36855dfcea8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332788417f6be948b32d2364e19a6509421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068bbf4ab7fda928a3be49ac1170e7b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c3740e8d9f7a863bb4a639d3fa8e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9b563fd9774e0cfbf03730e908f4a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623231c05c5b51cbd19ae8431c8dd3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0760d94fb72a7dc599af279e268e68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd504c8e9fe06f7747b01763228c6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f53d357122918cd9ced6d072a0e55d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45faf0f7b95c84e0c74c591b00709abf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bffff787bb5e54895ca4d3d60444a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacfd210d9c23dbb95f7be2b61ee642431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0387bcb381bd165e75165a1b38fe87432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e90e899df5f24d44a9578d3468165433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ce75b5fdf48484576281838e67024434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603c2f851675e835bb4bafc3af9073a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeb8261fefc2e1762a097d8659851a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fcbe737801d8ddd097abb07f4d745437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15515a911ef353df77595adfbd1918f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb86ff3473c0225d591109a9a1c1a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254ff3324ba6948698dac68ff1c30d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cbafd4f4e7c5dfa29bba587ed8850441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03bdfdc51dc032718d3176ca4a429c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706a72a0d639dd3e72446b228d6319f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7163ff7449cda91f820731eb9b820444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a342a8b2505a7e95f675a2c2f16fa9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e10de76fe04a94287ab941d00cdb3e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8873d35b72cabbbd7a8005704017b2d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992ec5e286947eeb75fa1a1ab6a497c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90db04dadbccbcc2d6624b2b2c32d9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff64374d1c76ea6453a15ee0dbcc3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaed4d023f18f8627ff7353b68d4a1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329b282ad645f1c187a2ce64295133b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba362f88164c2bade5e3c8bbdc9d517453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb1d8b4babbac08c4a98741e513cf6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce0a3ea54e3d705b26f2aa3ca35a74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e07f733627debcce9777cf83a1b514456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f276b2d37d0f1c00904cf7a78e0eeb8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5c35ccde10379d9586432ea84d151458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6a6a2e1689d0adb565644af7a9c93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0f47571159c9efc74ebb42ba4aa84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572ab43f3451a8566f1ea687b8642ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99812f47ee9949a5c314f39bd24a4b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68acb18ea19e4580c3f3b6ecfc3a7d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c792fbb26b804b4c0596569ac461b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb2ed1a1885b1f1ab0654b89d26d71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b460479430e98b06116c1dda3ba403466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93604215d7ecf5c1f850167c6c0350467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a97a6651c83d93a5c97c86258c89a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944640ff5d407e8d59bd42ca369b885469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21bc5c2795b326883be377f56be806470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26528d22d93a18fabe51114b662a461471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4c6eba169536c45aeac7a60516654472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cbaa94504a2f55b6e45031516f579473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e39dd2273869149476405afa0ee2a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ed95f707bcb0573a1f18491f7d29d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd189c6acfab2befa85326e1370df92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a36f31b8bdb2d5ef5dd06d80bed1b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a4c6b4c72be6e359ff999a1d0eb67478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb3e33856f9cd2c6924bd7c99c9a55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d78c60c3470980f670e22f2ef9a56a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d0996c765e0cb5009747bba38c98c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edf35d5de7639b18d894f0bfa67cc6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f083190fb3f4bb2ad07f79a8fe40ef9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca99e8364176a4164b7d47ebb2598a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db698bf106d524b769e058b0bc065d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e28a9c14dbb217f11f4040725fdc1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4959068ed69552a1e09c90060be79487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d621e7753d47532f2302b01fdaf68c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f03bb939d58d01d5bf471eb001ce2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f515951ec519e65ed09784bdf7898490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52296288c6a845605b273e1dcfc407491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b5beeaa5f009b38abe5fc271bb45a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad336b2209c0bd7dab5bd1e9cd4defc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d6011f45dafad24b4be8e2d63f364494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcc44dbe1db7eb1462711f5b27a621495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dff0a5370b9dd99b20bca205da552496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe38b53a31c572de74c82c44d50b61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd245d997b5474dfbffb5f9cfe24b056498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f8fb32cd9912ebb84db62e0ba32e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb6a0e4e07939eb991d90df6b8a5ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcda67ea148a9df08d11ae628e87381501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87066a58006c0e2548cf8c92251f2194502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98f4ff6766a456659f8edfa240a743503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518111e2dfa1824768c609f57b51ac3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62f736e1230dfaf984a3daff7d6292505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91882a7c1c3367e2ac8a97f412b4297d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe3e5920af94ce6f6bc58685adea3a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9cda081b052f0a84d38b56582a2f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681a4d327d7def44d8786812a04cbf1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780684991e82ea3583deec2ef2433cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b97206ce32ffd250c1f5b2bb04283511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ac222b848746c053c0ca6a2f63854512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7ac48be178fc7b7d8a4509bb1afaf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb8f8f45bde68cbdc45b8cf9a0f75d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af036266d0ebe0a2e31c0ccfdb613800515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32182a185edfe6af39ac5d1949a0a249516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda934ffb1448ec0b57a6ff2bcd26cb6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8685a957e26ec91eebaa22479c4cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627ae51443919c64e24335a1aeb0466519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e1a08e41d7d9590e2732397dfe1dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce55b5c13c01b18d46e7bf44be316b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ad3d03446ceb2e3ac80776d9bc917522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ff3d9baf06e0ff26271506ed251aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf433796ba4b59717c0c792224a1751524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2d2879a063475fcb98eca83a4b92c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d2ec3827ed0a4c58ef97012c3b46f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12369805da3eefe2a479db7225651748527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6a38c27cf171f32576a3d285d10d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472bac9b965d56fa47bd188a4acf4ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd5ad2c98b5f9fa9b7163b63b30bb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fd5bde0e05d412c483cdcdd1a9bd4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac7b0f99670a97b3b3f6cfdaf78159532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002ac0358c6cba359f10d06524d33eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecdd4634abcb3b661232104a45d835534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ab167bc6cececbbf4ab8757527023535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c70136c233e823fb77ab9139fcb33536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81866c69b5b3c8c51a2b2eeafab4d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff9b3cfc836eb7b06c0f6868d67440538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54824c4a9097c88afab2ed27d6043c41539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e0c6b120c019e65d451a8ed9218e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc885504796e31391787943beba404541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee32656e5ca5142df272e77fadc7cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7236c67fb669f8a1e4d7bda0d6814543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864f6a61297a05fc4f8ac7db35cdba4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04600e2231219564f3e9c30f3ee84f69545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fcf79187ef7c63c1e06f7f73da926546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76bfc620315b425866a3e1adede782547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90827d991bb952baa9bc0660a603c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bffa4d47c4603bb81f8e843ff35e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d72bec978bfe6cb2be5c484437c7e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044562fde6b0c2772a597a7736d7804551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18be68e1e14bae604e923ea5453f7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c08b89465109b8fd1949067e1c190553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e78e1f77277214941151efdc3a101554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab373b1555dd9abd39d9e1759c0a1aea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e4e1b0e11757d828f2376fd925dab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc7b20851d590b2a10b2dbeed105bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bd98b49461abee54f86cd45a7216e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f97c6f2287ac4c51ba70933a018c6f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f941c24cbf091298dd96a1b888076560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0a8ab5f61ce968eafc68755c1c130561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71591c45cae95b1c36478a2b176e18de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0851238dcc1121c9e8698675f65e260563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd7b7bffc521213514123cbc0154d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1e07ebd6402e8b7ef9d6a5d5591c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28d50932e57ec6f953fd6c3d75ec46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37783c05e3503d4a7ed5810e9e41d337567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a32d1ef549e22229e33402e70c369568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fff89b548c98cd7f5cef90f3dc1326569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20277554da1c845383cb246761c55e29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec37e83d33a3f4ea0b5b2cef0eb83dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c8d9e0574e7425390ec9a968a5000572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a7102a07280e1cb747a149a7aff3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1199b7c03b4211d5d68c09ded1b8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32136f1b3f6b7e77c20d568921c4fa5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eec6261d3cee7a7b314232d3e6ee6a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3de5de7797bdd930b30e4bf2ae2ebb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f78ece0ea547eb096bd60ad95ce2c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca6d1004860b54d85b8b801ed30ae1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93b7c812e83abd1e7ebcd1d662ef87580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4762459e35cebd187664b9d8c38050581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fec4b598b1332334cb6c233f37e315582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03273bc4adbcdf0ba59a159d71872f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f0a2ef8b125bfc6c5e7d9f5c54b0e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae67aa696cb205e187815533fb4821585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ab7e133839327168b5b88a774b8d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4fe00ded986c4c0313f53a85025af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5987b7774d1c521c81c826096de9ad6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15363b9ce544357710352acce34c1aad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197b5f35e367c9ad7dd3320498a3e08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850e668a92e3506d0878c4c5d398292591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2862f9b682cb49cbbe6d6a28e5a69592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e8769f7ee3505b147aaf322c92f34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ab9ac2d5ae2852eb8d3a427426e58594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6d736a3959e850c3501d847d36e0a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c1bbd369fc4a2decec1d897154704596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80980644c49be5b2877a11208ee6ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d1483da6bfd305288158dd28cb1ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9221ff566ed5864830c4989ea736d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0ed1e39af6d6a172166ad6ef86885600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295077eeefc54f9060d481173bff5fb1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a08749b51516a966a97bd3ebff721f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caeb0d88e0aa0b8d8707f5080b68d25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915506b1f48d0da96d70d8e29efe08d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358becddf340a6d94cfcbc6bd07b994605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cb38154cc0b7bc9d46635464d4020606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3283ce8b259ed1cd12cb224b65ea58a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00450d330018800c30299fbf6ea5cf1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa00a0282e4e5c79d3e094cc8cd107609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c29de6a9962b640a7dd25505c1b4a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c65ce5f589c85d6b4dde925f9be5b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54813db96cd304024d78eaa1cbedac8b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da366173745613f3b7104ea7ab46a55613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7321507aa182e1b45e0ad63e3411d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed79fe0e05ff745122849481f26dc0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91d8db930b27642d956fa6757fc989616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5484a336f328d39a3eb9dd9a392a73b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5868fea75c03f4a31cb63e363b392618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3d781839aa89560dd4fee457d45b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e03b1fc373ef9dd5fe4f9337282e77620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb88eb0718448711a0603486fbec4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdad1f71874604372a16c2236813da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d7c4f698edb8a89f89125bcc541d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7b6c0edd78365befebb4635c70caf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffba3c96328cee79bb8fcf8ea631d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe875551a8311ce76162fa3512dd3298626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead21a4ff7bdf0b6d6cbeb3d4984320627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fbead3045c9da9beb9a47189d1dba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7956e99ce3ef4c328cf750987ec208629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac6cd14d593a6bece30b98310e59ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eca206742fe6f82fc8623cb64f18d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f09eb04fe1bd9a24a6e2b28ec9360632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605bfa79cb158b6eb50a8ca3e2608e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860e42faea5ab45f407d7c6f8b6587b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0786f65483f8d24f7dc63054bbc9d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f319829795e1fbb81a35bed1cab749636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd64b6f0b32ffe9e3f317a599ea326637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978b712f210d6670460dce6b9dacc3d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b65aeaff24816840bc37ed4fa6a37639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bbfb61b8a1e3796e44f79820b1c0a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142017f29a55f78b0fb6665813ecec08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44533ec9a35319a93a328034db7298fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df19efc24ccb2200c54e544a04622c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd15805e93d9f27aac9105e2600e57644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fc5b5d30800bae2bfb7485db12829645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b89070f2e443d30f6f63a6aca42ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed977cb65e498035023f91c91534ada3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcc1c43c6bc16f4af03df25130a984648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ea7c745a653862da1ebf4fd275b88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebd96ee5772db2c6b47c3c44ef15a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39158ededd54f22c2bb3e2ef125753d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4419d3299989fc9aed243861361af08652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d371092f336df69e63ee3207a627b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24c2497dd2ddcec235797f43eb3d2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0a90fe75df67aeebfeb99c7f55a3e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586838efdf72f5e32556e56323ec287656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39509168879028d40ee7fa43326184657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caac2cbda29cc84b669514d78c70d8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990a8ae4e37bde7cb06e92e94bac715659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df193559ba05537c96385244deec5019660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea808dc74f1795888088f6d99faa15e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1bd7233215846b27d63bb02d909d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fa7bedd4f327262c67df982a441a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572e79a6fb3087a7f286cd9b8d762b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26e5af2f1dac46a1d8b2e01107701f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcba7f7736568016ca4cdb864cce6a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a00c21f927ef2a6be40810933a933667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb6cca6a6dcac45995c72f470b4495668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbb91fadff745117ca831988fccf26669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fed4df01748df9ec79ca5d6aca5c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044f150961f264f0fff575a0c1a51de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551ecbd74e17f40082896657afdc4cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4ac67446030deaa5a0008aa71b17e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ec2fb9a2508cd5e8f85bf59911679674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712d64bad876b8fe581be2d2a185849675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24f1bf30b5954acd7e7d5a0df36da2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b035019ba40ecc6c089e6db6111a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65420528c12078adc60dfd4d2d402893678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce72c61cc3f1d3ac359a31ddb1565ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84691f29681f8c5d19cc6c9fc2c351a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3c1d7c79350bacaacaae87215c577681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5f2a2d817ccfc6f7037fe1fd644dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79881666b09f733f77d6630110dece683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cf0073d13061505ce2e755f96f788684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75915f16390879cc44209ceb74697d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995de129c1805306cfd900d9a956b01e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c48ee14bef9bd9017f5ff72dfd8494687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea307b4c5dc9ffb46e5185364a75ddc0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1b6a34f7249fd1e5cd8b25f8d1a17689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1d4ec5c93c978271ba44017969141690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e3c8be449efe80db82e5ebc6335bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245edc15ff7ae4f0a8b769de8ef63383692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd590d860f52e4dbf5763b7cfc1a200693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bee1f8adb5a462053afdf2db2c1ca8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1804aa17e0202b299b2de7c69f8bf9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa131f1876a3229ce4ab481e0a1e8778696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde267afa8b0c633f7d331f49e2097f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68468b5bc4b7f52ca16750d71bf6d49698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dab1b6eacb61ecffa27e8aafde9dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323db0f2043a7775d38cfe42d9995ad1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5980fc7ae4e1420cb95bd068d753eae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dccd1410c547aa3982a534aaf807ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b5cfe72f1ed966f80f5e8e2c339c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55132d0a84722664a5dae4becc2c6b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2983fb6ad97b73472c5e34d00e11c6a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94d3ff5e2f0daa607c1cd747488fd1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ce7d5485e97d4c1a68ebf58819b4c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb7b44ae02a686656888f0a2cc6bca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf13fde19d8b884b3d3b5d96b8547b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4e63c3f432eaf7f69585c04455c94710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738751667f4548d48ab5994f819495b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6571bcc1607bbca058da1dbbc264ccc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b489505fe55276c945c5513219aa6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e038937b3a1aeb409a4563e6d37a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2be99688592497e82d2faf11c803f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13792f59ec9e83da8e6610e7933e23d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2ae1af4ce62acdc646571a4d16dbc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaa05af24ce7151360615d83e7d761718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fcc52577d75cee2ef762369eded72719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabb8ac2a41da634050b8903af9d3b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96156cd9158032c5b39f565c30cb6f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4ad3f2329409e97e340d248f14874722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e33ddfa0e4bddf4fa2d4327c1c295723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc2235162c73b62ecf7663de29a876724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd82adc042c40e7cfc391803c835d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a804018829be2bf9a3301ac51e183d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c819b997f44cdef6788cc3300c098727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816a3a2dec29e4da8308084990b8f55728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b103f5dbd04a73490f3d86748a2de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdba75a97d7c497613a9505e1f3fbc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54915d901052f831a480e9733a10713f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb86bbf075508a38fb841e1671f1563732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebe64c8a724a8de0bc589f97cac3f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8612b58008251d3b06ee4ada15805734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46046c4095e16be36da5b35f5bcd8eb3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699389635c3ed5ca78330dbbb197c22736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f631c9754d42bcf2b260a5b3c850f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a851f309df3714c1c35263f608bfe7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505b9f516397edf1fb594241a736ab8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4f8dd18ec7dc7a61b53c104cda1d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f4239855618525e62e6b9b9a18c69741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a87dd3633a87c0d88fc2de2601fe90742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eac0c213a57eed21a9ba8eb52b196743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98853cb9ab1aa01cea232fa0b5992f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e996625aed54d0b0a456a52a21546745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c110539d73b337d09ce6eee1083f3c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ed924813fc33485e163b4bc5f33b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92e06837a8a27ae598a8a77a5f55c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b5ae44ba56f21acda6913fe99fb5a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448e4cfb58dbd578cf8e78ce1bfc237750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f00fce6b58990a53cc6be6b96bc28c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896a3a22c4b40cbcd2581ca75c7cfa3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b124d2a43a67e1d2ffd7e7260e2968753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>