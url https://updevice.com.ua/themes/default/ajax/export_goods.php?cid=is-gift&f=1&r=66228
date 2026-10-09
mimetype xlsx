--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdf9ab5351c0c4dbc2ef6fefafaa0e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a5cf88734dd0ec9b846cc087ce6e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161d4aa367f7dec539e0444c68c1f493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0dbee924c32026a1f9d65a992cb794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4964b8a73732a0f78adb7cb903a10e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c2c61e4a78d47b0aa43b51ef01f596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041798cbe919deb7ea8c3de289629217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc1406c55efd8ab0a7e61bcabdd16e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bec64883faf038e6b299d8aabdef29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e591d5d8d1594dff608d4012859cdc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a40a42074b166b054bd77aca9d4ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd4e7aa68cd29a189783e3abc4f07212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90659a5afafde277db60f8f70bdb68813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7189587fae8845739f8ab2046a26114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00c88ab6ed6bc580a7974d237b286e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01919a86f064e4c341e4ac0b610b3d6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5967e1e604c49ebd0b226a1df2f39ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c96a715e6ff5d8b26a975dea8459218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df603ececa8add0d1e95712a9d335e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9838330fcb3f1ac78bc81492357b1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e92724156e18f3c992e4ac64633eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4280e13d43e18c5a897aa7d5e7e235e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11283fde1da70bace27719fe433cb4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83695cf1cf930d565245a33d80da01724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4f78aa5b251449b2db772127351a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c234ee5ce6a1f1d64b081fc16212526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba41abdb2d7a05a31418a1899cf563427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc31e7c16e341f0e940a6bb6144cf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9b79645f7f40be1f6e19ffdb679eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fc4897da364742847317dcdfb26c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b052cd32b9bf613c42dd4725900392531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15f95dded36a8a189f498610e2c3f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230ae97019d85c157da0ad39f44ad8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf22aed82c987fcbd04ae93b115139934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d516d13d6d44c780740f52e5301c3e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b3915ff1e7b5215328a32ee7265f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295b9932aadfe77282b02fe84d9129b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c0a8ba4731458a52f5f0f0a49913738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa4d5ecf44af40dd62cd2169ad201c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea36b6b86cca55ad50a795ca374a5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896996e017f40ce9307895d02c68419841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4584ee67a318dae111aa6c0c6f6f40142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea55a06cecdcb52b9624a31d7a134c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2d99a4898ebcf69dc3f84a782f55b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f4e61573f8f347378e07d46ff285345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc01e6b43bab029f72bd53e73029ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e817db8317654fac5eaff3b1f1b7c5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79500f08343d1f1f43b1f3dbafbbab448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dea5b2629511c74e3534bbc04eb27849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ede59ab9247f426a16baeb5b9179750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470069e5af191d353d6142c53479efb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05611e55b07ef038d9749b154e324a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30b83cda376b8a16c563f426a8b62853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3220843f3a8a423c1ffdd540fc1f0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e436c00564d45b895de1716b95f33555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365bff3d5edfb412e8695b1afbf0de456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bff66b8e954179b919df235fcd3bcc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390e7549f5484e2d5930ca70c15375458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e5a98ba7a1809686f3cc817dfad3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00153a4d7fe806f42bf2cb78ef89e1f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb746a875bd5f9911f4f1c7a03935261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf973460e9f59554bf5c6941adea8a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91482afd17efbfb009c2b0bde8850f2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22742e9dc7f05e8f8be3af82f7ea1c8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea808045cfa1dc7fd2ae725dff992d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0546524b73c5925af337e3a49993f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0ec1973c716f3d74d2ac801b4456167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13c270cf9f0ec2632f2f83a95bcf2e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c9a48e16309752b61c5ec0234baa769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a79a6f48cccc75645fdf3c4f1439e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c8d9b0f5a5274a7516e6227f08a5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa7b6a299ff9faccaa1d885e7e21f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b277df2eb6eb20d6c88a83058928e2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162c7118ef8b95c8a65472158b146e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b9680bdc0ef32ece1b2c7fe16ca9475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053cbdad14618ba8581027907c3b77f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6826236632b501bcf9b713029a04777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5a20913e7adacabe1304436c34b8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867cdbcba517cf23ed6bcb434f522d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca623792e79590ece4748ae9edbed06a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859a72aa1d9aa8fdb4a930b0bd7f04381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5424c64d83a15437f0a4cc29f8febc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86ab4034b90508b6aded207e14160683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fdcd12dbb647a79eac6971ddcee2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9813851a15345d6af117649770708a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588526021834d97084b9c11c333f7db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebd5f0d162cda2bce08b15826534ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b5ad30a4b71fee0a736e31112a48388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126abdd9b303e3113de7a0422342382189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bf940d34bcf96240fd1933d819b9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86352c7c2703297c527631845097ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d55c76e1a2b3bfca1301abe6dda6cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0e9494102c489196fd6f2fedd59b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91347adc5c5a1d554a55e9275f97b44794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d743ef3169975abb4dce5f340d4431b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03326f9426a4cd2dde838d7652149a4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fd06cb1c765207839b0712729f7da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685cffb549718575324f378287e4b9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9765f3777fe732156942aecabe25599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd7068fb5455618be7f2e93793e593100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f5ad98b9634e6965e3d86c392e079101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903abcca3f2f435ae85af6235de92001102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ca0967708379a6e03cde79e07ba3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7db62832e7f4710c01a26ddb3f8a3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56fdacd40cfe64cfbbc6629e1a101c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce8dc6ac7c67dd5de2ca6d79540ba2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15352e19cbc16a9378115a97d3070c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cfa6af8f413ccb4e02ee0973aafc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744943fd4b75a69a39b06ceb8330b78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a081d05a6f933d13513fd17f5e92569110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bbb7c66eed9cb69cba594bbf5d32b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d061b30a3c3c69bbf8ca97d34f777112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b3975bfa24e8fa3d585c8c5f57012113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991e9883d9f41ce9cd6dd1c611f4ec5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96014480ce29fd25a045adbcbd539c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f77d310e10fbdc92c23af01a1dcc54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809dec370d9b0c41199cbd82f02cc40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4b4cba1a809a97345b53d0db2aeb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4763659b22978f09cffda384aa122e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476019d4d755d8b09e02dadcf38390b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806ffccdb98cb5db4ca0de197d143ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c8c37508b27420fb2a5461f489ab3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d3f4c2f5a94ac48a8e337bcb7e9da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921fa94f59de40d45e2f7987e29e626124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a05c351f301f177fd94d19c7757b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da1a7ae05009b5862474e51d97675d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49e24ce6d1e6ac2313afb6a02cd0e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb48cfa389e323825d1ce878c6332b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb4d1d8ca844710cf0a26289088821129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f93b6d8613d18795bd77a719bdd77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bf2c7ce2b986219bd9660e35751b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34022eb6d2c5c044ca280f32f4541aeb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98d1d129c38371a20b38a9d54ab202133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9282a138abc4058d1a04eb0e0f0ecb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f08d8613d51c2971e63bb6356e2515135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545febdcab8b05a2dd84bef714aa7f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30d941305ed70bf1e405fa9fcd38e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fca7b2e704692ff9c55b39aca918e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b229adb9057c3b0a6bd8dabb7a23f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf9c5d71f3692bb1fe5f95d1128cfb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2cb102017cc8bc76ba2775b71faa0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5c48ad3e178ba3b11184d4d521642142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b14ae045631968773451ad8cc53134143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77e3118ffcd7bb6543f6b4fbb9b280144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64ab796d1e54818adfd8fb67b65467145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346d8d4e78f07a888f93b4dcffd0117146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c537101c760f8f3bf1290fe16f712a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0acf776c36ccc63a2a77d325368f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ba1f16834c5aebdcae1a278942f92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b985456678ce9262db3a857a18498c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501029538d637e3408260eca03f5575151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cad42dc13530a5ede1a24281869fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56c65e9764fdcdd4c456d718cc6dd2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27a3468f4a4cf9d106c0f9e7689d51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8ae6ab72e629174efdd56173f9e09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a14891ea8d304882603dc4c2bee95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b259d721d1b3116e77d901272cf65d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae035c9ffae28d74055bd02a138e72a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14413b155df704773a5932deecb86a03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb25167618e906b97e08d7272d4d502160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6c9a69c6e5c2c040f924595ac1c44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278c0ef97ce1da5a318cf250f398980162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145eacdd834be42aa0711f92a9e292bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2de43f923d0eaea38ab114748a20cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cbea9caa9b13c5a5ef8f88b3c8027165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcde23348e4d5a4612da333e690fa1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f7f550b68e2366500a52373b0999c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2baf5bdd2ce3ad94a9e3fb4f76ab0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826ed7c6e673b0ba1863d703d280754169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced879c9c9edfa1a6e57730e9dd66f9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa3e2447032a677c88efc5be894024171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c7c88dfcc05ef7ce9f03a155b809e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd66f03824f45f20ff706164582703173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd7f2bdb131b1d0d708581452b3c27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ffa8c2226a11380e618e6114e25a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278231b998ddcbc9017f6bc1ca7a02b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf436160043f9a3299b14ddb3f3d36b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1ad2fe6bbb85ba90ed20f917d2dc5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55656e252e1f48f3c3f0e82e2f34f38a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988897a590943ea16e2abe41d7b04d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691093bc452150e699b24d87206f699181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf276e9466c5110c9b90bdbaa9a1d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b17e40de31e57b231d21c12cd7573183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa79ecf814c508deb7a85933a80db25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3422a627706a5b97c0be3107bd88c1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c278f1266c784502f098cdc57b9d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf74298ffdd75df476ff569fd228a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72028aed3b0ff25fa735e1c7323b089d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e140bdd80c40a1de34eb685b170f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff65b0d06151fa8138b226a382732c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3775cdf42c5324ff15042ac374d7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa089d17d1feddfdfd4a6d0aea78492192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119124e189449d9522779d29b38c1cc3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70b797d5cd36292e6df857539f04a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79c064a536ac5bbaeb2281f94bdb95195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d192f3fa4dc6d10e68d54713403e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae7828b8fdccfbece5543ca6ef8823197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f87379a13865adc6ececf0374dcdd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66f80b2f1e1bc7b89760787fa687be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1ab5c34c6d6ef5f9f89a4981b7e55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0f1f16f24914934488d047037b9ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbea5a93b5b8cc201a8dd130cf2aec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a92c3834fddfbcf3609060475182c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafca05b4998f2d9d89fbfcda213c47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd7d77b33cb9371dd238a764bd6ae1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fbfdffc8f4da8e5d2ee3eeae75a87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673be83b2f8ae801aa98090ac1ef7b00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211508dbc5c25c9e92f6eaa05d528fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adea86b53f99b21eadd33cd794b9a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f23d0b30b19aa9fc6eee85735eb13c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1470212e017591b671026bbf58f26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261356e94e2457ac65d31f9c7db6adf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681babf5e7f7c89c69028144f628a8e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04f6c94091642c0c06ec20977d1fb0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1d385bb38007025ba2d872b7bdc97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9fde2fefc38d40b1259d6159b91e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f141dc830b84f18741071dcf0875b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb5fac514dc13db8bf5a7b2842d786218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e8f6cc5a2e21c1ba59471b46dee86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe6ff1d8210a90d69e8656f177cabb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a47c5d53ddfcfce77d7e1ad3f4a94a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49eedf7ca9fbd96acf446682928bbb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243729ef44206f95193281143b18ab6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e89bc5bc3e6b7b74af5e0156bf87a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc7991799007b1a37f2fea1d197aeb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cef3b09c7bb7724d057694cd36b83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332e4f5aa5df270168671f4eb9eeba5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8f85573e6823e05ccb2f3a8402ec2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e196d589680a28c778488a3a28cc3ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78e5377877e99f1eb79dabc3c9c6e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af410ca50605671ad0b4180ab4612e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6d0e5950f11812d70a24874bf0ee1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97890e3819a4cb28cc60a47ae053a1f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370677dc5e014e77437189b1d3bd88ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c9de018c61b6716108808ad370170235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458798a6e07cf01f97f4229b213f61f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd71983755edc38f579e94aed066c64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc80897cd485a15ed3afc18fd20cbdf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb182aa366b529f71f4abc91dc29f5f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d419db6a62147bc33c661afebc6bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b397f4310fe48753c92f0c6b2b4450241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88e384aad36435776a91e80bc8085e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab450c7b37e5828db1963333f8ea097243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf5df7ec6ffc496671bb72be7735c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9b6c1a9bef4b88266ac8acc3784c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53120a049b79e06e5d08462eefdab2ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbb83c7a3973c7e7ba4f0edbbb1aaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84807811d79368ee207171fdd513dcab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0762a7f9a4e4dad44a414d62a7cef2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd297dac8f823794118a029c848f246250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f75d20d639899bc7007e8dff8eac24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c436c6c161f687d29bbb031b6311740252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935aa6714b7e82d9706848e3b0ab87d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4bb5570ff350a74afb6d7f183d273254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2db5a71c2267e57ccd44d2b8a9a6c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9a831e83abf1efd7d3f4e006b8ee8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f02ee78ad602ff5098d567cf95064c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3d16d2e9f83588fa98ad7f3e4de09258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6fcabaf87eb98c3ad0014d688e4ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1dd085a21b20e7dd51ecbfc647ff1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51f5bc7e988349f92efb26f5086fb1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276051f623160f18fc87861f26ac672262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181344efd8c5e66aa7eeb8ec3bb6b83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f300d4fb86319643fc6380c0eda43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec603990d2a2a46df55d2eff9a6d01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6577574172555083f245fd12b37c21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dade321ad50ff6aa9dc26a245a801e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7a0d2847eee19777d9f7d340de533268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbc86df020b2ab9013260c53172c58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a37c84d5ef81bb2d1f358ace9beb43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da474011f754fa0046c5b6e19fb9ec94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec45623a3e3fedc2ac719ddf34890c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4dbbfeefcba7b6051b0d9f27dbaf7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281acef04d6a3c1a6f1f297157bc5dc4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983775bb3431d1608676cf3245f3aae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020716d9781b2aee1963c634f2c8b5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfec554e608e6804a84fbc9c9be125277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d63947ed7a99a3bd262bfa0ff7813f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de0a89e5eab60d96d8d015bfd7d3e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cd00df77a497d5e0dade652be6c4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0414c783f31ff4af181d30839612ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7427da945235fde52fb170f89d7df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c297e24104c5b3814cb5e03d90e6c70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384098986d05b7faf5a06c829102309284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2593dd0a78ee68684d3221331258f07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba37a2344a7a768569243377188b9f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10bc7df807d585f3b8d6dfb9ea07dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2850a06f3f2df9b13a537b3003655288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a41e9aefdd4aedc661dae3d3e9c153289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0baec0103b37a48f5d873a63b1654290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076d5784d8a3f8a28755d7bcd921c1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10534726cdef06b1abefe817c3b029292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b97ccc00fdd443495f10915f6ed1d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a558588906256513bd08216255421b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e87ff54700780782757220edd4784295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c0c3613a151fef1d829a94526a1ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283664dab283d68db65c8e335ebe4b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98d97b3c54758b910f16dc66c0cc95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf9c831c65615eefe173a59496327a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fb2a567f142036eada627c9ad755b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f07f2b503a9c3f78a28296f873e4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281210fe333ce0d41a2817a8a53f74e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12577aeb9a4e2c742223af4dd5872e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0e4cf00a5e23b0fad6a3fd5259393304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd26e2846965874c8f1bd37290e78bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05196e364a978d52cb9a0392837b87f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921c5b4701c70694554199136b18248307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad9f1d9fa3407351873b89aa7cf035308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e562504696c50bf67769e856e2f7da5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dfa50ce4c252f177863faf5328cf4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86ad19cb7cb7e812172f7675450098311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b72e95a3d99110364a1d6b9f03ddc5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0ff7dc6043a100e886d5c4b34e059313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2c8a3cf881c3736de053791f2910e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f99598eb20fa076d25ed5cd53ebb0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab4318662cc9b45940cbffa3841b44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a803d807d51c1a1cb8715af5448a4f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e53f5a7468e5e756a015e17945bb7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d04e6b71566d8890833e605ed66a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3ce8cdd61a6dc34b68b19d03f2791320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e305d91bb7eeefe8b619fcc05b8b22321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a127f08c702054e6b4d0a176e869f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a76805eaeae81076ec1a3dd6404113323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea3aecc8fe7be239256410eb3f0531324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7119f166dccb67f02813466bf431d49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001257bfa73c4da8f8e943602970e2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78f4706ffd808b2155962cab3ca1cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025745fa001bcad8dddeab0605fff649328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d28ce09227f37dddef3511645b5809329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97612b6fe27b6a7735243ddd6b72071330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344999366afb003186e81727705221e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eebece27f1b706c52ab71fae6b3268332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48b532014897cd6bd674bd89a4e0f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d550defdf5cbe53e7f346856175f550334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9b582af710e8a3e1178b687c13af4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad944f5aadd9d59fcc5bd49f3ee1aeb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0c856aa02dddb8b7937b922ce7f2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe45ac64da2cadaaae08bf967a8274338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3439c0137c980d7ff3266940e457598339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd806cc726621c6ab429cf74316751340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e67d8b683033b181f15803678b7eea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6413f812c640d4dc65d73de721f9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1173f7de31c6fea6ac2ad3661693b78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596461abde23fa52fa474d34ee9fcc5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a003d1723f609c386bbc888b2c41b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4939f776071a37144744b11f7b5603346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a02ee1c3b212911c357b02ab70416347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4751d2f3a6f03c412f4c95206d2ddb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f52b96ca49c7985c2b8451924aca18349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469623fd4f7f46e8166129b4e5c8ca9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a54e9a94c0cad792400879cf706e1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c3006d08865c0c89ac8e51b832e6f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde7f257a394b9e2d92ad356b6a2353353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31de045b4c555b1fd2c181d30e9493354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73735ba549706607e2b2c61fa3d97903355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3839ea06eec2dcdd04370ed15d3a0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47f5709517486c9c30d1f8691aff85357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cd0e87e3861efb0c2a19797439e5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5f6cfb34021e1483fc8a14b9ce8be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c9f55e91c891d9d6aa4b50f9d09a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f0e017712c176085c9b58c46cbf1f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdf51ded982eadb912c97e1917ca2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315acdb919a765cc65fc3dd85637163363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129baff576c0e91715e428983cb369a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4abb1d7137144fbdb12f244c4d7e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebbc0c2bed9eb065751575e2f3b0e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f00645b0225183e189ffcb8ba8f903367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f999cd9c4741319a88c2b24648af229368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f266c55945cc2a6e9721edfcd19fb33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9742c18de1a5cfc2ccc709e17f8d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21442478787388b6a295b4be9c8de8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dcb55f867115c88630aa272f0b981372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02f569573710ae9929cb7a9406bb8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510ce8deeb72cb0a27f09d083528c69374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562a69c5e388414a2d3e2ece7e73f9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41585178928f70a948303c3a34747923376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a1b0d46f52cf4161cb2755aad5e5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf2eb49bca84416c60487af48754f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7d757dc16060f154c65d8a9b5b489379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a893992601885788e9d2da19bc13422380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bcb25bbb157dfc1c04c2dffac8ffb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80941812c66645e9e27205dd7f505f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ad363a01a259e2e71384447cf8960383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179de59c16cea5f5ff99d2fa1e47e14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d88f827090befb137f00555f8ded5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2e815298ec51aceb2cf7753ff76e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f50a32d457cb5d3a7ec01f8507f65f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535b71aca211c1563b65e82430990aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff8a00d29804a5a64707cd564f942d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaceb1f0941ec0d85e2311f0f4575f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55842fc6b6e5e230222b575f09f6eb95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0413ac7e34eae43dcec12f7e314cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27ba14622cfde248d322506aaf6cbe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a1479ff216c8bfa4583e1ed5f3b50394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7687e9a81212cdd74ef84ec3545e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb9db9731b1c01c408754c79ff8c1f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea85383e4fcd2c8cf0774511fe661d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13952ae2385bc4a9366fb63611ebd2a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c3aa67ae46172256bcd8f1ea0030e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a387e8f9fc9e30cd397db721c3b22c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ae257fcd14417cb0857a5a554facd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7696cb5b3c73631cf277b70bbf1d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d85b390c8a253a2103e1748578800403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053b34b7e104534417dd3160b937092404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a933ead755a6468797e3a94d2b194e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07723aa6377eb0ab16edd0d1f84aa978406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f5b9f60260bfea1f4491ee5adc15e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dc0e59167268047be525c521133cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26042856b9bb7db92df0cf454e6a1173409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a71991845363be8e4ba9dcc8b0cb63410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c673c6b4ce62012e6736103d266b8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1dfa81210dd2c0463dcfb6c0d4a014412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c947d76e08bb06114ffef96efbb97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2778d856426b67a6a1f4140665000e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948121db14d482bf83a3da9ef2e646e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2feaccde683e82a0476d9ad17ade52a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf7178dd039da2ae062fa5a5c5358d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10214d7bc434c7606dda70d240471777418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c035c9cfbb88aeeed80d18fe685471e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523c68be52465e2ab2c301f2e0e39ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f9f3f54c21b6f0f3316394156e331421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ea3f0304fbc7aef45db1f5ab861cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a90273e41e1536a6e371c03ba8e4bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47f1bd1c4a57ebd2ad7604b22a627b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d41381382ca626a7e523999ef44421425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608abe6fa2acd968b7d49af719e1ada426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d03ed0786e2091c8ad99e8622cb1b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2c1226afd9a65080a793db185103d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6673b8fc9f566c64812a7c3c50aa463429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c8219a2e7db9394b910df2fed151f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e523d0b9d798132f7c8d47ca3b000431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97c5abfa3beae40a5990117e7a97c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c540c20f50754208aef54607d6d4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e302bf3e957728db8089e34e23b2de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5f07f146b3251b6cddc044c3df33e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ca01f4c892b7d1e397ccb993b09bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b542e6f2cf3f72556c8624351a67c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6cac367fed6739c2e528843b16f0d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47f1760a539430f6875fb9751fd836439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b461116798b342c8502e99c411d94440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a7e7bdd07dea9da1ed4b7ad100aea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862eec16b6c3f273f1853fa68469f67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da487c70f20d8ae0a39d29f1df7245443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30c769ed8360a598b9850b4458e0ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567d7a7898639cee593eceaeffc43b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791716ab2526959678fd7b15b5b1b06446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4ffa6361a67cb5eb25bc821f9f4ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad5b51d769a91c12637957c1d2904e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81aad16e129a359a256083801b2905449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc939d7c2eb879e400d1770c84dfbd93450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f1b2bd61546dc977c67d539ea8299451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8174c274f2d3ad4e68b7b9f2e25f12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac6400faf5c79d4dae52e76dc9519e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346147af363eb5169ec3656244dedbc3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048917666078800b42e2afa1ae50e2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35c7f80e12b584aec0d44192e15fb8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7d7fda1c273344a43ea1097c708b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab780355d941b0826cfac9264bded0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2d08f137a945beea13a10a8dfabba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e883d51bf76279436d4de66baa4b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d76a22ea4f30476b08c957f19b217461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d389a55fa82ade8e5848671649307462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1b19365f7cd52de64f48bd884d7ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf517d3a8c6c9c3e171b74d11d6913d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46fb42d753f4388e3585fa01a92123465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79a2f35b7e4d0ec55e4398b02e5095466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2040a7243ce9b5941abd85365fe3a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3e6a5e90fa0259822bd6a57940399468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe953cfca1a4c5e33144574ca447057b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c4df157fce9a91651ebe31e49b791470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac495d9c67331d185c6abec259ca76f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410889273ce66a3bdbcb603b2b6d97f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fdbb095cfec8ae42dc0bff3721b6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7003cbe7b7109d53a16e1ea1bd9f74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6eabb79f532731f8671ee8cd2fbeba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d5a8f35896c7c334583dd19feb71c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdba90e76d38e4c969e398f7a58271b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89694ab70631c436a01eed103fb8935478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e33efd52bcd85bb90e063b92a7495f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775a94cc84698b4008f836971eea9ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12f113a2d6fa7c3ff28f497ada0f10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca71ce966a2d5c9098a9775002e331482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc31212d698c564b50a4f331cfb98f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849b13973f7dfaf6950967aba009359484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6950ec2a24d75b269194ef7189566fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cef96a5ce564980c9315108049b99486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478af33366ea0d12d306887ddd154a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce3e5ed37090c71dd2b3eb92936582488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feeea4a068dc88a4a8261c2e2d00225489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de54af9447d4fbbe40655f19396b4a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091b41f7d09b20c024b010eb9a46ea7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5139c98cb91f918fdb6e49959b866492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67048a366b34d166514258b119fb4973493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3983589835663b66c035357d28862494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddcda506cd9a72b099f2dfce2771f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3e70cb076b836ea73426686c9c0fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041f3712150cfedbf3e1bbac759503e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b491af9ca42621a2f95b6712ecf38e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c35c04af62b558fa621eab12c335d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb716589c7fdc890e568b8e15ddef73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cc51efa625f54576abe1a405ef074501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b06bac122e2748592ec6ed6aadf7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057bbf0a0b703bcf8284790150e7d1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f810ab84ba0f40daa2b019d05552f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d731d7867382f0063ca3d2685763e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708115609e4fddcd46dc7a229d4ee69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d477ae03ba44a2e02a30ba336df6e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58c1802013cdba5813966938841ba6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8afb4acb1e5249cce8cb4d7eb4069509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caabcf313a032c83abb27b7ab5ed7f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaec2a9d977e554bbd5c55fb1e2f053511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f52b8c818ca5b72c9342926a6e9e5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea98e36b2570c568b97cc466ef5c7b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d3221fe28ec0f049e1ffe7c7e820d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82c09bfcd7b8eac26ac1493d065cf0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c9fd3955b8e36922d81d34512fcb9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e34cae0ce88a25ceae24a7fcb0bfb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f9a757c8f7368f242a72dcf2596ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5089d172fe2ea3336f3d6752d43fbf4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54330242d6c24d0323036c292346a6a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2e6a377fe7744da95337f8a8627fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3540232ca8059b11e2d556c9b174a17522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482aca0394cf41f30ed9bc668b2ad5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634de8749b1835f5ac861b2621d5756524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72bffb547fb000fe65a330767996be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bb9ab9d2b668b79388bbcccdeaffd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12be03cb0f39fdd1d731e3e2808a87b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04243eb4ac44c0197317af46438d3e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5963cce4dbee8e14cd8a3b244fdeedf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c443b472b0f826c098a5de55f8e32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba62acd94b60292e02e2279f03f7fe9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284952d023128b5203950c8da116af7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b0ede1999d225554de622e19046a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b879bcf46bb3edd4cea75baecf6517534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7254618c6c7dd7b38bd80a9022edf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2e4c61d67837b81c17fbff07b2fd8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268071272fe796c17a4f14da10a9fdbd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be944fa297e4dcd3c44b946c4ba512f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1ca925b55fed840d995f303080184539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718582f3fc0c9dea4edf9efbf5c744bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccd06e88793e337700239cb926a919541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baeffe4bd296158e314475380b9a0ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aefb0772cbf3a32979d8db4848e4b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485d1fc16e00b90c97e97d391bd1e0c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34164394b41b11aa64cd69d7aa52c2a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7096deef22762c101a10cf9357bd9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b19b0cf3cb2070079ccc20a140a9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc8b4e8f48304a8cd96753ce4d9921548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc93d574956196eaad642e34bc97b1a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba21c7c446ff22b4eae79e22553894550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ff2405a7382a002119e37fb19413b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311e010a350b93e0816c81bfd1592fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d27e5d78aa937b1795726618dfd600553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5777a355c944ef5e0a37865322a72f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e89004f287d8ccf936bbc48a5e682555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739da587311a919aeeda416b3c1eb47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa9962b2f93c194bc6fce4438d56ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd790f8427d773e78f631c855a314a2e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684575546bc9384301b40a2c0090931559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467a1eca9d489b887fa285231c92fac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaf7f1eee2e543da09cec53b343fa5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a14d13bb625ae929982a8950924bb9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b20c78d7ba16d51dc6d20bfba42ae1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d8c9109a42de12ab5b261dc9df5ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767b077897e369dbe0f2405b4a24632565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97b7a3cc0965dd7c409a80581fc0ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3ef1be585ed734b70b2928d2a5ee6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709bd28657bf56d617742632c811296568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bff4d77b1062fcdc87ef0fc878fef3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae8a2f4e6975d58be69e49b07c24dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539374a97a28d5097a7dc78b41160909571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a421d9bf9ee453e50b01a70230d35572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812b05831cafba3cfe47a028bf03b5b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1b33189b1e53d0c29262fd996fb2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c48317164be3e1e4574fc678c1658575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa5eee1ca7ed2de287c182efe73fd3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd656a40f566734e6e4a152cb632790577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12687b1f02a72f6ce3c8f4c8b732092578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af46f0a5346d84c88398b59b7f7718579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57e135d1a8e33966ba9e45c679343e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ac7fc5dbfc45d82f91f706f812c4e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9a6974b72497f4533b5b28ffae0db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32c43b38632774aa0d2bf9c368475b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e77b58aa58442dee820c130fab286d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba75325ba9bfdf6614eebcbfe3a7f3a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0323858f46d622f1825ea45f51d162586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e33148d9ba4e1a32a2f9e178cf707587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068211017006c15040d98cdf5f666c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fd50e81e1927955d4654158e6532c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdbc6ff6fa0a4bf2975f2e6ee35b2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec24db8c6a4780f2d2913ab4ddc4ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da98b6c2932473ebfdaf962826e7ea4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36909280475732c0218d2ec98b3750f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e42580c022ce4e9906234c516b52b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12d62537d8a8c4bff6bfad028f6c62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108c73dc96c7330c15a819f3647f0c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739a6169b557da90bc73d24d12880dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f23c2e27eff98c11c5ba601bd0542598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2785eda7ef10a2365fe0fe87c04df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19fb28df1d8c85f4d5fa4497790169600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5738c451d37e5022264a3f9e6be42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535cb565424cdaa87a2024484bf55e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f133397d27eaea9ee1ed6fd4e5f8a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757120020237dbbb86c5cb37afac56c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b998b5ca6dd9d9978a97c9665e79771605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961ef15bc73a3bcb09435228a539cce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c80c415b68f82f784469e3643ec7e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b591e84cb4ddc5c453fc37e0091ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca372f223a42b103bb9ce63032de3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915b4eba41e899e8020afda4ed7d0ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f04fc0d25ce57a1e19283770a94db9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc2b743ca7d16ded4faecfae21c175612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd6794dad099a309f1a321d4e4ad75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c10c783188b4facd44d12a9c019a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7f72e2240799259e9a20aa2a7fe32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f119275ec0272ba6a1d961c7be1fa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa5c00afce8fca99e5c9bb89189dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468571310a7087f6eeb81e50108b2727618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2508a18c132cb09a93e1cd6bf6b7ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1d4944c8f944015018f1b39dab659620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e8a97ad6f770d6a1149951e5bd389621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd84defade66f408f3148163e2a300622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0552e2ac3e0af5e8b978589fae2acb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41aab1839fc28613ee8bf399fae7ffa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ce3f796f2059b7ac003fb02794eec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031ea6259066ee7c264ed5ae67f36d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a07d92190e05ee45c2fc29e976c9e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6e0091917dac285745b5f13336093628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648369ec1030765aaa16bd8baca901d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7aa8a44b6a8def87865853d89ed72630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f67b34481e8f052434acce7ea8b4d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2760d90fdf5b01c449418f165e55a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4484f35cb0cbf5b4965212f93f41ab7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31944c8cf93fcd3714221804746eb131634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b1da7cbf9ddaeb0d42ab58b0119ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b169d7437bf4b234420068e759fcd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035ddafee7d4a0b07c41e55cdb971c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7935e47639a3ed85bf50e8e0a2f799a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce35f115f2d96a25ef562be8538545e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21f66c41f886308fb21bd09c862be9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae6e8a654b45ffad14f39b16b9064f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c26b4c12070dda75bda466f32affba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe46df2894fc055e5a0186b688496a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c26ac8f65c39d7b0f206133b172f56644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b3809c657d9ed8f5b6b870fec552e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d247b612b5f679b7169d666072170646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dca44720a329d33681c41caa6327a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187583e28e8b007bf4a14a91341a612c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2265452f419592812ad7dd25bf56462649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33a0d4162518b3bb28292b0f57150e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36514c24e36f5c81fd9b075be448aef3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba8f39c0c5a407b273cf39a96d7c1a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0542d3686a6f24c04d0597d52f715a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e972af0c2c240c7c5e8e86cfb787a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158f5ec5ef19dad87b3bbf7fa24e48f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcd194a897fd6365877f2eba149ec3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2786f9c0bd19e938b19a37f52f58d6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a53d3429a3db7a2e2a6789594f0523658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bad84d7071c7dd8248f9f993d1ac0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8659d7f851473ab603ce1b3652d9a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e39f5017319625775c845c96662323661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d3dc1cfdb557843210dc18a154321662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062349a199c0aa29f21665b7545b9ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9b7899b11f377a1f902bf0acb2508664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce74d860c6f2d3abb7fc9580a6eabc1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166626b99f62b86109172f260be3a2f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda9073803e8f314d2a5db260351d5f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4c49cebe0a51135e745f51c31f58f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc52872e9d22af3bb896847d2bdbc29669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bccc00712c9b11da8314e31b71d474670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef82017919ec80b13c4d105db8ed30671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bba5d4826227fb792a0f28d62a7945672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d3d8340e88512f788b24a1a307aff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a3bfa43db1034a32b8a910b7cf857674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0c3ef238f3af698fa0353f00bbf57675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64123d914f483fe4a69ec31929c5d99d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4097b7020bdd9b588befda83cb442677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050282c8e1548224f014d64d7b594c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dd53d68b032511d6ef387e7aa8aaa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375db501a79c792c3fb720bb8578ee3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd6841ea734dbd6783564c509084ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a651eba6a3bd71bb1e8dee9662ad71682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb19cc54444f6d718667f7991de6db1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44b9d8cc41df5dd7e248013c5b01c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb6dfae9cd464eed89b093d6def8eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1aa554e5cdf5727db8d11c31143808686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51d2bec213e31e1dd877a6281f35cf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4303ad9672e13a71c26b9c792ebce6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dd761c54da432cb6d91f08a3115fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6cf1cc3a00aa4388dcfb51ee43f64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff5c69ca32c02825487b34261baf9f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedda1e42a5b1de2cde0d704d87c0d41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db7e50a1530784853b81bcadcb9ccd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec782d3ac52ddf81691b527b96a2a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadfe849e1b3b12f28d75665d24e8df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7140eb99fcfbd911d80668d7b1a0f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf3d43c355b1bb15b6fd98b2924820697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9494612d8d7bb6e39b18f05e1e27b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c41b77e2a28453d0b7785ed904f48699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7d1521b27905a8abcf174158589b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4e04282fce9a8c459baae6f80ac54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50a8aec2b78f81876982ae87c86903702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a05caf1c0c1fcd77faeccdc72fb500703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29752fdf5ed136275ab392341e4e186d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f607258b64e2c2c7f88bc33909b639705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf917848ff52daab67cc58942cb8bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b39af22b68e69fa25304a69241e5c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b73c20d96e503621e5168e55f866d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf735de582515c9a17d8f8f3d0f8e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc11923d246ba66eaefd9a6b912749710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfea7f0e6022b244fdac69700543186711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35264309fae2d51859eb8d22c59368712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd459ced04e83bfb84c8f7e9d340d8b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ae121c677bad8160a6c8774776d29714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982e15f9029634f2c5bb0383cba6582715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95227c4d96e543551d467604de78b5d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cc0dcba6f08dab90de38ce883936b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812c2f639a391d7b6705511f44b674a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd925fc0efa25cb489bf5308ff57cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37271f378d84baac992ff78da869c769720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c030bf297faf9cce2d7f60f85f210fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e343a14f7e7c929fc289c85b7fdd3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e036b1974036fc7be63669c997eb14723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33648ab1ff1f0169b092de41f2b23a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cf6c23fe6ee57b6ddb7f250fd56a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b64075a519570fdd176ddc65f15a4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600766e3d162b07a461d83dab576c590727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe06a7d2be6236437abd70bdb3b2e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9be2cdb77cd6783915f6bdec7a380729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53892fcab752cc27877a758a5348cf29730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9d19ac95ce43474338153e13f754b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ee1b3ce8af46968958baa9ee6c2c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d134cf133e028f1c609ed397379c80d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3d21b00da8d25210566c4e4cc2d2c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0e856e4c2da5ef707cbb380a92ce5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0299f48b8df667fe87d9c5a523bea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5802a1ec26ed2691603ea6924e4e57737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7511e0bd035d560f9cfdc02efabf6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b51043d51cd95eb80fca763841f8a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f82908f0c14eb521cf77840e6a595740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6225557f0e4824c121d00956c48a13741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab391337a2d5c27cc10cbe5d3c7dea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a29c02ec92c5cc4591f8d63fc5a2ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02abc36e4f3d00a91d00a5fa3c1254744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd85df1e3c389f7283868d9cb359113745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1a371c2951d90ec0e061cb151877e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57218f60eb495a1a09cb84935bca7651747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a13405ba31f0896d546ebf42c64191748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b69d63369dec44faec024ff4cea6f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed477713678d384540cd581ec3f1eca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a034b036a1f2b391434bb9e36a18d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c391ff69730c959a46a352491db5b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54a24752b88c99b2c2dd0916fbff87753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726fc9947cfdc40c26c26cab74e8e91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2a27313be56fc4c933d453de0360e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c81debb286093df1f4402cfafcc4bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2c6bae019c1fb7eda4e3e3f410c8f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2014ee8ad439eff4a1792d217d4ed87758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715abfa09fda8ad08e7145a5dc19b516759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a6e27f24b5c44546266eb1a7572241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77db8692f0942d313105ffa435fc012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73df6210b7e341e632e9bffa6e3f373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb624eeda4f1df6e5d79b78d6f5dea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda3c83490b96f2c754901859b66d225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872079ee1bfbc773b994be7ff0f281926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17102730f1c26521d19f5a9e4f31b7ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f073d4453ac1cd53f05042316b0848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae65cc832bb2525fa73d4e49e5cd3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4d0eb8e0ae941320f7b84ecb5e39b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4bc34d32e215ba819dc1e84f9f72d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7f028b7cf96cc5a0c4a92e1979ebe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59085bd94236c9584ca4ac578fdc86eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95003d06b613b70dcaa32293aebb9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210dc9f47ec2223e244836fedb08ea515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a20afe353ea3455bb304ac924e92316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d6868040c6ff49ae5bb21a13a444c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c896e546ab18efeb38b77f90d14069318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c68bac594d1dd10ac122082ed405a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4db43d55c1201f4501234e2ff6932620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be3c57ccbdde7d0d264094478a19d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0820b329f5d144fe47e9eea72c63c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565e6f7495a7115380d0afc159f098423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d860b890a0d2d4abcc816bc44796424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f406fa8d83a97eb92235b42ac29fc4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec0d05924be2ccccf6e9cc5edeff3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cfb460291aec02495039f2e62092527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c0dee6f2954b6d11e36e4776dab4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c38e0a7eda34a7d45164ee3112ca529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da226161c72996cedd50f8e466eb4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4d102d6f35a708298422d257436e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ca042224be05635f30902b500849532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975481c087bcdebed16cd89d5a446c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002d6aba39777fd6dff704c3b6d8a3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fd0c25ba804751b7510d1e653505635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53b1db70dcd8c1fd586228f723437636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efe23b77ec3668600fb589405e464237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23856efab1cd98799e397a086ea9ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5bc28a95abbd9fc76d3fea546960139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cab4bdc247b52d6e9a64e78726039940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ada51cfd5689d7ca1cc2b6b2ae1d5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85654d8036cd6637dcfa898666e0d8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b20451aa48a0103322c3d88af68c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7ad237fb136b2ff3e99a0165526fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed594c60cfce6e40e3d6d51338be4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04695f44b4f18263a8357d23b54daf946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4a232d0f5d1968893d6f9f5301ae247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15022156f461186677ff1da8ba49c49b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943a78aff38cbe7f4ed4271f8927ce949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe647359eb9b7ce9b5881dd00dba80150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5ebf6a5730cb5a9421ff52886d14b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1e2cd8a193650c4abd550db9853f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3014a34f2e32fc3f11c30fb531695d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f1ee6789affd41b0e8815e5fc122e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b10597980a6648ff153400b16fae355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a652f122fa600319c18a2504d4f65d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0052018305712a24da9156c8940d4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409d0b88ea2213c3e9388a3635f65d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec8e129c64804f01e30f69949cd19359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ee6e4d19c17a297eb9a3b333c048860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a7a5ff057b21fc09196377e4a9add61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580312780692d19d60910338bc88ce9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea640eb8379ef3762790f35e96683863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c03fc89c227305c7a397a8d7a3403764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44840ab29b3f8033f6ae29a2675d2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad8554103310c11e75b0a3bc8e5b4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8fdbddef74abe0b2e90f4dec5604867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0d64a95fc0045cb150781993e8b9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5879bb07a06db6d3a6816e8444fdd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a7b6f52d06ad77520a230e243c34170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae51215b97879caa1ddc82a7bf3093471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09b958920ea8d3ab5767757f7e647372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a4f104c188d35e6e4a00f55faab8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf63c1e90d408561dc91d6cf642d33574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06192b336b11f4b22973a240cd7e9b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac1a24530e639fb95eb10a096e195676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea5e55f8246c91375a0f253b24f69677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d6c34ffd1ab6892b5d7e69b5d931b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee671ae65c5e17df8d49f81f0c3a51579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08c054c42075edca95cf52b898cee880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22080dacdfc48a6fc42a3df44d6846ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765610a1e8e5c537911069575e7feb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcbadf4410643d5ce142cea8a64af183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf925fd77183b64a333719da5044a59184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ae0fce3e483bfa97fa07fcffc043385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eaaa56a19bf55ab1d3ba44bb8a5d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e9e84eea1a8a9644ebad5ba49addd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50fb8f7ecbbd18d8184064832af5b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f78667d4e19b4e4f0b0383f034ec889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3940b86ee0ba010b7fca004637de6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bca392e3cb4c58223d6af9630599a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf215fde2675a637d89d7c79b1b769492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909137b2cca94e574697068c4890a8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa6c0b965d64c0303a821ed14e106994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5e55f47e07f1507ff935188e251c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cfb0a2c5bab094790a22e70e5e15896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881a88485317a4beda8e6c27293d62997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd37b2f8cbac7c0e57a096c5ac41d6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be45f83cead015ff3e46f3ea0dfe6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f93664b13d5e922676183d6b696a2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e69cb5a76687305664b68213f22ec1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d7a31e24c8a89e0826d8d34796cfa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238ff3579bb7c8f9fa7f13b04b855b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672fdeadb92b744bcd3bec7338f91ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4493c28f4c577f2bdc7b2b17069c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbe544d2407a00316fee22a16d188b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d532e99af1581c1540220ee588a151107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e670aa406c1d5b588bee739299e4be5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c059561b7b4e33d237e3394015ee0f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c452927a523d80cd3717348639b60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a032e73f34b7becd4993d1127b92b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64934252924d4b36419fe49e9564bd2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d837ac6903dc57858b67e032b4bf531113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042b40600e44406e23b1cab4fd19a67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48378c4fe032eb2e091b389ef6a822e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1cc0733a6235ae7ccd244871d90ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a4660525a840d7e0aa9a215b1f248117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211a7be01d626e17e9a8d2875798147118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126623e65dab13b55b7047914d2ac31b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b1c72087c39fc416e152cff8e0793120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a452ebeb8b5302b24f4ca0818b793f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a51209885ac470cfa9dc5f566de152122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447d4451d0b40a6ff9dfcba9aaa473c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36fe9a21c06680b54fa29a3770af7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff7711e5bf221a913361e8a3d2de5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597991ab8237b5c475919545d3d315b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ba9ac5ce7028671ea37c85b735a78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4194f7dda971ec3f13833a55a4746a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56af010093ea818c4cc98b147ebb08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f853f14392fd1af389594e14676d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c83019b647d16255a6b1e5cb3ff42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1e63ba8608bbed7db1cf0420a10b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01521ba3c06add70cb8aec11c981bc13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad51a08f62e2e8af67376417afee16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb781f9a8811ef7dbef4a06e1a64d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da93c12e1a6d172bfe9e6e58ef1c69a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31edb1ec55f4cb00710bc80fcdffc4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d9b49cfbcd86977888e4983e75cad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de729546a839d1507d6706c6e0751d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976a613ebb9342b75c5454871e71cba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b8e8486ab84e4324b482eb56cc1f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f9dc31d0920ea5dcd81029445b34b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa414fd62df9589cbd4aac6ea7f1eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8faa4e24466407ccd0fffc3da9bab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebce16b81b148c85c20de396d6c918145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7065735070949fb3175c775ecb411146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527abe3aa933a00205e061c6fae8cd74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d71fc83a968192db753825e32b24e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9b90e72372afca6edfe72e72be454149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caccf56e3bc00c8ebcd5f726406d26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47233793b0cf6a37961add3ed8c1b9b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c1ebec8f27873847afb7c5da10b76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee733449d67267ecc469353e0c52e61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b8fdd81738aa6b15e88569baeaf10154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb98f3ff63c819cbb791c18849fb6ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5807cd8ee4e6ed743a000e1dd23714d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c92dc692232a0efd67dbe2af154ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d14fc989b0d27c9cbe895aa34341a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a1bade07e8e29c827c8a184064fa5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac29f8ff7ec34df91868f5fd8c04c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b223c544ae2ce2c61d24141221ac3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c36f1b83b3538278c9611fd8b5240162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d05e937fe7aec2df4fd75a6ee8227163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176d91e676c5fd6c73adaacdeef167b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2226a2b10dd34cb2a53e565e475414c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f526af89f23dcb3add365beaae83bb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21acf9b4b0d5050e37531404be17db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334384f41fe7ae06f4e02840142fc3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1972361dff5cbbc6b844a9e041852169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6e9e0a11047ad0115ba2f1a6a6dc0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183586711b25a4d5c3569d3ade146878171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc98fb5124b6756071e18012edf5b7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037b5287675b3ce294116598cada5ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd651ff0cbca20036e874a415955c21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c187720ecafaa758e5b818af530e29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909885074a3819585cd8dda70357b45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74997eef724a93d61b02e2b159fa2c6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cadfb0df77d0d8f25c92cf9a4b0ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5470a4f1c879ff8e0c56955f4f773179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19444186dccb866a5281a19bd1af52e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522dbc3d65ccf24133fc996a1fb803e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af454fcbaab172b0759b68c32667bb56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2b3287b32daa72bb2e15f670c485e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ba1f9ff294c83742339fe02d96892184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392066c79d1469a7fd4266ba1f6347d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cacd20267bdeced3bc4cfd0c0ca2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44091f5c209402c7e94b071332729e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1d55265842e63c5e91b222705ccf0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70336dbe697e5896396d357608ebd2b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160bb9a2da2b1586d2070d2cbd91a8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728134ac702cb9b13559007022d52f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62ea78863a051454be0cf1a647715e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67080913678254a6856cf4c509c0a8a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc081680ed08130f210df1cebed0bdd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb32044b8ef31c0833ecbc170fb3970195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43de8b84c4676b7167a5eb722ce1cf4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c3e6d9784c20cca1d56f614012161197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780773860365ff991d77dee84dad742198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1945f387e3a6fa04519c4d603ef31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d1a9ae4e163ce297e490196501224200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9641234229d8d994bc42d3313f17f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743dcad812426a46b31ef0bb7ea2087202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ad81fd7e250a756b18f357edee01b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8471a28921e0af2b34714c3e708f64a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cb924a8a46475595d30efe991ce02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac844e8836976de06b2fa07f1ebd51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5e69b7080b49738db1ca27a52c8f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e97149dffcb9ed02dd1e07b9321034208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033afc0b5548980fd93ad3bcabee271209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ba1b7edb7ad2a62d1a9cfdc7dc286210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064337de2ed4512a96112305fc35a9c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6695cbd48e4af647e47165a501d619212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71226338f0c4a9b6ed0be185ce4b53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f211f60b24566c97971535ebb006d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf119e4423675d163ac70eaaa0ccd1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35370adf7712194b2b62996cf88448216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ff339419ec813c614f442ad2f74f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaebd310d690101560c8ad9bab82b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3c88addc6036483831223e29fd764219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3303a595a895e7b0aa8ecfc4ba9e755220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ba5ffce6b3d3324b012dfbe6df3a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab24bc3766debae563c3c19003cf4f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d401ed4bce803344f5c1cfa64bbcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d31eea51f6eef17c9d8dcc5f7256e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886846e24c4198198f1cfd5116691cae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e6187d6228f39df02b2cfee650e52226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d409e8ff039c3063752b331b86a7c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126748898fee7b72a4a3cc73fb0bd64b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d60be569a78e50908aa3294ad7bd54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce145b280456ce3bf62686ce2fd33e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6682c73bbf8592dc996277ed26382ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4132d91c09708df47a2017c6c4ed131232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe964a75c9209873aa6854515c5abda7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97772ada5f066f6eedf586a6c9186d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c52a6663624da5be4877fe1387e6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4714bda3699478074eb43198b50e75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6324b8a07d35c2208b9b5b555c55c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2423b542ac2d5a4e5671da705f67d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986110866375d519548197bea7980fb0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6e2dadfd637bd536e21e071c90e9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed67feaeb3f5c8cb978c56ae64763f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a08f9cd2e1d2e71558a18c604688bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd13370100b1834dfb05ab9b7de1fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfc33acbaa3d2957578b0192be52f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953e529a884612e0138b52355c8bd6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4604aba0261c6e198071c821d3bb4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4561c5da6a94f1277be7f959149bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162108e5ee6bdbcbdd729d9ca72ab7fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6054ddc3f66dfc87f90e11fda4440249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f57d27735da9ae0678f8947b1e156b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3d15b4353794e7bab1aa558365107251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b844faaa8a9656aecab722b13d38047252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd137b8b62b07cb9c5fe0e77bc304f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38077b8eadaf11e8efb4efce54bbbd4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d460c57277b3f4426a4cd315b60dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438002e4a6a50f67de38842c4fecad0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06782c0e4188ffa0cb0473b8c7904435257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b486a80509f8acb990d907b39089a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659005755dadb322059fc72d01b85b13259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd2a7880f6ae89d6605035ebcfdc19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ef8770f9373eeae77c692d3963681261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36672bb6a6f3757b4c48d24005481b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc8bdbb3498e71febf8377db338a8b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a2dd697c9c6602d9933321f5f1242264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613965e0ca9e1e82de58f705b16cfda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ea57dfb66382f4d5df8fb853b6bdc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab3d7dd004705e37915d7135d98289267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27309aed6475071bb22e40ce15b4cd78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a926340f9ce8bf6275568f6ef4b87d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55e481499d9581a17259e0465a764c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc30d4abfb566e3e1bddf0980d2c764271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fe803e5178367c3033bc3f48edf16272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d66a988395ab1aabbe873eae26239f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42d9df1d5fb723a449e332769f0673274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a1dc74a1efba6e1199a0cbd8fea59275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c5b67dfdabf4b233926b81a274a9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb846e5a63f48ef668e2dcea0ce540de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a0891eeae1f401b7245bebe10e508278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64e5846f456b9acc5e5e26ba95e45a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c3e9491d5de86003ee9034d0aceaf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dd34c4160f24c8787d7789a70920a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2188f10526f65a21dcea37d38848a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c5142262df7d9d3f0c7c7c96878ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217ec22343d3e0c6e3c75ce124100af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89c55d091f9883d6dd80aa801440c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce4f586bc59948c07fceb19eaf963c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7901593e79225f664bebdec7834381287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e17bb8fb2616edc45755dbf1d11565288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756653d037e6db0547297ce63872f148289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14cbd557f3f19918c1fd7a4eaa4b6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bd094b47c9874b29cee2b1023cf55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc933868a8bb1c127bb6d5545a10e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118796e909565f0f3040a690ab075b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6565c26e80aada47e7afbf497a8e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692925739bc9497afc9a7e20a3ebe5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d54226f2ff27f614ed7cd67360918296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db003a9b6d6710383357554080ba748a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75c966ca4d8ca91a62552084856254298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d402f50fdf69b756542fb6127b86fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cf94ce8f46e5dc772b700b479ec0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486ce2d67bb8b0963721f68d387a172301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a214fce33abd149ff6a23109b73b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bc61dbd54e0bd00af79f91fb15288303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a3d1868690c5a5ba4075b9284db2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b351d2e16872596db1e34dda77cf2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b2daa892949a1949f25046d34b3b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277075e876d251c8cb9705e9803d96d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a7f729daa2492ad8e2fbd41b77eae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a173e7219ff12e091959c9aaeecbe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64921e00bccb93cbfbd388df640e9ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630a8605c9b9d9460f3470dd0f3bffe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdb06676d969e54b599e626213f262312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481443da9476b639e883a84bf09df48e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7a4c583e50de8d81d716eca500b1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15679f10c0b5cba733d2c92d870272e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33ae1395a7aaf36f4f576cd59ad480316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d9b01f71815b01c32def2c446083e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0645ada96538b64c7fdb09cfa974a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fbc2d0068a13d47739913a3c0c730319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739f7eac9820337723686cde6f40f11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2453730b63e9bed9cd8ce489546a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b0f734532a1bfdf9375872f9b787c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ac0956e8cb5a878d9909f37aa2e52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33521f9f63621528fca1eac3a52011bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ac2c09f682fd2aca4c0438050619a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea3538137a20fa945e39581c6cbbb7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7731ba2ae4a38692aba637a97880e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843003279cbbb5e926a6f19aed93ea0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d733784c67459ed98b1cc55f9f2317b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cabd2ac7e07175a14f33c82ce4c66330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e8b7c78d22e602b2ecd2922d21e4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5962288afb8e21dd0b40babdcfe00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc558080a11c02fe18c7b3caaec0579333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a500c37244f33e4e1cfd13a83dd773d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daf0c35210660682180b76a2d0b019335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2184b40be3b63f9d57f9149faef2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b3699cd17669d6ca16012878c3ecd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7912c88e2c96356610be2c21e23bf3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308a4e7e1f91617987c93122619a9a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68f25a2c80cc99d2bb893eee292a00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2789ee03d7fa79ca089a33fd303a9a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d91ee04d823a06b2b325cbb4b6ddb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bc6d555fb590113ca7ba6b23a6ba5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93badf09d8bee9f95a37d388ae44a52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9c96575dc58869b1957bfef7e899c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36f7f80b0081995259d72244802a3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed620eaae7fa3f8986ac441d68fcdd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86bdc37af9a2ac911fbca39b3629bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39abd5bf3d83562e12c3195a0bd25fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64971425ba381abfa16485543ecc8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c08faac1e0aeccabad007228710f3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ec86975dd910a4be5200ba5f7ec17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a082d8aaeb30025385bfea3050452353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7cd748f5b8e01ae8dbc9c61687b23354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a666fa6d0e708925fb813b2216aa5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548ff824f9fdea35477fdee3d22498f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e44ccd816dda8f224e291ef64afae2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8b37880a5555b8b675282d228dbd8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ffc69a421aea273fa1bf61072a000359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c049d7352f89e447df013227b8145d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3d8c69367471e32b0eb9e38f3d932361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e023355df18abcaa2cdff8e39e23c85362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65ae94c2abf776b22fd71ed4274991363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487fbfcdbc4e577df20f3e7c70413c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d90d97533c2e4392c28316bac64b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee100392490f3a31e7b15a2723f9cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734cbd03de62ed93a3b0a07b5077307367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9901c49ebb99d73d4d3c90e3e0273368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c8e3776954192162458726ad3aed6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02924d10ab9467778062b478ba5aa0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ff41ddacb7fa8c9077ab2c0ab5704371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020af9493b010700f811950f9364f6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dff1bb43fd29b76ceddc22020c3af5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e905600350903d20ee11b4f0ab64db5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c571fe624586fbeb3be37dcda4e8d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f04ddb2ebeedff03013b08d06240d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b24c31bf2025abd766d2ba33d4d59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4753ce707f562d35194e214bf3795e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b9ae4ada5f602f9a9b78802b50ca4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66deeb38547e681dc5d05c1fc72f88fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888e4aaf900af2073e5a102fa875ca5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081bc5d8b2014aee1fb4d51eff22609382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94592d787dcaa7fa703ea1cbd2b14a76383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de1a9cafe6443779748e2f16bebaa9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f8bf3c04ada0309b6028721dcce9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6f6caadc6eea4c9095b9a0dcdf3b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310ab2d4296cef1747623a7ae4152eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c285a19020c6902b9a4957c3f6901388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fa3171f5900af9888b9f2b47a7456389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaa04578391a86a905db1509ee66cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484d82e0939f5b977e513a3f59b5278391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be368cb8ff278c6418f9e881b5560c60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3059b249cf2e23387990725be535148393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f3d7b3aa343c3244d90bffbe5a66f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a5a33bd2e06039020e291a8ce0468395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1d838427a9bb0213cda37e7e7c740396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a0a297869acb371566bd4505a6ee9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bae31d6be347a6294eec699a4c4e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384da99e7384ee18f6348e4bd256faae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6e02d05bfcb060dc0d459c9acebfe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662e74fb384d7b1e8b7a0c4ab490ac8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164859927c7120fe3bae3932593da903402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d88c2b716a6b589ad25627f0113d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1005ed0732f27668538fb97885d75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcf9835c09981e6b8016a8134861cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbdf03e998d401b258383cfdd9f3e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eac4a6597b90d63840ef5647686ea2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d86968b1186c5746e7f138eb6ab74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e26918a5e735c9d69c27fe71cd1347409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc5c1a3fc4450666bdd0e6cb39678c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff884f0f5b40ac41b527aced62a7a0b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c5910df305c7bfbb4297842aa99f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7532d934c4321f2918ed7bb82a4e1de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60bd9a4458f487c5d5f868547295c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda51e58d81e82b0a3c0eb409ec6120415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36c6c7f19bdb68c1d79916f4460d82416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce67b6c09ec6e95150f495afd7cd82417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a2bb428f3f1e03f0a6f07b54f103f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd025bc7704c5f97aad411f0efd14917419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a673fd4d77134a98293ec157d49b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5970754ac180800b8eff97b632f581a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61a6855eb4b4240c1fe975f781ba83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f07df4e881e1c3b7b98f9111807a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32edf0e6cb3ec75aefbafe0c4e9505424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c37c0ae72c78e606e3ecb1d070aff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92949c7c193572d5daf4818dfa4b9a70426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333d899e04ec34019b0643101d8ecad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9501ae51eea3e4f2f38842f9a4a7da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70ae4cbd857ddb9d770c421764af31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d85408f554190e6aab623fca85d20b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8413721ca616388189b947832e66b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559013dac376f11901eea6489f4f609432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5206cc48b5144b3052290cfd6ecd718433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176a2ac60ca981c48f6ccb8e525fa01434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edb72abb9e5c93047097566dc00773435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc78f9430388801705bc8bd2da480a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b49a7e3547301201edcd65957dad3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e8e77c219706c42409c2805498aba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4cb25a3154c4a4966eeb2bf47e73a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22fee01dc8d0e0e9993d4577713f7c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e17908b3fc10d4fed62de5b338e8fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6d529f5dccc15b0d88b94b0130b57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df2c917cb062c4492c4923225bef38443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e85f3f2bfe8e6acd2002539056d0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173df80ad7cd93d9ab7ba98b65cc2a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17378d3eaccd09941c9a93efd916f832446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c582ae409a7b79bcec9dc5138f64e0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d295a8caa9c5df7f4cbb147b84baf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa51899b055493374a8e06e141f7a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b01f84c21d7c6638672bacee23a35d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1e0664835310ae1087fc15a0f62ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472a0ffcb3436a9cfb0fb0e5ba050fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ca047bf09581df5c8df3a81461c79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f3245d34971109d751212523641c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c9f6c7afb539d75f2e9a453e780c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98b41880f31dc2afcc0cdc29b3874c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265652fec8a9c31bb566c6d6af05452c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2987cd65cfd9e81105b8a1e96ce181458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2b2d497bbe0acf484e5b25ce446b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a9e0db04b447321f2bdd521ec14d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfb25329e2efc3c940f5a0ad75e7ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da61145ccff9679f229b211cf1ff00b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b491b77d3d4804268a72ed63a5a54463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a974ec0e7fe689641163eabe3028a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d89085fcaef5f04751219ce10ace3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6da7b9f94fa86469dc6c3c03bb02b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d42ee815a23e327c3903f22269d7e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371299f3c0a61ef901777348112db900468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e1aea870a3ad74494ef606feea7fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb8f298788af39c8f5b0c64bf8cfd9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abcf3540036af261d15fca546784cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4411cc62c7dc41bdb742f52edfac3e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95240711df1aee1e61f2e3effb6bb65b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222970f51239bde04041187a42033b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37206bd08cd498ed4640585dab1187e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d041ed252030ad689659aa759a00e8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dcd8bd8c5a5006d66deba42cae34f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfeafc3f5d70a0b529db693bb3148d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f779931ab364497e4d2b5eaeda73473479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0791ff45a9160fdca272ebc2b88c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff265beaa941e65c575fc1c853d24563481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245fe327752dfdeaa6deca026174dec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00064c932fdfe5042737e6a6aa085b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c03cad9ff966310d9eb74cdf7cf4e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2a18e1523642119b4bfe95018bada485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c8f4296d20608c6c495758c484155486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ef8d165e8c68da8814f1c1bb050f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39189b285d15b2a0786bb676fd405c9e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fd21f687f395f5bdb1824ba5a1403489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691685b6d77ac72ad7ef8915d9a5234e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2ba966104d6dacd6d8c9218e0ff89491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599411d11a92cb8c417ad99924fa5504492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928387b5a088b30e518914dad89efbe6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dafdf01a763e2ca86affe5e823f453494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09342a50ebff5f77a138ee4fb9785f84495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f4628b427b70f4504fa4c56d91d67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa95ff1e9896f7d170e897fe306e00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99b96a7bdb7fb660cc255f5b1a6e0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20df39a76b14e58128c3f9fe3b4e05499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f869e10581e380ba923ae7f7f63ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d5fa538a90ecbef19788a73dcb730501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7ecf6e330009fe424093ca0f03d73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348d6f25b8abf8a95c35ab7bdea729a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e318ffdabf03215d08bb2c1f89b84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df875d78af4ecd8f53cc2bf17e85c15b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60ed91d569888b611d2596b39d80a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5b6d1a0bd52410abc331ef17b314a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39968d375f06c2a29cc0985f2efceb6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e6fc26f68f6988d1a5c371ae4ec79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fd20e08362bbad8f2e9810f7f0246510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542cfb7032478f4d5115d603d9f1fbe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2d1e4c030930252f042a5ab8215fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eff933f984a747b17ecbf6bb30a966513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74333c7a87681552e06f1c80fcd2ff55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c01e098ded76a2aed6e376491d226515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f52d3f18a6ca7a1d8e4cfd32ee9e86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d17cdfb23ce8194f4e415b740b2ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85572100a796dc7ca113eb81ae4417a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd1a2516a643a10041e01a6bab78d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30dd585dea8bea07793069a222bf5b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458614361535e0c2f7f34311a21bd90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863823026ab4cd1dc78b3871b11c2b5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594976bec9e66cb36de61e8768cb8ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6caeefe1d132de987b7f1605a9a02f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f3a9f181963dbb5ada77175940b00525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de7bae1000af09f9d279f68513439f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0575db51bb1b57c30f8cb7a57eacb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73dd5062d7a03a3d7fe6f89e32e12d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a8f42eedf27ab13786ddaee229421529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b034e930f5cfda8e42c42c962416bde530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503d3ef1ccafbbcb3b27955bab0ddb9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5607eb6ef8bd938147d7ef9df4664532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931523cd2c5d7dc58b8b9c410b1afaa1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f78b5081ddfa75c13c927154b7d54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4eca2b2e96e257e00d8c876922dd9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2f502f6bd31e4121127c00dd37105536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038252ec807b09627fa9c8e73ca7bd59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400da9d1f3669032e8ca6982cfac1284538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ad70b0d077ce96237b4129837299b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789f4db26f3da134ca1bfd50244c134540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd7232b9574bd41ae826832ec5e4bb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168ed3d0e89d88c5599d089657d1914542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b775007c32bd2a234979f45d353b407543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a691b88a5729f3dfdbd94adddf5c120544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1014d974b392ac5d1de57e1ccb80d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae1b75c49f949bc4c2fb200354487d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3620bb0849266cafbddc6fb78a1e34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2637e79821fc8bd3e1ca54a7b294e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd18f5d15de32e860be8982cb62d18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f0690427fa915252a1afa73ece0b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad35bd7b62764939f710de413f9b324551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21015644f979fc9a4d6fa81ea9ed635a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5858ee4e05af4b5e753994e3efde2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337918be6acda3e0afd23e9371b69899554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf5d3d82346d7b4f2e1edaaa160b3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb659cc1753be82fde783f251c41ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa55f3f601139295234c2a251d2d77557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003da8f220c568561887f38dc02d9f26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a6882a1ebead6abc8d8a5f77c50db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ffedf8094d320f2c5054921f8efc6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d47848ef83ab01ec7dab9ca2ee8af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedec8b30a1fb9d8fb63dba364e3de67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694b076a64d67eeaad4d213365812b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba9f0b0d7d0df6bb851d0c328f3500564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092398e67fb1641457766de2ff285b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605e379c26152cf1b936e1bff232945566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c605fc018015c68041a6c7da51cfcec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b719ca0c024681a0dae451326367343568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45da0db8736f8acc57186e6dc8a1fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d63609b25087e7d1bf4d504c5c0f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c06e9dd7b9739c1c5c39d61e42a2a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91816df3a7f93a9aafc61432a5b2a967572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08716f9cf6fa575a91817e96b76aed40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0032da269f103c1fe4cd2c6eefc4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6f288bae797f6aabb0c57a360a826575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775ee927aeb40ec7ac1c24495f67fd5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94381a1e289992eeb94c6e0c2fd4ee95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b53475618f846e2e6c855df531e933578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9249815f7a2866031be829de9edafe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaaadc67f9d416375f5e7cd44f15464580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e088c6d804878ff1e104982efa63a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f7eb77f1b7e51d31705f912d178a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42cbe020854aa0ebf79b02b4e56cb0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed36130177749036acae589150b1e36584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a98a87542bcbe4ae70389a38a3d092585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded3c88e06e74d62c62a39b839ccac2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464744dba69b3a5ef6134d347693c377587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62243f052afc07b01b13cb33bbc2937e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f513aca2939a5bf7484ab4caae33b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a19b8fdb09908a015e396601069481590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377c0ff8f3da3b7eb391329a53400c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136852fb52aa696285803c825910234592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3079b6a441e0337fb5bc0fe4b38f54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d3d381932fb7d3cd5da4f82fdfccc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a1aa3d46fa862b348311b8377c4de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458542e9f791c8c00646a8ff7421731596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90b3814a8427e1f7333fc6e528fe98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cf81c06aa0e64225aa09bfa87536c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c3175fc62059269c2625447485e86599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0271aed6a78d7fa172db866bee1ad76600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aaad86d625b160c3dbc5165c91023d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2928e2090931c96c32f25e7d9ea9be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ac011eec468628e244ae30411c9c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2b920cb3521d1da3d4a8bbddb18c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35ee51268cc3d1f0b7aca8e0dfea49605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a732303bbc3c51a910cb8c3a1eb02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d6196b21bdaf3ed695b03db604986607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd0c4c9ae26f57f86979152a393181608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876babe6e18a32d8f9cc7164b8bf9dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081276073889da03ecfccd34f158d196610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b80d06793a40ef550d4652fda2f50c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bd8a4ec9284aafe1a5738769da4e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315f36c1fb8a319f0db28d586c93a1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1167f13333c61ecddb9ce50d29b10ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e93c0fa4dd84b152ce35df233db43d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587ac858a15ade77cddd102a5b31e51616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe52018d76323bc8989a7577db8d7e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe01c9b3856cba6b6f381ff04bf9cff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c5a261cbe344d46dc17b1dff409ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035432a7ee610495c9c35be8becc37a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7382dcaafef44efec43ef4cd5778b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba48ed78461f70fcafa4441d12f8064622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcc6758c9e9653d254cf97d60b44a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22634d4c26b7fb5840ce8680c6c3ce13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358b83e44037111f74956a6d2c1b2a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540fcbd9ba28edf50c712eff892f607626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62523eaa4512437db62a09cec1074654627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c8f6e5f32bccf9721e86de7c93b79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4c3679576ce78f22491b4fd169638629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4932db49c76b713cc2b15c977fece4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3aa1bc5a38dcff0cef278f6e6d45f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e324503b0d6ce1fd0d1f7a5719a867c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5b2129c196960637b4d9931c76335633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fd9c7ca5b44311c80f0cb6af86aa9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3071b7347dfef9ea717344569644304635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c78386d4556c7e2f260ba83eccd31636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f62d1e08dd81f6450dfc0847999664637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f24616cd36782ca99ef44d0c9af64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961acc7ae8d5fd0dfff85fc09bacafc1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250b5ee762497e5769cdbb98e380bd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73eee665181ae3880d3d7325adfda60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0cd74f309a85b236674ecbf52f62b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a5764d64c5d33ca483cd4609cde2d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d07a7ceb42dac9c8b0676d55307eec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b3c545420f30f2eceaa436bf97f94645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38faebb62ab52926295a0ff30fd9b826646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c3b0802586a18de1a351cae735f3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5189700ccb82487dba53c0da0ed55648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb358dbfa103f1f949bd99d74deede5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd04c7778ee29755ec4f24b7a6f7257650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eef0efe29fe09fa1114118dfc5915651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0961b2b55383d18a1e397014a8eadd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94870f85fbb682df35890b3bf25c61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf9e9d83a85dc672a47b125c17a6f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a98490549328ca88df92e1d28f22bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d36128f1923440339bb5fd1b58086656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d412b48581f26a5c87423a47a37502e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987037540d0425ba3490fea20e9ddda658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c860a5453116cd54f4349eb3a5329659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387c43053f477025b0d4ddd5e194b1b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e851bc885c99f535331e49e5b92e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f9a64bb83c080a48ea5f738ba717c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0c9014dc400d0cb0722e61b3e64ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181236a5383fbcbf179ed8edfe4e2ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b131ba0882b30eee6f5af3187b1d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09bfa58a8c8ab8d754609f0ec221a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd431de1b08bd377e6b5b1aebdb73fd9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df3f3fb7307638366c73f8234bc7ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16f8bdb24e106336acd5bbf071fe9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edcafbacda43c39c5233435ab9f55a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e52c9decc765638b174bfb51ef241671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339aba5f0a1c33906971e25c44a48b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285450e50d0717d0543b937b3757e85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93c5eeebb05ec93a579e20740f5051674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa404ff42b5a084ccb42a83860064dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06558a17bd1c5ec7f262bb885e9a30ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5990188f47d00b9804688e57eb651cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e05625007b21e67bbcf1f14039136678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231189b531ad2bdfe1f0cb16479764f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e4be89e1d49c111ac2e1d881d5800680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360f077097037d99dd4f0871085b2fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a72360a9fe6cf238aff25779a5911682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e8d335f6951c982a0b8a4e932fcf2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ff4b55fcc7a90bfd596e8ada255bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fdf8f2d1209afb99332e0ace9ec0b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f632b976de3fe7cab86b68526ad739686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccaf98fc943b1146a310dadf6cfe8c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017a445c2bf2d2bf7ccbbe25b55cc41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3bd823aeb25524933f84daf33256d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c05f7bbf5eccba3ea75f54918a6f2d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da540a548ce182bd1b5403d573b4ebc8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97188d8cb2a7f48c07dc21dfcbc2f5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a974f017c76c4f1474cf4c766ce11693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d146d7623c9154be879e1045020ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f964151c66c396f4c818e3a7f2827d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e944c31a1ef7d2a437faf368d4c66696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dfa0434b1aeebbe36f2452cf6e314697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f55cfe66109f4f94b4a63e4400f2b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec67f4bb604acfe1f8d9b2e80d0bee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc541aae1da03ec98b633f41a56000700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27691691d7c522bc1ff3d3de0daca16d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8b325beaddb8afb7304fa076aa1d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0f3e0b0d067548cc9d4c72f1c0f05703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe48bcf32b696c19195f22aab9e0cd8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b226afe8fd9eccfa9aeb7ca08a419d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1946b6d6d1061370088f07d4be2fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47754fbe32a2cb77a731a7d9578e6b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0153dea8c0dd97a148d63187a9744e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d47d05d0dda79224b350955c6b2f21709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676e5236121d17182dbb6f5410361db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6de3604fe2e3d45e7f0e85d8be14e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fef79f5635be61b07ed5830a6cd450712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cada4e6aeb536156978df5a323bfd2c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb0d97a21d08c74e0c031ba4e4248d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f718db7fd2bd3945e6f6b2ff496fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d869bd6271916160aaf2b337bc3162c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4695b56494a223dd24c92a450f820717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dc9527a7ef6fc23a5417d4d51e4ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ef0fe0e04857933bf6255220596b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7a2879b25aa69eaaf6a33f4e42d9f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781b5437501e875d7d585ee776d2db3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f9c7ad3d93814211a9f948f93133d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c4c6598cd62f1556459038ea736fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841ac12ecbbac6a898dcb4bf6a8fed3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66370d5ca0f74c6a97b9130efbcc051725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd56e109071c9a7a082599095cd02f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0d28523515c0c0dd2943ef1fa307e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe503541b251f331ff4562e0425ccc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b3365ce44a601bab522a38cf8094c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a9831c8e9fa17972dc434c3ca8c79730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fee9cf85ab7c0699b8e7d151995017731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501fe0a9b7190888ac7499a44c6aeaf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd8067c3dc3c66207872c5f29558de733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca94fc7d22691c3ab191f51a81740a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc50e81333b5777eba3ae9db758dab3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4356c944e6c3bce6772729d1e987e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f88da5325cbc7114ea0069739cb6e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3f737d17fa36907a0d3e13203d4f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce49afee9489462a8c221e25714a52739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b49cbe31969a4365c5b7cecb0935eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d50c2dd68729f76e5884f046e99507741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0616b9f01c00aafe52167e979cb13e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafc51ae428785226bb6334cb12e91c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1103bfe1da2eda1f94be788c8aa63744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8dc59fb4d716596e24bfd9fd9b49e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c5ac2a55155bfa39b3aeda66a1f9d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105480f734860487d637f1202b70136747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e2134733583a93fba11028256b0f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2869f94cd34258b8bcfea58e31fece2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49002611d2416f577801578a0bdd3918750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1a8453b2e96d5895b5d8671153405751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9bbf621391d2aea9ba1cdb897d730752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167d670d748db6dcaf68282e44c7bf8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179995dc1967dd78bec595dd67608c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46282cdcfb8614603d59e7040995f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ace3aab412af8d856700038c3a8b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d789f2f2a64d6473e99454039c4e42d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4986c6e3a7dd787be3dd6e08c397bc0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1f2c894de6d6ab2694ad7848095f3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>